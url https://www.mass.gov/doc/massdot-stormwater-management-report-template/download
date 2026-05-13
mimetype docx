--- v0 (2025-10-30)
+++ v1 (2026-05-13)
@@ -2,63 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="263E3EC8" w14:textId="77777777" w:rsidR="000461F8" w:rsidRPr="00BA5C69" w:rsidRDefault="000461F8" w:rsidP="000461F8">
       <w:pPr>
         <w:pStyle w:val="ContentsMainHeading"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Bold ITC" w:hAnsi="Eras Bold ITC"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk63707539"/>
       <w:r w:rsidRPr="00BA5C69">
         <w:rPr>
           <w:rFonts w:ascii="Eras Bold ITC" w:hAnsi="Eras Bold ITC"/>
         </w:rPr>
         <w:t>Stormwater Management Report User Guidance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CFB47A3" w14:textId="1787950D" w:rsidR="000461F8" w:rsidRPr="00302132" w:rsidRDefault="000461F8" w:rsidP="000461F8">
       <w:pPr>
         <w:pStyle w:val="GuidanceText"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00302132">
         <w:rPr>
@@ -4794,62 +4796,62 @@
                 <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
                 <w:color w:val="322D33"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B716A5">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
                 <w:color w:val="322D33"/>
               </w:rPr>
               <w:t>PREPARED FOR</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="779ACA12" w14:textId="2DEE94D8" w:rsidR="00E55B6C" w:rsidRPr="00B716A5" w:rsidRDefault="003D3BA2" w:rsidP="003D3BA2">
             <w:pPr>
               <w:pStyle w:val="Logo"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B716A5">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A851816" wp14:editId="72F08183">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A851816" wp14:editId="05AB5F25">
                   <wp:extent cx="1607820" cy="469483"/>
                   <wp:effectExtent l="0" t="0" r="0" b="6985"/>
-                  <wp:docPr id="1" name="Picture 1" descr="C:\Users\kmcalaine\AppData\Local\Microsoft\Windows\INetCache\Content.Word\MassDOT Header.jpg"/>
+                  <wp:docPr id="1" name="Picture 1" descr="MassDOT"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\kmcalaine\AppData\Local\Microsoft\Windows\INetCache\Content.Word\MassDOT Header.jpg"/>
+                          <pic:cNvPr id="1" name="Picture 1" descr="MassDOT"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1607820" cy="469483"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -5132,465 +5134,465 @@
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17794DD2" w14:textId="482C2E0C" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="006811D9">
+    <w:p w14:paraId="17794DD2" w14:textId="482C2E0C" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="00537377">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Demi ITC"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102744005" w:history="1">
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
           </w:rPr>
           <w:t>Project Summary</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102744005 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23AB3148" w14:textId="20713DBB" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="006811D9">
+    <w:p w14:paraId="23AB3148" w14:textId="20713DBB" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="00537377">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Demi ITC"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102744006" w:history="1">
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
           </w:rPr>
           <w:t>Existing Conditions</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102744006 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="798E4F46" w14:textId="488AB02F" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="006811D9">
+    <w:p w14:paraId="798E4F46" w14:textId="488AB02F" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="00537377">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Demi ITC"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102744007" w:history="1">
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
           </w:rPr>
           <w:t>Proposed Conditions</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102744007 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63843281" w14:textId="0DC8BE23" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="006811D9">
+    <w:p w14:paraId="63843281" w14:textId="0DC8BE23" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="00537377">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Demi ITC"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102744008" w:history="1">
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
           </w:rPr>
           <w:t>Impaired Waters and TMDLs</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102744008 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6192654A" w14:textId="202BA672" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="006811D9">
+    <w:p w14:paraId="6192654A" w14:textId="202BA672" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="00537377">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Demi ITC"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102744009" w:history="1">
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
           </w:rPr>
           <w:t>Stormwater Management Standards</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102744009 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="469C4E7C" w14:textId="4844AD56" w:rsidR="00BD6C99" w:rsidRDefault="008A54B7" w:rsidP="00BD6C99">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="004457AF">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="27F4FD9A" w14:textId="77777777" w:rsidR="00C35D32" w:rsidRPr="004457AF" w:rsidRDefault="00C35D32" w:rsidP="00C35D32">
       <w:pPr>
         <w:pStyle w:val="ContentsMainHeading"/>
         <w:rPr>
@@ -5710,394 +5712,394 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="338F1261" w14:textId="2F9370D6" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="006811D9">
+    <w:p w14:paraId="338F1261" w14:textId="2F9370D6" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="00537377">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102744011" w:history="1">
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t xml:space="preserve">Figure </w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:iCs/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Existing Drainage Patterns</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102744011 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12C0F1F3" w14:textId="70A02C95" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="006811D9">
+    <w:p w14:paraId="12C0F1F3" w14:textId="70A02C95" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="00537377">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102744012" w:history="1">
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t xml:space="preserve">Figure </w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:iCs/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Existing Key Features and Wetland Resource Areas</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102744012 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F0EC189" w14:textId="0869693E" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="006811D9">
+    <w:p w14:paraId="0F0EC189" w14:textId="0869693E" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="00537377">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102744013" w:history="1">
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t xml:space="preserve">Figure </w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:iCs/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>NRCS Soils Information</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102744013 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44235878" w14:textId="1314D5C4" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="006811D9">
+    <w:p w14:paraId="44235878" w14:textId="1314D5C4" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="00537377">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102744014" w:history="1">
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Figure 5</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Proposed Drainage Patterns</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102744014 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7851C193" w14:textId="1B05DA2C" w:rsidR="00C35D32" w:rsidRDefault="00C35D32" w:rsidP="00C35D32">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="004457AF">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C0DFF9E" w14:textId="77777777" w:rsidR="00E55B6C" w:rsidRPr="004457AF" w:rsidRDefault="00E55B6C" w:rsidP="000C23DF">
       <w:pPr>
         <w:pStyle w:val="ContentsMainHeading"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Bold ITC" w:hAnsi="Eras Bold ITC"/>
         </w:rPr>
@@ -6215,1026 +6217,1026 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D2897DA" w14:textId="0FCD6A89" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="006811D9">
+    <w:p w14:paraId="7D2897DA" w14:textId="0FCD6A89" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="00537377">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102744016" w:history="1">
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Table 2</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Existing SCMs</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102744016 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="195684E7" w14:textId="55272778" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="006811D9">
+    <w:p w14:paraId="195684E7" w14:textId="55272778" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="00537377">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102744017" w:history="1">
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Table 3</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Impervious Area</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102744017 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27354B64" w14:textId="45C87678" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="006811D9">
+    <w:p w14:paraId="27354B64" w14:textId="45C87678" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="00537377">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102744018" w:history="1">
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Table 4</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Proposed Drainage Areas</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102744018 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4299FB04" w14:textId="4F452F88" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="006811D9">
+    <w:p w14:paraId="4299FB04" w14:textId="4F452F88" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="00537377">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102744019" w:history="1">
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Table 5</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Proposed SCMs</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102744019 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="283FB16E" w14:textId="4DBE47D3" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="006811D9">
+    <w:p w14:paraId="283FB16E" w14:textId="4DBE47D3" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="00537377">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102744020" w:history="1">
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Table 6</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Impaired Waters and TMDL Information</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102744020 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E868ECC" w14:textId="63EED641" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="006811D9">
+    <w:p w14:paraId="2E868ECC" w14:textId="63EED641" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="00537377">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102744021" w:history="1">
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Table 7</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Nutrient Removal for Project</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102744021 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B20E6AC" w14:textId="34DE72DB" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="006811D9">
+    <w:p w14:paraId="7B20E6AC" w14:textId="34DE72DB" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="00537377">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102744022" w:history="1">
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Table 8</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Rainfall Depths (in)</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102744022 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="383E4806" w14:textId="653197F7" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="006811D9">
+    <w:p w14:paraId="383E4806" w14:textId="653197F7" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="00537377">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102744023" w:history="1">
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Table 9</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Peak Discharge Rates (cfs)</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102744023 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="485DEB9D" w14:textId="21D8772B" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="006811D9">
+    <w:p w14:paraId="485DEB9D" w14:textId="21D8772B" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="00537377">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102744024" w:history="1">
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Table 10</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Required Recharge Volume for Project</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102744024 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5624D348" w14:textId="3BD41CB3" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="006811D9">
+    <w:p w14:paraId="5624D348" w14:textId="3BD41CB3" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="00537377">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102744025" w:history="1">
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Table 11</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Provided Recharge Volumes at Each Design Point</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102744025 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DCA448D" w14:textId="35D2B6A9" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="006811D9">
+    <w:p w14:paraId="5DCA448D" w14:textId="35D2B6A9" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="00537377">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102744026" w:history="1">
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Table 12</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>WQV at Each Design Point</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102744026 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33B4B56F" w14:textId="2864A4DD" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="006811D9">
+    <w:p w14:paraId="33B4B56F" w14:textId="2864A4DD" w:rsidR="00537377" w:rsidRPr="004457AF" w:rsidRDefault="00537377">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102744027" w:history="1">
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Table 13</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>WQV Provided by the SCMs at Each Design Point</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102744027 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
-        <w:r w:rsidR="00537377" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2D48A83B" w14:textId="36A11F7E" w:rsidR="00E55B6C" w:rsidRPr="003B0A36" w:rsidRDefault="00E55B6C" w:rsidP="00BE64A6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rStyle w:val="FooterChapterName"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004457AF">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="583771E1" w14:textId="77777777" w:rsidR="00C35D32" w:rsidRPr="004457AF" w:rsidRDefault="00C35D32" w:rsidP="00C35D32">
       <w:pPr>
         <w:pStyle w:val="ContentsMainHeading"/>
@@ -7264,117 +7266,117 @@
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="004457AF">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Divider,7" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="004457AF">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc63779620" w:history="1">
         <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Appendix A: MassDEP Checklist for Stormwater Report</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="667CBA71" w14:textId="32B944B2" w:rsidR="00C35D32" w:rsidRPr="004457AF" w:rsidRDefault="006811D9" w:rsidP="00E04E30">
+    <w:p w14:paraId="667CBA71" w14:textId="32B944B2" w:rsidR="00C35D32" w:rsidRPr="004457AF" w:rsidRDefault="00C35D32" w:rsidP="00E04E30">
       <w:pPr>
         <w:pStyle w:val="TOC7"/>
         <w:ind w:left="1890"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc63779621" w:history="1">
-        <w:r w:rsidR="00C35D32" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Appendix B: Soils and FEMA Information</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A097BC8" w14:textId="3E9640CC" w:rsidR="00C35D32" w:rsidRPr="004457AF" w:rsidRDefault="006811D9" w:rsidP="00E04E30">
+    <w:p w14:paraId="5A097BC8" w14:textId="3E9640CC" w:rsidR="00C35D32" w:rsidRPr="004457AF" w:rsidRDefault="00C35D32" w:rsidP="00E04E30">
       <w:pPr>
         <w:pStyle w:val="TOC7"/>
         <w:ind w:left="1890"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc63779622" w:history="1">
-        <w:r w:rsidR="00C35D32" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Appendix C: Supporting Calculations</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38DE95BA" w14:textId="1465228F" w:rsidR="00C35D32" w:rsidRPr="004457AF" w:rsidRDefault="006811D9" w:rsidP="00E04E30">
+    <w:p w14:paraId="38DE95BA" w14:textId="1465228F" w:rsidR="00C35D32" w:rsidRPr="004457AF" w:rsidRDefault="00C35D32" w:rsidP="00E04E30">
       <w:pPr>
         <w:pStyle w:val="TOC7"/>
         <w:ind w:left="1890"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc63779623" w:history="1">
-        <w:r w:rsidR="00C35D32" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Appendix D: Hydraulic and Hydrologic Data</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6DB10276" w14:textId="73A2BA65" w:rsidR="0060743F" w:rsidRPr="004457AF" w:rsidRDefault="006811D9" w:rsidP="00CF62AA">
+    <w:p w14:paraId="6DB10276" w14:textId="73A2BA65" w:rsidR="0060743F" w:rsidRPr="004457AF" w:rsidRDefault="00C35D32" w:rsidP="00CF62AA">
       <w:pPr>
         <w:pStyle w:val="TOC7"/>
         <w:ind w:left="1890"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc63779624" w:history="1">
-        <w:r w:rsidR="00C35D32" w:rsidRPr="004457AF">
+        <w:r w:rsidRPr="004457AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>Appendix E: O&amp;M Plan and LTPPP</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="68081737" w14:textId="44D5B831" w:rsidR="00E55B6C" w:rsidRDefault="00C35D32" w:rsidP="00F220D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1260"/>
         <w:sectPr w:rsidR="00E55B6C" w:rsidSect="00C70DF6">
           <w:headerReference w:type="default" r:id="rId16"/>
           <w:footerReference w:type="default" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="360" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="004457AF">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
@@ -13546,51 +13548,51 @@
         </w:rPr>
         <w:t>WQDF.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB155B">
         <w:rPr>
           <w:rStyle w:val="GuidanceTextChar"/>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00BB155B">
         <w:rPr>
           <w:rStyle w:val="GuidanceTextChar"/>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB155B">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4C78E7" w14:textId="153007E6" w:rsidR="00556BA4" w:rsidRPr="00BB155B" w:rsidRDefault="00334052" w:rsidP="00902823">
+    <w:p w14:paraId="0A4C78E7" w14:textId="153007E6" w:rsidR="00556BA4" w:rsidRDefault="00334052" w:rsidP="00902823">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB155B">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="006B0111" w:rsidRPr="00BB155B">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB155B">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00556BA4" w:rsidRPr="00BB155B">
@@ -13615,703 +13617,784 @@
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:r w:rsidR="00556BA4" w:rsidRPr="00BB155B">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve">each SCM’s estimated </w:t>
       </w:r>
       <w:r w:rsidR="00556BA4" w:rsidRPr="00BB155B">
         <w:rPr>
           <w:rStyle w:val="GuidanceTextChar"/>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t>[pollutant(s)]</w:t>
       </w:r>
       <w:r w:rsidR="00556BA4" w:rsidRPr="00BB155B">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve"> removal per year. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2479CFF4" w14:textId="6EABBFFE" w:rsidR="00556BA4" w:rsidRPr="00BB155B" w:rsidRDefault="00556BA4" w:rsidP="00556BA4">
+    <w:p w14:paraId="30A30466" w14:textId="77777777" w:rsidR="007A4E01" w:rsidRDefault="007A4E01" w:rsidP="00902823">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C47DF27" w14:textId="48A438F9" w:rsidR="00E20E5C" w:rsidRPr="007A4E01" w:rsidRDefault="007A4E01" w:rsidP="007A4E01">
       <w:pPr>
         <w:pStyle w:val="TableTitle"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc102744021"/>
       <w:r w:rsidRPr="00BB155B">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
-        <w:t xml:space="preserve">Table </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006B0111" w:rsidRPr="00BB155B">
+        <w:t>Table 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB155B">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...10 lines deleted...]
-        <w:t>Removal for Project</w:t>
+        <w:t>Nutrient Removal for Project</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="8185" w:type="dxa"/>
+        <w:tblW w:w="8190" w:type="dxa"/>
         <w:tblInd w:w="1890" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Nutrient Removal for Project"/>
+        <w:tblDescription w:val="Lists each water body, the proposed SCMs that drain into it, and each SCM's estimated pollutants removal per year"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1435"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2610"/>
+        <w:gridCol w:w="1710"/>
+        <w:gridCol w:w="1731"/>
+        <w:gridCol w:w="2548"/>
+        <w:gridCol w:w="2201"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994034" w:rsidRPr="00BB155B" w14:paraId="1A2FCE14" w14:textId="77777777" w:rsidTr="00994034">
-[...2 lines deleted...]
-            <w:tcW w:w="1435" w:type="dxa"/>
+      <w:tr w:rsidR="00E67838" w:rsidRPr="00BB155B" w14:paraId="47500E0F" w14:textId="52921D89" w:rsidTr="00151292">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0D5B665D" w14:textId="21C920BE" w:rsidR="00994034" w:rsidRPr="00BB155B" w:rsidRDefault="00994034" w:rsidP="00994034">
+          <w:p w14:paraId="6A86F164" w14:textId="27261CC8" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00E67838" w:rsidP="009600E7">
             <w:pPr>
               <w:pStyle w:val="TableColumnHeading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB155B">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
               <w:t>Water Body</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0672BE9A" w14:textId="055FC94A" w:rsidR="00994034" w:rsidRPr="00BB155B" w:rsidRDefault="00994034" w:rsidP="00994034">
+          <w:p w14:paraId="55E77EBD" w14:textId="4BE05304" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00E67838" w:rsidP="009600E7">
             <w:pPr>
               <w:pStyle w:val="TableColumnHeading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB155B">
-[...9 lines deleted...]
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>Infiltration Linear Practice</w:t>
+            </w:r>
+            <w:r w:rsidR="007E1A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00682200">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCM </w:t>
+            </w:r>
+            <w:r w:rsidR="007E1A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2548" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5E611663" w14:textId="0CCFCF55" w:rsidR="00994034" w:rsidRPr="00BB155B" w:rsidRDefault="00507D69" w:rsidP="00994034">
+          <w:p w14:paraId="76056066" w14:textId="020A07E3" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00E67838" w:rsidP="009600E7">
+            <w:pPr>
+              <w:pStyle w:val="TableColumnHeading"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infiltration </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>Basin</w:t>
+            </w:r>
+            <w:r w:rsidR="007E1A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E45432">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCM </w:t>
+            </w:r>
+            <w:r w:rsidR="007E1A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2201" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C51691" w14:textId="77777777" w:rsidR="0075270F" w:rsidRDefault="0075270F" w:rsidP="00E67838">
+            <w:pPr>
+              <w:pStyle w:val="TableColumnHeading"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrient </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A83F8FF" w14:textId="12073691" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00E67838" w:rsidP="00E67838">
             <w:pPr>
               <w:pStyle w:val="TableColumnHeading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB155B">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>Removal (lbs/yr)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67838" w:rsidRPr="00BB155B" w14:paraId="450A379F" w14:textId="01DAD795" w:rsidTr="007E1A0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4729E049" w14:textId="77777777" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00E67838" w:rsidP="009600E7">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C8E28A3" w14:textId="02A64D80" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00486542" w:rsidP="009600E7">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient </w:t>
-[...34 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB155B">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
-              <w:t>Water Body Name</w:t>
-[...22 lines deleted...]
-          <w:p w14:paraId="117C2856" w14:textId="72EF4094" w:rsidR="00994034" w:rsidRPr="00BB155B" w:rsidRDefault="00994034" w:rsidP="00994034">
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B9C011" w14:textId="77777777" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00E67838" w:rsidP="009600E7">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB155B">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
-              <w:t>Infiltration Linear Practice #</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="63242B4E" w14:textId="5F8D68A5" w:rsidR="00994034" w:rsidRPr="00BB155B" w:rsidRDefault="00994034" w:rsidP="00994034">
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2201" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="438D22E8" w14:textId="2C31BAF5" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00D4272D" w:rsidP="009600E7">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB155B">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00994034" w:rsidRPr="00BB155B" w14:paraId="3E4BCCF3" w14:textId="77777777" w:rsidTr="00994034">
-[...4 lines deleted...]
-          <w:p w14:paraId="199E3756" w14:textId="77777777" w:rsidR="00994034" w:rsidRPr="00BB155B" w:rsidRDefault="00994034" w:rsidP="00994034">
+      <w:tr w:rsidR="00E67838" w:rsidRPr="00BB155B" w14:paraId="4B0EA7AD" w14:textId="455CB9BC" w:rsidTr="007E1A0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3404BABC" w14:textId="77777777" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00E67838" w:rsidP="009600E7">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4140" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="65BDA0C7" w14:textId="4EF47DF2" w:rsidR="00994034" w:rsidRPr="00BB155B" w:rsidRDefault="00994034" w:rsidP="00994034">
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="347C8E52" w14:textId="2E9EFDD7" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00486542" w:rsidP="009600E7">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB155B">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
-              <w:t>Infiltration Basin #</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="36CDD786" w14:textId="14909E5C" w:rsidR="00994034" w:rsidRPr="00BB155B" w:rsidRDefault="00994034" w:rsidP="00994034">
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="296CB954" w14:textId="77777777" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00E67838" w:rsidP="009600E7">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB155B">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...37 lines deleted...]
-          <w:p w14:paraId="199EA256" w14:textId="2E6E22F8" w:rsidR="00994034" w:rsidRPr="00BB155B" w:rsidRDefault="00994034" w:rsidP="00994034">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2201" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="114E4627" w14:textId="127585A2" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00D4272D" w:rsidP="009600E7">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB155B">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00994034" w:rsidRPr="00BB155B" w14:paraId="1089C3B5" w14:textId="77777777" w:rsidTr="00994034">
-[...4 lines deleted...]
-          <w:p w14:paraId="7832D365" w14:textId="77777777" w:rsidR="00994034" w:rsidRPr="00BB155B" w:rsidRDefault="00994034" w:rsidP="00556BA4">
+      <w:tr w:rsidR="00E67838" w:rsidRPr="00BB155B" w14:paraId="7A2AFF6D" w14:textId="7E346D8B" w:rsidTr="007E1A0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C4381BA" w14:textId="77777777" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00E67838" w:rsidP="009600E7">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4140" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="50E4CBD7" w14:textId="77777777" w:rsidR="00994034" w:rsidRPr="00BB155B" w:rsidRDefault="00994034" w:rsidP="00556BA4">
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D462F0" w14:textId="44960B62" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00486542" w:rsidP="009600E7">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
-              </w:rPr>
-[...29 lines deleted...]
-                <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB155B">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
-              <w:t>Water Body Name</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="0A04878C" w14:textId="77777777" w:rsidR="00994034" w:rsidRPr="00BB155B" w:rsidRDefault="00994034" w:rsidP="00994034">
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E444AA" w14:textId="77777777" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00E67838" w:rsidP="009600E7">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
-              <w:rPr>
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00BB155B">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
-              <w:t>Infiltration Linear Practice #</w:t>
-[...12 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB155B">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...5 lines deleted...]
-          <w:p w14:paraId="5A197776" w14:textId="77777777" w:rsidR="00994034" w:rsidRPr="00BB155B" w:rsidRDefault="00994034" w:rsidP="00994034">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2201" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5B5F8A" w14:textId="7ED6B697" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00D4272D" w:rsidP="009600E7">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
-              <w:rPr>
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00BB155B">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
-              <w:t>Infiltration Basin #</w:t>
-[...12 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB155B">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00994034" w:rsidRPr="00BB155B" w14:paraId="0FBD4D53" w14:textId="77777777" w:rsidTr="00994034">
-[...4 lines deleted...]
-          <w:p w14:paraId="72B80F2A" w14:textId="77777777" w:rsidR="00994034" w:rsidRPr="00BB155B" w:rsidRDefault="00994034" w:rsidP="00994034">
+      <w:tr w:rsidR="00E67838" w:rsidRPr="00BB155B" w14:paraId="60EEC847" w14:textId="2D68D58E" w:rsidTr="007E1A0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E95F859" w14:textId="77777777" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00E67838" w:rsidP="009600E7">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4140" w:type="dxa"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="71922C60" w14:textId="44D6D6ED" w:rsidR="00994034" w:rsidRPr="00BB155B" w:rsidRDefault="00994034" w:rsidP="00994034">
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6562FF" w14:textId="7BAF2517" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00486542" w:rsidP="009600E7">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB155B">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E93A35B" w14:textId="1BE11375" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00486542" w:rsidP="009600E7">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB155B">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2201" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D58280" w14:textId="6F475A71" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00D4272D" w:rsidP="009600E7">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB155B">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00994034" w:rsidRPr="00BB155B" w14:paraId="2B846CF1" w14:textId="77777777" w:rsidTr="00994034">
-[...4 lines deleted...]
-          <w:p w14:paraId="4D939ABB" w14:textId="77777777" w:rsidR="00994034" w:rsidRPr="00BB155B" w:rsidRDefault="00994034" w:rsidP="00556BA4">
+      <w:tr w:rsidR="00E67838" w:rsidRPr="00BB155B" w14:paraId="583B8BD6" w14:textId="14614016" w:rsidTr="007E1A0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43862D0D" w14:textId="77777777" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00E67838" w:rsidP="009600E7">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4140" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="32A3E69B" w14:textId="77777777" w:rsidR="00994034" w:rsidRPr="00BB155B" w:rsidRDefault="00994034" w:rsidP="00556BA4">
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7B1CB9" w14:textId="673C5DD6" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00486542" w:rsidP="009600E7">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="54D286A6" w14:textId="77777777" w:rsidR="00994034" w:rsidRPr="00BB155B" w:rsidRDefault="00994034" w:rsidP="00556BA4">
+            <w:r w:rsidRPr="00BB155B">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4709A63F" w14:textId="342FF8BF" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00486542" w:rsidP="009600E7">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BB155B">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2201" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E43BCB" w14:textId="6841BA72" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00D4272D" w:rsidP="009600E7">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB155B">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67838" w:rsidRPr="00BB155B" w14:paraId="13A100F5" w14:textId="2F87BEE1" w:rsidTr="007E1A0E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F707F7C" w14:textId="65FED7C9" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="007E1A0E" w:rsidP="009600E7">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB155B">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>Total Provided by SCMs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D7A3B9" w14:textId="01C87C46" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00D4272D" w:rsidP="009600E7">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB155B">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B0A470" w14:textId="34835854" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00D4272D" w:rsidP="009600E7">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB155B">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2201" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B2987B" w14:textId="6CF792FD" w:rsidR="00E67838" w:rsidRPr="00BB155B" w:rsidRDefault="00D4272D" w:rsidP="009600E7">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB155B">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A51ACBF" w14:textId="77777777" w:rsidR="00994034" w:rsidRDefault="00994034" w:rsidP="00994034">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22B32C75" w14:textId="3891B26D" w:rsidR="00994034" w:rsidRPr="00BB155B" w:rsidRDefault="00994034" w:rsidP="00994034">
       <w:pPr>
         <w:pStyle w:val="GuidanceText"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB155B">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t>Describe</w:t>
       </w:r>
       <w:r w:rsidR="007B67B0" w:rsidRPr="00BB155B">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
@@ -15898,1005 +15981,1186 @@
       <w:r w:rsidR="00585B97" w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t>provides a summary of peak rates for each design point under existing and proposed conditions</w:t>
       </w:r>
       <w:r w:rsidR="00334052" w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t>Appendix D provides computations and supporting information regarding the hydraulic and hydrologic modeling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50778486" w14:textId="4DBF22B9" w:rsidR="00994034" w:rsidRPr="00221F46" w:rsidRDefault="00994034" w:rsidP="000E5108">
+    <w:p w14:paraId="60316CFC" w14:textId="559A0A23" w:rsidR="00C47C9C" w:rsidRDefault="00994034" w:rsidP="00D04F41">
       <w:pPr>
         <w:pStyle w:val="TableTitle"/>
+        <w:ind w:hanging="1148"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc102744023"/>
       <w:r w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="006B0111" w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
+      <w:r w:rsidR="00CE04E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>A and 9B</w:t>
+      </w:r>
       <w:r w:rsidR="000E5108" w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
         <w:t>Peak Discharge Rates (cfs)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidR="00CF4086">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50778486" w14:textId="371F5F8B" w:rsidR="00994034" w:rsidRPr="000C30C5" w:rsidRDefault="00CE04E4" w:rsidP="00D04F41">
+      <w:pPr>
+        <w:pStyle w:val="TableTitle"/>
+        <w:ind w:hanging="1148"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C30C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9A </w:t>
+      </w:r>
+      <w:r w:rsidR="00F103F9" w:rsidRPr="000C30C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>- E</w:t>
+      </w:r>
+      <w:r w:rsidR="00C47C9C" w:rsidRPr="000C30C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>xisting</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4086" w:rsidRPr="000C30C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CF4086" w:rsidRPr="000C30C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CF4086" w:rsidRPr="000C30C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CF4086" w:rsidRPr="000C30C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CF4086" w:rsidRPr="000C30C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1890" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Table 9A Peak Discharge Rates (cfs)"/>
+        <w:tblDescription w:val="Table 9 shows Peak Discharge Rates (cfs) showing existing Design  Points  over a 2, 10, and 100 year period"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1170"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1170"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E5108" w:rsidRPr="00221F46" w14:paraId="7362FE7F" w14:textId="77777777" w:rsidTr="00BD6C99">
-[...3 lines deleted...]
-            <w:vMerge w:val="restart"/>
+      <w:tr w:rsidR="00F07A6D" w:rsidRPr="00221F46" w14:paraId="3387F31C" w14:textId="77777777" w:rsidTr="00C13C40">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3984774F" w14:textId="5696A541" w:rsidR="000E5108" w:rsidRPr="00221F46" w:rsidRDefault="000E5108" w:rsidP="000E5108">
+          <w:p w14:paraId="66C5BAC5" w14:textId="41054DD5" w:rsidR="00F07A6D" w:rsidRPr="00221F46" w:rsidRDefault="00F07A6D" w:rsidP="000E5108">
             <w:pPr>
               <w:pStyle w:val="TableColumnHeading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00221F46">
-[...10 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>Design</w:t>
+            </w:r>
+            <w:r w:rsidR="00C13C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>Point</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD9B0CF" w14:textId="7B1BBE64" w:rsidR="000E5108" w:rsidRPr="00221F46" w:rsidRDefault="000E5108" w:rsidP="009B7012">
+          <w:p w14:paraId="4A9AFCDE" w14:textId="2CA348BE" w:rsidR="00F07A6D" w:rsidRPr="00221F46" w:rsidRDefault="00F07A6D" w:rsidP="009B7012">
             <w:pPr>
               <w:pStyle w:val="TableColumnHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221F46">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
-              <w:t>Existing</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+              <w:t>2-year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0E9B3593" w14:textId="28A4794A" w:rsidR="000E5108" w:rsidRPr="00221F46" w:rsidRDefault="000E5108" w:rsidP="009B7012">
+          <w:p w14:paraId="36E3C0AB" w14:textId="153574F9" w:rsidR="00F07A6D" w:rsidRPr="00221F46" w:rsidRDefault="00F07A6D" w:rsidP="009B7012">
             <w:pPr>
               <w:pStyle w:val="TableColumnHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221F46">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
-              <w:t>Proposed</w:t>
-[...20 lines deleted...]
-            </w:pPr>
+              <w:t>10-year</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4A9AFCDE" w14:textId="2CA348BE" w:rsidR="000E5108" w:rsidRPr="00221F46" w:rsidRDefault="000E5108" w:rsidP="009B7012">
+          <w:p w14:paraId="5A6328CD" w14:textId="26FF14BF" w:rsidR="00F07A6D" w:rsidRPr="00221F46" w:rsidRDefault="00F07A6D" w:rsidP="009B7012">
             <w:pPr>
               <w:pStyle w:val="TableColumnHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221F46">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
-              <w:t>2-year</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1170" w:type="dxa"/>
+              <w:t>100-year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F07A6D" w:rsidRPr="00221F46" w14:paraId="2744A84E" w14:textId="77777777" w:rsidTr="00C13C40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="TableColumnHeading"/>
+          </w:tcPr>
+          <w:p w14:paraId="37CA53E2" w14:textId="2862E048" w:rsidR="00F07A6D" w:rsidRPr="00221F46" w:rsidRDefault="00F07A6D" w:rsidP="000E5108">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00221F46">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>DP-#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6800E7C8" w14:textId="7442DF81" w:rsidR="00F07A6D" w:rsidRPr="00221F46" w:rsidRDefault="00F07A6D" w:rsidP="009B7012">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221F46">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="1170" w:type="dxa"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="TableColumnHeading"/>
+          </w:tcPr>
+          <w:p w14:paraId="05C8C5F7" w14:textId="44853E4A" w:rsidR="00F07A6D" w:rsidRPr="00221F46" w:rsidRDefault="00F07A6D" w:rsidP="009B7012">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221F46">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
-              </w:rPr>
-[...80 lines deleted...]
-      <w:tr w:rsidR="000E5108" w:rsidRPr="00221F46" w14:paraId="2744A84E" w14:textId="77777777" w:rsidTr="000E5108">
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37CA53E2" w14:textId="2862E048" w:rsidR="000E5108" w:rsidRPr="00221F46" w:rsidRDefault="000E5108" w:rsidP="000E5108">
+          <w:p w14:paraId="025F5433" w14:textId="46B38269" w:rsidR="00F07A6D" w:rsidRPr="00221F46" w:rsidRDefault="00F07A6D" w:rsidP="009B7012">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221F46">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
-              <w:t>DP-#</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="6800E7C8" w14:textId="7442DF81" w:rsidR="000E5108" w:rsidRPr="00221F46" w:rsidRDefault="000E5108" w:rsidP="009B7012">
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F07A6D" w:rsidRPr="00221F46" w14:paraId="5CF6DA54" w14:textId="77777777" w:rsidTr="00C13C40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF9878A" w14:textId="2342C82B" w:rsidR="00F07A6D" w:rsidRPr="00221F46" w:rsidRDefault="00F07A6D" w:rsidP="000E5108">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221F46">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
-              <w:t>#</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="05C8C5F7" w14:textId="44853E4A" w:rsidR="000E5108" w:rsidRPr="00221F46" w:rsidRDefault="000E5108" w:rsidP="009B7012">
+              <w:t>DP-#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D16C62" w14:textId="5405E992" w:rsidR="00F07A6D" w:rsidRPr="00221F46" w:rsidRDefault="00F07A6D" w:rsidP="009B7012">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221F46">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="025F5433" w14:textId="46B38269" w:rsidR="000E5108" w:rsidRPr="00221F46" w:rsidRDefault="000E5108" w:rsidP="009B7012">
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6737CEBB" w14:textId="01DE589D" w:rsidR="00F07A6D" w:rsidRPr="00221F46" w:rsidRDefault="00F07A6D" w:rsidP="009B7012">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221F46">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w14:paraId="1E2DD63C" w14:textId="6F9ED4B4" w:rsidR="000E5108" w:rsidRPr="00221F46" w:rsidRDefault="000E5108" w:rsidP="009B7012">
+          </w:tcPr>
+          <w:p w14:paraId="6302C1C2" w14:textId="49FA38F4" w:rsidR="00F07A6D" w:rsidRPr="00221F46" w:rsidRDefault="00F07A6D" w:rsidP="009B7012">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221F46">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="5F808DFE" w14:textId="3B52E012" w:rsidR="000E5108" w:rsidRPr="00221F46" w:rsidRDefault="000E5108" w:rsidP="009B7012">
+      </w:tr>
+      <w:tr w:rsidR="00F07A6D" w:rsidRPr="00221F46" w14:paraId="1DB0BE58" w14:textId="77777777" w:rsidTr="00C13C40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0522C01B" w14:textId="77777777" w:rsidR="00F07A6D" w:rsidRPr="00221F46" w:rsidRDefault="00F07A6D" w:rsidP="000E5108">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21307B64" w14:textId="77777777" w:rsidR="00F07A6D" w:rsidRPr="00221F46" w:rsidRDefault="00F07A6D" w:rsidP="009B7012">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFA6BEA" w14:textId="77777777" w:rsidR="00F07A6D" w:rsidRPr="00221F46" w:rsidRDefault="00F07A6D" w:rsidP="009B7012">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="310ADFE1" w14:textId="77777777" w:rsidR="00F07A6D" w:rsidRPr="00221F46" w:rsidRDefault="00F07A6D" w:rsidP="009B7012">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F07A6D" w:rsidRPr="00221F46" w14:paraId="438E7613" w14:textId="77777777" w:rsidTr="00C13C40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20830565" w14:textId="77777777" w:rsidR="00F07A6D" w:rsidRPr="00221F46" w:rsidRDefault="00F07A6D" w:rsidP="000E5108">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D72BBD9" w14:textId="77777777" w:rsidR="00F07A6D" w:rsidRPr="00221F46" w:rsidRDefault="00F07A6D" w:rsidP="009B7012">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="159D4A9A" w14:textId="77777777" w:rsidR="00F07A6D" w:rsidRPr="00221F46" w:rsidRDefault="00F07A6D" w:rsidP="009B7012">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E43B675" w14:textId="77777777" w:rsidR="00F07A6D" w:rsidRPr="00221F46" w:rsidRDefault="00F07A6D" w:rsidP="009B7012">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7FBA00B0" w14:textId="4E6BFAC7" w:rsidR="000E5108" w:rsidRDefault="000E5108" w:rsidP="00C47C9C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:hanging="90"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC27A9A" w14:textId="07ED0E38" w:rsidR="001A19E5" w:rsidRPr="000C30C5" w:rsidRDefault="00CE04E4" w:rsidP="002456FD">
+      <w:pPr>
+        <w:pStyle w:val="TableColumnHeading"/>
+        <w:ind w:left="1890"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333B82"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C30C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333B82"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9B </w:t>
+      </w:r>
+      <w:r w:rsidR="00A908C5" w:rsidRPr="000C30C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333B82"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C30C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333B82"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A19E5" w:rsidRPr="000C30C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333B82"/>
+        </w:rPr>
+        <w:t>Proposed</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="1890" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Table 9B Peak Discharge Rates (cfs) at Proposed Design Points"/>
+        <w:tblDescription w:val="Table 9B shows Peak Discharge Rates (cfs) showing proposed Design  Points  over a 2, 10, and 100 year period"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="1075"/>
+        <w:gridCol w:w="1260"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0068012F" w14:paraId="6EFF4873" w14:textId="77777777" w:rsidTr="00C13C40">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F8E164" w14:textId="2973DD4E" w:rsidR="0068012F" w:rsidRDefault="0068012F" w:rsidP="002456FD">
+            <w:pPr>
+              <w:pStyle w:val="TableColumnHeading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00221F46">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>Design Point</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64EB8348" w14:textId="1D29CF4D" w:rsidR="0068012F" w:rsidRDefault="0068012F" w:rsidP="002456FD">
+            <w:pPr>
+              <w:pStyle w:val="TableColumnHeading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00221F46">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>2-year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1845B6" w14:textId="4C3AC304" w:rsidR="0068012F" w:rsidRDefault="0068012F" w:rsidP="002456FD">
+            <w:pPr>
+              <w:pStyle w:val="TableColumnHeading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00221F46">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>10-year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="503727D0" w14:textId="4D52021A" w:rsidR="0068012F" w:rsidRDefault="0068012F" w:rsidP="002456FD">
+            <w:pPr>
+              <w:pStyle w:val="TableColumnHeading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00221F46">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>100-year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0068012F" w14:paraId="5FAF9D87" w14:textId="77777777" w:rsidTr="00C13C40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="528B6793" w14:textId="216A1C5D" w:rsidR="0068012F" w:rsidRDefault="0068012F" w:rsidP="002456FD">
+            <w:pPr>
+              <w:pStyle w:val="TableColumnHeading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00221F46">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
+              <w:t>DP-#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49115FB9" w14:textId="0C35A09D" w:rsidR="0068012F" w:rsidRDefault="0068012F" w:rsidP="00D574D7">
+            <w:pPr>
+              <w:pStyle w:val="TableColumnHeading"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221F46">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="TableText"/>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A921692" w14:textId="3201B18B" w:rsidR="0068012F" w:rsidRDefault="0068012F" w:rsidP="00D574D7">
+            <w:pPr>
+              <w:pStyle w:val="TableColumnHeading"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00221F46">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1178BB21" w14:textId="33E577AE" w:rsidR="0068012F" w:rsidRDefault="0068012F" w:rsidP="00D574D7">
+            <w:pPr>
+              <w:pStyle w:val="TableColumnHeading"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221F46">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5108" w:rsidRPr="00221F46" w14:paraId="5CF6DA54" w14:textId="77777777" w:rsidTr="000E5108">
-[...6 lines deleted...]
-              <w:pStyle w:val="TableText"/>
+      <w:tr w:rsidR="0068012F" w14:paraId="18B43EA3" w14:textId="77777777" w:rsidTr="00C13C40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3B3B40" w14:textId="4017774D" w:rsidR="0068012F" w:rsidRDefault="0068012F" w:rsidP="002456FD">
+            <w:pPr>
+              <w:pStyle w:val="TableColumnHeading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00221F46">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
+              <w:t>DP-#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5D0614" w14:textId="7B6C1C12" w:rsidR="0068012F" w:rsidRDefault="0068012F" w:rsidP="00D574D7">
+            <w:pPr>
+              <w:pStyle w:val="TableColumnHeading"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221F46">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
-              <w:t>DP-#</w:t>
-[...9 lines deleted...]
-              <w:pStyle w:val="TableText"/>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61BF029B" w14:textId="553F0710" w:rsidR="0068012F" w:rsidRDefault="0068012F" w:rsidP="00D574D7">
+            <w:pPr>
+              <w:pStyle w:val="TableColumnHeading"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00221F46">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77D3F03D" w14:textId="2908990F" w:rsidR="0068012F" w:rsidRDefault="0068012F" w:rsidP="00D574D7">
+            <w:pPr>
+              <w:pStyle w:val="TableColumnHeading"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221F46">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...128 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5108" w:rsidRPr="00221F46" w14:paraId="1DB0BE58" w14:textId="77777777" w:rsidTr="000E5108">
-[...92 lines deleted...]
-                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+      <w:tr w:rsidR="0068012F" w14:paraId="2141679B" w14:textId="77777777" w:rsidTr="00C13C40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D3AB09" w14:textId="77777777" w:rsidR="0068012F" w:rsidRDefault="0068012F" w:rsidP="002456FD">
+            <w:pPr>
+              <w:pStyle w:val="TableColumnHeading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34555E79" w14:textId="5A462B75" w:rsidR="0068012F" w:rsidRDefault="0068012F" w:rsidP="002456FD">
+            <w:pPr>
+              <w:pStyle w:val="TableColumnHeading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A161881" w14:textId="77777777" w:rsidR="0068012F" w:rsidRDefault="0068012F" w:rsidP="002456FD">
+            <w:pPr>
+              <w:pStyle w:val="TableColumnHeading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB6F0D1" w14:textId="77777777" w:rsidR="0068012F" w:rsidRDefault="0068012F" w:rsidP="002456FD">
+            <w:pPr>
+              <w:pStyle w:val="TableColumnHeading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5108" w:rsidRPr="00221F46" w14:paraId="438E7613" w14:textId="77777777" w:rsidTr="000E5108">
-[...92 lines deleted...]
-                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+      <w:tr w:rsidR="0068012F" w14:paraId="789724AC" w14:textId="77777777" w:rsidTr="00C13C40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65306B71" w14:textId="77777777" w:rsidR="0068012F" w:rsidRDefault="0068012F" w:rsidP="002456FD">
+            <w:pPr>
+              <w:pStyle w:val="TableColumnHeading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D96A87E" w14:textId="20A649B2" w:rsidR="0068012F" w:rsidRDefault="0068012F" w:rsidP="002456FD">
+            <w:pPr>
+              <w:pStyle w:val="TableColumnHeading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67CAA677" w14:textId="77777777" w:rsidR="0068012F" w:rsidRDefault="0068012F" w:rsidP="002456FD">
+            <w:pPr>
+              <w:pStyle w:val="TableColumnHeading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64610203" w14:textId="77777777" w:rsidR="0068012F" w:rsidRDefault="0068012F" w:rsidP="002456FD">
+            <w:pPr>
+              <w:pStyle w:val="TableColumnHeading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7FBA00B0" w14:textId="77777777" w:rsidR="000E5108" w:rsidRDefault="000E5108" w:rsidP="000E5108">
+    <w:p w14:paraId="6ECD7249" w14:textId="77777777" w:rsidR="002875BA" w:rsidRDefault="002875BA" w:rsidP="00836CAB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="311B3409" w14:textId="0B776DBF" w:rsidR="000E5108" w:rsidRPr="00221F46" w:rsidRDefault="000E5108" w:rsidP="00F51390">
       <w:pPr>
         <w:pStyle w:val="GuidanceText"/>
         <w:keepNext/>
         <w:ind w:left="1886"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>If using the Macro Approach:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA7FE87" w14:textId="38A3DECF" w:rsidR="000E5108" w:rsidRPr="00221F46" w:rsidRDefault="000E5108" w:rsidP="00F51390">
+    <w:p w14:paraId="7BA7FE87" w14:textId="2578BB16" w:rsidR="000E5108" w:rsidRPr="00221F46" w:rsidRDefault="000E5108" w:rsidP="00F51390">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:ind w:left="1886"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t>The Macro Approach is being used for compliance with this standard due to constraints at the project site</w:t>
       </w:r>
       <w:r w:rsidR="00334052" w:rsidRPr="00221F46">
         <w:rPr>
           <w:rStyle w:val="GuidanceTextChar"/>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00221F46">
         <w:rPr>
           <w:rStyle w:val="GuidanceTextChar"/>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
-        <w:t xml:space="preserve">[In Table </w:t>
+        <w:t>[In Table</w:t>
+      </w:r>
+      <w:r w:rsidR="001B40FE">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00221F46">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B0111" w:rsidRPr="00221F46">
         <w:rPr>
           <w:rStyle w:val="GuidanceTextChar"/>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="001B40FE">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>A and 9B</w:t>
       </w:r>
       <w:r w:rsidRPr="00221F46">
         <w:rPr>
           <w:rStyle w:val="GuidanceTextChar"/>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t>, show that proposed peak rates could not meet existing peak rates at the design points(s) and explain why the design could not achieve full compliance. Provide documentation that shows all reasonable efforts to meet peak rate control at each design point were made.]</w:t>
       </w:r>
       <w:r w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="058AB1E0" w14:textId="6BCA9C92" w:rsidR="000E5108" w:rsidRPr="00221F46" w:rsidRDefault="000E5108" w:rsidP="000E5108">
       <w:pPr>
         <w:pStyle w:val="GuidanceText"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
@@ -16975,61 +17239,86 @@
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t>Include explanation on how the design improves existing conditions and implements the highest practicable level of stormwater management. Demonstrate that there are no disproportionate effects with using the Macro Approach (i.e., no increased flooding will occur at downstream resource areas based on the 100-year 24-hour storm and that disproportionate impacts to any one wetland resource area are avoided)</w:t>
       </w:r>
       <w:r w:rsidR="00334052" w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00334052">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9748DB" w14:textId="77777777" w:rsidR="000E5108" w:rsidRPr="000E5108" w:rsidRDefault="000E5108" w:rsidP="000E5108">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DFB1129" w14:textId="77777777" w:rsidR="000E5108" w:rsidRPr="00221F46" w:rsidRDefault="000E5108" w:rsidP="000E5108">
+    <w:p w14:paraId="64F80DE8" w14:textId="77777777" w:rsidR="00096DED" w:rsidRDefault="00096DED" w:rsidP="000E5108">
       <w:pPr>
         <w:pStyle w:val="HeadingStandard"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5417365F" w14:textId="77777777" w:rsidR="00096DED" w:rsidRDefault="00096DED" w:rsidP="000E5108">
+      <w:pPr>
+        <w:pStyle w:val="HeadingStandard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BA96D37" w14:textId="77777777" w:rsidR="00D31BF6" w:rsidRDefault="00D31BF6" w:rsidP="000E5108">
+      <w:pPr>
+        <w:pStyle w:val="HeadingStandard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DFB1129" w14:textId="00B5A8BE" w:rsidR="000E5108" w:rsidRPr="00221F46" w:rsidRDefault="000E5108" w:rsidP="000E5108">
+      <w:pPr>
+        <w:pStyle w:val="HeadingStandard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Standard 3: Recharge</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43CE2524" w14:textId="115082D6" w:rsidR="000E5108" w:rsidRPr="00221F46" w:rsidRDefault="000E5108" w:rsidP="000E5108">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Loss of annual recharge to groundwater shall be eliminated or minimized through the use of infiltration measures, including environmentally sensitive site design, low impact development techniques, stormwater best management practices, and good operation and maintenance. At a minimum, the annual recharge from the post-development site shall approximate the annual recharge from pre-development conditions based on soil type</w:t>
       </w:r>
       <w:r w:rsidR="00334052" w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
@@ -17102,51 +17391,50 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
         <w:t>See Chapter 3 of the SDG for integrated site design LID measures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D749EB7" w14:textId="1F903D56" w:rsidR="000E5108" w:rsidRPr="00221F46" w:rsidRDefault="000E5108" w:rsidP="00846130">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:ind w:left="2174" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>State if this standard is met</w:t>
       </w:r>
       <w:r w:rsidR="00334052" w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF9825D" w14:textId="070BE4C9" w:rsidR="000E5108" w:rsidRPr="00221F46" w:rsidRDefault="000E5108" w:rsidP="00846130">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:ind w:left="2174" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221F46">
         <w:rPr>
@@ -17467,98 +17755,102 @@
       <w:r w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve"> provides the recharge volumes proposed for each design point</w:t>
       </w:r>
       <w:r w:rsidR="00334052" w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A825D15" w14:textId="2EA8DCE3" w:rsidR="000E5108" w:rsidRPr="00221F46" w:rsidRDefault="000E5108" w:rsidP="00F51390">
       <w:pPr>
         <w:pStyle w:val="TableTitle"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc102744024"/>
       <w:r w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="00973F74" w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="006B0111" w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
         <w:tab/>
         <w:t>Required Recharge Volume for Project</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8421" w:type="dxa"/>
         <w:tblInd w:w="1890" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Table 10 Required Recharge Volume for Project"/>
+        <w:tblDescription w:val="Table 10 show the required recharge volume for project"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3510"/>
         <w:gridCol w:w="982"/>
         <w:gridCol w:w="982"/>
         <w:gridCol w:w="982"/>
         <w:gridCol w:w="982"/>
         <w:gridCol w:w="983"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002858C6" w:rsidRPr="00221F46" w14:paraId="534785C6" w14:textId="77777777" w:rsidTr="002858C6">
+      <w:tr w:rsidR="002858C6" w:rsidRPr="00221F46" w14:paraId="534785C6" w14:textId="77777777" w:rsidTr="00787687">
         <w:trPr>
+          <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68725776" w14:textId="77777777" w:rsidR="002858C6" w:rsidRPr="00221F46" w:rsidRDefault="002858C6" w:rsidP="00F51390">
             <w:pPr>
               <w:pStyle w:val="TableColumnHeading"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="982" w:type="dxa"/>
             <w:tcBorders>
@@ -18450,122 +18742,130 @@
       <w:r w:rsidR="00334052" w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00221F46">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t>Design point is defined as a location of interest such as an outfall, receiving water body, wetland, culvert, etc. Provided Recharge Volume in the table may want to be further broken down by SCM.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07317F65" w14:textId="1F2ECD0B" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="002858C6">
       <w:pPr>
         <w:pStyle w:val="TableTitle"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc102744025"/>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table 1</w:t>
       </w:r>
       <w:r w:rsidR="006B0111" w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Provided Recharge Volumes </w:t>
       </w:r>
       <w:r w:rsidR="00D8550E" w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
         <w:t>at Each</w:t>
       </w:r>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
         <w:t xml:space="preserve"> Design Point</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8421" w:type="dxa"/>
         <w:tblInd w:w="1890" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Table 11 Provided Recharge Volumes at Each Design Point"/>
+        <w:tblDescription w:val="Table 11 Shows Provided Recharge Volumes at Each Design Point"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3510"/>
         <w:gridCol w:w="982"/>
         <w:gridCol w:w="982"/>
         <w:gridCol w:w="982"/>
         <w:gridCol w:w="982"/>
         <w:gridCol w:w="983"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002858C6" w:rsidRPr="006658E9" w14:paraId="1AEF3462" w14:textId="77777777" w:rsidTr="00BD6C99">
+      <w:tr w:rsidR="002858C6" w:rsidRPr="006658E9" w14:paraId="1AEF3462" w14:textId="77777777" w:rsidTr="00CB7B2B">
         <w:trPr>
+          <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6145C48F" w14:textId="77777777" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="00BD6C99">
+          <w:p w14:paraId="6145C48F" w14:textId="10F57317" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="009D684F" w:rsidP="00BD6C99">
             <w:pPr>
               <w:pStyle w:val="TableColumnHeading"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>DP-1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C929D22" w14:textId="77777777" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="009B7012">
             <w:pPr>
               <w:pStyle w:val="TableColumnHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006658E9">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
               <w:t>HSG A</w:t>
             </w:r>
           </w:p>
@@ -18645,76 +18945,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="679003D0" w14:textId="77777777" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="009B7012">
             <w:pPr>
               <w:pStyle w:val="TableColumnHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006658E9">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002858C6" w:rsidRPr="006658E9" w14:paraId="6ED329C0" w14:textId="77777777" w:rsidTr="00BD6C99">
-[...24 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="002858C6" w:rsidRPr="006658E9" w14:paraId="2D540C30" w14:textId="77777777" w:rsidTr="00BD6C99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17BDC475" w14:textId="5DEC3ACC" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="002858C6">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006658E9">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
               <w:t>Net Impervious Area (sf)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -19154,6182 +19428,6913 @@
             <w:tcW w:w="983" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C23FEE1" w14:textId="0F6505DF" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="009B7012">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006658E9">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002858C6" w:rsidRPr="006658E9" w14:paraId="1DD3EF94" w14:textId="77777777" w:rsidTr="00BD6C99">
-[...486 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="42E491F3" w14:textId="4A0FD363" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="002858C6">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+    <w:p w14:paraId="31E3F57B" w14:textId="7BE0DAD8" w:rsidR="007151A3" w:rsidRPr="001C545E" w:rsidRDefault="001C545E" w:rsidP="001C545E">
+      <w:pPr>
+        <w:pStyle w:val="TableTitle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
-          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
-[...16 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>Table 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
-          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
-[...145 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
-      </w:pPr>
-[...688 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...18 lines deleted...]
-      <w:bookmarkEnd w:id="31"/>
+        <w:t>Provided Recharge Volumes at Each Design Point</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8421" w:type="dxa"/>
         <w:tblInd w:w="1890" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Table 11 Provided Recharge Volumes at Each Design Point"/>
+        <w:tblDescription w:val="Table 11 Shows Provided Recharge Volumes at Each Design Point"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2080"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1412"/>
+        <w:gridCol w:w="3510"/>
+        <w:gridCol w:w="982"/>
+        <w:gridCol w:w="982"/>
+        <w:gridCol w:w="982"/>
+        <w:gridCol w:w="982"/>
+        <w:gridCol w:w="983"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00627EC6" w:rsidRPr="006658E9" w14:paraId="6162DE42" w14:textId="15B622E3" w:rsidTr="00F220D9">
+      <w:tr w:rsidR="007151A3" w:rsidRPr="006658E9" w14:paraId="54247CC3" w14:textId="77777777" w:rsidTr="00C84A7F">
         <w:trPr>
+          <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2080" w:type="dxa"/>
+            <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="36416D21" w14:textId="41D4FE74" w:rsidR="00627EC6" w:rsidRPr="006658E9" w:rsidRDefault="00627EC6" w:rsidP="00E712C7">
+          </w:tcPr>
+          <w:p w14:paraId="114D4CAC" w14:textId="7A2A24DE" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="001C545E" w:rsidP="00C84A7F">
             <w:pPr>
               <w:pStyle w:val="TableColumnHeading"/>
-              <w:keepNext/>
-              <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006658E9">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
-              <w:t>Design Point</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2144" w:type="dxa"/>
+              <w:t>DP-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="07045D57" w14:textId="1EF96322" w:rsidR="00627EC6" w:rsidRPr="006658E9" w:rsidRDefault="00627EC6" w:rsidP="00E712C7">
+          </w:tcPr>
+          <w:p w14:paraId="5D8325EB" w14:textId="77777777" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="00C84A7F">
             <w:pPr>
               <w:pStyle w:val="TableColumnHeading"/>
-              <w:keepNext/>
-              <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006658E9">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
-              <w:t xml:space="preserve">WQV for </w:t>
-[...12 lines deleted...]
-            <w:tcW w:w="2104" w:type="dxa"/>
+              <w:t>HSG A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4D7D779F" w14:textId="605CC346" w:rsidR="00627EC6" w:rsidRPr="006658E9" w:rsidRDefault="00627EC6" w:rsidP="00E712C7">
+          </w:tcPr>
+          <w:p w14:paraId="0B52947F" w14:textId="77777777" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="00C84A7F">
             <w:pPr>
               <w:pStyle w:val="TableColumnHeading"/>
-              <w:keepNext/>
-              <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006658E9">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
-              <w:t xml:space="preserve">WQV for </w:t>
-[...12 lines deleted...]
-            <w:tcW w:w="1412" w:type="dxa"/>
+              <w:t>HSG B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="076510BF" w14:textId="1E08A936" w:rsidR="00627EC6" w:rsidRPr="006658E9" w:rsidDel="00627EC6" w:rsidRDefault="00627EC6" w:rsidP="00E712C7">
+          <w:p w14:paraId="7A1783BB" w14:textId="77777777" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="00C84A7F">
             <w:pPr>
               <w:pStyle w:val="TableColumnHeading"/>
-              <w:keepNext/>
-              <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006658E9">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
-              <w:t>Total WQV (cf)</w:t>
-[...1128 lines deleted...]
-            <w:tcW w:w="2735" w:type="dxa"/>
+              <w:t>HSG C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="740D5AE6" w14:textId="45EFD9FA" w:rsidR="0019244B" w:rsidRPr="006658E9" w:rsidRDefault="0019244B" w:rsidP="0019244B">
+          </w:tcPr>
+          <w:p w14:paraId="73259497" w14:textId="77777777" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="00C84A7F">
             <w:pPr>
               <w:pStyle w:val="TableColumnHeading"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006658E9">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
-              <w:t>Design Point</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1469" w:type="dxa"/>
+              <w:t>HSG D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3F651839" w14:textId="1D8A2E81" w:rsidR="0019244B" w:rsidRPr="006658E9" w:rsidRDefault="0019244B" w:rsidP="0019244B">
+          </w:tcPr>
+          <w:p w14:paraId="03C26835" w14:textId="77777777" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="00C84A7F">
             <w:pPr>
               <w:pStyle w:val="TableColumnHeading"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006658E9">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
-              <w:t>Pretreatment (y/n)</w:t>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              <w:t>Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007151A3" w:rsidRPr="006658E9" w14:paraId="11EAE8AD" w14:textId="77777777" w:rsidTr="00C84A7F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67281308" w14:textId="77777777" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="00C84A7F">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006658E9">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
               </w:rPr>
-              <w:t>WQV Provided (cf)</w:t>
-[...88 lines deleted...]
-          <w:p w14:paraId="1A2C78AC" w14:textId="77777777" w:rsidR="0019244B" w:rsidRPr="006658E9" w:rsidRDefault="0019244B" w:rsidP="009B7012">
+              <w:t>Net Impervious Area (sf)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="076F0CB3" w14:textId="77777777" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="00C84A7F">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...91 lines deleted...]
-              <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006658E9">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
-              <w:t>Infiltration Linear Practice #</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="649BE532" w14:textId="77777777" w:rsidR="0019244B" w:rsidRPr="006658E9" w:rsidRDefault="0019244B" w:rsidP="0019244B">
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A46ECFE" w14:textId="77777777" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="00C84A7F">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="006658E9">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="006658E9">
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFEAE6F" w14:textId="77777777" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="00C84A7F">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
-              <w:t>#</w:t>
-[...12 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-          <w:p w14:paraId="70E81144" w14:textId="719A67CE" w:rsidR="0019244B" w:rsidRPr="006658E9" w:rsidRDefault="0019244B">
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E7689DA" w14:textId="77777777" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="00C84A7F">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...17 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="006658E9">
-              <w:rPr>
-[...220 lines deleted...]
-              <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="006658E9">
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34934C82" w14:textId="77777777" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="00C84A7F">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
-              <w:t>Infiltration Basin #</w:t>
-[...14 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
-            </w:pPr>
-[...10 lines deleted...]
-          <w:p w14:paraId="5A9EE2C3" w14:textId="361A67F1" w:rsidR="0019244B" w:rsidRPr="006658E9" w:rsidRDefault="0019244B" w:rsidP="0019244B">
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007151A3" w:rsidRPr="006658E9" w14:paraId="43DF62C8" w14:textId="77777777" w:rsidTr="00C84A7F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BECF954" w14:textId="77777777" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="00C84A7F">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>Required Recharge Volume, ReV (cf)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D260C77" w14:textId="77777777" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="00C84A7F">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006658E9">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1510" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1C6E4316" w14:textId="61F22779" w:rsidR="0019244B" w:rsidRPr="006658E9" w:rsidRDefault="0019244B" w:rsidP="0019244B">
+            <w:tcW w:w="982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47B9224C" w14:textId="77777777" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="00C84A7F">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="006658E9">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2E74B5"/>
               </w:rPr>
-            </w:pPr>
-[...35 lines deleted...]
-          <w:p w14:paraId="24DC5616" w14:textId="77777777" w:rsidR="0019244B" w:rsidRPr="006658E9" w:rsidRDefault="0019244B" w:rsidP="0019244B">
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24659B1F" w14:textId="77777777" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="00C84A7F">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
-              </w:rPr>
-[...11 lines deleted...]
-          <w:p w14:paraId="1685336C" w14:textId="2CFEE222" w:rsidR="0019244B" w:rsidRPr="006658E9" w:rsidRDefault="0019244B" w:rsidP="0019244B">
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68FCC21C" w14:textId="77777777" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="00C84A7F">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
-                <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006658E9">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
-                <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1510" w:type="dxa"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0F1281B1" w14:textId="22E75486" w:rsidR="0019244B" w:rsidRPr="006658E9" w:rsidRDefault="0019244B" w:rsidP="0019244B">
+            <w:tcW w:w="983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43AFA1CF" w14:textId="77777777" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="00C84A7F">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
-                <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="54061367" w14:textId="6F57DCAB" w:rsidR="0019244B" w:rsidRPr="006658E9" w:rsidRDefault="0019244B" w:rsidP="0019244B">
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007151A3" w:rsidRPr="006658E9" w14:paraId="61CD72AC" w14:textId="77777777" w:rsidTr="00C84A7F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BDD71AA" w14:textId="77777777" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="00C84A7F">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>Provided Recharge Volume (cf)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="295E6CE3" w14:textId="77777777" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="00C84A7F">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
-                <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006658E9">
               <w:rPr>
-                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="4740D518" w14:textId="068C2D44" w:rsidR="002C79D1" w:rsidRPr="006658E9" w:rsidRDefault="002C79D1" w:rsidP="009B7012">
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26840A1F" w14:textId="77777777" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="00C84A7F">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006658E9">
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1512" w:type="dxa"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="5230ACF0" w14:textId="25B7F239" w:rsidR="002C79D1" w:rsidRPr="006658E9" w:rsidRDefault="0019244B" w:rsidP="009B7012">
+            <w:tcW w:w="982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32850FF1" w14:textId="77777777" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="00C84A7F">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
-                <w:b/>
-[...8 lines deleted...]
-                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="1D3BCB78" w14:textId="1CD43E10" w:rsidR="002C79D1" w:rsidRPr="006658E9" w:rsidRDefault="0019244B" w:rsidP="009B7012">
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C171BC" w14:textId="77777777" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="00C84A7F">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
-                <w:b/>
-[...8 lines deleted...]
-                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-              <w:t>no/yes</w:t>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59350353" w14:textId="77777777" w:rsidR="007151A3" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="00C84A7F">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F362F3E" w14:textId="6C41F352" w:rsidR="00D039C6" w:rsidRPr="006658E9" w:rsidRDefault="00D039C6" w:rsidP="00F220D9">
+    <w:p w14:paraId="42E491F3" w14:textId="439B24EA" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="007151A3" w:rsidP="002858C6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="240"/>
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="002858C6" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>The infiltration SCMs are designed to drain completely within 72 hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E55ABCC" w14:textId="77777777" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="002858C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
-        <w:t xml:space="preserve">In DP-1, the project provides </w:t>
-[...85 lines deleted...]
-    <w:p w14:paraId="1F4953D0" w14:textId="5BDF1C05" w:rsidR="00AC65E9" w:rsidRPr="006658E9" w:rsidRDefault="00AC65E9" w:rsidP="00AC65E9">
+        <w:t>Appendix B provides soil evaluation information (including the geotechnical report if applicable), and Appendix C provides computations, drawdown calculations, and supporting information regarding recharge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="303BEAE2" w14:textId="77777777" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="002858C6">
       <w:pPr>
         <w:pStyle w:val="GuidanceText"/>
-        <w:keepNext/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>If proposing infiltration near a Critical Area or LUHPPL:</w:t>
-[...75 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>If using the Macro Approach</w:t>
-      </w:r>
+        <w:t>If using the Macro Approach:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05AEAFC1" w14:textId="0F22FCE0" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="002858C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w14:paraId="30715208" w14:textId="4ABA1139" w:rsidR="00BF0E31" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00F51390">
+        </w:rPr>
+        <w:t xml:space="preserve">The Macro Approach is being used for compliance with this standard due to constraints at the project site. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>[In Table 1</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0111" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="008C1891">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 11A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>, show that the recharge volume could not be met at each design point and explain why the design could not achieve full compliance. Provide documentation that shows all reasonable efforts to meet each Standard were made.]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F1DCAB" w14:textId="078237EC" w:rsidR="00F51390" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="009B7012">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:keepNext/>
-[...1 lines deleted...]
-        <w:ind w:left="1886"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>The Project’s design provides more than the required recharge volume on a project-wide scale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rStyle w:val="GuidanceTextChar"/>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>. [Add a row at the bottom of Table 1</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0111" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7F02">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 11A </w:t>
+      </w:r>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
-          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
-[...1 lines deleted...]
-        <w:t>The Macro Approach is being used for compliance with this standard due to constraints at the project site</w:t>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for “Project Area” and sum all the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>recharge volumes for all design points</w:t>
       </w:r>
       <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
         <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
-          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
-[...1 lines deleted...]
-        <w:t>The Project’s design provides the required WQV on a project-wide scale</w:t>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>Every effort should be made to meet the required recharge volume within each design point</w:t>
       </w:r>
       <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
         <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rStyle w:val="GuidanceTextChar"/>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
-        <w:t>[In Table 1</w:t>
-[...6 lines deleted...]
-        <w:t>3</w:t>
+        <w:t>However, if this is infeasible, the design should show that the provided recharge volume is greater than the required recharge volume on a project-wide scale. Include explanation on how the design improves existing conditions and implements the highest practicable level of stormwater management. Demonstrate that there are no disproportionate effects with using the Macro Approach (i.e., sensitive resources such as vernal pools will maintain the same hydrologic regime (using Thornthwaite method or equivalent) and that disproportionate impacts to any one wetland resource area are avoided.)]</w:t>
       </w:r>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
-          <w:rStyle w:val="GuidanceTextChar"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1097228D" w14:textId="640734FC" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00F51390">
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B236F8" w14:textId="0620A398" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="009B7012">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:keepNext/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D2589D8" w14:textId="5E55923E" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="002858C6">
+      <w:pPr>
+        <w:pStyle w:val="HeadingStandard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
-          <w:rStyle w:val="GuidanceTextChar"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">water quality </w:t>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>Standard 4: Water Quality</w:t>
+      </w:r>
+      <w:r w:rsidR="00537377" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Treatment</w:t>
       </w:r>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
-          <w:rStyle w:val="GuidanceTextChar"/>
-[...48 lines deleted...]
-          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4524F104" w14:textId="79AC3A04" w:rsidR="00D73589" w:rsidRDefault="00D73589">
-[...22 lines deleted...]
-    <w:p w14:paraId="2D8E8891" w14:textId="79A878F5" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+    <w:p w14:paraId="7425EBC6" w14:textId="3EF4DF65" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="002858C6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>For Land Uses with Higher Potential Pollutant Loads (LUHPPLs), source control and pollution prevention shall be implemented in accordance with the Massachusetts Stormwater Handbook to eliminate or reduce the discharge of stormwater runoff from such land uses to the maximum extent practicable</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:t>Stormwater management systems shall be designed to remove 80% of the average annual post-construction load of Total Suspended Solids (TSS). This Standard is met when:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD2EFA1" w14:textId="28DD17EA" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="002858C6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>If through source control and/or pollution prevention all LHPPLs cannot be completely protected from exposure to rain, snow, snow melt, and stormwater runoff, the proponent shall use the specific structural stormwater BMPs determined by the Department to be suitable for such uses as provided in the Massachusetts Stormwater Handbook</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:t>Suitable practices for source control and pollution prevention are identified in a long-term pollution prevention plan, and thereafter are implemented and maintained</w:t>
+      </w:r>
+      <w:r w:rsidR="00E712C7" w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006658E9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503FF87C" w14:textId="6EE6420B" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="002858C6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Stormwater discharges from LUHPPLs shall also comply with the requirements of the Massachusetts Clean Waters Act, M.G.L. c. 21, §§ 26-53 and the regulations promulgated thereunder at 314 CMR 3.00, 314 CMR 4.00 and 314 CMR 5.00.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3F267236" w14:textId="77777777" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Structural stormwater best management practices are sized to capture the required water quality volume determined in accordance with the Massachusetts Stormwater Handbook</w:t>
+      </w:r>
+      <w:r w:rsidR="00E712C7" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412C96C5" w14:textId="4E905EE3" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="002858C6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Pretreatment is provided in accordance with the Massachusetts Stormwater Handbook</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6456E2" w14:textId="77777777" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="002858C6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C7B2DD9" w14:textId="77777777" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+    <w:p w14:paraId="460CBCED" w14:textId="77777777" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="002858C6">
       <w:pPr>
         <w:pStyle w:val="GuidanceText"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t>User guidance:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C9AA084" w14:textId="37581E27" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+    <w:p w14:paraId="71B8A104" w14:textId="43C628A2" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="00846130">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:ind w:left="2174" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
         <w:t>See MassDOT SDG Section 2.2.1 for guidance on how to comply with this standard</w:t>
       </w:r>
       <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="2174" w:hanging="288"/>
+      <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006658E9">
+        <w:t>See Chapter 3 of the SDG for integrated site design and LID measures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53061D40" w14:textId="00FC21E9" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
-        <w:t>State if this standard applies to all or portion of the project site and is met</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00846130" w:rsidRPr="006658E9">
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1F3EEEC8" w14:textId="119B691F" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+        <w:t>State if this standard is met.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9CF166" w14:textId="63AD94AD" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="00846130">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:ind w:left="2174" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
-        <w:t>For LUHPPLs:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4C5B432D" w14:textId="7F2A52D1" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+        <w:t xml:space="preserve">State if the Project is considered redevelopment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE5A508" w14:textId="594E49F4" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="00846130">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
-        <w:t>Describe source control and pollution prevention measures to address project and site-specific activities and pollutants</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="642D01FE" w14:textId="5BDA182B" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+        <w:t>If only meeting the standard to the maximum extent practicable, discuss constraints and how existing conditions are improved in relation to the requirements of this standard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F8E89D" w14:textId="73FCD44A" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>If pavement disconnection to a qualifying pervious area is used as an SCM in the Project, designers can remove the amount of impervious area from the calculation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F00BE88" w14:textId="55DDA678" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>Populate Table</w:t>
+      </w:r>
+      <w:r w:rsidR="009971CC" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0111" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009971CC" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>and 1</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0111" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="009971CC" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>with required and provided water quality volumes by design point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E729957" w14:textId="4C14574D" w:rsidR="00D8550E" w:rsidRPr="006658E9" w:rsidRDefault="00D8550E" w:rsidP="00D8550E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include any additional pretreatment requirements due to Standard 5 or 6. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522EC5BD" w14:textId="30F41266" w:rsidR="00D8550E" w:rsidRPr="006658E9" w:rsidRDefault="00D8550E" w:rsidP="00D8550E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>Develop a project-specific LTPPP (using MassDOT’s template) and include in Appendix E.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492CDCA6" w14:textId="77777777" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="002858C6">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5919AEC2" w14:textId="77777777" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="002858C6">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Standard text for use:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49523C3E" w14:textId="039F4BE3" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="002858C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>The Project has been designed to comply with Standard 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>Stormwater control measures have been sized to treat the required water quality volume (WQV) and provide the required pollutant load removal. The Project:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DDE259" w14:textId="1515E129" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="0029664F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Achieves 80% TSS reduction through treatment of the WQV equal to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>0.5 or 1.0 inch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> times the new impervious area within the project limits, based on MassDEP TSS removal rates as defined in the Massachusetts Stormwater Handbook.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454169A4" w14:textId="386A06FA" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="0029664F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Treats existing impervious area to the MEP by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[describe all the stormwater improvements added to the project including deep sump catch basins, SCMs </w:t>
+      </w:r>
+      <w:r w:rsidR="002404CB" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>proposed within</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the corridor where possible, amount of additional WQV treated]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797E9569" w14:textId="53C42D44" w:rsidR="002858C6" w:rsidRPr="006658E9" w:rsidRDefault="002858C6" w:rsidP="0029664F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Improves existing conditions through </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>[describe measures proposed to improve existing conditions]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F25F1AD" w14:textId="495701FC" w:rsidR="00240D27" w:rsidRDefault="002858C6" w:rsidP="001658D8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>Table</w:t>
+      </w:r>
+      <w:r w:rsidR="001658D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0111" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00082F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>A and 12B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> show the WQV to be treated for both new and existing impervious area within each drainage area, organized by design point</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>If the Project discharges to a waterbody with a TMDL</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2A1A" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>, refer to Section 5 on Impaired Waters and TMDLs and refer to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Table</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B97" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B0111" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00585B97" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="006B0111" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B97" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>as necessary.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3746A6" w14:textId="7AEAA911" w:rsidR="004714D2" w:rsidRPr="006658E9" w:rsidRDefault="004714D2" w:rsidP="004714D2">
+      <w:pPr>
+        <w:pStyle w:val="TableTitle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>Table 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>WQV at Design Point</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD22FB5" w14:textId="77777777" w:rsidR="00240D27" w:rsidRDefault="00240D27" w:rsidP="0029664F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="1890" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Table 12A shows the WQV to be treated for Design Point 1"/>
+        <w:tblDescription w:val="Table 12A shows the WQV to be treated for both new and existing impervious area within each drainage area, organized by design point. &#10;&#10;If the Project discharges to a waterbody with a TMDL, refer to Section 5 on Impaired Waters and TMDLs and refer to Tables 6 and 7 as necessary. &#10;"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2070"/>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="1530"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0024459A" w14:paraId="6311BBA5" w14:textId="77777777" w:rsidTr="00CA1B23">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA9ED0E" w14:textId="77777777" w:rsidR="004B7419" w:rsidRDefault="004B7419" w:rsidP="004B7419">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B518708" w14:textId="7752B300" w:rsidR="0024459A" w:rsidRPr="00C512D8" w:rsidRDefault="0024459A" w:rsidP="004B7419">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C512D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>Design Point</w:t>
+            </w:r>
+            <w:r w:rsidR="00583003">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B6387E" w14:textId="4F371E65" w:rsidR="0024459A" w:rsidRDefault="0024459A" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WQV for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>New IA (cf)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46A1F38B" w14:textId="1564B1FC" w:rsidR="0024459A" w:rsidRDefault="0024459A" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WQV for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Existing IA (cf)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E08F70F" w14:textId="1E72FC39" w:rsidR="0024459A" w:rsidRPr="00A50974" w:rsidRDefault="0024459A" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>Total WQV (cf)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024459A" w14:paraId="71FD4E28" w14:textId="77777777" w:rsidTr="00D16C39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20367DB6" w14:textId="2C08AE86" w:rsidR="0024459A" w:rsidRDefault="004B7419" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>DA-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65817493" w14:textId="1D3529F3" w:rsidR="0024459A" w:rsidRDefault="004714D2" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00096DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="326213DB" w14:textId="60E8AA47" w:rsidR="0024459A" w:rsidRDefault="004714D2" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00096DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A073F9" w14:textId="15DA6A46" w:rsidR="0024459A" w:rsidRDefault="004714D2" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00096DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D16C39" w14:paraId="741AA2C6" w14:textId="77777777" w:rsidTr="00D16C39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F730B6" w14:textId="559C45CA" w:rsidR="00D16C39" w:rsidRPr="006658E9" w:rsidRDefault="004B7419" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>DA-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E149E0C" w14:textId="79F8B6B4" w:rsidR="00D16C39" w:rsidRDefault="004714D2" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00096DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FFEED4" w14:textId="0EF10F37" w:rsidR="00D16C39" w:rsidRDefault="004714D2" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00096DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="507A04E5" w14:textId="2F099D5A" w:rsidR="00D16C39" w:rsidRDefault="004714D2" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00096DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024459A" w14:paraId="383BD42E" w14:textId="77777777" w:rsidTr="00D16C39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DAC496C" w14:textId="77777777" w:rsidR="0024459A" w:rsidRDefault="0024459A" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7589757E" w14:textId="6684A708" w:rsidR="0024459A" w:rsidRDefault="004714D2" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00096DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="356D6AFE" w14:textId="1212C42B" w:rsidR="0024459A" w:rsidRDefault="004714D2" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00096DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41AE74CE" w14:textId="422B7412" w:rsidR="0024459A" w:rsidRDefault="004714D2" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00096DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="624CB47B" w14:textId="77777777" w:rsidR="00240D27" w:rsidRDefault="00240D27" w:rsidP="0029664F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ACE38A4" w14:textId="77777777" w:rsidR="00240D27" w:rsidRDefault="00240D27" w:rsidP="0029664F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D3E9401" w14:textId="569CCEB2" w:rsidR="004E36EA" w:rsidRPr="006658E9" w:rsidRDefault="004E36EA" w:rsidP="004E36EA">
+      <w:pPr>
+        <w:pStyle w:val="TableTitle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>Table 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>WQV at Design Point</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3780">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 with </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3780">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roject </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3780">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otals for </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>Design Points 1 and 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DA4964" w14:textId="77777777" w:rsidR="00240D27" w:rsidRDefault="00240D27" w:rsidP="0029664F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="1890" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Table 12B shows the WQV to be treated for Design Point 2"/>
+        <w:tblDescription w:val="Table 12B shows the WQV to be treated for both new and existing impervious area within each drainage area, organized by design point. Project totals for design points 1 and 2 should be entered.&#10;&#10;If the Project discharges to a waterbody with a TMDL, refer to Section 5 on Impaired Waters and TMDLs and refer to Tables 6 and 7 as necessary. "/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2070"/>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="1530"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004E36EA" w14:paraId="27B12B3C" w14:textId="77777777" w:rsidTr="007D234D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C58D6D7" w14:textId="77777777" w:rsidR="004E36EA" w:rsidRDefault="004E36EA" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4736BDA9" w14:textId="191E4639" w:rsidR="004E36EA" w:rsidRPr="00C512D8" w:rsidRDefault="004E36EA" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C512D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>Design Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A16E825" w14:textId="77777777" w:rsidR="004E36EA" w:rsidRDefault="004E36EA" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WQV for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>New IA (cf)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD48E8E" w14:textId="77777777" w:rsidR="004E36EA" w:rsidRDefault="004E36EA" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WQV for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Existing IA (cf)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="246DE9DB" w14:textId="77777777" w:rsidR="004E36EA" w:rsidRPr="00A50974" w:rsidRDefault="004E36EA" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>Total WQV (cf)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E36EA" w14:paraId="18C0A9D8" w14:textId="77777777" w:rsidTr="007D234D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D46ADF" w14:textId="6558C591" w:rsidR="004E36EA" w:rsidRDefault="004E36EA" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>DA-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A14D131" w14:textId="77777777" w:rsidR="004E36EA" w:rsidRDefault="004E36EA" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00096DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BAA1905" w14:textId="77777777" w:rsidR="004E36EA" w:rsidRDefault="004E36EA" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00096DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="578EB4F3" w14:textId="77777777" w:rsidR="004E36EA" w:rsidRDefault="004E36EA" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00096DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E36EA" w14:paraId="26C48380" w14:textId="77777777" w:rsidTr="007D234D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32407599" w14:textId="16EEA538" w:rsidR="004E36EA" w:rsidRPr="006658E9" w:rsidRDefault="004E36EA" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>DA-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DEC35E9" w14:textId="77777777" w:rsidR="004E36EA" w:rsidRDefault="004E36EA" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00096DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19DD28DA" w14:textId="77777777" w:rsidR="004E36EA" w:rsidRDefault="004E36EA" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00096DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5474FAC0" w14:textId="77777777" w:rsidR="004E36EA" w:rsidRDefault="004E36EA" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00096DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E36EA" w14:paraId="27C1584F" w14:textId="77777777" w:rsidTr="007D234D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF5809E" w14:textId="77777777" w:rsidR="004E36EA" w:rsidRDefault="004E36EA" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7454134C" w14:textId="77777777" w:rsidR="004E36EA" w:rsidRDefault="004E36EA" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00096DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58754C02" w14:textId="77777777" w:rsidR="004E36EA" w:rsidRDefault="004E36EA" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00096DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F1DD3E" w14:textId="77777777" w:rsidR="004E36EA" w:rsidRDefault="004E36EA" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00096DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001658D8" w14:paraId="21B6A292" w14:textId="77777777" w:rsidTr="007D234D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49D4839C" w14:textId="7F1976E9" w:rsidR="001658D8" w:rsidRPr="006658E9" w:rsidRDefault="001658D8" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Project </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C9C871" w14:textId="7205EEFC" w:rsidR="001658D8" w:rsidRPr="00096DED" w:rsidRDefault="001658D8" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00096DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="701B8FE8" w14:textId="48FD0AA7" w:rsidR="001658D8" w:rsidRPr="00096DED" w:rsidRDefault="001658D8" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00096DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6CB708" w14:textId="33D7AB2A" w:rsidR="001658D8" w:rsidRPr="00096DED" w:rsidRDefault="001658D8" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00096DED">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="61B19B19" w14:textId="77777777" w:rsidR="00240D27" w:rsidRDefault="00240D27" w:rsidP="000E1203">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44A88891" w14:textId="6D60850D" w:rsidR="0029664F" w:rsidRDefault="0029664F" w:rsidP="0029664F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Table 1</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0111" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="001258A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00366CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 13</w:t>
+      </w:r>
+      <w:r w:rsidR="001258A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> show the WQV provided by </w:t>
+      </w:r>
+      <w:r w:rsidR="00A54353" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SCM</w:t>
+      </w:r>
+      <w:r w:rsidR="00A54353" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A54353" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each design point</w:t>
+      </w:r>
+      <w:r w:rsidR="000E18DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30405">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>1 and 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B97" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>Note: i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>f the Project discharges to a Critical Area or LUHPPL, the runoff treatment depth should be a minimum of 1.0 inches.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75AF4281" w14:textId="0A79EA1F" w:rsidR="00A572B6" w:rsidRPr="0029757E" w:rsidRDefault="00034848" w:rsidP="0029757E">
+      <w:pPr>
+        <w:pStyle w:val="TableTitleWide"/>
+        <w:ind w:left="3042"/>
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="333B82"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>Table 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>WQV Provided by the SCMs at Design Point</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30405">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="1890" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Table 13A shows the WQV provided by the SCMs at design point 1"/>
+        <w:tblDescription w:val="Table 13A shows the WQV provided by the SCMs at design point 1 asking to add Infiltration Linear Practice #, if it's pretreatment (yes/no), if it meets Total WQV (yes or no) and if it meeting Required WQV (yes or no) and total. Move on to table 13B for DP 2 and sum the results of both tables in Table 13B.&#10;&#10;[Note: if the Project discharges to a Critical Area or LUHPPL, the runoff treatment depth should be a minimum of 1.0 inches.]"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1855"/>
+        <w:gridCol w:w="1742"/>
+        <w:gridCol w:w="1422"/>
+        <w:gridCol w:w="1212"/>
+        <w:gridCol w:w="1959"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D10D12" w14:paraId="4989064E" w14:textId="77777777" w:rsidTr="003F5ADE">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD092CC" w14:textId="5777B133" w:rsidR="00D10D12" w:rsidRPr="00C512D8" w:rsidRDefault="00D10D12" w:rsidP="00D6248C">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C512D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>Design Point</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9C616B" w14:textId="45DEF363" w:rsidR="00D10D12" w:rsidRDefault="00D10D12" w:rsidP="00D6248C">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pretreatment </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>yes/no</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19522063" w14:textId="5DEBED9B" w:rsidR="00D10D12" w:rsidRDefault="00D10D12" w:rsidP="00B1003C">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>WQV Provided (cf)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FFC89C9" w14:textId="7B52D3E2" w:rsidR="00D10D12" w:rsidRDefault="00D10D12" w:rsidP="00D6248C">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Meets Total WQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="748FBE6B" w14:textId="1F7C7A83" w:rsidR="00D10D12" w:rsidRDefault="00D10D12" w:rsidP="003F0419">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Meets Required WQV for New IA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D10D12" w14:paraId="5894AE6D" w14:textId="77777777" w:rsidTr="003F5ADE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C3CCDB" w14:textId="14B0AD09" w:rsidR="00D10D12" w:rsidRDefault="00D10D12" w:rsidP="0029664F">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>DP-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A96C453" w14:textId="77777777" w:rsidR="00D10D12" w:rsidRDefault="00D10D12" w:rsidP="0029664F">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F68B08" w14:textId="77777777" w:rsidR="00D10D12" w:rsidRDefault="00D10D12" w:rsidP="0029664F">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1532CF86" w14:textId="77777777" w:rsidR="00830A45" w:rsidRDefault="001B140E" w:rsidP="00E329C0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20C2D827" w14:textId="59F0C4FB" w:rsidR="001B140E" w:rsidRDefault="00830A45" w:rsidP="00E329C0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA11AF9" w14:textId="6319C141" w:rsidR="00D10D12" w:rsidRPr="003F5ADE" w:rsidRDefault="003F5ADE" w:rsidP="003F5ADE">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidR="00830A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00830A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D10D12" w14:paraId="6B4EFB0D" w14:textId="77777777" w:rsidTr="003F5ADE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF4820F" w14:textId="3ED5D9F3" w:rsidR="00D10D12" w:rsidRDefault="00D10D12" w:rsidP="0029664F">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>Infiltration Linear Practice #</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="712E59F4" w14:textId="77777777" w:rsidR="00D10D12" w:rsidRDefault="00D10D12" w:rsidP="0029664F">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3DE40C" w14:textId="3B91C5C0" w:rsidR="00D10D12" w:rsidRDefault="00D10D12" w:rsidP="00830A45">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+              <w:pPrChange w:id="31" w:author="Carney, James N. (DOT)" w:date="2026-04-21T13:58:00Z" w16du:dateUtc="2026-04-21T17:58:00Z">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:ind w:left="0"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+            <w:ins w:id="32" w:author="Carney, James N. (DOT)" w:date="2026-04-21T13:59:00Z" w16du:dateUtc="2026-04-21T17:59:00Z">
+              <w:r w:rsidRPr="00E329C0">
+                <w:rPr>
+                  <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+                  <w:color w:val="0070C0"/>
+                  <w:rPrChange w:id="33" w:author="Carney, James N. (DOT)" w:date="2026-04-21T13:59:00Z" w16du:dateUtc="2026-04-21T17:59:00Z">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+                    </w:rPr>
+                  </w:rPrChange>
+                </w:rPr>
+                <w:t>#</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7606B2" w14:textId="6515E6D7" w:rsidR="00830A45" w:rsidRDefault="00830A45" w:rsidP="00830A45">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00AF6DF7" w14:textId="653DC330" w:rsidR="00D10D12" w:rsidRDefault="00830A45" w:rsidP="00830A45">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59488FC2" w14:textId="77777777" w:rsidR="00830A45" w:rsidRDefault="00830A45" w:rsidP="00830A45">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F8EFB64" w14:textId="4FBFE0F7" w:rsidR="00D10D12" w:rsidRPr="004A7101" w:rsidRDefault="00830A45" w:rsidP="00830A45">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D10D12" w14:paraId="4765981E" w14:textId="77777777" w:rsidTr="003F5ADE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="500205C0" w14:textId="1844AC0E" w:rsidR="00D10D12" w:rsidRDefault="00D10D12" w:rsidP="0029664F">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A38378" w14:textId="77777777" w:rsidR="00D10D12" w:rsidRDefault="00D10D12" w:rsidP="0029664F">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F781F0" w14:textId="199F3F7F" w:rsidR="00D10D12" w:rsidRDefault="00D10D12">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+              <w:pPrChange w:id="34" w:author="Carney, James N. (DOT)" w:date="2026-04-21T13:58:00Z" w16du:dateUtc="2026-04-21T17:58:00Z">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:ind w:left="0"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+            <w:ins w:id="35" w:author="Carney, James N. (DOT)" w:date="2026-04-21T13:58:00Z" w16du:dateUtc="2026-04-21T17:58:00Z">
+              <w:r w:rsidRPr="00E329C0">
+                <w:rPr>
+                  <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+                  <w:color w:val="0070C0"/>
+                  <w:rPrChange w:id="36" w:author="Carney, James N. (DOT)" w:date="2026-04-21T13:59:00Z" w16du:dateUtc="2026-04-21T17:59:00Z">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+                    </w:rPr>
+                  </w:rPrChange>
+                </w:rPr>
+                <w:t>#</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FFD1988" w14:textId="77777777" w:rsidR="00830A45" w:rsidRDefault="00830A45" w:rsidP="00830A45">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00EE1964" w14:textId="7BC93664" w:rsidR="00D10D12" w:rsidRDefault="00830A45" w:rsidP="00830A45">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B99D7F" w14:textId="77777777" w:rsidR="00830A45" w:rsidRDefault="00830A45" w:rsidP="00830A45">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C3E91A1" w14:textId="62DC03ED" w:rsidR="00D10D12" w:rsidRPr="004A7101" w:rsidRDefault="00830A45" w:rsidP="00830A45">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="740BB0CC" w14:textId="77777777" w:rsidR="00A572B6" w:rsidRDefault="00A572B6" w:rsidP="0029664F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0275DAAD" w14:textId="5C2AA6B4" w:rsidR="00034848" w:rsidRPr="001D50B3" w:rsidRDefault="00034848" w:rsidP="001D50B3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>Table</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>13B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> show</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30405">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the WQV provided by the SCMs at each design point</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30405">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>[Note: if the Project discharges to a Critical Area or LUHPPL, the runoff treatment depth should be a minimum of 1.0 inches.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E95BD7" w14:textId="4703A16A" w:rsidR="000B24D8" w:rsidRDefault="00366CD9" w:rsidP="00366CD9">
+      <w:pPr>
+        <w:pStyle w:val="TableTitleWide"/>
+        <w:ind w:left="3042"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>Table 13</w:t>
+      </w:r>
+      <w:r w:rsidR="001258A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">WQV Provided by the SCMs at </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7026">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Design </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>Point</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7026">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00524AB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with Project Totals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFCB5F6" w14:textId="77777777" w:rsidR="0078187C" w:rsidRDefault="0078187C" w:rsidP="0078187C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="1885" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Table13B shows the WQV provided by the SCMs at design point 2 with Project totals for DP1 + DP2"/>
+        <w:tblDescription w:val="Table 13B shows the WQV provided by the SCMs at design point 2 asking to add Infiltration Basin #, if it's pretreatment (yes/no), if it meets Total WQV (yes or no) and if it meeting Required WQV (yes or no) and totals for DP2. Then totals for both DP1 and DP2 should be entered for project total.&#10;&#10;[Note: if the Project discharges to a Critical Area or LUHPPL, the runoff treatment depth should be a minimum of 1.0 inches.]"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1872"/>
+        <w:gridCol w:w="1740"/>
+        <w:gridCol w:w="1420"/>
+        <w:gridCol w:w="1210"/>
+        <w:gridCol w:w="1953"/>
+        <w:tblGridChange w:id="37">
+          <w:tblGrid>
+            <w:gridCol w:w="1872"/>
+            <w:gridCol w:w="1740"/>
+            <w:gridCol w:w="1420"/>
+            <w:gridCol w:w="1210"/>
+            <w:gridCol w:w="1953"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DC4763" w14:paraId="60019952" w14:textId="77777777" w:rsidTr="003F5ADE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E6E1C9" w14:textId="77777777" w:rsidR="00DC4763" w:rsidRPr="00C512D8" w:rsidRDefault="00DC4763" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C512D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>Design Point</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C70DA93" w14:textId="77777777" w:rsidR="00DC4763" w:rsidRDefault="00DC4763" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pretreatment </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>yes/no</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="207E0B4D" w14:textId="77777777" w:rsidR="00DC4763" w:rsidRDefault="00DC4763" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>WQV Provided (cf)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="55209624" w14:textId="77777777" w:rsidR="00DC4763" w:rsidRDefault="00DC4763" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Meets Total WQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7926C933" w14:textId="77777777" w:rsidR="00DC4763" w:rsidRDefault="00DC4763" w:rsidP="007D234D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Meets Required WQV for New IA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC4763" w14:paraId="05D6B54F" w14:textId="77777777" w:rsidTr="003F5ADE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3863B8EE" w14:textId="2D8BEDB3" w:rsidR="00DC4763" w:rsidRDefault="00DC4763" w:rsidP="00E329C0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>DP-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="64BA49A4" w14:textId="77777777" w:rsidR="00DC4763" w:rsidRDefault="00DC4763" w:rsidP="00E329C0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A807D8" w14:textId="6BC60EF4" w:rsidR="00DC4763" w:rsidRDefault="00DC4763">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+              <w:pPrChange w:id="38" w:author="Carney, James N. (DOT)" w:date="2026-04-21T14:01:00Z" w16du:dateUtc="2026-04-21T18:01:00Z">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:ind w:left="0"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DCABAEE" w14:textId="77777777" w:rsidR="007D3DBE" w:rsidRDefault="007D3DBE" w:rsidP="007D3DBE">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="602A2E9D" w14:textId="45722297" w:rsidR="00DC4763" w:rsidRDefault="007D3DBE" w:rsidP="007D3DBE">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+              <w:pPrChange w:id="39" w:author="Carney, James N. (DOT)" w:date="2026-04-21T14:01:00Z" w16du:dateUtc="2026-04-21T18:01:00Z">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:ind w:left="0"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E0BA8BC" w14:textId="77777777" w:rsidR="00450C71" w:rsidRDefault="00450C71" w:rsidP="00450C71">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="578AE096" w14:textId="20552AD6" w:rsidR="00DC4763" w:rsidRPr="004A7101" w:rsidRDefault="00450C71" w:rsidP="00450C71">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+              <w:pPrChange w:id="40" w:author="Carney, James N. (DOT)" w:date="2026-04-21T14:01:00Z" w16du:dateUtc="2026-04-21T18:01:00Z">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:ind w:left="0"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC4763" w14:paraId="7B7E9140" w14:textId="77777777" w:rsidTr="003F5ADE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F650DF" w14:textId="3C696FC9" w:rsidR="00DC4763" w:rsidRDefault="00DC4763" w:rsidP="00E329C0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infiltration </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2E74B5"/>
+              </w:rPr>
+              <w:t>Basin #</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C894531" w14:textId="70A6F22F" w:rsidR="00DC4763" w:rsidRDefault="00DC4763" w:rsidP="00E329C0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79303BE5" w14:textId="6E5ED245" w:rsidR="00DC4763" w:rsidRDefault="00DC4763">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+              <w:pPrChange w:id="41" w:author="Carney, James N. (DOT)" w:date="2026-04-21T14:01:00Z" w16du:dateUtc="2026-04-21T18:01:00Z">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:ind w:left="0"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+            <w:ins w:id="42" w:author="Carney, James N. (DOT)" w:date="2026-04-21T14:01:00Z" w16du:dateUtc="2026-04-21T18:01:00Z">
+              <w:r w:rsidRPr="001349A2">
+                <w:rPr>
+                  <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+                  <w:color w:val="0070C0"/>
+                </w:rPr>
+                <w:t>#</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4550E740" w14:textId="77777777" w:rsidR="007D3DBE" w:rsidRDefault="007D3DBE" w:rsidP="007D3DBE">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4586B97B" w14:textId="4BC46561" w:rsidR="00DC4763" w:rsidRDefault="007D3DBE" w:rsidP="007D3DBE">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+              <w:pPrChange w:id="43" w:author="Carney, James N. (DOT)" w:date="2026-04-21T14:01:00Z" w16du:dateUtc="2026-04-21T18:01:00Z">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:ind w:left="0"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="118D13EA" w14:textId="77777777" w:rsidR="00450C71" w:rsidRDefault="00450C71" w:rsidP="00450C71">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D7EFB61" w14:textId="6C41BDB0" w:rsidR="00DC4763" w:rsidRPr="004A7101" w:rsidRDefault="00450C71" w:rsidP="00450C71">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+              <w:pPrChange w:id="44" w:author="Carney, James N. (DOT)" w:date="2026-04-21T14:01:00Z" w16du:dateUtc="2026-04-21T18:01:00Z">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:ind w:left="0"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC4763" w14:paraId="07F06362" w14:textId="77777777" w:rsidTr="003F5ADE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="41973C5C" w14:textId="77777777" w:rsidR="00DC4763" w:rsidRDefault="00DC4763" w:rsidP="00E329C0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006658E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F375DA" w14:textId="77777777" w:rsidR="00DC4763" w:rsidRDefault="00DC4763" w:rsidP="00E329C0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53FD23A1" w14:textId="6A3E78AC" w:rsidR="00DC4763" w:rsidRDefault="00DC4763">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+              <w:pPrChange w:id="45" w:author="Carney, James N. (DOT)" w:date="2026-04-21T14:01:00Z" w16du:dateUtc="2026-04-21T18:01:00Z">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:ind w:left="0"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+            <w:ins w:id="46" w:author="Carney, James N. (DOT)" w:date="2026-04-21T14:00:00Z" w16du:dateUtc="2026-04-21T18:00:00Z">
+              <w:r w:rsidRPr="001349A2">
+                <w:rPr>
+                  <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+                  <w:color w:val="0070C0"/>
+                </w:rPr>
+                <w:t>#</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACA2BE6" w14:textId="77777777" w:rsidR="007D3DBE" w:rsidRDefault="007D3DBE" w:rsidP="007D3DBE">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="694F51C0" w14:textId="5902C589" w:rsidR="00DC4763" w:rsidRDefault="007D3DBE" w:rsidP="007D3DBE">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+              <w:pPrChange w:id="47" w:author="Carney, James N. (DOT)" w:date="2026-04-21T14:01:00Z" w16du:dateUtc="2026-04-21T18:01:00Z">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:ind w:left="0"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB97AA7" w14:textId="77777777" w:rsidR="00450C71" w:rsidRDefault="00450C71" w:rsidP="00450C71">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="572029CC" w14:textId="48A334C1" w:rsidR="00DC4763" w:rsidRPr="004A7101" w:rsidRDefault="00450C71" w:rsidP="00450C71">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+              <w:pPrChange w:id="48" w:author="Carney, James N. (DOT)" w:date="2026-04-21T14:01:00Z" w16du:dateUtc="2026-04-21T18:01:00Z">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:ind w:left="0"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC4763" w14:paraId="38FD6DAD" w14:textId="77777777" w:rsidTr="003F5ADE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C512A4A" w14:textId="50C17BDC" w:rsidR="00DC4763" w:rsidRPr="006658E9" w:rsidRDefault="00DC4763" w:rsidP="00E329C0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Project Totals for DP1 &amp; DP2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D042E8" w14:textId="77777777" w:rsidR="00DC4763" w:rsidRDefault="00DC4763" w:rsidP="00E329C0">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A398F2" w14:textId="4DC1134D" w:rsidR="00DC4763" w:rsidRPr="00E329C0" w:rsidRDefault="00DC4763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rPrChange w:id="49" w:author="Carney, James N. (DOT)" w:date="2026-04-21T14:01:00Z" w16du:dateUtc="2026-04-21T18:01:00Z">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+                  </w:rPr>
+                </w:rPrChange>
+              </w:rPr>
+              <w:pPrChange w:id="50" w:author="Carney, James N. (DOT)" w:date="2026-04-21T14:01:00Z" w16du:dateUtc="2026-04-21T18:01:00Z">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:ind w:left="0"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+            <w:ins w:id="51" w:author="Carney, James N. (DOT)" w:date="2026-04-21T14:01:00Z" w16du:dateUtc="2026-04-21T18:01:00Z">
+              <w:r w:rsidRPr="001349A2">
+                <w:rPr>
+                  <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+                  <w:color w:val="0070C0"/>
+                </w:rPr>
+                <w:t>#</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BAA9370" w14:textId="77777777" w:rsidR="00450C71" w:rsidRDefault="00450C71" w:rsidP="00450C71">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34BD6D03" w14:textId="49E6EBC8" w:rsidR="00DC4763" w:rsidRDefault="00450C71" w:rsidP="00450C71">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:pPrChange w:id="52" w:author="Carney, James N. (DOT)" w:date="2026-04-21T14:02:00Z" w16du:dateUtc="2026-04-21T18:02:00Z">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:ind w:left="0"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4A41EB" w14:textId="77777777" w:rsidR="00450C71" w:rsidRDefault="00450C71" w:rsidP="00450C71">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C613A10" w14:textId="44CF90EA" w:rsidR="00DC4763" w:rsidRPr="004A7101" w:rsidRDefault="00450C71" w:rsidP="00450C71">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:pPrChange w:id="53" w:author="Carney, James N. (DOT)" w:date="2026-04-21T14:02:00Z" w16du:dateUtc="2026-04-21T18:02:00Z">
+                <w:pPr>
+                  <w:pStyle w:val="BodyText"/>
+                  <w:ind w:left="0"/>
+                </w:pPr>
+              </w:pPrChange>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC" w:cs="Segoe UI Semibold"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4F362F3E" w14:textId="25A1225A" w:rsidR="00D039C6" w:rsidRPr="006658E9" w:rsidRDefault="00D039C6" w:rsidP="00F220D9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="1886"/>
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In DP-1, the project provides </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[identify amount of treatment provided and describe constraints if the total WQV could not be met and this is a redevelopment project.  Repeat this approach in DP-2, etc.].  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8EA85C" w14:textId="2666C23C" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>If SCMs are in series and part of a treatment train, show the total treatment provided by the treatment train in the table and reference the appendix with the MassDEP TSS Removal Calculation Worksheet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Appendix C provides the MassDEP TSS Removal Calculation Worksheets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F235520" w14:textId="51EADEF4" w:rsidR="00AC65E9" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For SCMs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>#, #, #</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pretreatment is provided through </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>[describe pretreatment measures</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC65E9" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4953D0" w14:textId="5BDF1C05" w:rsidR="00AC65E9" w:rsidRPr="006658E9" w:rsidRDefault="00AC65E9" w:rsidP="00AC65E9">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="1886"/>
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>If proposing infiltration near a Critical Area or LUHPPL:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE9278F" w14:textId="34973284" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00AC65E9" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73589" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>If the design contains infiltration SCMs that discharge to or near a Critical Area and/or treat runoff from a LUHPPL, describe this here and say:]</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73589" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SCMs </w:t>
+      </w:r>
+      <w:r w:rsidR="00D73589" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>#, #, # discharge to a Critical Area and/or treat runoff from a LUHPPL. These SCMs have describe the pretreatment measures</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73589" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to meet the required 44% TSS reduction before infiltration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40641A45" w14:textId="487494DA" w:rsidR="00D039C6" w:rsidRPr="006658E9" w:rsidRDefault="00D039C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>For MassDOT facilities, Long-Term Pollution Prevention Plans (LTPPPs) are implemented at a programmatic level through MassDOT’s highway operation and maintenance program by district. Appendix E includes the LTPPP for this project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D235C42" w14:textId="77777777" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00F51390">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="1886"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>If using the Macro Approach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30715208" w14:textId="4ABA1139" w:rsidR="00BF0E31" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00F51390">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="1886"/>
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>The Macro Approach is being used for compliance with this standard due to constraints at the project site</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>The Project’s design provides the required WQV on a project-wide scale</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>[In Table 1</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0111" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, show that the required water quality volume could not be achieved at all design point(s) and explain why. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1097228D" w14:textId="640734FC" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00F51390">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="1886"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide documentation that shows all reasonable efforts to meet this standard at all design points were made. Every effort should be made to meet the required </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0E31" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">water quality </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>volume within each drainage area and for each design point</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>However, if this is infeasible, the design should show that the total provided WQV is</w:t>
+      </w:r>
+      <w:r w:rsidR="002C79D1" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equal to or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> greater than the required WQV on a project-wide scale. Include explanation on how the design improves existing conditions and implements the highest practicable level of stormwater management</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>Demonstrate that there are no disproportionate effects with using the Macro Approach and that disproportionate impacts to any one wetland resource area are avoided.]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4524F104" w14:textId="79AC3A04" w:rsidR="00D73589" w:rsidRDefault="00D73589">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A54AD70" w14:textId="77777777" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="HeadingStandard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>Standard 5: Land Uses with Higher Potential Pollutant Loads</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8E8891" w14:textId="79A878F5" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>For Land Uses with Higher Potential Pollutant Loads (LUHPPLs), source control and pollution prevention shall be implemented in accordance with the Massachusetts Stormwater Handbook to eliminate or reduce the discharge of stormwater runoff from such land uses to the maximum extent practicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>If through source control and/or pollution prevention all LHPPLs cannot be completely protected from exposure to rain, snow, snow melt, and stormwater runoff, the proponent shall use the specific structural stormwater BMPs determined by the Department to be suitable for such uses as provided in the Massachusetts Stormwater Handbook</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Stormwater discharges from LUHPPLs shall also comply with the requirements of the Massachusetts Clean Waters Act, M.G.L. c. 21, §§ 26-53 and the regulations promulgated thereunder at 314 CMR 3.00, 314 CMR 4.00 and 314 CMR 5.00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F267236" w14:textId="77777777" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C7B2DD9" w14:textId="77777777" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>User guidance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9AA084" w14:textId="37581E27" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>See MassDOT SDG Section 2.2.1 for guidance on how to comply with this standard</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121C8169" w14:textId="15249093" w:rsidR="00F51390" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>State if this standard applies to all or portion of the project site and is met</w:t>
+      </w:r>
+      <w:r w:rsidR="00846130" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3EEEC8" w14:textId="119B691F" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>For LUHPPLs:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5B432D" w14:textId="7F2A52D1" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
-        <w:t>Summarize and refer to Standard 4 as necessary where additional treatment requirements are addressed</w:t>
-[...364 lines deleted...]
-    <w:p w14:paraId="3FAA2715" w14:textId="44B91479" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+        <w:t>Describe source control and pollution prevention measures to address project and site-specific activities and pollutants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642D01FE" w14:textId="5BDA182B" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
-        <w:t>Describe Critical Area and special water quality concerns</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7DAA237F" w14:textId="0B533DDA" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+        <w:t>Summarize and refer to Standard 4 as necessary where additional treatment requirements are addressed</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB255A6" w14:textId="7DF11161" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>Discuss off-site contributions and/or tie-ins as necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8C9C1F" w14:textId="77777777" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="064E0A70" w14:textId="77777777" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Standard text for use:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07EEDDFC" w14:textId="77777777" w:rsidR="00BC17CD" w:rsidRPr="006658E9" w:rsidRDefault="00BC17CD" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AF30E80" w14:textId="64DCDBF3" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>If LUHPPLs are present:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59803DF5" w14:textId="1A89ADD1" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Project has been designed to comply with Standard 5. Figure </w:t>
+      </w:r>
+      <w:r w:rsidR="00786B94" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shows LUHPPLs in the vicinity of the project site </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>[and describe how stormwater discharges from LUHPPLs are treated and/or refer to earlier sections where it has already been described.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD107EA" w14:textId="5F338BED" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If LUHPPLs are </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC17CD" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>present:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21296AC2" w14:textId="5EA9C373" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>Standard 5 does not apply to the Project</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>There are no Land Uses with Higher Potential Pollutant Loads within the project area</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D687404" w14:textId="4F986B34" w:rsidR="005D74D5" w:rsidRPr="006658E9" w:rsidRDefault="005D74D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45CAB2D4" w14:textId="15FE7202" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
+      <w:pPr>
+        <w:pStyle w:val="HeadingStandard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>Standard 6: Critical Areas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3B5140" w14:textId="171BF12E" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Stormwater discharges within the Zone II or Interim Wellhead Protection Area of a public water supply and stormwater discharges near or to any other critical area require the use of the specific source control and pollution prevention measures and the specific structural stormwater best management practices determined by the Department to be suitable for managing discharges to such areas as provided in the Massachusetts Stormwater Handbook. A discharge is near a critical area if there is a strong likelihood of a significant impact occurring to said area, taking into account site-specific factors</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stormwater discharges </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>to Outstanding Resource Waters and Special Resource Waters shall be removed and set back from the receiving water or wetland and receive the highest and best practical method of treatment</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>A “stormwater discharge” as defined in 314 CMR 3.04(2)(a)1 or (b), to an Outstanding Resource Water or Special Resource Water shall comply with 314 CMR 3.00 and 314 CMR 4.00</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Stormwater discharges to a Zone I or Zone A are prohibited unless essential to the operation of a public water supply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165DC395" w14:textId="77777777" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>User guidance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2624D697" w14:textId="642BA7EB" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>See MassDOT SDG Section 2.2.1 for guidance on how to comply with this standard</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>See Chapter 3 of the SDG for integrated site design and LID measures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E491FD1" w14:textId="45B1B2D6" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>State if this standard applies and is met.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06568147" w14:textId="4D269A14" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>For discharges to Critical Areas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FAA2715" w14:textId="44B91479" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
-        <w:t>Develop a figure showing Critical Areas in relation to the proposed drainage system and discharges</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0320BB4C" w14:textId="030AEB17" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+        <w:t>Describe Critical Area and special water quality concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DAA237F" w14:textId="0B533DDA" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
-        <w:t>Summarize and refer to Standard 4 as necessary where additional treatment requirements are addressed</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="19BE0557" w14:textId="12587EE4" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+        <w:t>Develop a figure showing Critical Areas in relation to the proposed drainage system and discharges</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0320BB4C" w14:textId="030AEB17" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
-        <w:t>Describe supportive measures to help provide a buffer between discharges and the Critical Area</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="2174" w:hanging="288"/>
+        <w:t>Summarize and refer to Standard 4 as necessary where additional treatment requirements are addressed</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="002F863F" w14:textId="321B187F" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BE0557" w14:textId="12587EE4" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3A3DE04D" w14:textId="54877CC1" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+        <w:t>Describe supportive measures to help provide a buffer between discharges and the Critical Area</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DF8CF6" w14:textId="5D1499F4" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>For discharges to a Zone A or Zone I:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002F863F" w14:textId="321B187F" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
-        <w:t>Describe any provisions included in the Project to address spill containment (e.g., providing training and materials to local first responders)</w:t>
-[...1329 lines deleted...]
-    <w:p w14:paraId="525C6FE5" w14:textId="3E2D9059" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+        <w:t>Describe coordination with public water supply owner and local first responders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3DE04D" w14:textId="54877CC1" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
-        <w:t xml:space="preserve">Develop an O&amp;M Plan </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00425E6B" w:rsidRPr="006658E9">
+        <w:t>Describe any provisions included in the Project to address spill containment (e.g., providing training and materials to local first responders)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D2B367" w14:textId="77777777" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18395EF2" w14:textId="77777777" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00F51390">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="1886"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Standard text for use:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C74299" w14:textId="77777777" w:rsidR="00BC17CD" w:rsidRPr="006658E9" w:rsidRDefault="00BC17CD" w:rsidP="005D74D5">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BFC2C60" w14:textId="4E769F3A" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>If Critical Areas are present:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443F3D23" w14:textId="2EDDFD33" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Project has been designed to comply with Standard 6. Figure </w:t>
+      </w:r>
+      <w:r w:rsidR="00786B94" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shows the Critical Areas in the vicinity of the project site </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>[and describe how stormwater discharges to these resource areas are treated and/or refer to earlier sections where it has already been described.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662056D9" w14:textId="578BE33B" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If Critical Areas are </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC17CD" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>present:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B09EEC" w14:textId="60E03343" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>Standard 6 does not apply to the Project</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>There are no Critical Areas near the project area</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7505F8A0" w14:textId="77777777" w:rsidR="00F51390" w:rsidRPr="006658E9" w:rsidRDefault="00F51390" w:rsidP="00F51390">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DBC280B" w14:textId="3C99D826" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
+      <w:pPr>
+        <w:pStyle w:val="HeadingStandard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>Standard 7: Redevelopment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6659207C" w14:textId="3F6853DF" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>A redevelopment project is required to meet the following Stormwater Management Standards only to the maximum extent practicable: Standard 2, Standard 3, and the pretreatment and structural best management practice requirements of Standards 4, 5, and 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Existing stormwater discharges shall comply with Standard 1 only to the maximum extent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>practicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>A redevelopment project shall also comply with all other requirements of the Stormwater Management Standards and improve existing conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BACC7ED" w14:textId="77777777" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>User guidance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7EA57E" w14:textId="49F8C162" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
-        <w:t>(using MassDOT’s template) and include</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in Appendix E.</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="2174" w:hanging="288"/>
+        <w:t>See MassDOT SDG Section 2.2.1 for guidance on how to comply with this standard</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006658E9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9F96CE" w14:textId="27C140B3" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
-        <w:t>If the Project involves a roadway or bridge that is not owned by MassDOT:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="36A8589A" w14:textId="1D715D76" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>Designers should use the Checklist for Redevelopment Projects in the Massachusetts Stormwater Handbook (Volume 2, Chapter 3) to evaluate redevelopment projects for compliance with Standard 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34695A58" w14:textId="3BDBE0E1" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>Describe which portions of the Project meet MassDEP’s definition of new and redevelopment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BB9F09" w14:textId="7D4EE702" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>Describe how the Project complies with applicable standards to “maximum extent practicable” supported by the site context review and SCM screening and selection analyses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D0F788" w14:textId="0E237F1A" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>Demonstrate an improvement over existing conditions</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>See Chapter 3 of the SDG for integrated site design and LID measures for guidance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BB4B24" w14:textId="77777777" w:rsidR="00425E6B" w:rsidRPr="006658E9" w:rsidRDefault="00425E6B" w:rsidP="005D74D5">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C099FB6" w14:textId="77777777" w:rsidR="00425E6B" w:rsidRPr="006658E9" w:rsidRDefault="00425E6B" w:rsidP="005D74D5">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC75BA4" w14:textId="77777777" w:rsidR="00425E6B" w:rsidRPr="006658E9" w:rsidRDefault="00425E6B" w:rsidP="005D74D5">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B650C7" w14:textId="5C3581F4" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Standard text for use:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6245DDFF" w14:textId="44ABB374" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>The Project is a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4311F" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> redevelopment project</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>Provide a description of any redevelopment areas</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC65E9" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g., </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4311F" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">widening less than a single lane, adding shoulders, correcting </w:t>
+      </w:r>
+      <w:r w:rsidR="00711EDE" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>substandard</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4311F" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intersections, improving existing drainage systems, repaving projects)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC65E9" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC65E9" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:eastAsia="Calibri" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>List any standards that the Project meets to the maximum extent practicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>Refer directly to each standard for applicable computations and supporting information demonstrating compliance with each standard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362E3405" w14:textId="53332CEB" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>If the Macro Approach was used to meet Standards 2, 3, and/or 4:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  The Macro Approach was used to meet Standard </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>[2, 3, and/or 4]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and is described in more detail under Standard </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>[2, 3, and/or 4]</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBF1296" w14:textId="7FFDB270" w:rsidR="005D74D5" w:rsidRPr="006658E9" w:rsidRDefault="005D74D5" w:rsidP="00F51390">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A5F118F" w14:textId="087EB3A9" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
+      <w:pPr>
+        <w:pStyle w:val="HeadingStandard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>Standard 8: Erosion and Sediment Control</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C319049" w14:textId="77777777" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>A plan to control construction related impacts, including erosion, sedimentation and other pollutant sources during construction and land disturbance activities (construction period erosion, sedimentation, and pollution prevention plan) shall be developed and implemented.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678A2F59" w14:textId="77777777" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>User guidance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B474DF6" w14:textId="59C0AD2B" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>See MassDOT SDG Section 2.2.1 for guidance on how to comply with this standard</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3986AE09" w14:textId="68FAF18F" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include a summary of proposed erosion and sediment control measures depicted on the plans. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ECF56AC" w14:textId="0274BC2A" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indicate whether the Project requires filing for NPDES Construction General Permit coverage, and/or discharges to an </w:t>
+      </w:r>
+      <w:r w:rsidR="00425E6B" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>Outstanding Resource Water</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and requires filing of Form BRP WM: 15 with MassDEP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733D08A8" w14:textId="77777777" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0781FEC2" w14:textId="77777777" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Standard text for use: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21171758" w14:textId="3D48C8C7" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The implementation of erosion and sediment </w:t>
+      </w:r>
+      <w:r w:rsidR="003C40C9" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(E&amp;S) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>controls during construction is considered a standard practice for all MassDOT projects</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="003C40C9" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="003C40C9" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> controls</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be installed before any land disturbance begins for the Project and will remain in place for the duration of the Project</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>The E</w:t>
+      </w:r>
+      <w:r w:rsidR="003C40C9" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="003C40C9" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> controls</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the Project are shown on the project plans and include </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>[Provide description of the controls, including straw wattle, silt fence, filters at drain inlets, sedimentation basins, temporary earth berms, temporary ditches and check dams, energy dissipaters, etc</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>Describe any specific resources they will protect and describe if buffer between the controls and the resource area is part of the E</w:t>
+      </w:r>
+      <w:r w:rsidR="003C40C9" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="003C40C9" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> control</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> design</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the Project lasts more than one season, describe how many replacements of the </w:t>
+      </w:r>
+      <w:r w:rsidR="003C40C9" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>E&amp;S control</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="GuidanceTextChar"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will occur during the Project.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE74DA9" w14:textId="77777777" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9AF2D4" w14:textId="2C4B59D4" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">See the following resources for more guidance on </w:t>
+      </w:r>
+      <w:r w:rsidR="003C40C9" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>E&amp;S control</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> design:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C62B630" w14:textId="77777777" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31F41CFD" w14:textId="665C2542" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>The MassDOT Erosion and Sediment Control Field Guide includes detailed descriptions, photographs, and illustrations of E&amp;S control</w:t>
+      </w:r>
+      <w:r w:rsidR="003C40C9" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that the designer may incorporate into the plans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D08EFAC" w14:textId="56F240B2" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>Chapter 8 of the MassDOT Project Development &amp; Design Guide,</w:t>
+      </w:r>
+      <w:r w:rsidR="003C40C9" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Section 8.5 - Erosion During Construction, includes a description of common construction period E&amp;S control practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADF8A8D" w14:textId="15CB488B" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>The Massachusetts Erosion and Sediment Control Guidelines for Urban and Suburban Areas</w:t>
+      </w:r>
+      <w:r w:rsidR="003C40C9" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is an authoritative reference on erosion prevention measures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD320CF" w14:textId="3A5DF402" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>The Massachusetts Nonpoint Source Pollution Management Manual</w:t>
+      </w:r>
+      <w:r w:rsidR="003C40C9" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provides an innovative user interface to present comprehensive detailed guidance on E&amp;S controls for construction projects.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1197CD84" w14:textId="77777777" w:rsidR="005D74D5" w:rsidRPr="006658E9" w:rsidRDefault="005D74D5" w:rsidP="005D74D5">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A9E7A04" w14:textId="29F0AFDF" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>If the proposed disturbance is one or more acres of land:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBBDCF9" w14:textId="16697411" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>The Project disturbs one or more acres of land; therefore, the project contractor will request coverage under the NPDES Construction General Permit (CGP) and develop a Stormwater Pollution Prevention Plan (SWPPP)</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The SWPPP follows the requirements of this standard and </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4406" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t>complies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the NPDES CGP</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E18F70E" w14:textId="08867079" w:rsidR="005D74D5" w:rsidRDefault="005D74D5" w:rsidP="00F51390">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AFEAE23" w14:textId="55AD9C80" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
+      <w:pPr>
+        <w:pStyle w:val="HeadingStandard"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>Standard 9: O</w:t>
+      </w:r>
+      <w:r w:rsidR="0021397C" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">peration and Maintenance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
+        </w:rPr>
+        <w:t>Plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176B6689" w14:textId="77777777" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00D73589">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>A long-term operation and maintenance plan shall be developed and implemented to ensure that stormwater management systems function as designed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0D4D40" w14:textId="77777777" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
+      <w:pPr>
+        <w:pStyle w:val="GuidanceText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>User guidance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15595F27" w14:textId="4509BB3F" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>See MassDOT SDG Section 2.2.1 for guidance on how to comply with this standard</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A418E9" w14:textId="46C84160" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the Project is </w:t>
+      </w:r>
+      <w:r w:rsidR="00902823" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>owned by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MassDOT:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525C6FE5" w14:textId="3E2D9059" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
-        <w:t>Work with the municipality’s Department of Public Works to develop an O&amp;M Plan in accordance with their practices</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:t xml:space="preserve">Develop an O&amp;M Plan </w:t>
+      </w:r>
+      <w:r w:rsidR="00425E6B" w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2E74B5"/>
         </w:rPr>
+        <w:t>(using MassDOT’s template) and include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Appendix E.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3D8872" w14:textId="414144CE" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="2174" w:hanging="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>If the Project involves a roadway or bridge that is not owned by MassDOT:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A8589A" w14:textId="1D715D76" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="00846130">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="2520"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
+        <w:t>Work with the municipality’s Department of Public Works to develop an O&amp;M Plan in accordance with their practices</w:t>
+      </w:r>
+      <w:r w:rsidR="00334052" w:rsidRPr="006658E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2E74B5"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A86121" w14:textId="77777777" w:rsidR="00BC17CD" w:rsidRPr="006658E9" w:rsidRDefault="00BC17CD" w:rsidP="005D74D5">
       <w:pPr>
         <w:pStyle w:val="GuidanceText"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27DE7DF1" w14:textId="3ABD4261" w:rsidR="00D73589" w:rsidRPr="006658E9" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
       <w:pPr>
         <w:pStyle w:val="GuidanceText"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658E9">
@@ -25426,51 +26431,50 @@
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Standard text for use for non-MassDOT owned projects: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="703A724B" w14:textId="1A3ECA2D" w:rsidR="006546FB" w:rsidRPr="006658E9" w:rsidRDefault="006546FB" w:rsidP="006546FB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rStyle w:val="GuidanceTextChar"/>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If the project is owned by a municipality and funded and/or constructed by MassDOT, then </w:t>
       </w:r>
       <w:r w:rsidR="00873946" w:rsidRPr="006658E9">
         <w:rPr>
           <w:rStyle w:val="GuidanceTextChar"/>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve">confirm the </w:t>
       </w:r>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
           <w:rStyle w:val="GuidanceTextChar"/>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t>municipal</w:t>
       </w:r>
       <w:r w:rsidR="00873946" w:rsidRPr="006658E9">
         <w:rPr>
           <w:rStyle w:val="GuidanceTextChar"/>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve"> DPW’s</w:t>
       </w:r>
       <w:r w:rsidRPr="006658E9">
         <w:rPr>
@@ -25824,125 +26828,132 @@
         </w:rPr>
         <w:t xml:space="preserve">water management system </w:t>
       </w:r>
       <w:r w:rsidR="002560BC" w:rsidRPr="006F41D2">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve">found in the project limit of work </w:t>
       </w:r>
       <w:r w:rsidRPr="006F41D2">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve">during construction </w:t>
       </w:r>
       <w:r w:rsidR="002560BC" w:rsidRPr="006F41D2">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t>will be removed</w:t>
       </w:r>
       <w:r w:rsidR="00347D42" w:rsidRPr="006F41D2">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and/or resolved through MassDOT’s Illicit Discharge Detention and Elimination (IDDE) Program</w:t>
+        <w:t xml:space="preserve"> and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="00347D42" w:rsidRPr="006F41D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>resolved through MassDOT’s Illicit Discharge Detention and Elimination (IDDE) Program</w:t>
       </w:r>
       <w:r w:rsidRPr="006F41D2">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002560BC" w:rsidRPr="006F41D2">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve">The Long-Term Pollution Prevention Plan, provided in Appendix E, includes measures to prevent illicit discharges. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575D5875" w14:textId="77777777" w:rsidR="00D73589" w:rsidRPr="003B077F" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
       <w:pPr>
         <w:pStyle w:val="Divider"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc63779620"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc63779620"/>
       <w:r w:rsidRPr="003B077F">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix A: MassDEP Checklist for Stormwater Report</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="24A6747A" w14:textId="77777777" w:rsidR="00D73589" w:rsidRDefault="00D73589" w:rsidP="00D73589">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="006F41D2">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t>Insert a completed checklist, stamped by a registered professional engineer</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70CD90CE" w14:textId="77777777" w:rsidR="005D74D5" w:rsidRDefault="005D74D5" w:rsidP="00D73589">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:sectPr w:rsidR="005D74D5" w:rsidSect="00F97D4D">
           <w:footerReference w:type="default" r:id="rId19"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="360" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45964030" w14:textId="60D89B60" w:rsidR="00D73589" w:rsidRPr="003B077F" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
       <w:pPr>
         <w:pStyle w:val="Divider"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc63779621"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc63779621"/>
       <w:r w:rsidRPr="003B077F">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix B: Soils and FEMA Information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="386834ED" w14:textId="78997DDA" w:rsidR="00D73589" w:rsidRPr="006F41D2" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F41D2">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t>NRCS Soil Survey Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10C34011" w14:textId="5D188408" w:rsidR="00D73589" w:rsidRPr="006F41D2" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F41D2">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
@@ -25988,59 +26999,59 @@
     </w:p>
     <w:p w14:paraId="798A8255" w14:textId="77777777" w:rsidR="00F65C3F" w:rsidRDefault="00F65C3F" w:rsidP="00D73589">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="075350AB" w14:textId="5A152DCA" w:rsidR="00F65C3F" w:rsidRDefault="00F65C3F" w:rsidP="00D73589">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:sectPr w:rsidR="00F65C3F" w:rsidSect="00F97D4D">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="360" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75AFB7AE" w14:textId="687C659E" w:rsidR="00D73589" w:rsidRPr="003B077F" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
       <w:pPr>
         <w:pStyle w:val="Divider"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc63779622"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc63779622"/>
       <w:r w:rsidRPr="003B077F">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix C: Supporting Calculations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidRPr="003B077F">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B5576BE" w14:textId="53044504" w:rsidR="00D73589" w:rsidRPr="003B077F" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B077F">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve">Riprap outlet protection sizing </w:t>
       </w:r>
       <w:r w:rsidR="00F65C3F" w:rsidRPr="003B077F">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t>calculations</w:t>
@@ -26117,59 +27128,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F1E1701" w14:textId="77777777" w:rsidR="005D74D5" w:rsidRDefault="005D74D5" w:rsidP="005140CF">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:sectPr w:rsidR="005D74D5" w:rsidSect="00F97D4D">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="360" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53794EC9" w14:textId="4E14CD8A" w:rsidR="00D73589" w:rsidRPr="003B077F" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
       <w:pPr>
         <w:pStyle w:val="Divider"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc63779623"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc63779623"/>
       <w:r w:rsidRPr="003B077F">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix D: Hydraulic and Hydrologic Data</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r w:rsidRPr="003B077F">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="241AEEDB" w14:textId="1123CB1D" w:rsidR="00D73589" w:rsidRPr="003B077F" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B077F">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t>Node diagrams</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="384A1483" w14:textId="5C86B26A" w:rsidR="00D73589" w:rsidRPr="003B077F" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
@@ -26194,209 +27205,209 @@
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve">Modeling results (hydraulic capacity calculations for conduits, linear practices, basins, other structural components, etc.) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1E4CBA" w14:textId="77777777" w:rsidR="005D74D5" w:rsidRDefault="005D74D5" w:rsidP="00D73589">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:sectPr w:rsidR="005D74D5" w:rsidSect="00F97D4D">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="360" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7183AFB7" w14:textId="77777777" w:rsidR="00D73589" w:rsidRPr="003B077F" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
       <w:pPr>
         <w:pStyle w:val="Divider"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc63779624"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc63779624"/>
       <w:r w:rsidRPr="003B077F">
         <w:rPr>
           <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix E: O&amp;M Plan and LTPPP</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="5F22D49A" w14:textId="663547DD" w:rsidR="00D73589" w:rsidRPr="003B077F" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B077F">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t>Stormwater Management System Operation and Maintenance (O&amp;M) Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1477D828" w14:textId="5DFC256C" w:rsidR="002858C6" w:rsidRPr="003B077F" w:rsidRDefault="00D73589" w:rsidP="005D74D5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B077F">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t>Long-Term Pollution Prevention Plan (LTPPP)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="064A8891" w14:textId="77777777" w:rsidR="00556BA4" w:rsidRPr="00556BA4" w:rsidRDefault="00556BA4" w:rsidP="00556BA4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00556BA4" w:rsidRPr="00556BA4" w:rsidSect="00F97D4D">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="360" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C021474" w14:textId="77777777" w:rsidR="005C77E9" w:rsidRDefault="005C77E9" w:rsidP="00AA2F65">
+    <w:p w14:paraId="79F57B33" w14:textId="77777777" w:rsidR="0068638D" w:rsidRDefault="0068638D" w:rsidP="00AA2F65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D7A885" w14:textId="77777777" w:rsidR="005C77E9" w:rsidRDefault="005C77E9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5C971ECC" w14:textId="77777777" w:rsidR="005C77E9" w:rsidRDefault="005C77E9"/>
+    <w:p w14:paraId="598441BF" w14:textId="77777777" w:rsidR="0068638D" w:rsidRDefault="0068638D"/>
+    <w:p w14:paraId="41DB1DB8" w14:textId="77777777" w:rsidR="0068638D" w:rsidRDefault="0068638D" w:rsidP="00A761C4"/>
+    <w:p w14:paraId="0E0FF3D0" w14:textId="77777777" w:rsidR="0068638D" w:rsidRDefault="0068638D"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1188EA3F" w14:textId="77777777" w:rsidR="005C77E9" w:rsidRDefault="005C77E9" w:rsidP="00AA2F65">
+    <w:p w14:paraId="1C6F4F03" w14:textId="77777777" w:rsidR="0068638D" w:rsidRDefault="0068638D" w:rsidP="00AA2F65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8F28C2" w14:textId="77777777" w:rsidR="005C77E9" w:rsidRDefault="005C77E9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5ABC9165" w14:textId="77777777" w:rsidR="005C77E9" w:rsidRDefault="005C77E9"/>
+    <w:p w14:paraId="7536EAF2" w14:textId="77777777" w:rsidR="0068638D" w:rsidRDefault="0068638D"/>
+    <w:p w14:paraId="56E04358" w14:textId="77777777" w:rsidR="0068638D" w:rsidRDefault="0068638D" w:rsidP="00A761C4"/>
+    <w:p w14:paraId="74846381" w14:textId="77777777" w:rsidR="0068638D" w:rsidRDefault="0068638D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Eras Bold ITC">
     <w:panose1 w:val="020B0907030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Semibold">
     <w:panose1 w:val="020B0702040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Semilight">
     <w:panose1 w:val="020B0402040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Light">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro Light">
     <w:altName w:val="Segoe UI Light"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Eras Medium ITC">
@@ -26410,90 +27421,90 @@
     <w:panose1 w:val="020B0805030504020804"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="772DA1DC" w14:textId="77777777" w:rsidR="005C77E9" w:rsidRPr="000A4074" w:rsidRDefault="005C77E9" w:rsidP="0011011B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="0"/>
     </w:pPr>
     <w:r w:rsidRPr="000A4074">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="000A4074">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="000A4074">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="000A4074">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>ii</w:t>
     </w:r>
     <w:r w:rsidRPr="000A4074">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="000A4074">
       <w:tab/>
     </w:r>
     <w:r>
       <w:t>Table of Contents</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2B59EB95" w14:textId="7D86EA2C" w:rsidR="005C77E9" w:rsidRPr="000A4074" w:rsidRDefault="005C77E9" w:rsidP="000A4074">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B59EB95" w14:textId="594C78E2" w:rsidR="005C77E9" w:rsidRPr="000A4074" w:rsidRDefault="005C77E9" w:rsidP="000A4074">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="000A4074">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="0071034B">
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0071034B">
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0071034B">
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="0071034B">
@@ -26508,109 +27519,109 @@
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="000A4074">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00092BF6" w:rsidRPr="0071034B">
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00092BF6" w:rsidRPr="0071034B">
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  "Heading 1"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00092BF6" w:rsidRPr="0071034B">
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006811D9">
+    <w:r w:rsidR="00F02858">
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         <w:noProof/>
       </w:rPr>
       <w:t>Stormwater Management Standards</w:t>
     </w:r>
     <w:r w:rsidR="00092BF6" w:rsidRPr="0071034B">
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="244C5945" w14:textId="2533FF02" w:rsidR="005C77E9" w:rsidRPr="0071034B" w:rsidRDefault="005C77E9" w:rsidP="00BD6C99">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="0071034B">
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
       </w:rPr>
       <w:tab/>
       <w:t>Appendices</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A65F586" w14:textId="77777777" w:rsidR="005C77E9" w:rsidRPr="00167F2C" w:rsidRDefault="005C77E9" w:rsidP="00167F2C">
+    <w:p w14:paraId="772245A4" w14:textId="77777777" w:rsidR="0068638D" w:rsidRPr="00167F2C" w:rsidRDefault="0068638D" w:rsidP="00167F2C">
       <w:pPr>
         <w:pStyle w:val="FootnoteSeparator"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40997E2F" w14:textId="77777777" w:rsidR="005C77E9" w:rsidRPr="0090055B" w:rsidRDefault="005C77E9" w:rsidP="0090055B">
+    <w:p w14:paraId="5DD57A78" w14:textId="77777777" w:rsidR="0068638D" w:rsidRPr="0090055B" w:rsidRDefault="0068638D" w:rsidP="0090055B">
       <w:pPr>
         <w:pStyle w:val="FootnoteSeparator"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="71082D79" w14:textId="77777777" w:rsidR="005C77E9" w:rsidRDefault="005C77E9" w:rsidP="0090055B">
+    <w:p w14:paraId="56C01D71" w14:textId="77777777" w:rsidR="0068638D" w:rsidRDefault="0068638D" w:rsidP="0090055B">
       <w:pPr>
         <w:pStyle w:val="FootnoteSeparator"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="1D5EB390" w14:textId="088A230C" w:rsidR="005C77E9" w:rsidRDefault="005C77E9" w:rsidP="00AC4FDE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="90" w:hanging="90"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00092BF6">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve">The MassDOT SDG can be requested from the MassDOT Environmental Services Section and/or found online on the MassDOT Stormwater Management website:  </w:t>
@@ -26937,135 +27948,135 @@
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t xml:space="preserve"> See Massachusetts Nonpoint Source Pollution Management Manual at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00092BF6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
           </w:rPr>
           <w:t>https://megamanual.geosyntec.com/npsmanual/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00092BF6">
         <w:rPr>
           <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="085F18EE" w14:textId="2EA799DE" w:rsidR="00F60570" w:rsidRDefault="00F60570" w:rsidP="00F60570">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Template Version:  </w:t>
     </w:r>
     <w:r w:rsidR="00711EDE">
       <w:t>May</w:t>
     </w:r>
     <w:r w:rsidR="00167331">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00D4311F">
       <w:t>2022</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4AA77549" w14:textId="6D859707" w:rsidR="00F60570" w:rsidRDefault="00F60570">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="734880E9" w14:textId="77777777" w:rsidR="00F60570" w:rsidRDefault="00F60570">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C4BFAC8" w14:textId="77777777" w:rsidR="00F60570" w:rsidRPr="00F60570" w:rsidRDefault="00F60570" w:rsidP="00F60570">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63166657" w14:textId="719B2556" w:rsidR="005C77E9" w:rsidRPr="0071034B" w:rsidRDefault="005C77E9" w:rsidP="003D3BA2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="322D33"/>
       </w:pBdr>
       <w:spacing w:line="300" w:lineRule="auto"/>
       <w:ind w:left="1886"/>
       <w:rPr>
         <w:rStyle w:val="HeaderReportTitle"/>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0071034B">
       <w:rPr>
         <w:rStyle w:val="HeaderReportTitle"/>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC" w:cstheme="minorBidi"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Stormwater Management Report</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6D61121C" w14:textId="77777777" w:rsidR="005C77E9" w:rsidRPr="003D3BA2" w:rsidRDefault="005C77E9" w:rsidP="00AA2F65">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:rPr>
         <w:color w:val="322D33"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="25940338"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="EBD27E3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -28977,494 +29988,690 @@
   <w:num w:numId="41" w16cid:durableId="200747944">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1044983308">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1070888347">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1481573647">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1093208918">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="746420773">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="91970859">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Carney, James N. (DOT)">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::James.N.Carney@dot.state.ma.us::0fa9d15f-a03c-4b85-a2a7-04bcf8b2604d"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="79"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1008" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="79873"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D41557"/>
     <w:rsid w:val="00000BC4"/>
     <w:rsid w:val="000105C9"/>
     <w:rsid w:val="000140DA"/>
+    <w:rsid w:val="00021ECA"/>
     <w:rsid w:val="000247A9"/>
     <w:rsid w:val="0002710F"/>
+    <w:rsid w:val="00034848"/>
+    <w:rsid w:val="00035150"/>
     <w:rsid w:val="00040938"/>
+    <w:rsid w:val="000425D7"/>
     <w:rsid w:val="000431C3"/>
     <w:rsid w:val="000461F8"/>
     <w:rsid w:val="0004770D"/>
     <w:rsid w:val="0005070D"/>
+    <w:rsid w:val="00050851"/>
     <w:rsid w:val="00061DD7"/>
     <w:rsid w:val="00072906"/>
+    <w:rsid w:val="00082F1A"/>
     <w:rsid w:val="00085FCF"/>
     <w:rsid w:val="00092633"/>
     <w:rsid w:val="00092BF6"/>
+    <w:rsid w:val="00092D5E"/>
+    <w:rsid w:val="000966CD"/>
+    <w:rsid w:val="00096DED"/>
     <w:rsid w:val="00097633"/>
     <w:rsid w:val="000A341D"/>
     <w:rsid w:val="000A4074"/>
+    <w:rsid w:val="000A40B6"/>
     <w:rsid w:val="000A6E06"/>
+    <w:rsid w:val="000B24D8"/>
+    <w:rsid w:val="000B265F"/>
+    <w:rsid w:val="000B3287"/>
     <w:rsid w:val="000C23DF"/>
     <w:rsid w:val="000C3098"/>
+    <w:rsid w:val="000C30C5"/>
+    <w:rsid w:val="000E1203"/>
+    <w:rsid w:val="000E18DB"/>
     <w:rsid w:val="000E5108"/>
     <w:rsid w:val="000F1225"/>
+    <w:rsid w:val="000F2450"/>
+    <w:rsid w:val="000F5EFF"/>
     <w:rsid w:val="001017C2"/>
     <w:rsid w:val="001019B7"/>
     <w:rsid w:val="00107913"/>
     <w:rsid w:val="0011011B"/>
+    <w:rsid w:val="0011167A"/>
     <w:rsid w:val="00112677"/>
     <w:rsid w:val="00112B9B"/>
     <w:rsid w:val="00114BE7"/>
     <w:rsid w:val="001177C6"/>
     <w:rsid w:val="001201ED"/>
     <w:rsid w:val="00123FF7"/>
+    <w:rsid w:val="001258A3"/>
     <w:rsid w:val="00127BCB"/>
     <w:rsid w:val="00130636"/>
+    <w:rsid w:val="001317BE"/>
+    <w:rsid w:val="0013598E"/>
+    <w:rsid w:val="001474E7"/>
+    <w:rsid w:val="00151292"/>
     <w:rsid w:val="00151E49"/>
+    <w:rsid w:val="0015248D"/>
+    <w:rsid w:val="00152B22"/>
     <w:rsid w:val="00157584"/>
+    <w:rsid w:val="0016356A"/>
+    <w:rsid w:val="0016455C"/>
+    <w:rsid w:val="001658D8"/>
     <w:rsid w:val="00167331"/>
     <w:rsid w:val="00167F2C"/>
+    <w:rsid w:val="00171CCA"/>
     <w:rsid w:val="00176BD2"/>
     <w:rsid w:val="00177870"/>
     <w:rsid w:val="0019244B"/>
+    <w:rsid w:val="001962F7"/>
     <w:rsid w:val="001A071F"/>
+    <w:rsid w:val="001A19E5"/>
+    <w:rsid w:val="001B140E"/>
     <w:rsid w:val="001B1CCE"/>
+    <w:rsid w:val="001B40FE"/>
+    <w:rsid w:val="001C545E"/>
+    <w:rsid w:val="001C54FF"/>
+    <w:rsid w:val="001D50B3"/>
     <w:rsid w:val="001D5D40"/>
     <w:rsid w:val="001E1741"/>
     <w:rsid w:val="001F0F42"/>
     <w:rsid w:val="001F4C10"/>
     <w:rsid w:val="0021397C"/>
+    <w:rsid w:val="00221A1D"/>
     <w:rsid w:val="00221F46"/>
+    <w:rsid w:val="00224675"/>
+    <w:rsid w:val="00227F4A"/>
     <w:rsid w:val="00237856"/>
     <w:rsid w:val="002404CB"/>
+    <w:rsid w:val="00240D27"/>
     <w:rsid w:val="0024330B"/>
+    <w:rsid w:val="0024459A"/>
+    <w:rsid w:val="00245490"/>
+    <w:rsid w:val="002456FD"/>
     <w:rsid w:val="0025122C"/>
     <w:rsid w:val="002560BC"/>
     <w:rsid w:val="00256FDC"/>
     <w:rsid w:val="00270FF9"/>
     <w:rsid w:val="00280A73"/>
     <w:rsid w:val="002858C6"/>
+    <w:rsid w:val="002875BA"/>
+    <w:rsid w:val="00294809"/>
     <w:rsid w:val="0029664F"/>
+    <w:rsid w:val="0029757E"/>
+    <w:rsid w:val="002A1C79"/>
     <w:rsid w:val="002B511B"/>
     <w:rsid w:val="002B5CD3"/>
     <w:rsid w:val="002C79D1"/>
     <w:rsid w:val="002C7A1D"/>
     <w:rsid w:val="002D3164"/>
+    <w:rsid w:val="002D4E27"/>
     <w:rsid w:val="002D57D9"/>
     <w:rsid w:val="002D7297"/>
     <w:rsid w:val="002E2273"/>
     <w:rsid w:val="002E3889"/>
     <w:rsid w:val="00302132"/>
     <w:rsid w:val="003027D7"/>
     <w:rsid w:val="00303154"/>
     <w:rsid w:val="00303AF2"/>
+    <w:rsid w:val="00312594"/>
     <w:rsid w:val="00313C86"/>
     <w:rsid w:val="00314977"/>
     <w:rsid w:val="00331ADD"/>
     <w:rsid w:val="00334052"/>
     <w:rsid w:val="00335D2A"/>
     <w:rsid w:val="00337AEB"/>
     <w:rsid w:val="00347D42"/>
+    <w:rsid w:val="003519CF"/>
     <w:rsid w:val="00351A15"/>
     <w:rsid w:val="00357097"/>
+    <w:rsid w:val="00366CD9"/>
     <w:rsid w:val="003710BF"/>
     <w:rsid w:val="00371C3D"/>
+    <w:rsid w:val="00373C04"/>
+    <w:rsid w:val="00381701"/>
     <w:rsid w:val="00383A66"/>
+    <w:rsid w:val="003924FF"/>
+    <w:rsid w:val="00394F1F"/>
     <w:rsid w:val="00396682"/>
     <w:rsid w:val="00396FF7"/>
+    <w:rsid w:val="003A5582"/>
     <w:rsid w:val="003A5941"/>
     <w:rsid w:val="003B077F"/>
+    <w:rsid w:val="003B0D71"/>
     <w:rsid w:val="003B25C5"/>
+    <w:rsid w:val="003B33C4"/>
     <w:rsid w:val="003B54FB"/>
     <w:rsid w:val="003B642E"/>
     <w:rsid w:val="003C40C9"/>
+    <w:rsid w:val="003C430B"/>
+    <w:rsid w:val="003D2082"/>
     <w:rsid w:val="003D26F9"/>
     <w:rsid w:val="003D3BA2"/>
     <w:rsid w:val="003E3147"/>
     <w:rsid w:val="003E4935"/>
+    <w:rsid w:val="003F0419"/>
+    <w:rsid w:val="003F5ADE"/>
+    <w:rsid w:val="0040274E"/>
     <w:rsid w:val="004046A9"/>
     <w:rsid w:val="00422FD8"/>
     <w:rsid w:val="00425E6B"/>
+    <w:rsid w:val="00426177"/>
     <w:rsid w:val="004307FF"/>
     <w:rsid w:val="00431382"/>
     <w:rsid w:val="00431670"/>
     <w:rsid w:val="004457AF"/>
+    <w:rsid w:val="00450C71"/>
+    <w:rsid w:val="00450DE1"/>
     <w:rsid w:val="00453D2C"/>
     <w:rsid w:val="0046262C"/>
+    <w:rsid w:val="004714D2"/>
+    <w:rsid w:val="004753A3"/>
     <w:rsid w:val="00477B20"/>
     <w:rsid w:val="00480FF2"/>
+    <w:rsid w:val="00486542"/>
+    <w:rsid w:val="00491AD3"/>
+    <w:rsid w:val="004953CE"/>
     <w:rsid w:val="004A0D2B"/>
+    <w:rsid w:val="004A7101"/>
+    <w:rsid w:val="004B7419"/>
     <w:rsid w:val="004C31DA"/>
     <w:rsid w:val="004D01A2"/>
     <w:rsid w:val="004D06B1"/>
     <w:rsid w:val="004D6438"/>
+    <w:rsid w:val="004E09D1"/>
+    <w:rsid w:val="004E36EA"/>
     <w:rsid w:val="004F597A"/>
     <w:rsid w:val="005047A7"/>
     <w:rsid w:val="00507D69"/>
     <w:rsid w:val="005140CF"/>
     <w:rsid w:val="00515518"/>
+    <w:rsid w:val="005205D7"/>
+    <w:rsid w:val="00524AB0"/>
+    <w:rsid w:val="00526D69"/>
     <w:rsid w:val="005272C8"/>
     <w:rsid w:val="00537377"/>
     <w:rsid w:val="005529A3"/>
     <w:rsid w:val="00552DF5"/>
     <w:rsid w:val="00556BA4"/>
     <w:rsid w:val="00557AD2"/>
     <w:rsid w:val="0057709D"/>
+    <w:rsid w:val="00583003"/>
     <w:rsid w:val="005858C0"/>
     <w:rsid w:val="00585B97"/>
+    <w:rsid w:val="005A2C7E"/>
     <w:rsid w:val="005A4069"/>
     <w:rsid w:val="005B2D09"/>
     <w:rsid w:val="005B4D9B"/>
     <w:rsid w:val="005B7013"/>
     <w:rsid w:val="005C77E9"/>
     <w:rsid w:val="005D74D5"/>
     <w:rsid w:val="005E0ADB"/>
     <w:rsid w:val="005E3E66"/>
     <w:rsid w:val="005F059E"/>
     <w:rsid w:val="006009CD"/>
+    <w:rsid w:val="00604DD3"/>
     <w:rsid w:val="00606E98"/>
     <w:rsid w:val="0060743F"/>
     <w:rsid w:val="00607B44"/>
+    <w:rsid w:val="00616344"/>
     <w:rsid w:val="00617947"/>
     <w:rsid w:val="0062028F"/>
+    <w:rsid w:val="00620DB6"/>
+    <w:rsid w:val="00625FE3"/>
     <w:rsid w:val="00626254"/>
     <w:rsid w:val="00627EC6"/>
     <w:rsid w:val="00640AFE"/>
     <w:rsid w:val="006449A3"/>
     <w:rsid w:val="00646B57"/>
     <w:rsid w:val="0065080A"/>
     <w:rsid w:val="00651330"/>
     <w:rsid w:val="0065340F"/>
     <w:rsid w:val="006546FB"/>
     <w:rsid w:val="00662D09"/>
     <w:rsid w:val="006658E9"/>
     <w:rsid w:val="00666256"/>
     <w:rsid w:val="0067243F"/>
     <w:rsid w:val="00675CBC"/>
+    <w:rsid w:val="0068012F"/>
     <w:rsid w:val="006805E2"/>
     <w:rsid w:val="006811D9"/>
+    <w:rsid w:val="00682200"/>
     <w:rsid w:val="00682FEE"/>
     <w:rsid w:val="00685842"/>
     <w:rsid w:val="00685C22"/>
+    <w:rsid w:val="0068638D"/>
     <w:rsid w:val="00687EF1"/>
+    <w:rsid w:val="0069070F"/>
     <w:rsid w:val="00691DC0"/>
     <w:rsid w:val="006931A4"/>
     <w:rsid w:val="006A27F1"/>
     <w:rsid w:val="006A28F9"/>
     <w:rsid w:val="006B0111"/>
     <w:rsid w:val="006B1A9C"/>
     <w:rsid w:val="006B7731"/>
     <w:rsid w:val="006C337C"/>
     <w:rsid w:val="006D4C56"/>
     <w:rsid w:val="006E0ECB"/>
     <w:rsid w:val="006E12DC"/>
     <w:rsid w:val="006E5257"/>
+    <w:rsid w:val="006F0929"/>
     <w:rsid w:val="006F11D0"/>
     <w:rsid w:val="006F41D2"/>
     <w:rsid w:val="006F770E"/>
+    <w:rsid w:val="007005B7"/>
     <w:rsid w:val="0070342F"/>
     <w:rsid w:val="007063BA"/>
     <w:rsid w:val="0071034B"/>
     <w:rsid w:val="00711EDE"/>
+    <w:rsid w:val="007151A3"/>
+    <w:rsid w:val="00724565"/>
     <w:rsid w:val="0073171F"/>
     <w:rsid w:val="00731DA1"/>
     <w:rsid w:val="0074035D"/>
     <w:rsid w:val="00740ADB"/>
     <w:rsid w:val="0074677D"/>
+    <w:rsid w:val="0075270F"/>
     <w:rsid w:val="00757AA1"/>
     <w:rsid w:val="007656DF"/>
     <w:rsid w:val="007723EE"/>
     <w:rsid w:val="0077266A"/>
+    <w:rsid w:val="00780611"/>
+    <w:rsid w:val="0078187C"/>
     <w:rsid w:val="00786B94"/>
+    <w:rsid w:val="00787687"/>
     <w:rsid w:val="00794476"/>
     <w:rsid w:val="007945DA"/>
     <w:rsid w:val="007965E9"/>
     <w:rsid w:val="007A086B"/>
+    <w:rsid w:val="007A4E01"/>
     <w:rsid w:val="007B1097"/>
     <w:rsid w:val="007B67B0"/>
     <w:rsid w:val="007B69D8"/>
+    <w:rsid w:val="007C2200"/>
+    <w:rsid w:val="007D3DBE"/>
     <w:rsid w:val="007D4BCC"/>
+    <w:rsid w:val="007E1142"/>
+    <w:rsid w:val="007E1A0E"/>
     <w:rsid w:val="007E5E82"/>
     <w:rsid w:val="007F4406"/>
+    <w:rsid w:val="007F4B62"/>
+    <w:rsid w:val="00800212"/>
     <w:rsid w:val="00805368"/>
     <w:rsid w:val="0080706C"/>
     <w:rsid w:val="00811C74"/>
     <w:rsid w:val="00816CFB"/>
+    <w:rsid w:val="0083060A"/>
+    <w:rsid w:val="00830A45"/>
     <w:rsid w:val="00833CD6"/>
+    <w:rsid w:val="00836CAB"/>
     <w:rsid w:val="00837AEA"/>
     <w:rsid w:val="00846130"/>
+    <w:rsid w:val="00847788"/>
     <w:rsid w:val="008522C0"/>
+    <w:rsid w:val="0085316C"/>
     <w:rsid w:val="00860218"/>
     <w:rsid w:val="00862384"/>
     <w:rsid w:val="00873946"/>
     <w:rsid w:val="008750BE"/>
     <w:rsid w:val="0087629D"/>
+    <w:rsid w:val="0087707A"/>
+    <w:rsid w:val="008828D6"/>
     <w:rsid w:val="00883048"/>
     <w:rsid w:val="00887671"/>
     <w:rsid w:val="00896A28"/>
     <w:rsid w:val="008974CF"/>
     <w:rsid w:val="008A54B7"/>
+    <w:rsid w:val="008B2090"/>
     <w:rsid w:val="008B5C01"/>
+    <w:rsid w:val="008C1891"/>
+    <w:rsid w:val="008C25A9"/>
+    <w:rsid w:val="008C5CA8"/>
     <w:rsid w:val="008D69BB"/>
     <w:rsid w:val="008E182B"/>
     <w:rsid w:val="008E3019"/>
     <w:rsid w:val="008E77AD"/>
     <w:rsid w:val="008F4E8B"/>
     <w:rsid w:val="008F7941"/>
     <w:rsid w:val="0090055B"/>
     <w:rsid w:val="00902823"/>
     <w:rsid w:val="0091064F"/>
+    <w:rsid w:val="00913FF9"/>
     <w:rsid w:val="00927659"/>
+    <w:rsid w:val="0093482F"/>
     <w:rsid w:val="0096280A"/>
     <w:rsid w:val="00970F7B"/>
     <w:rsid w:val="009716D0"/>
     <w:rsid w:val="00973F74"/>
     <w:rsid w:val="00974715"/>
+    <w:rsid w:val="009800EC"/>
     <w:rsid w:val="00980E07"/>
     <w:rsid w:val="00994034"/>
     <w:rsid w:val="009971CC"/>
+    <w:rsid w:val="009A1C9F"/>
     <w:rsid w:val="009B0F22"/>
     <w:rsid w:val="009B7012"/>
     <w:rsid w:val="009C42F0"/>
+    <w:rsid w:val="009C61D0"/>
+    <w:rsid w:val="009D66B7"/>
+    <w:rsid w:val="009D684F"/>
     <w:rsid w:val="009D6DBB"/>
     <w:rsid w:val="009E337A"/>
     <w:rsid w:val="009E4CD2"/>
     <w:rsid w:val="009E68A5"/>
     <w:rsid w:val="00A0421B"/>
     <w:rsid w:val="00A07E1D"/>
+    <w:rsid w:val="00A156C5"/>
     <w:rsid w:val="00A24EFB"/>
+    <w:rsid w:val="00A314E2"/>
     <w:rsid w:val="00A31C82"/>
     <w:rsid w:val="00A332BE"/>
     <w:rsid w:val="00A33EFB"/>
+    <w:rsid w:val="00A35E90"/>
+    <w:rsid w:val="00A46D5C"/>
     <w:rsid w:val="00A507C3"/>
+    <w:rsid w:val="00A50974"/>
     <w:rsid w:val="00A54353"/>
+    <w:rsid w:val="00A572B6"/>
     <w:rsid w:val="00A665E7"/>
     <w:rsid w:val="00A73ABB"/>
     <w:rsid w:val="00A7582E"/>
     <w:rsid w:val="00A761C4"/>
     <w:rsid w:val="00A7720F"/>
     <w:rsid w:val="00A774DF"/>
     <w:rsid w:val="00A80774"/>
+    <w:rsid w:val="00A908C5"/>
+    <w:rsid w:val="00A956FC"/>
+    <w:rsid w:val="00A9706B"/>
     <w:rsid w:val="00A97FC2"/>
     <w:rsid w:val="00AA2F65"/>
     <w:rsid w:val="00AA3ECA"/>
     <w:rsid w:val="00AC043E"/>
+    <w:rsid w:val="00AC0A63"/>
     <w:rsid w:val="00AC2C10"/>
     <w:rsid w:val="00AC4FDE"/>
     <w:rsid w:val="00AC65E9"/>
     <w:rsid w:val="00AD068A"/>
     <w:rsid w:val="00AD2099"/>
     <w:rsid w:val="00AD221B"/>
+    <w:rsid w:val="00AD41C3"/>
     <w:rsid w:val="00AD5568"/>
     <w:rsid w:val="00AE4B08"/>
     <w:rsid w:val="00B033ED"/>
     <w:rsid w:val="00B03C05"/>
+    <w:rsid w:val="00B1003C"/>
     <w:rsid w:val="00B22BF7"/>
+    <w:rsid w:val="00B24C9B"/>
+    <w:rsid w:val="00B34B4D"/>
     <w:rsid w:val="00B518CA"/>
+    <w:rsid w:val="00B557B9"/>
+    <w:rsid w:val="00B55D33"/>
     <w:rsid w:val="00B716A5"/>
     <w:rsid w:val="00B71F35"/>
+    <w:rsid w:val="00B83D25"/>
     <w:rsid w:val="00B91924"/>
     <w:rsid w:val="00B96B92"/>
     <w:rsid w:val="00BA5C69"/>
     <w:rsid w:val="00BB155B"/>
     <w:rsid w:val="00BB6A40"/>
     <w:rsid w:val="00BB7D92"/>
+    <w:rsid w:val="00BB7F02"/>
     <w:rsid w:val="00BC17CD"/>
     <w:rsid w:val="00BC2A1A"/>
+    <w:rsid w:val="00BC2CC6"/>
     <w:rsid w:val="00BC4F00"/>
     <w:rsid w:val="00BC5CB6"/>
     <w:rsid w:val="00BD6C99"/>
+    <w:rsid w:val="00BD711C"/>
     <w:rsid w:val="00BE0A3E"/>
+    <w:rsid w:val="00BE2B57"/>
+    <w:rsid w:val="00BE360E"/>
     <w:rsid w:val="00BE458A"/>
+    <w:rsid w:val="00BE5173"/>
     <w:rsid w:val="00BE64A6"/>
     <w:rsid w:val="00BE6C7F"/>
     <w:rsid w:val="00BF0E31"/>
+    <w:rsid w:val="00C10FDE"/>
     <w:rsid w:val="00C12381"/>
+    <w:rsid w:val="00C13C40"/>
     <w:rsid w:val="00C3014D"/>
     <w:rsid w:val="00C358B9"/>
     <w:rsid w:val="00C35D32"/>
     <w:rsid w:val="00C411A2"/>
     <w:rsid w:val="00C4281C"/>
     <w:rsid w:val="00C44C43"/>
+    <w:rsid w:val="00C47C9C"/>
     <w:rsid w:val="00C51103"/>
+    <w:rsid w:val="00C512D8"/>
     <w:rsid w:val="00C51B03"/>
     <w:rsid w:val="00C56FE7"/>
     <w:rsid w:val="00C57AFB"/>
     <w:rsid w:val="00C66EA0"/>
+    <w:rsid w:val="00C70D9E"/>
     <w:rsid w:val="00C70DF6"/>
     <w:rsid w:val="00C75C12"/>
     <w:rsid w:val="00C80413"/>
     <w:rsid w:val="00C80E63"/>
+    <w:rsid w:val="00C8439E"/>
+    <w:rsid w:val="00CA1B23"/>
     <w:rsid w:val="00CA4222"/>
     <w:rsid w:val="00CA479B"/>
+    <w:rsid w:val="00CA7026"/>
+    <w:rsid w:val="00CB05B6"/>
     <w:rsid w:val="00CB21B1"/>
     <w:rsid w:val="00CB3DB7"/>
     <w:rsid w:val="00CB5694"/>
+    <w:rsid w:val="00CB7B2B"/>
     <w:rsid w:val="00CC5564"/>
     <w:rsid w:val="00CC5FE8"/>
     <w:rsid w:val="00CC6398"/>
+    <w:rsid w:val="00CE04E4"/>
     <w:rsid w:val="00CF1E60"/>
+    <w:rsid w:val="00CF4086"/>
     <w:rsid w:val="00CF62AA"/>
     <w:rsid w:val="00D02148"/>
     <w:rsid w:val="00D039C6"/>
     <w:rsid w:val="00D04261"/>
+    <w:rsid w:val="00D04F41"/>
+    <w:rsid w:val="00D10D12"/>
     <w:rsid w:val="00D1110A"/>
+    <w:rsid w:val="00D16C39"/>
+    <w:rsid w:val="00D31BF6"/>
     <w:rsid w:val="00D37ADA"/>
     <w:rsid w:val="00D41557"/>
+    <w:rsid w:val="00D4272D"/>
     <w:rsid w:val="00D4311F"/>
     <w:rsid w:val="00D549B4"/>
+    <w:rsid w:val="00D574D7"/>
+    <w:rsid w:val="00D6248C"/>
     <w:rsid w:val="00D64E34"/>
     <w:rsid w:val="00D70BC9"/>
     <w:rsid w:val="00D73589"/>
+    <w:rsid w:val="00D77733"/>
     <w:rsid w:val="00D81B3F"/>
     <w:rsid w:val="00D827DF"/>
     <w:rsid w:val="00D83B67"/>
     <w:rsid w:val="00D8550E"/>
     <w:rsid w:val="00D855AB"/>
+    <w:rsid w:val="00D94933"/>
     <w:rsid w:val="00DB5B5F"/>
+    <w:rsid w:val="00DC4312"/>
+    <w:rsid w:val="00DC4763"/>
+    <w:rsid w:val="00DC7D1E"/>
     <w:rsid w:val="00DD3E41"/>
     <w:rsid w:val="00DD59C5"/>
     <w:rsid w:val="00DD6862"/>
+    <w:rsid w:val="00DE01C8"/>
     <w:rsid w:val="00DE3E18"/>
     <w:rsid w:val="00DE6DE8"/>
     <w:rsid w:val="00DF15D2"/>
     <w:rsid w:val="00E04C25"/>
     <w:rsid w:val="00E04E30"/>
     <w:rsid w:val="00E13FCC"/>
+    <w:rsid w:val="00E1634F"/>
     <w:rsid w:val="00E1671D"/>
+    <w:rsid w:val="00E1780C"/>
+    <w:rsid w:val="00E20E5C"/>
+    <w:rsid w:val="00E21721"/>
+    <w:rsid w:val="00E329C0"/>
     <w:rsid w:val="00E32D1D"/>
     <w:rsid w:val="00E44C3D"/>
+    <w:rsid w:val="00E45432"/>
     <w:rsid w:val="00E55B6C"/>
     <w:rsid w:val="00E567D5"/>
     <w:rsid w:val="00E62C60"/>
+    <w:rsid w:val="00E67838"/>
     <w:rsid w:val="00E712C7"/>
     <w:rsid w:val="00E80848"/>
     <w:rsid w:val="00E81BEB"/>
     <w:rsid w:val="00E8280B"/>
+    <w:rsid w:val="00E86599"/>
     <w:rsid w:val="00EA22E1"/>
     <w:rsid w:val="00EA6A99"/>
+    <w:rsid w:val="00EA6C5D"/>
     <w:rsid w:val="00EC2496"/>
+    <w:rsid w:val="00EC3780"/>
     <w:rsid w:val="00ED1652"/>
     <w:rsid w:val="00ED51C9"/>
     <w:rsid w:val="00ED7A20"/>
     <w:rsid w:val="00EF414A"/>
+    <w:rsid w:val="00F02858"/>
     <w:rsid w:val="00F04752"/>
+    <w:rsid w:val="00F07A6D"/>
+    <w:rsid w:val="00F103F9"/>
+    <w:rsid w:val="00F14517"/>
+    <w:rsid w:val="00F165A3"/>
+    <w:rsid w:val="00F170C2"/>
     <w:rsid w:val="00F21EA9"/>
     <w:rsid w:val="00F220D9"/>
     <w:rsid w:val="00F270DD"/>
+    <w:rsid w:val="00F30405"/>
     <w:rsid w:val="00F308D5"/>
     <w:rsid w:val="00F51390"/>
     <w:rsid w:val="00F60570"/>
     <w:rsid w:val="00F65C3F"/>
+    <w:rsid w:val="00F661C7"/>
     <w:rsid w:val="00F76743"/>
     <w:rsid w:val="00F82118"/>
+    <w:rsid w:val="00F97289"/>
     <w:rsid w:val="00F97D4D"/>
     <w:rsid w:val="00FB334D"/>
     <w:rsid w:val="00FB6957"/>
     <w:rsid w:val="00FC0D6A"/>
     <w:rsid w:val="00FD4B42"/>
     <w:rsid w:val="00FD7EBF"/>
     <w:rsid w:val="00FE060A"/>
     <w:rsid w:val="00FE1DF2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="79873"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="52182F8F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FE9F68D5-8394-4DDE-A365-51A3DD8149CC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -31647,55 +32854,65 @@
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Myriad Pro Light" w:hAnsi="Myriad Pro Light" w:cs="Myriad Pro Light"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa22">
     <w:name w:val="Pa22"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005047A7"/>
     <w:pPr>
       <w:spacing w:line="241" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorBidi"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E329C0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="173499264">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="807628661">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -31725,51 +32942,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1753045262">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://megamanual.geosyntec.com/npsmanual/default.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/stormwater-management-massdot-environmental-services" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/stormwater" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/stormwater-management-massdot-environmental-services" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/stormwater-management-massdot-environmental-services" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/design-guides-and-manuals" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/stormwater-management-massdot-environmental-services" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/stormwater-management-massdot-environmental-services" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -32014,148 +33231,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...96 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100021EA61205E81644B276A7FBD90B9680" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1c0323d43622d24a41f64885290166c1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9b90851b-3610-4af6-911c-5534a84945d2" xmlns:ns3="80bdde6b-7eda-466e-8ff1-1451bc796f5d" xmlns:ns4="fc63dc95-5ab6-4a54-98ff-cb3af3196331" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cfb2fedb7a91116ea0b40ed9eaad4a1f" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="9b90851b-3610-4af6-911c-5534a84945d2"/>
     <xsd:import namespace="80bdde6b-7eda-466e-8ff1-1451bc796f5d"/>
     <xsd:import namespace="fc63dc95-5ab6-4a54-98ff-cb3af3196331"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -32350,144 +33469,248 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="fc63dc95-5ab6-4a54-98ff-cb3af3196331">SFCQQCFYVQCE-1919271780-3940</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="fc63dc95-5ab6-4a54-98ff-cb3af3196331">
+      <Url>https://massgov.sharepoint.com/sites/DOT-Highway/StormwaterUnit/_layouts/15/DocIdRedir.aspx?ID=SFCQQCFYVQCE-1919271780-3940</Url>
+      <Description>SFCQQCFYVQCE-1919271780-3940</Description>
+    </_dlc_DocIdUrl>
+    <SharedWithUsers xmlns="9b90851b-3610-4af6-911c-5534a84945d2">
+      <UserInfo>
+        <DisplayName>Pham, Hung (DOT)</DisplayName>
+        <AccountId>168</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Lenker, Melissa (DOT)</DisplayName>
+        <AccountId>1705</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Barbaro, Henry L. (DOT)</DisplayName>
+        <AccountId>1693</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Walker, Courtney L. (DOT)</DisplayName>
+        <AccountId>5035</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Murray, Abigail A. (DOT)</DisplayName>
+        <AccountId>5436</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Alexander Murray</DisplayName>
+        <AccountId>4057</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACC97FF9-A659-453D-8E30-116994B61172}">
-[...25 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F00D37B-38DF-4B77-A0F0-AF3946FBDB8B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9b90851b-3610-4af6-911c-5534a84945d2"/>
     <ds:schemaRef ds:uri="80bdde6b-7eda-466e-8ff1-1451bc796f5d"/>
     <ds:schemaRef ds:uri="fc63dc95-5ab6-4a54-98ff-cb3af3196331"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03802E85-F1D9-4952-8DD2-231D01A0E2E9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{181AEBA4-FE4B-4988-B39D-85717838BBDA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fc63dc95-5ab6-4a54-98ff-cb3af3196331"/>
+    <ds:schemaRef ds:uri="9b90851b-3610-4af6-911c-5534a84945d2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACC97FF9-A659-453D-8E30-116994B61172}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF6394F2-9F1D-4F6A-A80D-4C6C425CB377}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>39</Pages>
-[...1 lines deleted...]
-  <Characters>44313</Characters>
+  <Pages>41</Pages>
+  <Words>7876</Words>
+  <Characters>44896</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>369</Lines>
-  <Paragraphs>103</Paragraphs>
+  <Lines>374</Lines>
+  <Paragraphs>105</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>51984</CharactersWithSpaces>
+  <CharactersWithSpaces>52667</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Allen, Jennifer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100021EA61205E81644B276A7FBD90B9680</vt:lpwstr>
   </property>