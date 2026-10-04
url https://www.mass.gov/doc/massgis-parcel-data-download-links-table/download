--- v3 (2026-07-02)
+++ v4 (2026-10-04)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\Resources\MassGIS_Website\Drupal\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A0CBABE0-97BE-41DA-A919-0F111D712F46}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B69485B1-868D-40E2-B2AE-19E3103B23B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="14385" tabRatio="384" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="MassGIS_Parcel_Download_Links" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1087" uniqueCount="1075">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1088" uniqueCount="1076">
   <si>
     <t>Town Name</t>
   </si>
   <si>
     <t>Town ID</t>
   </si>
   <si>
     <t>Shapefile Download URL</t>
   </si>
   <si>
     <t>File GDB Download URL</t>
   </si>
   <si>
     <t>Assessed Fiscal Year</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>NEW BEDFORD</t>
   </si>
   <si>
     <t>http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M201_NEWBEDFORD.zip</t>
   </si>
   <si>
@@ -3246,57 +3246,60 @@
   <si>
     <t>A new extract was incorporated into an older file geodatabase.</t>
   </si>
   <si>
     <t>Data received in 2022, with FY2021 data.</t>
   </si>
   <si>
     <t>One of the parcel match rates is significantly below specifications. The town’s Assessing Department is working to improve the match rates in time for the next submission.</t>
   </si>
   <si>
     <t>Updated SITE_ADDR values in the Assess table so they no longer all read as 0.</t>
   </si>
   <si>
     <t>Match rates are below spec, community will provie a full update later in the year.</t>
   </si>
   <si>
     <t>Changed descriptions for three use code values in the UC_LUT per the Town Assessor.</t>
   </si>
   <si>
     <t>An ownership record was removed from a ROW and WATER parcel polygon in the TaxPar.</t>
   </si>
   <si>
     <t>The previous FY2025 database has been replaced by the FY2024 version of the database as per request from the assessor due to unapproved valuations.</t>
   </si>
   <si>
-    <t>Assess to TaxPar match rate slightly lower than passing threshold, but municipal assessor will review and resolve for next submission.</t>
-[...1 lines deleted...]
-  <si>
     <t>Database contains updated data despite having the same FY value as the previous version.</t>
   </si>
   <si>
     <t>Some owner information may be inaccurate due to an issue with the town CAMA database. The town is working to address the issue for their next submission.</t>
+  </si>
+  <si>
+    <t>Match rates are lower than passing threshold. This is a known issue and the town is working to resolve it.</t>
+  </si>
+  <si>
+    <t>Low Value match rate is low due to known lots where the owner record is not known and vice versa. The town is working on resolving remaining issues.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
@@ -3315,64 +3318,63 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -3648,53 +3650,53 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M118_HALIFAX.zip" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M320_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M020_BARNSTABLE.zip" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M325_WESTSPRINGFIELD.zip" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M180_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M278_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M171_MARSHFIELD.zip" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M269_SHERBORN.zip" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M124_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M331_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M031_BILLERICA.zip" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M129_HAWLEY.zip" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M336_WEYMOUTH.zip" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M191_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M182_MIDDLEBOROUGH.zip" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M051_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M280_SPENCER.zip" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M135_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M342_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M043_BRIMFIELD.zip" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M140_HUBBARDSTON.zip" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M347_WOBURN.zip" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M202_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M193_MONTEREY.zip" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M207_NEWTON.zip" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M061_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M146_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M269_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M006_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M054_CHARLTON.zip" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M218_NORTON.zip" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M213_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M072_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M280_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M271_SHREWSBURY.zip" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M065_COHASSET.zip" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M131_HINGHAM.zip" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M016_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M224_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M229_PEABODY.zip" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M083_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M291_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M282_STERLING.zip" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M151_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M076_DIGHTON.zip" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M142_HULL.zip" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M027_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M235_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M007_AMESBURY.zip" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M240_PLYMPTON.zip" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M094_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M302_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M293_TAUNTON.zip" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M307_WALPOLE.zip" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M087_EASTHAMPTON.zip" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M162_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M246_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M153_LEOMINSTER.zip" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M106_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M313_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M013_ASHFIELD.zip" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M318_WELLFLEET.zip" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M173_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M098_FLORIDA.zip" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M164_LYNNFIELD.zip" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M018_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M231_PEMBROKE.zip" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M117_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M324_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M024_BELCHERTOWN.zip" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M329_WESTFIELD.zip" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M184_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M175_MEDFIELD.zip" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M029_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M251_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M242_PROVINCETOWN.zip" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M128_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M335_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M036_BOURNE.zip" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M340_WILLIAMSBURG.zip" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M195_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M101_FRANKLIN.zip" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M186_MILLBURY.zip" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M054_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M041_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M262_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M346_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M253_ROWE.zip" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M047_BUCKLAND.zip" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M113_GREATBARRINGTON.zip" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M206_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M197_NANTUCKET.zip" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M065_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M273_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M264_SCITUATE.zip" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M119_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M058_CHESHIRE.zip" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M124_HARDWICK.zip" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M331_WESTHAMPTON.zip" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M217_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M076_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M284_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M275_SOUTHHADLEY.zip" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M130_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M069_CUMMINGTON.zip" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M135_HOLLAND.zip" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M228_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M344_WINCHESTER.zip" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M087_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M295_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M202_NEWBRAINTREE.zip" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M286_STOW.zip" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M155_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M141_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M146_LAKEVILLE.zip" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M001_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M213_NORTHREADING.zip" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M306_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M297_TOLLAND.zip" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M166_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M060_CHESTERFIELD.zip" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M157_LINCOLN.zip" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M011_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M219_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M224_ORLEANS.zip" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M078_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M317_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M017_AUBURN.zip" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M266_SHARON.zip" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M121_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M177_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M126_HARWICH.zip" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M168_MARBLEHEAD.zip" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M333_WESTON.zip" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M022_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M230_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M071_DANVERS.zip" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M235_PHILLIPSTON.zip" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M286_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M328_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M001_ABINGTON.zip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M028_BERLIN.zip" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M277_SOUTHBOROUGH.zip" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M089_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M132_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M188_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M339_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M040_BRAINTREE.zip" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M137_HOLYOKE.zip" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M179_MENDON.zip" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M302_TYRINGHAM.zip" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M343_WINCHENDON.zip" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M199_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M082_DUXBURY.zip" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M204_NEWSALEM.zip" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M033_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M241_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M255_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M297_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M246_READING.zip" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M288_SUDBURY.zip" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M058_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M100_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M143_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M157_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M106_GILL.zip" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M148_LANESBOROUGH.zip" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M313_WASHINGTON.zip" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M003_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M051_CARLISLE.zip" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M093_EVERETT.zip" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M190_MONROE.zip" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M045_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M210_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M266_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M308_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M215_NORTHBOROUGH.zip" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M257_RUTLAND.zip" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M299_TOWNSEND.zip" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M069_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M112_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M168_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M319_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M117_HADLEY.zip" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M159_LONGMEADOW.zip" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M324_WESTNEWBURY.zip" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M179_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M019_AYER.zip" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M062_CHILMARK.zip" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M013_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M221_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M277_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M226_OXFORD.zip" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M268_SHELBURNE.zip" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M080_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M123_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M128_HAVERHILL.zip" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M330_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M030_BEVERLY.zip" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M073_DEDHAM.zip" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M170_MARLBOROUGH.zip" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M335_WESTWOOD.zip" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M024_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M190_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M232_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M288_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M003_ACUSHNET.zip" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M181_METHUEN.zip" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M237_PLAINFIELD.zip" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M279_SOUTHWICK.zip" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M050_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M091_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M299_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M304_UXBRIDGE.zip" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M134_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M341_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M042_BRIDGEWATER.zip" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M084_EASTBROOKFIELD.zip" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M139_HOPKINTON.zip" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M346_WINTHROP.zip" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M036_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M159_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M201_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M243_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M257_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M192_MONTAGUE.zip" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M206_NEWBURYPORT.zip" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M248_REVERE.zip" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M060_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M108_GOSHEN.zip" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M290_SUTTON.zip" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M102_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M145_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M310_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M010_ARLINGTON.zip" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M053_CHARLEMONT.zip" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M150_LEE.zip" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M315_WAYLAND.zip" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M005_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M047_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M170_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M212_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M268_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M095_FALLRIVER.zip" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M161_LUDLOW.zip" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M217_NORTHFIELD.zip" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M071_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M259_SALISBURY.zip" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M114_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M279_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M321_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M021_BARRE.zip" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M064_CLINTON.zip" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M119_HAMILTON.zip" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M326_WESTSTOCKBRIDGE.zip" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M015_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M181_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M223_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M172_MASHPEE.zip" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M228_PAXTON.zip" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M270_SHIRLEY.zip" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M082_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M125_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M290_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M332_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M032_BLACKSTONE.zip" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M130_HEATH.zip" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M281_SPRINGFIELD.zip" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M337_WHATELY.zip" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M150_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M192_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M075_DENNIS.zip" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M141_HUDSON.zip" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M183_MIDDLEFIELD.zip" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M026_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bostonopendata.boston.opendata.arcgis.com/datasets?q=*parcel&amp;sort_by=relevance" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M234_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M006_ALFORD.zip" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M239_PLYMOUTH.zip" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M093_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M136_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M259_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M301_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M343_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M292_SWANSEA.zip" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M306_WALES.zip" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M348_WORCESTER.zip" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M161_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M044_BROCKTON.zip" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M086_EASTHAM.zip" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M152_LENOX.zip" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M038_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M203_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M245_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M194_MONTGOMERY.zip" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M208_NORFOLK.zip" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M250_ROCHESTER.zip" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M062_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M105_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M147_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M270_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M312_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M012_ASHBY.zip" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M110_GRAFTON.zip" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M261_SANDWICH.zip" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M317_WELLESLEY.zip" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M172_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M055_CHATHAM.zip" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M097_FITCHBURG.zip" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M121_HANCOCK.zip" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M007_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M214_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M163_LYNN.zip" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M219_NORWELL.zip" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M073_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M116_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M281_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M272_SHUTESBURY.zip" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M323_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M023_BEDFORD.zip" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M066_COLRAIN.zip" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M132_HINSDALE.zip" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M328_WESTBOROUGH.zip" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M017_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M183_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M225_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M174_MAYNARD.zip" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M230_PELHAM.zip" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M028_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M084_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M250_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M292_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M241_PRINCETON.zip" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M127_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M334_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M034_BOLTON.zip" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M077_DOUGLAS.zip" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M100_FRAMINGHAM.zip" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M283_STOCKBRIDGE.zip" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M339_WILBRAHAM.zip" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M152_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M194_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M236_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M008_AMHERST.zip" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M143_HUNTINGTON.zip" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M185_MILFORD.zip" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M040_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M053_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M095_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M261_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M252_ROCKPORT.zip" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M138_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M303_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M345_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M046_BROOKLINE.zip" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M294_TEMPLETON.zip" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M308_WALTHAM.zip" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M350_WRENTHAM.zip" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M163_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M205_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M088_EASTON.zip" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M112_GRANVILLE.zip" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M154_LEVERETT.zip" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M196_NAHANT.zip" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M210_NORTHANDOVER.zip" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M009_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M064_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M247_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M221_OAKBLUFFS.zip" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M107_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M272_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M314_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M014_ASHLAND.zip" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M057_CHELSEA.zip" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M263_SAVOY.zip" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M319_WENDELL.zip" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M174_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M216_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M099_FOXBOROUGH.zip" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M122_HANOVER.zip" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M165_MALDEN.zip" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M019_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M075_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M118_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M283_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M325_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M025_BELLINGHAM.zip" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M232_PEPPERELL.zip" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M274_SOMERVILLE.zip" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M330_WESTFORD.zip" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M129_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M185_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M350_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M068_CONWAY.zip" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M134_HOLDEN.zip" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M176_MEDFORD.zip" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M342_WILMINGTON.zip" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M227_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M201_NEWBEDFORD.zip" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M030_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M086_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M252_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M294_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M336_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M243_QUINCY.zip" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M285_STOUGHTON.zip" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M140_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M154_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M037_BOXBOROUGH.zip" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M079_DRACUT.zip" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M102_FREETOWN.zip" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M145_KINGSTON.zip" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M196_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M238_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M090_EGREMONT.zip" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M187_MILLIS.zip" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M351_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M042_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M055_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M097_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M263_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M305_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M212_NORTHBROOKFIELD.zip" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M254_ROWLEY.zip" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M296_TISBURY.zip" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M310_WAREHAM.zip" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M109_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M165_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M347_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M048_BURLINGTON.zip" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M114_GREENFIELD.zip" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M321_WESTBOYLSTON.zip" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M207_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M156_LEYDEN.zip" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M198_NATICK.zip" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M010_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M066_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M274_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M223_ORANGE.zip" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M265_SEEKONK.zip" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M120_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M316_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M016_ATTLEBORO.zip" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M059_CHESTER.zip" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M125_HARVARD.zip" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M176_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M218_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M070_DALTON.zip" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M167_MANSFIELD.zip" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M332_WESTMINSTER.zip" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M021_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M077_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M229_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M285_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M004_ADAMS.zip" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M234_PETERSHAM.zip" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M088_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M327_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M027_BERKLEY.zip" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M276_SOUTHAMPTON.zip" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M301_TYNGSBOROUGH.zip" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M131_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M187_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M081_DUNSTABLE.zip" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M136_HOLLISTON.zip" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M178_MELROSE.zip" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M341_WILLIAMSTOWN.zip" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M032_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M240_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M254_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M203_NEWMARLBOROUGH.zip" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M245_RAYNHAM.zip" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M296_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M338_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M039_BOYLSTON.zip" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M287_STURBRIDGE.zip" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M099_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M142_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M156_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M198_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M050_CANTON.zip" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M105_GEORGETOWN.zip" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M147_LANCASTER.zip" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M189_MILTON.zip" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M312_WARWICK.zip" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M002_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M044_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M057_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M209_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M092_ESSEX.zip" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M214_NORTHAMPTON.zip" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M068_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M265_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M307_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M256_RUSSELL.zip" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M298_TOPSFIELD.zip" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M111_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M167_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M116_GROVELAND.zip" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M158_LITTLETON.zip" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M323_WESTBROOKFIELD.zip" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M012_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M061_CHICOPEE.zip" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M200_NEWASHFORD.zip" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M220_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M276_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M318_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M018_AVON.zip" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M225_OTIS.zip" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M267_SHEFFIELD.zip" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M079_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M122_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M178_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M329_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M029_BERNARDSTON.zip" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M127_HATFIELD.zip" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M169_MARION.zip" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M334_WESTPORT.zip" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M189_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M072_DARTMOUTH.zip" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M023_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M231_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M287_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M002_ACTON.zip" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M236_PITTSFIELD.zip" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M278_SOUTHBRIDGE.zip" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M049_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M090_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M133_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M138_HOPEDALE.zip" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M303_UPTON.zip" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M345_WINDSOR.zip" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M340_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M041_BREWSTER.zip" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M083_EASTBRIDGEWATER.zip" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M180_MERRIMAC.zip" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M034_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M200_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M242_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M256_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M298_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M191_MONSON.zip" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M205_NEWBURY.zip" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M247_REHOBOTH.zip" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M289_SUNDERLAND.zip" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M059_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M101_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M158_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M309_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M107_GLOUCESTER.zip" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M314_WATERTOWN.zip" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M144_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M104_AQUINNAH.zip" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M052_CARVER.zip" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M094_FAIRHAVEN.zip" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M149_LAWRENCE.zip" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M004_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M046_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M169_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M211_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M267_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M216_NORTHBRIDGE.zip" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M258_SALEM.zip" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M070_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M113_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M300_TRURO.zip" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M063_CLARKSBURG.zip" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M160_LOWELL.zip" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M014_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M222_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M227_PALMER.zip" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M081_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M289_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M074_DEERFIELD.zip" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M025_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M149_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M233_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M005_AGAWAM.zip" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M238_PLAINVILLE.zip" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M092_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M300_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M291_SWAMPSCOTT.zip" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M305_WAKEFIELD.zip" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M037_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M160_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M258_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M085_EASTLONGMEADOW.zip" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M151_LEICESTER.zip" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M244_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M249_RICHMOND.zip" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M103_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M311_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M011_ASHBURNHAM.zip" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M109_GOSNOLD.zip" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M316_WEBSTER.zip" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M171_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M096_FALMOUTH.zip" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M162_LUNENBURG.zip" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M048_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M260_SANDISFIELD.zip" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M115_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M322_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M022_BECKET.zip" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M120_HAMPDEN.zip" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M327_WESTTISBURY.zip" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M182_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M173_MATTAPOISETT.zip" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M126_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M249_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M333_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M338_WHITMAN.zip" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M033_BLANDFORD.zip" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M193_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M184_MIDDLETON.zip" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M039_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M052_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M260_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M251_ROCKLAND.zip" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M137_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M344_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M045_BROOKFIELD.zip" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M111_GRANBY.zip" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M349_WORTHINGTON.zip" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M204_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M195_MOUNTWASHINGTON.zip" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M209_NORTHADAMS.zip" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M063_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M271_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M262_SAUGUS.zip" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M148_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M056_CHELMSFORD.zip" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M008_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M215_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M123_HANSON.zip" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M220_NORWOOD.zip" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M074_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M282_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M067_CONCORD.zip" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M273_SOMERSET.zip" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M226_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M349_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M133_HOLBROOK.zip" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M085_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M293_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M284_STONEHAM.zip" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M139_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M153_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M078_DOVER.zip" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M144_IPSWICH.zip" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M351_YARMOUTH.zip" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M237_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M009_ANDOVER.zip" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M211_NORTHATTLEBOROUGH.zip" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M096_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M304_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M295_TEWKSBURY.zip" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M309_WARE.zip" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M164_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M089_EDGARTOWN.zip" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M155_LEXINGTON.zip" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M104_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M248_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M108_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M315_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M015_ATHOL.zip" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M222_OAKHAM.zip" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M320_WENHAM.zip" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M175_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M166_MANCHESTER.zip" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M020_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M326_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M233_PERU.zip" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M026_BELMONT.zip" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M186_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M080_DUDLEY.zip" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M177_MEDWAY.zip" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M031_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M239_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M253_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M244_RANDOLPH.zip" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M098_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M337_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M038_BOXFORD.zip" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M103_GARDNER.zip" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M311_WARREN.zip" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M197_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M091_ERVING.zip" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M188_MILLVILLE.zip" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M043_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M056_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M264_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M255_ROYALSTON.zip" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M348_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M049_CAMBRIDGE.zip" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M115_GROTON.zip" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M110_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M208_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M199_NEEDHAM.zip" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M322_WESTBRIDGEWATER.zip" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M067_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M275_parcels_gdb.zip" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:F352"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A145" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="F162" sqref="F162"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="C1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="A16" sqref="A16:XFD16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" customWidth="1"/>
     <col min="3" max="3" width="93" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="68.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -3715,69 +3717,69 @@
       <c r="C2" s="4" t="s">
         <v>1027</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>1028</v>
       </c>
       <c r="E2">
         <v>2026</v>
       </c>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>357</v>
       </c>
       <c r="B3" s="2">
         <v>2</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>358</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>359</v>
       </c>
       <c r="E3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B4" s="2">
         <v>3</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>121</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>122</v>
       </c>
       <c r="E4">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F4" s="3"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>381</v>
       </c>
       <c r="B5" s="2">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>382</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>383</v>
       </c>
       <c r="E5">
         <v>2026</v>
       </c>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>972</v>
       </c>
@@ -3787,51 +3789,51 @@
       <c r="C6" s="4" t="s">
         <v>973</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>974</v>
       </c>
       <c r="E6">
         <v>2026</v>
       </c>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>447</v>
       </c>
       <c r="B7" s="2">
         <v>6</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>448</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>449</v>
       </c>
       <c r="E7">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="F7" s="3"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>492</v>
       </c>
       <c r="B8" s="2">
         <v>7</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>493</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>494</v>
       </c>
       <c r="E8">
         <v>2026</v>
       </c>
       <c r="F8" s="3"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>676</v>
       </c>
@@ -3841,51 +3843,51 @@
       <c r="C9" s="4" t="s">
         <v>677</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>678</v>
       </c>
       <c r="E9">
         <v>2026</v>
       </c>
       <c r="F9" s="3"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>936</v>
       </c>
       <c r="B10" s="2">
         <v>9</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>937</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>938</v>
       </c>
       <c r="E10">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>1002</v>
       </c>
       <c r="B11" s="2">
         <v>104</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>1003</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>1004</v>
       </c>
       <c r="E11">
         <v>2025</v>
       </c>
       <c r="F11" s="3"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
@@ -3915,123 +3917,123 @@
       <c r="C13" s="4" t="s">
         <v>686</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>687</v>
       </c>
       <c r="E13">
         <v>2025</v>
       </c>
       <c r="F13" s="3"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>408</v>
       </c>
       <c r="B14" s="2">
         <v>12</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>409</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>410</v>
       </c>
       <c r="E14">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F14" s="3"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>186</v>
       </c>
       <c r="B15" s="2">
         <v>13</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>187</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>188</v>
       </c>
       <c r="E15">
         <v>2024</v>
       </c>
       <c r="F15" s="3"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>760</v>
       </c>
       <c r="B16" s="2">
         <v>14</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>761</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>762</v>
       </c>
       <c r="E16">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F16" s="3"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>908</v>
       </c>
       <c r="B17" s="2">
         <v>15</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>909</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>910</v>
       </c>
       <c r="E17">
         <v>2026</v>
       </c>
       <c r="F17" s="3"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>939</v>
       </c>
       <c r="B18" s="2">
         <v>16</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>940</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>941</v>
       </c>
       <c r="E18">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>823</v>
       </c>
       <c r="B19" s="2">
         <v>17</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>824</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>825</v>
       </c>
       <c r="E19">
         <v>2026</v>
       </c>
       <c r="F19" s="3"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
@@ -4243,51 +4245,51 @@
       <c r="C31" s="4" t="s">
         <v>982</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>983</v>
       </c>
       <c r="E31">
         <v>2026</v>
       </c>
       <c r="F31" s="3"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>835</v>
       </c>
       <c r="B32" s="2">
         <v>30</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>836</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>837</v>
       </c>
       <c r="E32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F32" s="3"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>237</v>
       </c>
       <c r="B33" s="2">
         <v>31</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>238</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>239</v>
       </c>
       <c r="E33">
         <v>2026</v>
       </c>
       <c r="F33" s="3"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>751</v>
       </c>
@@ -4297,193 +4299,193 @@
       <c r="C34" s="4" t="s">
         <v>752</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>753</v>
       </c>
       <c r="E34">
         <v>2026</v>
       </c>
       <c r="F34" s="3"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B35" s="2">
         <v>33</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>100</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>101</v>
       </c>
       <c r="E35">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F35" s="3"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>336</v>
       </c>
       <c r="B36" s="2">
         <v>34</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>337</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>338</v>
       </c>
       <c r="E36">
         <v>2026</v>
       </c>
       <c r="F36" s="3"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>591</v>
       </c>
       <c r="B37" s="2">
         <v>35</v>
       </c>
-      <c r="C37" s="5" t="s">
+      <c r="C37" s="6" t="s">
         <v>1059</v>
       </c>
-      <c r="D37" s="5"/>
+      <c r="D37" s="6"/>
       <c r="E37">
         <v>2023</v>
       </c>
       <c r="F37" s="4"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>772</v>
       </c>
       <c r="B38" s="2">
         <v>36</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>773</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>774</v>
       </c>
       <c r="E38">
         <v>2024</v>
       </c>
       <c r="F38" s="3"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>787</v>
       </c>
       <c r="B39" s="2">
         <v>37</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>788</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>789</v>
       </c>
       <c r="E39">
-        <v>2024</v>
+        <v>2027</v>
       </c>
       <c r="F39" s="3"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>474</v>
       </c>
       <c r="B40" s="2">
         <v>38</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>475</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>476</v>
       </c>
       <c r="E40">
         <v>2026</v>
       </c>
       <c r="F40" s="3"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>817</v>
       </c>
       <c r="B41" s="2">
         <v>39</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>818</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>819</v>
       </c>
       <c r="E41">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="F41" s="3"/>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>393</v>
       </c>
       <c r="B42" s="2">
         <v>40</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>394</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>395</v>
       </c>
       <c r="E42">
         <v>2025</v>
       </c>
       <c r="F42" s="3"/>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
         <v>177</v>
       </c>
       <c r="B43" s="2">
         <v>41</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>178</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>179</v>
       </c>
       <c r="E43">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F43" s="3"/>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
         <v>297</v>
       </c>
       <c r="B44" s="2">
         <v>42</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>298</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>299</v>
       </c>
       <c r="E44">
         <v>2026</v>
       </c>
       <c r="F44" s="3"/>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>282</v>
       </c>
@@ -4529,51 +4531,51 @@
       <c r="C47" s="4" t="s">
         <v>571</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>572</v>
       </c>
       <c r="E47">
         <v>2026</v>
       </c>
       <c r="F47" s="3"/>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
         <v>592</v>
       </c>
       <c r="B48" s="2">
         <v>46</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>593</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>594</v>
       </c>
       <c r="E48">
-        <v>2024</v>
+        <v>2027</v>
       </c>
       <c r="F48" s="3"/>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
         <v>868</v>
       </c>
       <c r="B49" s="2">
         <v>47</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>869</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>870</v>
       </c>
       <c r="E49">
         <v>2026</v>
       </c>
       <c r="F49" s="3"/>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
         <v>276</v>
       </c>
@@ -4601,51 +4603,51 @@
       <c r="C51" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E51">
         <v>2026</v>
       </c>
       <c r="F51" s="3"/>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
         <v>234</v>
       </c>
       <c r="B52" s="2">
         <v>50</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>235</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>236</v>
       </c>
       <c r="E52">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F52" s="3"/>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B53" s="2">
         <v>51</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>88</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>89</v>
       </c>
       <c r="E53">
         <v>2026</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
@@ -4769,51 +4771,51 @@
       <c r="C60" s="4" t="s">
         <v>1030</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>1031</v>
       </c>
       <c r="E60">
         <v>2026</v>
       </c>
       <c r="F60" s="3"/>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
         <v>126</v>
       </c>
       <c r="B61" s="2">
         <v>59</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>127</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>128</v>
       </c>
       <c r="E61">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="F61" s="3"/>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
         <v>1011</v>
       </c>
       <c r="B62" s="2">
         <v>60</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>1012</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>1013</v>
       </c>
       <c r="E62">
         <v>2026</v>
       </c>
       <c r="F62" s="3"/>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
         <v>372</v>
       </c>
@@ -4859,69 +4861,69 @@
       <c r="C65" s="4" t="s">
         <v>442</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>443</v>
       </c>
       <c r="E65">
         <v>2025</v>
       </c>
       <c r="F65" s="3"/>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B66" s="2">
         <v>64</v>
       </c>
       <c r="C66" s="4" t="s">
         <v>34</v>
       </c>
       <c r="D66" s="4" t="s">
         <v>35</v>
       </c>
       <c r="E66">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F66" s="3"/>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
         <v>345</v>
       </c>
       <c r="B67" s="2">
         <v>65</v>
       </c>
       <c r="C67" s="4" t="s">
         <v>346</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>347</v>
       </c>
       <c r="E67">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F67" s="3"/>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
         <v>561</v>
       </c>
       <c r="B68" s="2">
         <v>66</v>
       </c>
       <c r="C68" s="4" t="s">
         <v>562</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>563</v>
       </c>
       <c r="E68">
         <v>2026</v>
       </c>
       <c r="F68" s="3"/>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
         <v>150</v>
       </c>
@@ -5057,105 +5059,105 @@
       <c r="C76" s="4" t="s">
         <v>451</v>
       </c>
       <c r="D76" s="4" t="s">
         <v>452</v>
       </c>
       <c r="E76">
         <v>2026</v>
       </c>
       <c r="F76" s="3"/>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
         <v>748</v>
       </c>
       <c r="B77" s="2">
         <v>75</v>
       </c>
       <c r="C77" s="4" t="s">
         <v>749</v>
       </c>
       <c r="D77" s="4" t="s">
         <v>750</v>
       </c>
       <c r="E77">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F77" s="3"/>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
         <v>261</v>
       </c>
       <c r="B78" s="2">
         <v>76</v>
       </c>
       <c r="C78" s="4" t="s">
         <v>262</v>
       </c>
       <c r="D78" s="4" t="s">
         <v>263</v>
       </c>
       <c r="E78">
         <v>2025</v>
       </c>
       <c r="F78" s="3"/>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A79" s="3" t="s">
         <v>957</v>
       </c>
       <c r="B79" s="2">
         <v>77</v>
       </c>
       <c r="C79" s="4" t="s">
         <v>958</v>
       </c>
       <c r="D79" s="4" t="s">
         <v>959</v>
       </c>
       <c r="E79">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="F79" s="3"/>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
         <v>222</v>
       </c>
       <c r="B80" s="2">
         <v>78</v>
       </c>
       <c r="C80" s="4" t="s">
         <v>223</v>
       </c>
       <c r="D80" s="4" t="s">
         <v>224</v>
       </c>
       <c r="E80">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="F80" s="3"/>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
         <v>933</v>
       </c>
       <c r="B81" s="2">
         <v>79</v>
       </c>
       <c r="C81" s="4" t="s">
         <v>934</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>935</v>
       </c>
       <c r="E81">
         <v>2025</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
@@ -5221,51 +5223,51 @@
       <c r="C85" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D85" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E85">
         <v>2026</v>
       </c>
       <c r="F85" s="3"/>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A86" s="3" t="s">
         <v>156</v>
       </c>
       <c r="B86" s="2">
         <v>84</v>
       </c>
       <c r="C86" s="4" t="s">
         <v>157</v>
       </c>
       <c r="D86" s="4" t="s">
         <v>158</v>
       </c>
       <c r="E86">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="F86" s="3"/>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
         <v>739</v>
       </c>
       <c r="B87" s="2">
         <v>85</v>
       </c>
       <c r="C87" s="4" t="s">
         <v>740</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>741</v>
       </c>
       <c r="E87">
         <v>2026</v>
       </c>
       <c r="F87" s="3"/>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A88" s="3" t="s">
         <v>537</v>
       </c>
@@ -5313,51 +5315,51 @@
       </c>
       <c r="D90" s="4" t="s">
         <v>904</v>
       </c>
       <c r="E90">
         <v>2026</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A91" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B91" s="2">
         <v>89</v>
       </c>
       <c r="C91" s="4" t="s">
         <v>46</v>
       </c>
       <c r="D91" s="4" t="s">
         <v>47</v>
       </c>
       <c r="E91">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F91" s="3"/>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A92" s="3" t="s">
         <v>993</v>
       </c>
       <c r="B92" s="2">
         <v>90</v>
       </c>
       <c r="C92" s="4" t="s">
         <v>994</v>
       </c>
       <c r="D92" s="4" t="s">
         <v>995</v>
       </c>
       <c r="E92">
         <v>2025</v>
       </c>
       <c r="F92" s="3"/>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A93" s="3" t="s">
         <v>144</v>
       </c>
@@ -5367,51 +5369,51 @@
       <c r="C93" s="4" t="s">
         <v>145</v>
       </c>
       <c r="D93" s="4" t="s">
         <v>146</v>
       </c>
       <c r="E93">
         <v>2026</v>
       </c>
       <c r="F93" s="3"/>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A94" s="3" t="s">
         <v>871</v>
       </c>
       <c r="B94" s="2">
         <v>92</v>
       </c>
       <c r="C94" s="4" t="s">
         <v>872</v>
       </c>
       <c r="D94" s="4" t="s">
         <v>873</v>
       </c>
       <c r="E94">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F94" s="3"/>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A95" s="3" t="s">
         <v>138</v>
       </c>
       <c r="B95" s="2">
         <v>93</v>
       </c>
       <c r="C95" s="4" t="s">
         <v>139</v>
       </c>
       <c r="D95" s="4" t="s">
         <v>140</v>
       </c>
       <c r="E95">
         <v>2026</v>
       </c>
       <c r="F95" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A96" s="3" t="s">
@@ -5533,51 +5535,51 @@
       <c r="C102" s="4" t="s">
         <v>659</v>
       </c>
       <c r="D102" s="4" t="s">
         <v>660</v>
       </c>
       <c r="E102">
         <v>2025</v>
       </c>
       <c r="F102" s="3"/>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A103" s="3" t="s">
         <v>558</v>
       </c>
       <c r="B103" s="2">
         <v>101</v>
       </c>
       <c r="C103" s="4" t="s">
         <v>559</v>
       </c>
       <c r="D103" s="4" t="s">
         <v>560</v>
       </c>
       <c r="E103">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F103" s="3"/>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A104" s="3" t="s">
         <v>790</v>
       </c>
       <c r="B104" s="2">
         <v>102</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>791</v>
       </c>
       <c r="D104" s="4" t="s">
         <v>792</v>
       </c>
       <c r="E104">
         <v>2026</v>
       </c>
       <c r="F104" s="3"/>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A105" s="3" t="s">
         <v>303</v>
       </c>
@@ -5605,51 +5607,51 @@
       <c r="C106" s="4" t="s">
         <v>758</v>
       </c>
       <c r="D106" s="4" t="s">
         <v>759</v>
       </c>
       <c r="E106">
         <v>2026</v>
       </c>
       <c r="F106" s="3"/>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A107" s="3" t="s">
         <v>438</v>
       </c>
       <c r="B107" s="2">
         <v>106</v>
       </c>
       <c r="C107" s="4" t="s">
         <v>439</v>
       </c>
       <c r="D107" s="4" t="s">
         <v>440</v>
       </c>
       <c r="E107">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F107" s="3"/>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A108" s="3" t="s">
         <v>195</v>
       </c>
       <c r="B108" s="2">
         <v>107</v>
       </c>
       <c r="C108" s="4" t="s">
         <v>196</v>
       </c>
       <c r="D108" s="4" t="s">
         <v>197</v>
       </c>
       <c r="E108">
         <v>2026</v>
       </c>
       <c r="F108" s="3"/>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A109" s="3" t="s">
         <v>321</v>
       </c>
@@ -5731,69 +5733,69 @@
       <c r="C113" s="4" t="s">
         <v>331</v>
       </c>
       <c r="D113" s="4" t="s">
         <v>332</v>
       </c>
       <c r="E113">
         <v>2025</v>
       </c>
       <c r="F113" s="3"/>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A114" s="3" t="s">
         <v>582</v>
       </c>
       <c r="B114" s="2">
         <v>113</v>
       </c>
       <c r="C114" s="4" t="s">
         <v>583</v>
       </c>
       <c r="D114" s="4" t="s">
         <v>584</v>
       </c>
       <c r="E114">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F114" s="3"/>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A115" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B115" s="2">
         <v>114</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>61</v>
       </c>
       <c r="D115" s="4" t="s">
         <v>62</v>
       </c>
       <c r="E115">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="F115" s="3"/>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A116" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B116" s="2">
         <v>115</v>
       </c>
       <c r="C116" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D116" s="4" t="s">
         <v>26</v>
       </c>
       <c r="E116">
         <v>2026</v>
       </c>
       <c r="F116" s="3"/>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A117" s="3" t="s">
         <v>132</v>
       </c>
@@ -5803,71 +5805,71 @@
       <c r="C117" s="4" t="s">
         <v>133</v>
       </c>
       <c r="D117" s="4" t="s">
         <v>134</v>
       </c>
       <c r="E117">
         <v>2026</v>
       </c>
       <c r="F117" s="3"/>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A118" s="3" t="s">
         <v>987</v>
       </c>
       <c r="B118" s="2">
         <v>117</v>
       </c>
       <c r="C118" s="4" t="s">
         <v>988</v>
       </c>
       <c r="D118" s="4" t="s">
         <v>989</v>
       </c>
       <c r="E118">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F118" s="3" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A119" s="3" t="s">
         <v>829</v>
       </c>
       <c r="B119" s="2">
         <v>118</v>
       </c>
       <c r="C119" s="4" t="s">
         <v>830</v>
       </c>
       <c r="D119" s="4" t="s">
         <v>831</v>
       </c>
       <c r="E119">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F119" s="3"/>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A120" s="3" t="s">
         <v>198</v>
       </c>
       <c r="B120" s="2">
         <v>119</v>
       </c>
       <c r="C120" s="4" t="s">
         <v>199</v>
       </c>
       <c r="D120" s="4" t="s">
         <v>200</v>
       </c>
       <c r="E120">
         <v>2026</v>
       </c>
       <c r="F120" s="3"/>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A121" s="3" t="s">
         <v>411</v>
       </c>
@@ -5913,123 +5915,123 @@
       <c r="C123" s="4" t="s">
         <v>106</v>
       </c>
       <c r="D123" s="4" t="s">
         <v>107</v>
       </c>
       <c r="E123">
         <v>2025</v>
       </c>
       <c r="F123" s="3"/>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A124" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B124" s="2">
         <v>123</v>
       </c>
       <c r="C124" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D124" s="4" t="s">
         <v>83</v>
       </c>
       <c r="E124">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F124" s="3"/>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A125" s="3" t="s">
         <v>691</v>
       </c>
       <c r="B125" s="2">
         <v>124</v>
       </c>
       <c r="C125" s="4" t="s">
         <v>692</v>
       </c>
       <c r="D125" s="4" t="s">
         <v>693</v>
       </c>
       <c r="E125">
         <v>2026</v>
       </c>
       <c r="F125" s="3"/>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A126" s="3" t="s">
         <v>528</v>
       </c>
       <c r="B126" s="2">
         <v>125</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>529</v>
       </c>
       <c r="D126" s="4" t="s">
         <v>530</v>
       </c>
       <c r="E126">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F126" s="3"/>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A127" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B127" s="2">
         <v>126</v>
       </c>
       <c r="C127" s="4" t="s">
         <v>28</v>
       </c>
       <c r="D127" s="4" t="s">
         <v>29</v>
       </c>
       <c r="E127">
         <v>2026</v>
       </c>
       <c r="F127" s="3"/>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A128" s="3" t="s">
         <v>417</v>
       </c>
       <c r="B128" s="2">
         <v>127</v>
       </c>
       <c r="C128" s="4" t="s">
         <v>418</v>
       </c>
       <c r="D128" s="4" t="s">
         <v>419</v>
       </c>
       <c r="E128">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="F128" s="3"/>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A129" s="3" t="s">
         <v>468</v>
       </c>
       <c r="B129" s="2">
         <v>128</v>
       </c>
       <c r="C129" s="4" t="s">
         <v>469</v>
       </c>
       <c r="D129" s="4" t="s">
         <v>470</v>
       </c>
       <c r="E129">
         <v>2025</v>
       </c>
       <c r="F129" s="3"/>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A130" s="3" t="s">
         <v>948</v>
       </c>
@@ -6059,51 +6061,51 @@
       <c r="C131" s="4" t="s">
         <v>611</v>
       </c>
       <c r="D131" s="4" t="s">
         <v>612</v>
       </c>
       <c r="E131">
         <v>2026</v>
       </c>
       <c r="F131" s="3"/>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A132" s="3" t="s">
         <v>225</v>
       </c>
       <c r="B132" s="2">
         <v>131</v>
       </c>
       <c r="C132" s="4" t="s">
         <v>226</v>
       </c>
       <c r="D132" s="4" t="s">
         <v>227</v>
       </c>
       <c r="E132">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="F132" s="3"/>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A133" s="3" t="s">
         <v>736</v>
       </c>
       <c r="B133" s="2">
         <v>132</v>
       </c>
       <c r="C133" s="4" t="s">
         <v>737</v>
       </c>
       <c r="D133" s="4" t="s">
         <v>738</v>
       </c>
       <c r="E133">
         <v>2026</v>
       </c>
       <c r="F133" s="3"/>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A134" s="3" t="s">
         <v>911</v>
       </c>
@@ -6185,51 +6187,51 @@
       <c r="C138" s="4" t="s">
         <v>214</v>
       </c>
       <c r="D138" s="4" t="s">
         <v>215</v>
       </c>
       <c r="E138">
         <v>2026</v>
       </c>
       <c r="F138" s="3"/>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A139" s="3" t="s">
         <v>820</v>
       </c>
       <c r="B139" s="2">
         <v>138</v>
       </c>
       <c r="C139" s="4" t="s">
         <v>821</v>
       </c>
       <c r="D139" s="4" t="s">
         <v>822</v>
       </c>
       <c r="E139">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F139" s="3"/>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A140" s="3" t="s">
         <v>402</v>
       </c>
       <c r="B140" s="2">
         <v>139</v>
       </c>
       <c r="C140" s="4" t="s">
         <v>403</v>
       </c>
       <c r="D140" s="4" t="s">
         <v>404</v>
       </c>
       <c r="E140">
         <v>2025</v>
       </c>
       <c r="F140" s="3"/>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A141" s="3" t="s">
         <v>778</v>
       </c>
@@ -6257,51 +6259,51 @@
       <c r="C142" s="4" t="s">
         <v>286</v>
       </c>
       <c r="D142" s="4" t="s">
         <v>287</v>
       </c>
       <c r="E142">
         <v>2026</v>
       </c>
       <c r="F142" s="3"/>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A143" s="3" t="s">
         <v>522</v>
       </c>
       <c r="B143" s="2">
         <v>142</v>
       </c>
       <c r="C143" s="4" t="s">
         <v>523</v>
       </c>
       <c r="D143" s="4" t="s">
         <v>524</v>
       </c>
       <c r="E143">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F143" s="3"/>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A144" s="3" t="s">
         <v>483</v>
       </c>
       <c r="B144" s="2">
         <v>143</v>
       </c>
       <c r="C144" s="4" t="s">
         <v>484</v>
       </c>
       <c r="D144" s="4" t="s">
         <v>485</v>
       </c>
       <c r="E144">
         <v>2026</v>
       </c>
       <c r="F144" s="3"/>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A145" s="3" t="s">
         <v>703</v>
       </c>
@@ -6329,51 +6331,51 @@
       <c r="C146" s="4" t="s">
         <v>271</v>
       </c>
       <c r="D146" s="4" t="s">
         <v>272</v>
       </c>
       <c r="E146">
         <v>2026</v>
       </c>
       <c r="F146" s="3"/>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A147" s="3" t="s">
         <v>814</v>
       </c>
       <c r="B147" s="2">
         <v>146</v>
       </c>
       <c r="C147" s="4" t="s">
         <v>815</v>
       </c>
       <c r="D147" s="4" t="s">
         <v>816</v>
       </c>
       <c r="E147">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="F147" s="3"/>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A148" s="3" t="s">
         <v>291</v>
       </c>
       <c r="B148" s="2">
         <v>147</v>
       </c>
       <c r="C148" s="4" t="s">
         <v>292</v>
       </c>
       <c r="D148" s="4" t="s">
         <v>293</v>
       </c>
       <c r="E148">
         <v>2026</v>
       </c>
       <c r="F148" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A149" s="3" t="s">
@@ -6607,69 +6609,69 @@
       </c>
       <c r="D161" s="4" t="s">
         <v>482</v>
       </c>
       <c r="E161">
         <v>2026</v>
       </c>
       <c r="F161" s="3"/>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A162" s="3" t="s">
         <v>378</v>
       </c>
       <c r="B162" s="2">
         <v>161</v>
       </c>
       <c r="C162" s="4" t="s">
         <v>379</v>
       </c>
       <c r="D162" s="4" t="s">
         <v>380</v>
       </c>
       <c r="E162">
         <v>2026</v>
       </c>
-      <c r="F162" s="7" t="s">
-        <v>1074</v>
+      <c r="F162" s="5" t="s">
+        <v>1073</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A163" s="3" t="s">
         <v>1017</v>
       </c>
       <c r="B163" s="2">
         <v>162</v>
       </c>
       <c r="C163" s="4" t="s">
         <v>1018</v>
       </c>
       <c r="D163" s="4" t="s">
         <v>1019</v>
       </c>
       <c r="E163">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F163" s="3"/>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A164" s="3" t="s">
         <v>598</v>
       </c>
       <c r="B164" s="2">
         <v>163</v>
       </c>
       <c r="C164" s="4" t="s">
         <v>599</v>
       </c>
       <c r="D164" s="4" t="s">
         <v>600</v>
       </c>
       <c r="E164">
         <v>2026</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A165" s="3" t="s">
@@ -6699,53 +6701,55 @@
       <c r="C166" s="4" t="s">
         <v>478</v>
       </c>
       <c r="D166" s="4" t="s">
         <v>479</v>
       </c>
       <c r="E166">
         <v>2026</v>
       </c>
       <c r="F166" s="3"/>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A167" s="3" t="s">
         <v>300</v>
       </c>
       <c r="B167" s="2">
         <v>166</v>
       </c>
       <c r="C167" s="4" t="s">
         <v>301</v>
       </c>
       <c r="D167" s="4" t="s">
         <v>302</v>
       </c>
       <c r="E167">
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="F167" s="3"/>
+        <v>2027</v>
+      </c>
+      <c r="F167" t="s">
+        <v>1075</v>
+      </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A168" s="3" t="s">
         <v>742</v>
       </c>
       <c r="B168" s="2">
         <v>167</v>
       </c>
       <c r="C168" s="4" t="s">
         <v>743</v>
       </c>
       <c r="D168" s="4" t="s">
         <v>744</v>
       </c>
       <c r="E168">
         <v>2026</v>
       </c>
       <c r="F168" s="3"/>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A169" s="3" t="s">
         <v>853</v>
       </c>
       <c r="B169" s="2">
         <v>168</v>
@@ -6827,51 +6831,51 @@
       <c r="C173" s="4" t="s">
         <v>890</v>
       </c>
       <c r="D173" s="4" t="s">
         <v>891</v>
       </c>
       <c r="E173">
         <v>2026</v>
       </c>
       <c r="F173" s="3"/>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A174" s="3" t="s">
         <v>375</v>
       </c>
       <c r="B174" s="2">
         <v>173</v>
       </c>
       <c r="C174" s="4" t="s">
         <v>376</v>
       </c>
       <c r="D174" s="4" t="s">
         <v>377</v>
       </c>
       <c r="E174">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F174" s="3"/>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A175" s="3" t="s">
         <v>456</v>
       </c>
       <c r="B175" s="2">
         <v>174</v>
       </c>
       <c r="C175" s="4" t="s">
         <v>457</v>
       </c>
       <c r="D175" s="4" t="s">
         <v>458</v>
       </c>
       <c r="E175">
         <v>2026</v>
       </c>
       <c r="F175" s="3"/>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A176" s="3" t="s">
         <v>9</v>
       </c>
@@ -6953,51 +6957,51 @@
       <c r="C180" s="4" t="s">
         <v>160</v>
       </c>
       <c r="D180" s="4" t="s">
         <v>161</v>
       </c>
       <c r="E180">
         <v>2026</v>
       </c>
       <c r="F180" s="3"/>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A181" s="3" t="s">
         <v>471</v>
       </c>
       <c r="B181" s="2">
         <v>180</v>
       </c>
       <c r="C181" s="4" t="s">
         <v>472</v>
       </c>
       <c r="D181" s="4" t="s">
         <v>473</v>
       </c>
       <c r="E181">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F181" s="3"/>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A182" s="3" t="s">
         <v>892</v>
       </c>
       <c r="B182" s="2">
         <v>181</v>
       </c>
       <c r="C182" s="4" t="s">
         <v>893</v>
       </c>
       <c r="D182" s="4" t="s">
         <v>894</v>
       </c>
       <c r="E182">
         <v>2025</v>
       </c>
       <c r="F182" s="3" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
@@ -7243,87 +7247,87 @@
       <c r="C196" s="4" t="s">
         <v>289</v>
       </c>
       <c r="D196" s="4" t="s">
         <v>290</v>
       </c>
       <c r="E196">
         <v>2022</v>
       </c>
       <c r="F196" s="3"/>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A197" s="3" t="s">
         <v>616</v>
       </c>
       <c r="B197" s="2">
         <v>196</v>
       </c>
       <c r="C197" s="4" t="s">
         <v>617</v>
       </c>
       <c r="D197" s="4" t="s">
         <v>618</v>
       </c>
       <c r="E197">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F197" s="3"/>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A198" s="3" t="s">
         <v>231</v>
       </c>
       <c r="B198" s="2">
         <v>197</v>
       </c>
       <c r="C198" s="4" t="s">
         <v>232</v>
       </c>
       <c r="D198" s="4" t="s">
         <v>233</v>
       </c>
       <c r="E198">
         <v>2026</v>
       </c>
       <c r="F198" s="3"/>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A199" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B199" s="2">
         <v>198</v>
       </c>
       <c r="C199" s="4" t="s">
         <v>76</v>
       </c>
       <c r="D199" s="4" t="s">
         <v>77</v>
       </c>
       <c r="E199">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F199" s="3"/>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A200" s="3" t="s">
         <v>1023</v>
       </c>
       <c r="B200" s="2">
         <v>199</v>
       </c>
       <c r="C200" s="4" t="s">
         <v>1024</v>
       </c>
       <c r="D200" s="4" t="s">
         <v>1025</v>
       </c>
       <c r="E200">
         <v>2025</v>
       </c>
       <c r="F200" s="3"/>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
         <v>552</v>
       </c>
@@ -7333,51 +7337,51 @@
       <c r="C201" s="4" t="s">
         <v>553</v>
       </c>
       <c r="D201" s="4" t="s">
         <v>554</v>
       </c>
       <c r="E201">
         <v>2026</v>
       </c>
       <c r="F201" s="3"/>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B202" s="2">
         <v>201</v>
       </c>
       <c r="C202" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D202" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E202">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F202" s="3"/>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
         <v>354</v>
       </c>
       <c r="B203" s="2">
         <v>202</v>
       </c>
       <c r="C203" s="4" t="s">
         <v>355</v>
       </c>
       <c r="D203" s="4" t="s">
         <v>356</v>
       </c>
       <c r="E203">
         <v>2026</v>
       </c>
       <c r="F203" s="3"/>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
         <v>258</v>
       </c>
@@ -7513,51 +7517,51 @@
       <c r="C211" s="4" t="s">
         <v>918</v>
       </c>
       <c r="D211" s="4" t="s">
         <v>919</v>
       </c>
       <c r="E211">
         <v>2026</v>
       </c>
       <c r="F211" s="3"/>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A212" s="3" t="s">
         <v>252</v>
       </c>
       <c r="B212" s="2">
         <v>211</v>
       </c>
       <c r="C212" s="4" t="s">
         <v>253</v>
       </c>
       <c r="D212" s="4" t="s">
         <v>254</v>
       </c>
       <c r="E212">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="F212" s="3"/>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A213" s="3" t="s">
         <v>781</v>
       </c>
       <c r="B213" s="2">
         <v>212</v>
       </c>
       <c r="C213" s="4" t="s">
         <v>782</v>
       </c>
       <c r="D213" s="4" t="s">
         <v>783</v>
       </c>
       <c r="E213">
         <v>2026</v>
       </c>
       <c r="F213" s="3"/>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A214" s="3" t="s">
         <v>501</v>
       </c>
@@ -7603,87 +7607,87 @@
       <c r="C216" s="4" t="s">
         <v>148</v>
       </c>
       <c r="D216" s="4" t="s">
         <v>149</v>
       </c>
       <c r="E216">
         <v>2026</v>
       </c>
       <c r="F216" s="3"/>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
         <v>856</v>
       </c>
       <c r="B217" s="2">
         <v>216</v>
       </c>
       <c r="C217" s="4" t="s">
         <v>857</v>
       </c>
       <c r="D217" s="4" t="s">
         <v>858</v>
       </c>
       <c r="E217">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="F217" s="3"/>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
         <v>1008</v>
       </c>
       <c r="B218" s="2">
         <v>217</v>
       </c>
       <c r="C218" s="4" t="s">
         <v>1009</v>
       </c>
       <c r="D218" s="4" t="s">
         <v>1010</v>
       </c>
       <c r="E218">
         <v>2025</v>
       </c>
       <c r="F218" s="3"/>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
         <v>670</v>
       </c>
       <c r="B219" s="2">
         <v>218</v>
       </c>
       <c r="C219" s="4" t="s">
         <v>671</v>
       </c>
       <c r="D219" s="4" t="s">
         <v>672</v>
       </c>
       <c r="E219">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F219" s="3"/>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
         <v>727</v>
       </c>
       <c r="B220" s="2">
         <v>219</v>
       </c>
       <c r="C220" s="4" t="s">
         <v>728</v>
       </c>
       <c r="D220" s="4" t="s">
         <v>729</v>
       </c>
       <c r="E220">
         <v>2026</v>
       </c>
       <c r="F220" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
@@ -7749,51 +7753,51 @@
       <c r="C224" s="4" t="s">
         <v>94</v>
       </c>
       <c r="D224" s="4" t="s">
         <v>95</v>
       </c>
       <c r="E224">
         <v>2025</v>
       </c>
       <c r="F224" s="3"/>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
         <v>673</v>
       </c>
       <c r="B225" s="2">
         <v>224</v>
       </c>
       <c r="C225" s="4" t="s">
         <v>674</v>
       </c>
       <c r="D225" s="4" t="s">
         <v>675</v>
       </c>
       <c r="E225">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F225" s="3"/>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
         <v>754</v>
       </c>
       <c r="B226" s="2">
         <v>225</v>
       </c>
       <c r="C226" s="4" t="s">
         <v>755</v>
       </c>
       <c r="D226" s="4" t="s">
         <v>756</v>
       </c>
       <c r="E226">
         <v>2025</v>
       </c>
       <c r="F226" s="3"/>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A227" s="3" t="s">
         <v>880</v>
       </c>
@@ -7893,51 +7897,51 @@
       <c r="C232" s="4" t="s">
         <v>244</v>
       </c>
       <c r="D232" s="4" t="s">
         <v>245</v>
       </c>
       <c r="E232">
         <v>2026</v>
       </c>
       <c r="F232" s="3"/>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
         <v>1020</v>
       </c>
       <c r="B233" s="2">
         <v>232</v>
       </c>
       <c r="C233" s="4" t="s">
         <v>1021</v>
       </c>
       <c r="D233" s="4" t="s">
         <v>1022</v>
       </c>
       <c r="E233">
-        <v>2024</v>
+        <v>2027</v>
       </c>
       <c r="F233" s="3"/>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
         <v>333</v>
       </c>
       <c r="B234" s="2">
         <v>233</v>
       </c>
       <c r="C234" s="4" t="s">
         <v>334</v>
       </c>
       <c r="D234" s="4" t="s">
         <v>335</v>
       </c>
       <c r="E234">
         <v>2026</v>
       </c>
       <c r="F234" s="3"/>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
         <v>534</v>
       </c>
@@ -8090,69 +8094,69 @@
       <c r="C243" s="4" t="s">
         <v>577</v>
       </c>
       <c r="D243" s="4" t="s">
         <v>578</v>
       </c>
       <c r="E243">
         <v>2026</v>
       </c>
       <c r="F243" s="3"/>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A244" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B244" s="2">
         <v>243</v>
       </c>
       <c r="C244" s="4" t="s">
         <v>265</v>
       </c>
       <c r="D244" s="4" t="s">
         <v>266</v>
       </c>
       <c r="E244">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F244" s="3"/>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A245" s="3" t="s">
         <v>414</v>
       </c>
       <c r="B245" s="2">
         <v>244</v>
       </c>
       <c r="C245" s="4" t="s">
         <v>415</v>
       </c>
       <c r="D245" s="4" t="s">
         <v>416</v>
       </c>
       <c r="E245">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F245" s="3"/>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A246" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B246" s="2">
         <v>245</v>
       </c>
       <c r="C246" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D246" s="4" t="s">
         <v>44</v>
       </c>
       <c r="E246">
         <v>2026</v>
       </c>
       <c r="F246" s="3"/>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A247" s="3" t="s">
         <v>267</v>
       </c>
@@ -8162,51 +8166,51 @@
       <c r="C247" s="4" t="s">
         <v>268</v>
       </c>
       <c r="D247" s="4" t="s">
         <v>269</v>
       </c>
       <c r="E247">
         <v>2026</v>
       </c>
       <c r="F247" s="3"/>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A248" s="3" t="s">
         <v>905</v>
       </c>
       <c r="B248" s="2">
         <v>247</v>
       </c>
       <c r="C248" s="4" t="s">
         <v>906</v>
       </c>
       <c r="D248" s="4" t="s">
         <v>907</v>
       </c>
       <c r="E248">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="F248" s="3" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A249" s="3" t="s">
         <v>519</v>
       </c>
       <c r="B249" s="2">
         <v>248</v>
       </c>
       <c r="C249" s="4" t="s">
         <v>520</v>
       </c>
       <c r="D249" s="4" t="s">
         <v>521</v>
       </c>
       <c r="E249">
         <v>2026</v>
       </c>
       <c r="F249" s="3"/>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A250" s="3" t="s">
@@ -8236,51 +8240,51 @@
       <c r="C251" s="4" t="s">
         <v>112</v>
       </c>
       <c r="D251" s="4" t="s">
         <v>113</v>
       </c>
       <c r="E251">
         <v>2026</v>
       </c>
       <c r="F251" s="3"/>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A252" s="3" t="s">
         <v>489</v>
       </c>
       <c r="B252" s="2">
         <v>251</v>
       </c>
       <c r="C252" s="4" t="s">
         <v>490</v>
       </c>
       <c r="D252" s="4" t="s">
         <v>491</v>
       </c>
       <c r="E252">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F252" s="3"/>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A253" s="3" t="s">
         <v>555</v>
       </c>
       <c r="B253" s="2">
         <v>252</v>
       </c>
       <c r="C253" s="4" t="s">
         <v>556</v>
       </c>
       <c r="D253" s="4" t="s">
         <v>557</v>
       </c>
       <c r="E253">
         <v>2026</v>
       </c>
       <c r="F253" s="3"/>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A254" s="3" t="s">
         <v>183</v>
       </c>
@@ -8434,51 +8438,51 @@
       <c r="C262" s="4" t="s">
         <v>70</v>
       </c>
       <c r="D262" s="4" t="s">
         <v>71</v>
       </c>
       <c r="E262">
         <v>2026</v>
       </c>
       <c r="F262" s="3"/>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A263" s="3" t="s">
         <v>808</v>
       </c>
       <c r="B263" s="2">
         <v>262</v>
       </c>
       <c r="C263" s="4" t="s">
         <v>809</v>
       </c>
       <c r="D263" s="4" t="s">
         <v>810</v>
       </c>
       <c r="E263">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F263" s="3"/>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A264" s="3" t="s">
         <v>444</v>
       </c>
       <c r="B264" s="2">
         <v>263</v>
       </c>
       <c r="C264" s="4" t="s">
         <v>445</v>
       </c>
       <c r="D264" s="4" t="s">
         <v>446</v>
       </c>
       <c r="E264">
         <v>2025</v>
       </c>
       <c r="F264" s="3"/>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A265" s="3" t="s">
         <v>942</v>
       </c>
@@ -8490,51 +8494,51 @@
       </c>
       <c r="D265" s="4" t="s">
         <v>944</v>
       </c>
       <c r="E265">
         <v>2026</v>
       </c>
       <c r="F265" s="3" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A266" s="3" t="s">
         <v>342</v>
       </c>
       <c r="B266" s="2">
         <v>265</v>
       </c>
       <c r="C266" s="4" t="s">
         <v>343</v>
       </c>
       <c r="D266" s="4" t="s">
         <v>344</v>
       </c>
       <c r="E266">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F266" s="3"/>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A267" s="3" t="s">
         <v>862</v>
       </c>
       <c r="B267" s="2">
         <v>266</v>
       </c>
       <c r="C267" s="4" t="s">
         <v>863</v>
       </c>
       <c r="D267" s="4" t="s">
         <v>864</v>
       </c>
       <c r="E267">
         <v>2026</v>
       </c>
       <c r="F267" s="3"/>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A268" s="3" t="s">
         <v>564</v>
       </c>
@@ -8598,87 +8602,87 @@
       <c r="C271" s="4" t="s">
         <v>541</v>
       </c>
       <c r="D271" s="4" t="s">
         <v>542</v>
       </c>
       <c r="E271">
         <v>2026</v>
       </c>
       <c r="F271" s="3"/>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A272" s="3" t="s">
         <v>999</v>
       </c>
       <c r="B272" s="2">
         <v>271</v>
       </c>
       <c r="C272" s="4" t="s">
         <v>1000</v>
       </c>
       <c r="D272" s="4" t="s">
         <v>1001</v>
       </c>
       <c r="E272">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F272" s="3"/>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A273" s="3" t="s">
         <v>348</v>
       </c>
       <c r="B273" s="2">
         <v>272</v>
       </c>
       <c r="C273" s="4" t="s">
         <v>349</v>
       </c>
       <c r="D273" s="4" t="s">
         <v>350</v>
       </c>
       <c r="E273">
         <v>2026</v>
       </c>
       <c r="F273" s="3"/>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A274" s="3" t="s">
         <v>841</v>
       </c>
       <c r="B274" s="2">
         <v>273</v>
       </c>
       <c r="C274" s="4" t="s">
         <v>842</v>
       </c>
       <c r="D274" s="4" t="s">
         <v>843</v>
       </c>
       <c r="E274">
-        <v>2024</v>
+        <v>2027</v>
       </c>
       <c r="F274" s="3"/>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A275" s="3" t="s">
         <v>246</v>
       </c>
       <c r="B275" s="2">
         <v>274</v>
       </c>
       <c r="C275" s="4" t="s">
         <v>247</v>
       </c>
       <c r="D275" s="4" t="s">
         <v>248</v>
       </c>
       <c r="E275">
         <v>2025</v>
       </c>
       <c r="F275" s="3"/>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A276" s="3" t="s">
         <v>745</v>
       </c>
@@ -8706,72 +8710,72 @@
       <c r="C277" s="4" t="s">
         <v>1006</v>
       </c>
       <c r="D277" s="4" t="s">
         <v>1007</v>
       </c>
       <c r="E277">
         <v>2026</v>
       </c>
       <c r="F277" s="3"/>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A278" s="3" t="s">
         <v>153</v>
       </c>
       <c r="B278" s="2">
         <v>277</v>
       </c>
       <c r="C278" s="4" t="s">
         <v>154</v>
       </c>
       <c r="D278" s="4" t="s">
         <v>155</v>
       </c>
       <c r="E278">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="F278" s="3"/>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A279" s="3" t="s">
         <v>975</v>
       </c>
       <c r="B279" s="2">
         <v>278</v>
       </c>
       <c r="C279" s="4" t="s">
         <v>976</v>
       </c>
       <c r="D279" s="4" t="s">
         <v>977</v>
       </c>
       <c r="E279">
         <v>2025</v>
       </c>
-      <c r="F279" s="6" t="s">
-        <v>1073</v>
+      <c r="F279" t="s">
+        <v>1072</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A280" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B280" s="2">
         <v>279</v>
       </c>
       <c r="C280" s="4" t="s">
         <v>97</v>
       </c>
       <c r="D280" s="4" t="s">
         <v>98</v>
       </c>
       <c r="E280">
         <v>2025</v>
       </c>
       <c r="F280" s="3"/>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A281" s="3" t="s">
         <v>531</v>
       </c>
       <c r="B281" s="2">
@@ -8892,51 +8896,51 @@
       <c r="C287" s="4" t="s">
         <v>713</v>
       </c>
       <c r="D287" s="4" t="s">
         <v>714</v>
       </c>
       <c r="E287">
         <v>2026</v>
       </c>
       <c r="F287" s="3"/>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A288" s="3" t="s">
         <v>384</v>
       </c>
       <c r="B288" s="2">
         <v>287</v>
       </c>
       <c r="C288" s="4" t="s">
         <v>385</v>
       </c>
       <c r="D288" s="4" t="s">
         <v>386</v>
       </c>
       <c r="E288">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F288" s="3"/>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A289" s="3" t="s">
         <v>844</v>
       </c>
       <c r="B289" s="2">
         <v>288</v>
       </c>
       <c r="C289" s="4" t="s">
         <v>845</v>
       </c>
       <c r="D289" s="4" t="s">
         <v>846</v>
       </c>
       <c r="E289">
         <v>2026</v>
       </c>
       <c r="F289" s="3"/>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A290" s="3" t="s">
         <v>697</v>
       </c>
@@ -8964,69 +8968,69 @@
       <c r="C291" s="4" t="s">
         <v>205</v>
       </c>
       <c r="D291" s="4" t="s">
         <v>206</v>
       </c>
       <c r="E291">
         <v>2026</v>
       </c>
       <c r="F291" s="3"/>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A292" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B292" s="2">
         <v>291</v>
       </c>
       <c r="C292" s="4" t="s">
         <v>37</v>
       </c>
       <c r="D292" s="4" t="s">
         <v>38</v>
       </c>
       <c r="E292">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="F292" s="3"/>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A293" s="3" t="s">
         <v>945</v>
       </c>
       <c r="B293" s="2">
         <v>292</v>
       </c>
       <c r="C293" s="4" t="s">
         <v>946</v>
       </c>
       <c r="D293" s="4" t="s">
         <v>947</v>
       </c>
       <c r="E293">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F293" s="3" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A294" s="3" t="s">
         <v>216</v>
       </c>
       <c r="B294" s="2">
         <v>293</v>
       </c>
       <c r="C294" s="4" t="s">
         <v>217</v>
       </c>
       <c r="D294" s="4" t="s">
         <v>218</v>
       </c>
       <c r="E294">
         <v>2026</v>
       </c>
       <c r="F294" s="3"/>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A295" s="3" t="s">
@@ -9038,51 +9042,51 @@
       <c r="C295" s="4" t="s">
         <v>800</v>
       </c>
       <c r="D295" s="4" t="s">
         <v>801</v>
       </c>
       <c r="E295">
         <v>2026</v>
       </c>
       <c r="F295" s="3"/>
     </row>
     <row r="296" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A296" s="3" t="s">
         <v>498</v>
       </c>
       <c r="B296" s="2">
         <v>295</v>
       </c>
       <c r="C296" s="4" t="s">
         <v>499</v>
       </c>
       <c r="D296" s="4" t="s">
         <v>500</v>
       </c>
       <c r="E296">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="F296" s="3"/>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A297" s="3" t="s">
         <v>420</v>
       </c>
       <c r="B297" s="2">
         <v>296</v>
       </c>
       <c r="C297" s="4" t="s">
         <v>421</v>
       </c>
       <c r="D297" s="4" t="s">
         <v>422</v>
       </c>
       <c r="E297">
         <v>2025</v>
       </c>
       <c r="F297" s="3"/>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A298" s="3" t="s">
         <v>486</v>
       </c>
@@ -9220,51 +9224,51 @@
       </c>
       <c r="D305" s="4" t="s">
         <v>962</v>
       </c>
       <c r="E305">
         <v>2026</v>
       </c>
       <c r="F305" t="s">
         <v>1071</v>
       </c>
     </row>
     <row r="306" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A306" s="3" t="s">
         <v>643</v>
       </c>
       <c r="B306" s="2">
         <v>305</v>
       </c>
       <c r="C306" s="4" t="s">
         <v>644</v>
       </c>
       <c r="D306" s="4" t="s">
         <v>645</v>
       </c>
       <c r="E306">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="F306" s="3"/>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A307" s="3" t="s">
         <v>465</v>
       </c>
       <c r="B307" s="2">
         <v>306</v>
       </c>
       <c r="C307" s="4" t="s">
         <v>466</v>
       </c>
       <c r="D307" s="4" t="s">
         <v>467</v>
       </c>
       <c r="E307">
         <v>2025</v>
       </c>
       <c r="F307" s="3"/>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A308" s="3" t="s">
         <v>57</v>
       </c>
@@ -9292,107 +9296,107 @@
       <c r="C309" s="4" t="s">
         <v>430</v>
       </c>
       <c r="D309" s="4" t="s">
         <v>431</v>
       </c>
       <c r="E309">
         <v>2026</v>
       </c>
       <c r="F309" s="3"/>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A310" s="3" t="s">
         <v>315</v>
       </c>
       <c r="B310" s="2">
         <v>309</v>
       </c>
       <c r="C310" s="4" t="s">
         <v>316</v>
       </c>
       <c r="D310" s="4" t="s">
         <v>317</v>
       </c>
       <c r="E310">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="F310" s="3"/>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A311" s="3" t="s">
         <v>1044</v>
       </c>
       <c r="B311" s="2">
         <v>310</v>
       </c>
       <c r="C311" s="4" t="s">
         <v>1045</v>
       </c>
       <c r="D311" s="4" t="s">
         <v>1046</v>
       </c>
       <c r="E311">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F311" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="312" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A312" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B312" s="2">
         <v>311</v>
       </c>
       <c r="C312" s="4" t="s">
         <v>79</v>
       </c>
       <c r="D312" s="4" t="s">
         <v>80</v>
       </c>
       <c r="E312">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F312" s="3"/>
     </row>
     <row r="313" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A313" s="3" t="s">
         <v>796</v>
       </c>
       <c r="B313" s="2">
         <v>312</v>
       </c>
       <c r="C313" s="4" t="s">
         <v>797</v>
       </c>
       <c r="D313" s="4" t="s">
         <v>798</v>
       </c>
       <c r="E313">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="F313" s="3"/>
     </row>
     <row r="314" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A314" s="3" t="s">
         <v>543</v>
       </c>
       <c r="B314" s="2">
         <v>313</v>
       </c>
       <c r="C314" s="4" t="s">
         <v>544</v>
       </c>
       <c r="D314" s="4" t="s">
         <v>545</v>
       </c>
       <c r="E314">
         <v>2026</v>
       </c>
       <c r="F314" s="3"/>
     </row>
     <row r="315" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A315" s="3" t="s">
         <v>507</v>
       </c>
@@ -9456,51 +9460,51 @@
       <c r="C318" s="4" t="s">
         <v>803</v>
       </c>
       <c r="D318" s="4" t="s">
         <v>804</v>
       </c>
       <c r="E318">
         <v>2026</v>
       </c>
       <c r="F318" s="3"/>
     </row>
     <row r="319" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A319" s="3" t="s">
         <v>865</v>
       </c>
       <c r="B319" s="2">
         <v>318</v>
       </c>
       <c r="C319" s="4" t="s">
         <v>866</v>
       </c>
       <c r="D319" s="4" t="s">
         <v>867</v>
       </c>
       <c r="E319">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F319" s="3"/>
     </row>
     <row r="320" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A320" s="3" t="s">
         <v>504</v>
       </c>
       <c r="B320" s="2">
         <v>319</v>
       </c>
       <c r="C320" s="4" t="s">
         <v>505</v>
       </c>
       <c r="D320" s="4" t="s">
         <v>506</v>
       </c>
       <c r="E320">
         <v>2026</v>
       </c>
       <c r="F320" s="3"/>
     </row>
     <row r="321" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A321" s="3" t="s">
         <v>66</v>
       </c>
@@ -9528,51 +9532,51 @@
       <c r="C322" s="4" t="s">
         <v>463</v>
       </c>
       <c r="D322" s="4" t="s">
         <v>464</v>
       </c>
       <c r="E322">
         <v>2026</v>
       </c>
       <c r="F322" s="3"/>
     </row>
     <row r="323" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A323" s="3" t="s">
         <v>396</v>
       </c>
       <c r="B323" s="2">
         <v>322</v>
       </c>
       <c r="C323" s="4" t="s">
         <v>397</v>
       </c>
       <c r="D323" s="4" t="s">
         <v>398</v>
       </c>
       <c r="E323">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F323" s="3"/>
     </row>
     <row r="324" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A324" s="3" t="s">
         <v>405</v>
       </c>
       <c r="B324" s="2">
         <v>323</v>
       </c>
       <c r="C324" s="4" t="s">
         <v>406</v>
       </c>
       <c r="D324" s="4" t="s">
         <v>407</v>
       </c>
       <c r="E324">
         <v>2026</v>
       </c>
       <c r="F324" s="3"/>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A325" s="3" t="s">
         <v>1032</v>
       </c>
@@ -9582,87 +9586,87 @@
       <c r="C325" s="4" t="s">
         <v>1033</v>
       </c>
       <c r="D325" s="4" t="s">
         <v>1034</v>
       </c>
       <c r="E325">
         <v>2026</v>
       </c>
       <c r="F325" s="3"/>
     </row>
     <row r="326" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A326" s="3" t="s">
         <v>969</v>
       </c>
       <c r="B326" s="2">
         <v>325</v>
       </c>
       <c r="C326" s="4" t="s">
         <v>970</v>
       </c>
       <c r="D326" s="4" t="s">
         <v>971</v>
       </c>
       <c r="E326">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F326" s="3"/>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A327" s="3" t="s">
         <v>1047</v>
       </c>
       <c r="B327" s="2">
         <v>326</v>
       </c>
       <c r="C327" s="4" t="s">
         <v>1048</v>
       </c>
       <c r="D327" s="4" t="s">
         <v>1049</v>
       </c>
       <c r="E327">
         <v>2026</v>
       </c>
       <c r="F327" s="3"/>
     </row>
     <row r="328" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A328" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B328" s="2">
         <v>327</v>
       </c>
       <c r="C328" s="4" t="s">
         <v>40</v>
       </c>
       <c r="D328" s="4" t="s">
         <v>41</v>
       </c>
       <c r="E328">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F328" s="3"/>
     </row>
     <row r="329" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A329" s="3" t="s">
         <v>963</v>
       </c>
       <c r="B329" s="2">
         <v>328</v>
       </c>
       <c r="C329" s="4" t="s">
         <v>964</v>
       </c>
       <c r="D329" s="4" t="s">
         <v>965</v>
       </c>
       <c r="E329">
         <v>2026</v>
       </c>
       <c r="F329" s="3"/>
     </row>
     <row r="330" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A330" s="3" t="s">
         <v>1056</v>
       </c>
@@ -9852,51 +9856,51 @@
       <c r="C340" s="4" t="s">
         <v>833</v>
       </c>
       <c r="D340" s="4" t="s">
         <v>834</v>
       </c>
       <c r="E340">
         <v>2026</v>
       </c>
       <c r="F340" s="3"/>
     </row>
     <row r="341" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A341" s="3" t="s">
         <v>883</v>
       </c>
       <c r="B341" s="2">
         <v>340</v>
       </c>
       <c r="C341" s="4" t="s">
         <v>884</v>
       </c>
       <c r="D341" s="4" t="s">
         <v>885</v>
       </c>
       <c r="E341">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F341" s="3"/>
     </row>
     <row r="342" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A342" s="3" t="s">
         <v>363</v>
       </c>
       <c r="B342" s="2">
         <v>341</v>
       </c>
       <c r="C342" s="4" t="s">
         <v>364</v>
       </c>
       <c r="D342" s="4" t="s">
         <v>365</v>
       </c>
       <c r="E342">
         <v>2026</v>
       </c>
       <c r="F342" s="3"/>
     </row>
     <row r="343" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A343" s="3" t="s">
         <v>189</v>
       </c>