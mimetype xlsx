--- v2 (2026-03-26)
+++ v3 (2026-07-02)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\Resources\MassGIS_Website\Drupal\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{353F3CA3-3F8F-45CA-9F2C-D3E9D80541D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A0CBABE0-97BE-41DA-A919-0F111D712F46}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="14385" tabRatio="384" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="MassGIS_Parcel_Download_Links" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1085" uniqueCount="1073">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1087" uniqueCount="1075">
   <si>
     <t>Town Name</t>
   </si>
   <si>
     <t>Town ID</t>
   </si>
   <si>
     <t>Shapefile Download URL</t>
   </si>
   <si>
     <t>File GDB Download URL</t>
   </si>
   <si>
     <t>Assessed Fiscal Year</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>NEW BEDFORD</t>
   </si>
   <si>
     <t>http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M201_NEWBEDFORD.zip</t>
   </si>
   <si>
@@ -3247,50 +3247,56 @@
     <t>A new extract was incorporated into an older file geodatabase.</t>
   </si>
   <si>
     <t>Data received in 2022, with FY2021 data.</t>
   </si>
   <si>
     <t>One of the parcel match rates is significantly below specifications. The town’s Assessing Department is working to improve the match rates in time for the next submission.</t>
   </si>
   <si>
     <t>Updated SITE_ADDR values in the Assess table so they no longer all read as 0.</t>
   </si>
   <si>
     <t>Match rates are below spec, community will provie a full update later in the year.</t>
   </si>
   <si>
     <t>Changed descriptions for three use code values in the UC_LUT per the Town Assessor.</t>
   </si>
   <si>
     <t>An ownership record was removed from a ROW and WATER parcel polygon in the TaxPar.</t>
   </si>
   <si>
     <t>The previous FY2025 database has been replaced by the FY2024 version of the database as per request from the assessor due to unapproved valuations.</t>
   </si>
   <si>
     <t>Assess to TaxPar match rate slightly lower than passing threshold, but municipal assessor will review and resolve for next submission.</t>
+  </si>
+  <si>
+    <t>Database contains updated data despite having the same FY value as the previous version.</t>
+  </si>
+  <si>
+    <t>Some owner information may be inaccurate due to an issue with the town CAMA database. The town is working to address the issue for their next submission.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
@@ -3309,60 +3315,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -3638,100 +3648,100 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M118_HALIFAX.zip" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M320_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M020_BARNSTABLE.zip" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M325_WESTSPRINGFIELD.zip" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M180_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M278_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M171_MARSHFIELD.zip" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M269_SHERBORN.zip" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M124_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M331_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M031_BILLERICA.zip" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M129_HAWLEY.zip" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M336_WEYMOUTH.zip" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M191_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M182_MIDDLEBOROUGH.zip" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M051_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M280_SPENCER.zip" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M135_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M342_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M043_BRIMFIELD.zip" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M140_HUBBARDSTON.zip" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M347_WOBURN.zip" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M202_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M193_MONTEREY.zip" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M207_NEWTON.zip" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M061_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M146_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M269_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M006_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M054_CHARLTON.zip" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M218_NORTON.zip" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M213_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M072_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M280_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M271_SHREWSBURY.zip" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M065_COHASSET.zip" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M131_HINGHAM.zip" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M016_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M224_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M229_PEABODY.zip" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M083_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M291_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M282_STERLING.zip" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M151_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M076_DIGHTON.zip" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M142_HULL.zip" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M027_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M235_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M007_AMESBURY.zip" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M240_PLYMPTON.zip" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M094_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M302_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M293_TAUNTON.zip" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M307_WALPOLE.zip" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M087_EASTHAMPTON.zip" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M162_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M246_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M153_LEOMINSTER.zip" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M106_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M313_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M013_ASHFIELD.zip" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M318_WELLFLEET.zip" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M173_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M098_FLORIDA.zip" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M164_LYNNFIELD.zip" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M018_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M231_PEMBROKE.zip" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M117_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M324_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M024_BELCHERTOWN.zip" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M329_WESTFIELD.zip" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M184_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M175_MEDFIELD.zip" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M029_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M251_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M242_PROVINCETOWN.zip" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M128_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M335_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M036_BOURNE.zip" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M340_WILLIAMSBURG.zip" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M195_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M101_FRANKLIN.zip" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M186_MILLBURY.zip" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M054_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M041_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M262_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M346_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M253_ROWE.zip" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M047_BUCKLAND.zip" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M113_GREATBARRINGTON.zip" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M206_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M197_NANTUCKET.zip" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M065_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M273_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M264_SCITUATE.zip" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M119_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M058_CHESHIRE.zip" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M124_HARDWICK.zip" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M331_WESTHAMPTON.zip" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M217_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M076_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M284_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M275_SOUTHHADLEY.zip" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M130_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M069_CUMMINGTON.zip" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M135_HOLLAND.zip" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M228_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M344_WINCHESTER.zip" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M087_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M295_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M202_NEWBRAINTREE.zip" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M286_STOW.zip" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M155_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M141_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M146_LAKEVILLE.zip" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M001_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M213_NORTHREADING.zip" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M306_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M297_TOLLAND.zip" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M166_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M060_CHESTERFIELD.zip" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M157_LINCOLN.zip" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M011_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M219_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M224_ORLEANS.zip" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M078_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M317_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M017_AUBURN.zip" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M266_SHARON.zip" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M121_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M177_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M126_HARWICH.zip" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M168_MARBLEHEAD.zip" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M333_WESTON.zip" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M022_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M230_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M071_DANVERS.zip" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M235_PHILLIPSTON.zip" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M286_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M328_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M001_ABINGTON.zip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M028_BERLIN.zip" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M277_SOUTHBOROUGH.zip" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M089_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M132_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M188_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M339_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M040_BRAINTREE.zip" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M137_HOLYOKE.zip" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M179_MENDON.zip" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M302_TYRINGHAM.zip" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M343_WINCHENDON.zip" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M199_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M082_DUXBURY.zip" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M204_NEWSALEM.zip" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M033_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M241_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M255_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M297_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M246_READING.zip" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M288_SUDBURY.zip" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M058_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M100_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M143_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M157_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M106_GILL.zip" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M148_LANESBOROUGH.zip" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M313_WASHINGTON.zip" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M003_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M051_CARLISLE.zip" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M093_EVERETT.zip" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M190_MONROE.zip" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M045_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M210_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M266_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M308_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M215_NORTHBOROUGH.zip" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M257_RUTLAND.zip" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M299_TOWNSEND.zip" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M069_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M112_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M168_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M319_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M117_HADLEY.zip" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M159_LONGMEADOW.zip" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M324_WESTNEWBURY.zip" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M179_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M019_AYER.zip" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M062_CHILMARK.zip" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M013_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M221_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M277_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M226_OXFORD.zip" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M268_SHELBURNE.zip" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M080_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M123_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M128_HAVERHILL.zip" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M330_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M030_BEVERLY.zip" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M073_DEDHAM.zip" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M170_MARLBOROUGH.zip" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M335_WESTWOOD.zip" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M024_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M190_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M232_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M288_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M003_ACUSHNET.zip" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M181_METHUEN.zip" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M237_PLAINFIELD.zip" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M279_SOUTHWICK.zip" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M050_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M091_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M299_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M304_UXBRIDGE.zip" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M134_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M341_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M042_BRIDGEWATER.zip" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M084_EASTBROOKFIELD.zip" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M139_HOPKINTON.zip" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M346_WINTHROP.zip" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M036_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M159_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M201_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M243_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M257_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M192_MONTAGUE.zip" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M206_NEWBURYPORT.zip" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M248_REVERE.zip" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M060_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M108_GOSHEN.zip" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M290_SUTTON.zip" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M102_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M145_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M310_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M010_ARLINGTON.zip" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M053_CHARLEMONT.zip" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M150_LEE.zip" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M315_WAYLAND.zip" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M005_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M047_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M170_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M212_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M268_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M095_FALLRIVER.zip" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M161_LUDLOW.zip" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M217_NORTHFIELD.zip" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M071_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M259_SALISBURY.zip" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M114_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M279_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M321_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M021_BARRE.zip" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M064_CLINTON.zip" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M119_HAMILTON.zip" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M326_WESTSTOCKBRIDGE.zip" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M015_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M181_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M223_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M172_MASHPEE.zip" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M228_PAXTON.zip" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M270_SHIRLEY.zip" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M082_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M125_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M290_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M332_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M032_BLACKSTONE.zip" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M130_HEATH.zip" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M281_SPRINGFIELD.zip" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M337_WHATELY.zip" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M150_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M192_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M075_DENNIS.zip" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M141_HUDSON.zip" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M183_MIDDLEFIELD.zip" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M026_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bostonopendata.boston.opendata.arcgis.com/datasets?q=*parcel&amp;sort_by=relevance" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M234_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M006_ALFORD.zip" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M239_PLYMOUTH.zip" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M093_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M136_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M259_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M301_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M343_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M292_SWANSEA.zip" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M306_WALES.zip" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M348_WORCESTER.zip" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M161_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M044_BROCKTON.zip" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M086_EASTHAM.zip" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M152_LENOX.zip" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M038_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M203_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M245_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M194_MONTGOMERY.zip" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M208_NORFOLK.zip" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M250_ROCHESTER.zip" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M062_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M105_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M147_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M270_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M312_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M012_ASHBY.zip" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M110_GRAFTON.zip" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M261_SANDWICH.zip" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M317_WELLESLEY.zip" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M172_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M055_CHATHAM.zip" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M097_FITCHBURG.zip" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M121_HANCOCK.zip" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M007_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M214_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M163_LYNN.zip" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M219_NORWELL.zip" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M073_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M116_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M281_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M272_SHUTESBURY.zip" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M323_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M023_BEDFORD.zip" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M066_COLRAIN.zip" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M132_HINSDALE.zip" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M328_WESTBOROUGH.zip" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M017_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M183_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M225_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M174_MAYNARD.zip" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M230_PELHAM.zip" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M028_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M084_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M250_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M292_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M241_PRINCETON.zip" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M127_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M334_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M034_BOLTON.zip" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M077_DOUGLAS.zip" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M100_FRAMINGHAM.zip" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M283_STOCKBRIDGE.zip" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M339_WILBRAHAM.zip" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M152_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M194_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M236_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M008_AMHERST.zip" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M143_HUNTINGTON.zip" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M185_MILFORD.zip" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M040_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M053_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M095_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M261_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M252_ROCKPORT.zip" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M138_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M303_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M345_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M046_BROOKLINE.zip" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M294_TEMPLETON.zip" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M308_WALTHAM.zip" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M350_WRENTHAM.zip" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M163_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M205_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M088_EASTON.zip" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M112_GRANVILLE.zip" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M154_LEVERETT.zip" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M196_NAHANT.zip" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M210_NORTHANDOVER.zip" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M009_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M064_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M247_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M221_OAKBLUFFS.zip" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M107_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M272_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M314_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M014_ASHLAND.zip" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M057_CHELSEA.zip" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M263_SAVOY.zip" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M319_WENDELL.zip" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M174_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M216_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M099_FOXBOROUGH.zip" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M122_HANOVER.zip" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M165_MALDEN.zip" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M019_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M075_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M118_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M283_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M325_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M025_BELLINGHAM.zip" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M232_PEPPERELL.zip" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M274_SOMERVILLE.zip" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M330_WESTFORD.zip" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M129_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M185_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M350_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M068_CONWAY.zip" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M134_HOLDEN.zip" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M176_MEDFORD.zip" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M342_WILMINGTON.zip" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M227_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M201_NEWBEDFORD.zip" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M030_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M086_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M252_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M294_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M336_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M243_QUINCY.zip" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M285_STOUGHTON.zip" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M140_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M154_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M037_BOXBOROUGH.zip" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M079_DRACUT.zip" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M102_FREETOWN.zip" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M145_KINGSTON.zip" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M196_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M238_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M090_EGREMONT.zip" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M187_MILLIS.zip" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M351_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M042_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M055_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M097_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M263_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M305_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M212_NORTHBROOKFIELD.zip" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M254_ROWLEY.zip" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M296_TISBURY.zip" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M310_WAREHAM.zip" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M109_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M165_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M347_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M048_BURLINGTON.zip" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M114_GREENFIELD.zip" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M321_WESTBOYLSTON.zip" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M207_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M156_LEYDEN.zip" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M198_NATICK.zip" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M010_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M066_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M274_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M223_ORANGE.zip" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M265_SEEKONK.zip" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M120_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M316_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M016_ATTLEBORO.zip" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M059_CHESTER.zip" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M125_HARVARD.zip" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M176_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M218_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M070_DALTON.zip" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M167_MANSFIELD.zip" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M332_WESTMINSTER.zip" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M021_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M077_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M229_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M285_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M004_ADAMS.zip" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M234_PETERSHAM.zip" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M088_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M327_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M027_BERKLEY.zip" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M276_SOUTHAMPTON.zip" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M301_TYNGSBOROUGH.zip" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M131_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M187_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M081_DUNSTABLE.zip" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M136_HOLLISTON.zip" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M178_MELROSE.zip" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M341_WILLIAMSTOWN.zip" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M032_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M240_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M254_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M203_NEWMARLBOROUGH.zip" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M245_RAYNHAM.zip" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M296_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M338_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M039_BOYLSTON.zip" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M287_STURBRIDGE.zip" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M099_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M142_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M156_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M198_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M050_CANTON.zip" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M105_GEORGETOWN.zip" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M147_LANCASTER.zip" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M189_MILTON.zip" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M312_WARWICK.zip" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M002_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M044_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M057_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M209_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M092_ESSEX.zip" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M214_NORTHAMPTON.zip" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M068_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M265_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M307_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M256_RUSSELL.zip" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M298_TOPSFIELD.zip" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M111_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M167_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M116_GROVELAND.zip" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M158_LITTLETON.zip" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M323_WESTBROOKFIELD.zip" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M012_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M061_CHICOPEE.zip" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M200_NEWASHFORD.zip" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M220_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M276_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M318_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M018_AVON.zip" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M225_OTIS.zip" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M267_SHEFFIELD.zip" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M079_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M122_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M178_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M329_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M029_BERNARDSTON.zip" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M127_HATFIELD.zip" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M169_MARION.zip" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M334_WESTPORT.zip" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M189_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M072_DARTMOUTH.zip" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M023_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M231_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M287_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M002_ACTON.zip" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M236_PITTSFIELD.zip" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M278_SOUTHBRIDGE.zip" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M049_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M090_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M133_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M138_HOPEDALE.zip" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M303_UPTON.zip" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M345_WINDSOR.zip" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M340_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M041_BREWSTER.zip" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M083_EASTBRIDGEWATER.zip" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M180_MERRIMAC.zip" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M034_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M200_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M242_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M256_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M298_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M191_MONSON.zip" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M205_NEWBURY.zip" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M247_REHOBOTH.zip" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M289_SUNDERLAND.zip" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M059_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M101_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M158_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M309_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M107_GLOUCESTER.zip" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M314_WATERTOWN.zip" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M144_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M104_AQUINNAH.zip" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M052_CARVER.zip" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M094_FAIRHAVEN.zip" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M149_LAWRENCE.zip" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M004_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M046_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M169_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M211_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M267_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M216_NORTHBRIDGE.zip" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M258_SALEM.zip" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M070_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M113_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M300_TRURO.zip" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M063_CLARKSBURG.zip" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M160_LOWELL.zip" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M014_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M222_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M227_PALMER.zip" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M081_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M289_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M074_DEERFIELD.zip" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M025_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M149_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M233_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M005_AGAWAM.zip" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M238_PLAINVILLE.zip" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M092_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M300_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M291_SWAMPSCOTT.zip" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M305_WAKEFIELD.zip" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M037_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M160_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M258_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M085_EASTLONGMEADOW.zip" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M151_LEICESTER.zip" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M244_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M249_RICHMOND.zip" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M103_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M311_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M011_ASHBURNHAM.zip" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M109_GOSNOLD.zip" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M316_WEBSTER.zip" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M171_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M096_FALMOUTH.zip" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M162_LUNENBURG.zip" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M048_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M260_SANDISFIELD.zip" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M115_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M322_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M022_BECKET.zip" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M120_HAMPDEN.zip" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M327_WESTTISBURY.zip" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M182_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M173_MATTAPOISETT.zip" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M126_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M249_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M333_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M338_WHITMAN.zip" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M033_BLANDFORD.zip" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M193_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M184_MIDDLETON.zip" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M039_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M052_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M260_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M251_ROCKLAND.zip" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M137_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M344_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M045_BROOKFIELD.zip" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M111_GRANBY.zip" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M349_WORTHINGTON.zip" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M204_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M195_MOUNTWASHINGTON.zip" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M209_NORTHADAMS.zip" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M063_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M271_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M262_SAUGUS.zip" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M148_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M056_CHELMSFORD.zip" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M008_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M215_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M123_HANSON.zip" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M220_NORWOOD.zip" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M074_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M282_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M067_CONCORD.zip" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M273_SOMERSET.zip" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M226_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M349_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M133_HOLBROOK.zip" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M085_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M293_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M284_STONEHAM.zip" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M139_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M153_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M078_DOVER.zip" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M144_IPSWICH.zip" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M351_YARMOUTH.zip" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M237_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M009_ANDOVER.zip" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M211_NORTHATTLEBOROUGH.zip" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M096_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M304_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M295_TEWKSBURY.zip" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M309_WARE.zip" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M164_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M089_EDGARTOWN.zip" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M155_LEXINGTON.zip" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M104_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M248_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M108_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M315_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M015_ATHOL.zip" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M222_OAKHAM.zip" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M320_WENHAM.zip" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M175_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M166_MANCHESTER.zip" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M020_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M326_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M233_PERU.zip" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M026_BELMONT.zip" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M186_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M080_DUDLEY.zip" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M177_MEDWAY.zip" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M031_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M239_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M253_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M244_RANDOLPH.zip" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M098_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M337_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M038_BOXFORD.zip" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M103_GARDNER.zip" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M311_WARREN.zip" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M197_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M091_ERVING.zip" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M188_MILLVILLE.zip" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M043_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M056_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M264_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M255_ROYALSTON.zip" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M348_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M049_CAMBRIDGE.zip" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M115_GROTON.zip" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M110_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M208_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M199_NEEDHAM.zip" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/shapefiles/l3parcels/L3_SHP_M322_WESTBRIDGEWATER.zip" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M067_parcels_gdb.zip" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.massgis.digital.mass.gov/gdbs/l3parcels/M275_parcels_gdb.zip" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:F352"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A68" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A145" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="A72" sqref="A72:XFD72"/>
+      <selection pane="topRight" activeCell="F162" sqref="F162"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" customWidth="1"/>
     <col min="3" max="3" width="93" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="68.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>1026</v>
       </c>
       <c r="B2" s="2">
         <v>1</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>1027</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>1028</v>
       </c>
       <c r="E2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>357</v>
       </c>
       <c r="B3" s="2">
         <v>2</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>358</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>359</v>
       </c>
       <c r="E3">
         <v>2025</v>
       </c>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>120</v>
       </c>
@@ -3741,69 +3751,69 @@
       <c r="C4" s="4" t="s">
         <v>121</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>122</v>
       </c>
       <c r="E4">
         <v>2026</v>
       </c>
       <c r="F4" s="3"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>381</v>
       </c>
       <c r="B5" s="2">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>382</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>383</v>
       </c>
       <c r="E5">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>972</v>
       </c>
       <c r="B6" s="2">
         <v>5</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>973</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>974</v>
       </c>
       <c r="E6">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>447</v>
       </c>
       <c r="B7" s="2">
         <v>6</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>448</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>449</v>
       </c>
       <c r="E7">
         <v>2025</v>
       </c>
       <c r="F7" s="3"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>492</v>
       </c>
@@ -3813,51 +3823,51 @@
       <c r="C8" s="4" t="s">
         <v>493</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>494</v>
       </c>
       <c r="E8">
         <v>2026</v>
       </c>
       <c r="F8" s="3"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>676</v>
       </c>
       <c r="B9" s="2">
         <v>8</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>677</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>678</v>
       </c>
       <c r="E9">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F9" s="3"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>936</v>
       </c>
       <c r="B10" s="2">
         <v>9</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>937</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>938</v>
       </c>
       <c r="E10">
         <v>2025</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
@@ -3869,51 +3879,51 @@
       <c r="C11" s="4" t="s">
         <v>1003</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>1004</v>
       </c>
       <c r="E11">
         <v>2025</v>
       </c>
       <c r="F11" s="3"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B12" s="2">
         <v>10</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>91</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>92</v>
       </c>
       <c r="E12">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F12" s="3"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>685</v>
       </c>
       <c r="B13" s="2">
         <v>11</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>686</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>687</v>
       </c>
       <c r="E13">
         <v>2025</v>
       </c>
       <c r="F13" s="3"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>408</v>
       </c>
@@ -3959,161 +3969,161 @@
       <c r="C16" s="4" t="s">
         <v>761</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>762</v>
       </c>
       <c r="E16">
         <v>2025</v>
       </c>
       <c r="F16" s="3"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>908</v>
       </c>
       <c r="B17" s="2">
         <v>15</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>909</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>910</v>
       </c>
       <c r="E17">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F17" s="3"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>939</v>
       </c>
       <c r="B18" s="2">
         <v>16</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>940</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>941</v>
       </c>
       <c r="E18">
         <v>2025</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>823</v>
       </c>
       <c r="B19" s="2">
         <v>17</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>824</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>825</v>
       </c>
       <c r="E19">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F19" s="3"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="2">
         <v>18</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E20">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F20" s="3"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>201</v>
       </c>
       <c r="B21" s="2">
         <v>19</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>202</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>203</v>
       </c>
       <c r="E21">
         <v>2026</v>
       </c>
       <c r="F21" s="3"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>549</v>
       </c>
       <c r="B22" s="2">
         <v>20</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>550</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>551</v>
       </c>
       <c r="E22">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F22" s="3"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>210</v>
       </c>
       <c r="B23" s="2">
         <v>21</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>211</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>212</v>
       </c>
       <c r="E23">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F23" s="3"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>579</v>
       </c>
       <c r="B24" s="2">
         <v>22</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>580</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>581</v>
       </c>
       <c r="E24">
         <v>2026</v>
       </c>
       <c r="F24" s="3"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>721</v>
       </c>
@@ -4215,87 +4225,87 @@
       <c r="C30" s="4" t="s">
         <v>794</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>795</v>
       </c>
       <c r="E30">
         <v>2026</v>
       </c>
       <c r="F30" s="3"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>981</v>
       </c>
       <c r="B31" s="2">
         <v>29</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>982</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>983</v>
       </c>
       <c r="E31">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F31" s="3"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>835</v>
       </c>
       <c r="B32" s="2">
         <v>30</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>836</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>837</v>
       </c>
       <c r="E32">
         <v>2026</v>
       </c>
       <c r="F32" s="3"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>237</v>
       </c>
       <c r="B33" s="2">
         <v>31</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>238</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>239</v>
       </c>
       <c r="E33">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F33" s="3"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>751</v>
       </c>
       <c r="B34" s="2">
         <v>32</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>752</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>753</v>
       </c>
       <c r="E34">
         <v>2026</v>
       </c>
       <c r="F34" s="3"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>99</v>
       </c>
@@ -4465,51 +4475,51 @@
       <c r="C44" s="4" t="s">
         <v>298</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>299</v>
       </c>
       <c r="E44">
         <v>2026</v>
       </c>
       <c r="F44" s="3"/>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>282</v>
       </c>
       <c r="B45" s="2">
         <v>43</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>283</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>284</v>
       </c>
       <c r="E45">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F45" s="3"/>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>360</v>
       </c>
       <c r="B46" s="2">
         <v>44</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>361</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>362</v>
       </c>
       <c r="E46">
         <v>2025</v>
       </c>
       <c r="F46" s="3"/>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>570</v>
       </c>
@@ -4537,69 +4547,69 @@
       <c r="C48" s="4" t="s">
         <v>593</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>594</v>
       </c>
       <c r="E48">
         <v>2024</v>
       </c>
       <c r="F48" s="3"/>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
         <v>868</v>
       </c>
       <c r="B49" s="2">
         <v>47</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>869</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>870</v>
       </c>
       <c r="E49">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F49" s="3"/>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
         <v>276</v>
       </c>
       <c r="B50" s="2">
         <v>48</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>277</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>278</v>
       </c>
       <c r="E50">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F50" s="3"/>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B51" s="2">
         <v>49</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E51">
         <v>2026</v>
       </c>
       <c r="F51" s="3"/>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
         <v>234</v>
       </c>
@@ -4609,51 +4619,51 @@
       <c r="C52" s="4" t="s">
         <v>235</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>236</v>
       </c>
       <c r="E52">
         <v>2025</v>
       </c>
       <c r="F52" s="3"/>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B53" s="2">
         <v>51</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>88</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>89</v>
       </c>
       <c r="E53">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
         <v>634</v>
       </c>
       <c r="B54" s="2">
         <v>52</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>635</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>636</v>
       </c>
       <c r="E54">
         <v>2025</v>
       </c>
       <c r="F54" s="3"/>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
@@ -4705,141 +4715,141 @@
       </c>
       <c r="D57" s="4" t="s">
         <v>569</v>
       </c>
       <c r="E57">
         <v>2018</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
         <v>724</v>
       </c>
       <c r="B58" s="2">
         <v>56</v>
       </c>
       <c r="C58" s="4" t="s">
         <v>725</v>
       </c>
       <c r="D58" s="4" t="s">
         <v>726</v>
       </c>
       <c r="E58">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F58" s="3"/>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
         <v>763</v>
       </c>
       <c r="B59" s="2">
         <v>57</v>
       </c>
       <c r="C59" s="4" t="s">
         <v>764</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>765</v>
       </c>
       <c r="E59">
         <v>2026</v>
       </c>
       <c r="F59" s="3"/>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
         <v>1029</v>
       </c>
       <c r="B60" s="2">
         <v>58</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>1030</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>1031</v>
       </c>
       <c r="E60">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F60" s="3"/>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
         <v>126</v>
       </c>
       <c r="B61" s="2">
         <v>59</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>127</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>128</v>
       </c>
       <c r="E61">
         <v>2025</v>
       </c>
       <c r="F61" s="3"/>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
         <v>1011</v>
       </c>
       <c r="B62" s="2">
         <v>60</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>1012</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>1013</v>
       </c>
       <c r="E62">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F62" s="3"/>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
         <v>372</v>
       </c>
       <c r="B63" s="2">
         <v>61</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>373</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>374</v>
       </c>
       <c r="E63">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F63" s="3"/>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
         <v>513</v>
       </c>
       <c r="B64" s="2">
         <v>62</v>
       </c>
       <c r="C64" s="4" t="s">
         <v>514</v>
       </c>
       <c r="D64" s="4" t="s">
         <v>515</v>
       </c>
       <c r="E64">
         <v>2026</v>
       </c>
       <c r="F64" s="3"/>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
         <v>441</v>
       </c>
@@ -4885,51 +4895,51 @@
       <c r="C67" s="4" t="s">
         <v>346</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>347</v>
       </c>
       <c r="E67">
         <v>2026</v>
       </c>
       <c r="F67" s="3"/>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
         <v>561</v>
       </c>
       <c r="B68" s="2">
         <v>66</v>
       </c>
       <c r="C68" s="4" t="s">
         <v>562</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>563</v>
       </c>
       <c r="E68">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F68" s="3"/>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B69" s="2">
         <v>67</v>
       </c>
       <c r="C69" s="4" t="s">
         <v>151</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>152</v>
       </c>
       <c r="E69">
         <v>2026</v>
       </c>
       <c r="F69" s="3"/>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
         <v>249</v>
       </c>
@@ -4939,51 +4949,51 @@
       <c r="C70" s="4" t="s">
         <v>250</v>
       </c>
       <c r="D70" s="4" t="s">
         <v>251</v>
       </c>
       <c r="E70">
         <v>2026</v>
       </c>
       <c r="F70" s="3"/>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
         <v>327</v>
       </c>
       <c r="B71" s="2">
         <v>69</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>328</v>
       </c>
       <c r="D71" s="4" t="s">
         <v>329</v>
       </c>
       <c r="E71">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F71" s="3"/>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
         <v>661</v>
       </c>
       <c r="B72" s="2">
         <v>70</v>
       </c>
       <c r="C72" s="4" t="s">
         <v>662</v>
       </c>
       <c r="D72" s="4" t="s">
         <v>663</v>
       </c>
       <c r="E72">
         <v>2026</v>
       </c>
       <c r="F72" s="3"/>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
         <v>390</v>
       </c>
@@ -5029,51 +5039,51 @@
       <c r="C75" s="4" t="s">
         <v>608</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>609</v>
       </c>
       <c r="E75">
         <v>2026</v>
       </c>
       <c r="F75" s="3"/>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A76" s="3" t="s">
         <v>450</v>
       </c>
       <c r="B76" s="2">
         <v>74</v>
       </c>
       <c r="C76" s="4" t="s">
         <v>451</v>
       </c>
       <c r="D76" s="4" t="s">
         <v>452</v>
       </c>
       <c r="E76">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F76" s="3"/>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
         <v>748</v>
       </c>
       <c r="B77" s="2">
         <v>75</v>
       </c>
       <c r="C77" s="4" t="s">
         <v>749</v>
       </c>
       <c r="D77" s="4" t="s">
         <v>750</v>
       </c>
       <c r="E77">
         <v>2025</v>
       </c>
       <c r="F77" s="3"/>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
         <v>261</v>
       </c>
@@ -5139,105 +5149,105 @@
       </c>
       <c r="D81" s="4" t="s">
         <v>935</v>
       </c>
       <c r="E81">
         <v>2025</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
         <v>432</v>
       </c>
       <c r="B82" s="2">
         <v>80</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>433</v>
       </c>
       <c r="D82" s="4" t="s">
         <v>434</v>
       </c>
       <c r="E82">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F82" s="3"/>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A83" s="3" t="s">
         <v>306</v>
       </c>
       <c r="B83" s="2">
         <v>81</v>
       </c>
       <c r="C83" s="4" t="s">
         <v>307</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>308</v>
       </c>
       <c r="E83">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="F83" s="3"/>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A84" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B84" s="2">
         <v>82</v>
       </c>
       <c r="C84" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D84" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E84">
         <v>2026</v>
       </c>
       <c r="F84" s="3"/>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B85" s="2">
         <v>83</v>
       </c>
       <c r="C85" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D85" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E85">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F85" s="3"/>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A86" s="3" t="s">
         <v>156</v>
       </c>
       <c r="B86" s="2">
         <v>84</v>
       </c>
       <c r="C86" s="4" t="s">
         <v>157</v>
       </c>
       <c r="D86" s="4" t="s">
         <v>158</v>
       </c>
       <c r="E86">
         <v>2025</v>
       </c>
       <c r="F86" s="3"/>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
         <v>739</v>
       </c>
@@ -5265,69 +5275,69 @@
       <c r="C88" s="4" t="s">
         <v>538</v>
       </c>
       <c r="D88" s="4" t="s">
         <v>539</v>
       </c>
       <c r="E88">
         <v>2024</v>
       </c>
       <c r="F88" s="3"/>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B89" s="2">
         <v>87</v>
       </c>
       <c r="C89" s="4" t="s">
         <v>85</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>86</v>
       </c>
       <c r="E89">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F89" s="3"/>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
         <v>902</v>
       </c>
       <c r="B90" s="2">
         <v>88</v>
       </c>
       <c r="C90" s="4" t="s">
         <v>903</v>
       </c>
       <c r="D90" s="4" t="s">
         <v>904</v>
       </c>
       <c r="E90">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A91" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B91" s="2">
         <v>89</v>
       </c>
       <c r="C91" s="4" t="s">
         <v>46</v>
       </c>
       <c r="D91" s="4" t="s">
         <v>47</v>
       </c>
       <c r="E91">
         <v>2026</v>
       </c>
       <c r="F91" s="3"/>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A92" s="3" t="s">
@@ -5449,51 +5459,51 @@
       <c r="C98" s="4" t="s">
         <v>716</v>
       </c>
       <c r="D98" s="4" t="s">
         <v>717</v>
       </c>
       <c r="E98">
         <v>2022</v>
       </c>
       <c r="F98" s="3"/>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A99" s="3" t="s">
         <v>694</v>
       </c>
       <c r="B99" s="2">
         <v>97</v>
       </c>
       <c r="C99" s="4" t="s">
         <v>695</v>
       </c>
       <c r="D99" s="4" t="s">
         <v>696</v>
       </c>
       <c r="E99">
-        <v>2025</v>
+        <v>2027</v>
       </c>
       <c r="F99" s="3"/>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A100" s="3" t="s">
         <v>435</v>
       </c>
       <c r="B100" s="2">
         <v>98</v>
       </c>
       <c r="C100" s="4" t="s">
         <v>436</v>
       </c>
       <c r="D100" s="4" t="s">
         <v>437</v>
       </c>
       <c r="E100">
         <v>2025</v>
       </c>
       <c r="F100" s="3"/>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
         <v>929</v>
       </c>
@@ -5541,87 +5551,87 @@
       <c r="C103" s="4" t="s">
         <v>559</v>
       </c>
       <c r="D103" s="4" t="s">
         <v>560</v>
       </c>
       <c r="E103">
         <v>2026</v>
       </c>
       <c r="F103" s="3"/>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A104" s="3" t="s">
         <v>790</v>
       </c>
       <c r="B104" s="2">
         <v>102</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>791</v>
       </c>
       <c r="D104" s="4" t="s">
         <v>792</v>
       </c>
       <c r="E104">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F104" s="3"/>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A105" s="3" t="s">
         <v>303</v>
       </c>
       <c r="B105" s="2">
         <v>103</v>
       </c>
       <c r="C105" s="4" t="s">
         <v>304</v>
       </c>
       <c r="D105" s="4" t="s">
         <v>305</v>
       </c>
       <c r="E105">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F105" s="3"/>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A106" s="3" t="s">
         <v>757</v>
       </c>
       <c r="B106" s="2">
         <v>105</v>
       </c>
       <c r="C106" s="4" t="s">
         <v>758</v>
       </c>
       <c r="D106" s="4" t="s">
         <v>759</v>
       </c>
       <c r="E106">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F106" s="3"/>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A107" s="3" t="s">
         <v>438</v>
       </c>
       <c r="B107" s="2">
         <v>106</v>
       </c>
       <c r="C107" s="4" t="s">
         <v>439</v>
       </c>
       <c r="D107" s="4" t="s">
         <v>440</v>
       </c>
       <c r="E107">
         <v>2025</v>
       </c>
       <c r="F107" s="3"/>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A108" s="3" t="s">
         <v>195</v>
       </c>
@@ -5649,87 +5659,87 @@
       <c r="C109" s="4" t="s">
         <v>322</v>
       </c>
       <c r="D109" s="4" t="s">
         <v>323</v>
       </c>
       <c r="E109">
         <v>2026</v>
       </c>
       <c r="F109" s="3"/>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
         <v>573</v>
       </c>
       <c r="B110" s="2">
         <v>109</v>
       </c>
       <c r="C110" s="4" t="s">
         <v>574</v>
       </c>
       <c r="D110" s="4" t="s">
         <v>575</v>
       </c>
       <c r="E110">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F110" s="3"/>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
         <v>966</v>
       </c>
       <c r="B111" s="2">
         <v>110</v>
       </c>
       <c r="C111" s="4" t="s">
         <v>967</v>
       </c>
       <c r="D111" s="4" t="s">
         <v>968</v>
       </c>
       <c r="E111">
         <v>2025</v>
       </c>
       <c r="F111" s="3"/>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A112" s="3" t="s">
         <v>1050</v>
       </c>
       <c r="B112" s="2">
         <v>111</v>
       </c>
       <c r="C112" s="4" t="s">
         <v>1051</v>
       </c>
       <c r="D112" s="4" t="s">
         <v>1052</v>
       </c>
       <c r="E112">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F112" s="3"/>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A113" s="3" t="s">
         <v>330</v>
       </c>
       <c r="B113" s="2">
         <v>112</v>
       </c>
       <c r="C113" s="4" t="s">
         <v>331</v>
       </c>
       <c r="D113" s="4" t="s">
         <v>332</v>
       </c>
       <c r="E113">
         <v>2025</v>
       </c>
       <c r="F113" s="3"/>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A114" s="3" t="s">
         <v>582</v>
       </c>
@@ -5757,51 +5767,51 @@
       <c r="C115" s="4" t="s">
         <v>61</v>
       </c>
       <c r="D115" s="4" t="s">
         <v>62</v>
       </c>
       <c r="E115">
         <v>2025</v>
       </c>
       <c r="F115" s="3"/>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A116" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B116" s="2">
         <v>115</v>
       </c>
       <c r="C116" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D116" s="4" t="s">
         <v>26</v>
       </c>
       <c r="E116">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F116" s="3"/>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A117" s="3" t="s">
         <v>132</v>
       </c>
       <c r="B117" s="2">
         <v>116</v>
       </c>
       <c r="C117" s="4" t="s">
         <v>133</v>
       </c>
       <c r="D117" s="4" t="s">
         <v>134</v>
       </c>
       <c r="E117">
         <v>2026</v>
       </c>
       <c r="F117" s="3"/>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A118" s="3" t="s">
         <v>987</v>
       </c>
@@ -5831,87 +5841,87 @@
       <c r="C119" s="4" t="s">
         <v>830</v>
       </c>
       <c r="D119" s="4" t="s">
         <v>831</v>
       </c>
       <c r="E119">
         <v>2025</v>
       </c>
       <c r="F119" s="3"/>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A120" s="3" t="s">
         <v>198</v>
       </c>
       <c r="B120" s="2">
         <v>119</v>
       </c>
       <c r="C120" s="4" t="s">
         <v>199</v>
       </c>
       <c r="D120" s="4" t="s">
         <v>200</v>
       </c>
       <c r="E120">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F120" s="3"/>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A121" s="3" t="s">
         <v>411</v>
       </c>
       <c r="B121" s="2">
         <v>120</v>
       </c>
       <c r="C121" s="4" t="s">
         <v>412</v>
       </c>
       <c r="D121" s="4" t="s">
         <v>413</v>
       </c>
       <c r="E121">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F121" s="3"/>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A122" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B122" s="2">
         <v>121</v>
       </c>
       <c r="C122" s="4" t="s">
         <v>22</v>
       </c>
       <c r="D122" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E122">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F122" s="3"/>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A123" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B123" s="2">
         <v>122</v>
       </c>
       <c r="C123" s="4" t="s">
         <v>106</v>
       </c>
       <c r="D123" s="4" t="s">
         <v>107</v>
       </c>
       <c r="E123">
         <v>2025</v>
       </c>
       <c r="F123" s="3"/>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A124" s="3" t="s">
         <v>81</v>
       </c>
@@ -6067,141 +6077,141 @@
       <c r="C132" s="4" t="s">
         <v>226</v>
       </c>
       <c r="D132" s="4" t="s">
         <v>227</v>
       </c>
       <c r="E132">
         <v>2025</v>
       </c>
       <c r="F132" s="3"/>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A133" s="3" t="s">
         <v>736</v>
       </c>
       <c r="B133" s="2">
         <v>132</v>
       </c>
       <c r="C133" s="4" t="s">
         <v>737</v>
       </c>
       <c r="D133" s="4" t="s">
         <v>738</v>
       </c>
       <c r="E133">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F133" s="3"/>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A134" s="3" t="s">
         <v>911</v>
       </c>
       <c r="B134" s="2">
         <v>133</v>
       </c>
       <c r="C134" s="4" t="s">
         <v>912</v>
       </c>
       <c r="D134" s="4" t="s">
         <v>913</v>
       </c>
       <c r="E134">
         <v>2022</v>
       </c>
       <c r="F134" s="3"/>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A135" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B135" s="2">
         <v>134</v>
       </c>
       <c r="C135" s="4" t="s">
         <v>109</v>
       </c>
       <c r="D135" s="4" t="s">
         <v>110</v>
       </c>
       <c r="E135">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F135" s="3"/>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A136" s="3" t="s">
         <v>766</v>
       </c>
       <c r="B136" s="2">
         <v>135</v>
       </c>
       <c r="C136" s="4" t="s">
         <v>767</v>
       </c>
       <c r="D136" s="4" t="s">
         <v>768</v>
       </c>
       <c r="E136">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F136" s="3"/>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A137" s="3" t="s">
         <v>838</v>
       </c>
       <c r="B137" s="2">
         <v>136</v>
       </c>
       <c r="C137" s="4" t="s">
         <v>839</v>
       </c>
       <c r="D137" s="4" t="s">
         <v>840</v>
       </c>
       <c r="E137">
         <v>2025</v>
       </c>
       <c r="F137" s="3"/>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A138" s="3" t="s">
         <v>213</v>
       </c>
       <c r="B138" s="2">
         <v>137</v>
       </c>
       <c r="C138" s="4" t="s">
         <v>214</v>
       </c>
       <c r="D138" s="4" t="s">
         <v>215</v>
       </c>
       <c r="E138">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="F138" s="3"/>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A139" s="3" t="s">
         <v>820</v>
       </c>
       <c r="B139" s="2">
         <v>138</v>
       </c>
       <c r="C139" s="4" t="s">
         <v>821</v>
       </c>
       <c r="D139" s="4" t="s">
         <v>822</v>
       </c>
       <c r="E139">
         <v>2026</v>
       </c>
       <c r="F139" s="3"/>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A140" s="3" t="s">
         <v>402</v>
       </c>
@@ -6375,163 +6385,163 @@
       <c r="C149" s="4" t="s">
         <v>1039</v>
       </c>
       <c r="D149" s="4" t="s">
         <v>1040</v>
       </c>
       <c r="E149">
         <v>2026</v>
       </c>
       <c r="F149" s="3"/>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A150" s="3" t="s">
         <v>896</v>
       </c>
       <c r="B150" s="2">
         <v>149</v>
       </c>
       <c r="C150" s="4" t="s">
         <v>897</v>
       </c>
       <c r="D150" s="4" t="s">
         <v>898</v>
       </c>
       <c r="E150">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F150" s="3" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A151" s="3" t="s">
         <v>219</v>
       </c>
       <c r="B151" s="2">
         <v>150</v>
       </c>
       <c r="C151" s="4" t="s">
         <v>220</v>
       </c>
       <c r="D151" s="4" t="s">
         <v>221</v>
       </c>
       <c r="E151">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F151" s="3"/>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A152" s="3" t="s">
         <v>207</v>
       </c>
       <c r="B152" s="2">
         <v>151</v>
       </c>
       <c r="C152" s="4" t="s">
         <v>208</v>
       </c>
       <c r="D152" s="4" t="s">
         <v>209</v>
       </c>
       <c r="E152">
         <v>2026</v>
       </c>
       <c r="F152" s="3"/>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A153" s="3" t="s">
         <v>162</v>
       </c>
       <c r="B153" s="2">
         <v>152</v>
       </c>
       <c r="C153" s="4" t="s">
         <v>163</v>
       </c>
       <c r="D153" s="4" t="s">
         <v>164</v>
       </c>
       <c r="E153">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F153" s="3"/>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A154" s="3" t="s">
         <v>984</v>
       </c>
       <c r="B154" s="2">
         <v>153</v>
       </c>
       <c r="C154" s="4" t="s">
         <v>985</v>
       </c>
       <c r="D154" s="4" t="s">
         <v>986</v>
       </c>
       <c r="E154">
         <v>2026</v>
       </c>
       <c r="F154" s="3"/>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A155" s="3" t="s">
         <v>652</v>
       </c>
       <c r="B155" s="2">
         <v>154</v>
       </c>
       <c r="C155" s="4" t="s">
         <v>653</v>
       </c>
       <c r="D155" s="4" t="s">
         <v>654</v>
       </c>
       <c r="E155">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F155" s="3" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A156" s="3" t="s">
         <v>129</v>
       </c>
       <c r="B156" s="2">
         <v>155</v>
       </c>
       <c r="C156" s="4" t="s">
         <v>130</v>
       </c>
       <c r="D156" s="4" t="s">
         <v>131</v>
       </c>
       <c r="E156">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F156" s="3"/>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A157" s="3" t="s">
         <v>850</v>
       </c>
       <c r="B157" s="2">
         <v>156</v>
       </c>
       <c r="C157" s="4" t="s">
         <v>851</v>
       </c>
       <c r="D157" s="4" t="s">
         <v>852</v>
       </c>
       <c r="E157">
         <v>2025</v>
       </c>
       <c r="F157" s="3"/>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A158" s="3" t="s">
         <v>874</v>
       </c>
@@ -6559,89 +6569,91 @@
       <c r="C159" s="4" t="s">
         <v>623</v>
       </c>
       <c r="D159" s="4" t="s">
         <v>624</v>
       </c>
       <c r="E159">
         <v>2026</v>
       </c>
       <c r="F159" s="3"/>
     </row>
     <row r="160" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B160" s="2">
         <v>159</v>
       </c>
       <c r="C160" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D160" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E160">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F160" s="3"/>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A161" s="3" t="s">
         <v>480</v>
       </c>
       <c r="B161" s="2">
         <v>160</v>
       </c>
       <c r="C161" s="4" t="s">
         <v>481</v>
       </c>
       <c r="D161" s="4" t="s">
         <v>482</v>
       </c>
       <c r="E161">
         <v>2026</v>
       </c>
       <c r="F161" s="3"/>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A162" s="3" t="s">
         <v>378</v>
       </c>
       <c r="B162" s="2">
         <v>161</v>
       </c>
       <c r="C162" s="4" t="s">
         <v>379</v>
       </c>
       <c r="D162" s="4" t="s">
         <v>380</v>
       </c>
       <c r="E162">
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="F162" s="3"/>
+        <v>2026</v>
+      </c>
+      <c r="F162" s="7" t="s">
+        <v>1074</v>
+      </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A163" s="3" t="s">
         <v>1017</v>
       </c>
       <c r="B163" s="2">
         <v>162</v>
       </c>
       <c r="C163" s="4" t="s">
         <v>1018</v>
       </c>
       <c r="D163" s="4" t="s">
         <v>1019</v>
       </c>
       <c r="E163">
         <v>2026</v>
       </c>
       <c r="F163" s="3"/>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A164" s="3" t="s">
         <v>598</v>
       </c>
       <c r="B164" s="2">
         <v>163</v>
@@ -6669,51 +6681,51 @@
       <c r="C165" s="4" t="s">
         <v>734</v>
       </c>
       <c r="D165" s="4" t="s">
         <v>735</v>
       </c>
       <c r="E165">
         <v>2026</v>
       </c>
       <c r="F165" s="3"/>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A166" s="3" t="s">
         <v>477</v>
       </c>
       <c r="B166" s="2">
         <v>165</v>
       </c>
       <c r="C166" s="4" t="s">
         <v>478</v>
       </c>
       <c r="D166" s="4" t="s">
         <v>479</v>
       </c>
       <c r="E166">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F166" s="3"/>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A167" s="3" t="s">
         <v>300</v>
       </c>
       <c r="B167" s="2">
         <v>166</v>
       </c>
       <c r="C167" s="4" t="s">
         <v>301</v>
       </c>
       <c r="D167" s="4" t="s">
         <v>302</v>
       </c>
       <c r="E167">
         <v>2025</v>
       </c>
       <c r="F167" s="3"/>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A168" s="3" t="s">
         <v>742</v>
       </c>
@@ -6869,105 +6881,105 @@
       <c r="C176" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D176" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E176">
         <v>2026</v>
       </c>
       <c r="F176" s="3"/>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A177" s="3" t="s">
         <v>180</v>
       </c>
       <c r="B177" s="2">
         <v>176</v>
       </c>
       <c r="C177" s="4" t="s">
         <v>181</v>
       </c>
       <c r="D177" s="4" t="s">
         <v>182</v>
       </c>
       <c r="E177">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F177" s="3"/>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A178" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B178" s="2">
         <v>177</v>
       </c>
       <c r="C178" s="4" t="s">
         <v>64</v>
       </c>
       <c r="D178" s="4" t="s">
         <v>65</v>
       </c>
       <c r="E178">
         <v>2026</v>
       </c>
       <c r="F178" s="3"/>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A179" s="3" t="s">
         <v>1041</v>
       </c>
       <c r="B179" s="2">
         <v>178</v>
       </c>
       <c r="C179" s="4" t="s">
         <v>1042</v>
       </c>
       <c r="D179" s="4" t="s">
         <v>1043</v>
       </c>
       <c r="E179">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F179" s="3"/>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A180" s="3" t="s">
         <v>159</v>
       </c>
       <c r="B180" s="2">
         <v>179</v>
       </c>
       <c r="C180" s="4" t="s">
         <v>160</v>
       </c>
       <c r="D180" s="4" t="s">
         <v>161</v>
       </c>
       <c r="E180">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F180" s="3"/>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A181" s="3" t="s">
         <v>471</v>
       </c>
       <c r="B181" s="2">
         <v>180</v>
       </c>
       <c r="C181" s="4" t="s">
         <v>472</v>
       </c>
       <c r="D181" s="4" t="s">
         <v>473</v>
       </c>
       <c r="E181">
         <v>2024</v>
       </c>
       <c r="F181" s="3"/>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A182" s="3" t="s">
         <v>892</v>
       </c>
@@ -6979,51 +6991,51 @@
       </c>
       <c r="D182" s="4" t="s">
         <v>894</v>
       </c>
       <c r="E182">
         <v>2025</v>
       </c>
       <c r="F182" s="3" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
         <v>1053</v>
       </c>
       <c r="B183" s="2">
         <v>182</v>
       </c>
       <c r="C183" s="4" t="s">
         <v>1054</v>
       </c>
       <c r="D183" s="4" t="s">
         <v>1055</v>
       </c>
       <c r="E183">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F183" s="3"/>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
         <v>1035</v>
       </c>
       <c r="B184" s="2">
         <v>183</v>
       </c>
       <c r="C184" s="4" t="s">
         <v>1036</v>
       </c>
       <c r="D184" s="4" t="s">
         <v>1037</v>
       </c>
       <c r="E184">
         <v>2026</v>
       </c>
       <c r="F184" s="3"/>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
         <v>769</v>
       </c>
@@ -7033,87 +7045,87 @@
       <c r="C185" s="4" t="s">
         <v>770</v>
       </c>
       <c r="D185" s="4" t="s">
         <v>771</v>
       </c>
       <c r="E185">
         <v>2026</v>
       </c>
       <c r="F185" s="3"/>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
         <v>649</v>
       </c>
       <c r="B186" s="2">
         <v>185</v>
       </c>
       <c r="C186" s="4" t="s">
         <v>650</v>
       </c>
       <c r="D186" s="4" t="s">
         <v>651</v>
       </c>
       <c r="E186">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F186" s="3"/>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
         <v>682</v>
       </c>
       <c r="B187" s="2">
         <v>186</v>
       </c>
       <c r="C187" s="4" t="s">
         <v>683</v>
       </c>
       <c r="D187" s="4" t="s">
         <v>684</v>
       </c>
       <c r="E187">
         <v>2025</v>
       </c>
       <c r="F187" s="3"/>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B188" s="2">
         <v>187</v>
       </c>
       <c r="C188" s="4" t="s">
         <v>169</v>
       </c>
       <c r="D188" s="4" t="s">
         <v>170</v>
       </c>
       <c r="E188">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F188" s="3"/>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
         <v>631</v>
       </c>
       <c r="B189" s="2">
         <v>188</v>
       </c>
       <c r="C189" s="4" t="s">
         <v>632</v>
       </c>
       <c r="D189" s="4" t="s">
         <v>633</v>
       </c>
       <c r="E189">
         <v>2026</v>
       </c>
       <c r="F189" s="3"/>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
         <v>369</v>
       </c>
@@ -7159,51 +7171,51 @@
       <c r="C192" s="4" t="s">
         <v>596</v>
       </c>
       <c r="D192" s="4" t="s">
         <v>597</v>
       </c>
       <c r="E192">
         <v>2026</v>
       </c>
       <c r="F192" s="3"/>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A193" s="3" t="s">
         <v>453</v>
       </c>
       <c r="B193" s="2">
         <v>192</v>
       </c>
       <c r="C193" s="4" t="s">
         <v>454</v>
       </c>
       <c r="D193" s="4" t="s">
         <v>455</v>
       </c>
       <c r="E193">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F193" s="3"/>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A194" s="3" t="s">
         <v>546</v>
       </c>
       <c r="B194" s="2">
         <v>193</v>
       </c>
       <c r="C194" s="4" t="s">
         <v>547</v>
       </c>
       <c r="D194" s="4" t="s">
         <v>548</v>
       </c>
       <c r="E194">
         <v>2026</v>
       </c>
       <c r="F194" s="3"/>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A195" s="3" t="s">
         <v>171</v>
       </c>
@@ -7249,51 +7261,51 @@
       <c r="C197" s="4" t="s">
         <v>617</v>
       </c>
       <c r="D197" s="4" t="s">
         <v>618</v>
       </c>
       <c r="E197">
         <v>2026</v>
       </c>
       <c r="F197" s="3"/>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A198" s="3" t="s">
         <v>231</v>
       </c>
       <c r="B198" s="2">
         <v>197</v>
       </c>
       <c r="C198" s="4" t="s">
         <v>232</v>
       </c>
       <c r="D198" s="4" t="s">
         <v>233</v>
       </c>
       <c r="E198">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F198" s="3"/>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A199" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B199" s="2">
         <v>198</v>
       </c>
       <c r="C199" s="4" t="s">
         <v>76</v>
       </c>
       <c r="D199" s="4" t="s">
         <v>77</v>
       </c>
       <c r="E199">
         <v>2026</v>
       </c>
       <c r="F199" s="3"/>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A200" s="3" t="s">
         <v>1023</v>
       </c>
@@ -7303,87 +7315,87 @@
       <c r="C200" s="4" t="s">
         <v>1024</v>
       </c>
       <c r="D200" s="4" t="s">
         <v>1025</v>
       </c>
       <c r="E200">
         <v>2025</v>
       </c>
       <c r="F200" s="3"/>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
         <v>552</v>
       </c>
       <c r="B201" s="2">
         <v>200</v>
       </c>
       <c r="C201" s="4" t="s">
         <v>553</v>
       </c>
       <c r="D201" s="4" t="s">
         <v>554</v>
       </c>
       <c r="E201">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F201" s="3"/>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B202" s="2">
         <v>201</v>
       </c>
       <c r="C202" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D202" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E202">
         <v>2026</v>
       </c>
       <c r="F202" s="3"/>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
         <v>354</v>
       </c>
       <c r="B203" s="2">
         <v>202</v>
       </c>
       <c r="C203" s="4" t="s">
         <v>355</v>
       </c>
       <c r="D203" s="4" t="s">
         <v>356</v>
       </c>
       <c r="E203">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F203" s="3"/>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
         <v>258</v>
       </c>
       <c r="B204" s="2">
         <v>203</v>
       </c>
       <c r="C204" s="4" t="s">
         <v>259</v>
       </c>
       <c r="D204" s="4" t="s">
         <v>260</v>
       </c>
       <c r="E204">
         <v>2025</v>
       </c>
       <c r="F204" s="3"/>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
         <v>978</v>
       </c>
@@ -7393,177 +7405,177 @@
       <c r="C205" s="4" t="s">
         <v>979</v>
       </c>
       <c r="D205" s="4" t="s">
         <v>980</v>
       </c>
       <c r="E205">
         <v>2026</v>
       </c>
       <c r="F205" s="3"/>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
         <v>914</v>
       </c>
       <c r="B206" s="2">
         <v>205</v>
       </c>
       <c r="C206" s="4" t="s">
         <v>915</v>
       </c>
       <c r="D206" s="4" t="s">
         <v>916</v>
       </c>
       <c r="E206">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F206" s="3"/>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
         <v>700</v>
       </c>
       <c r="B207" s="2">
         <v>206</v>
       </c>
       <c r="C207" s="4" t="s">
         <v>701</v>
       </c>
       <c r="D207" s="4" t="s">
         <v>702</v>
       </c>
       <c r="E207">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F207" s="3"/>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
         <v>877</v>
       </c>
       <c r="B208" s="2">
         <v>207</v>
       </c>
       <c r="C208" s="4" t="s">
         <v>878</v>
       </c>
       <c r="D208" s="4" t="s">
         <v>879</v>
       </c>
       <c r="E208">
         <v>2026</v>
       </c>
       <c r="F208" s="3"/>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
         <v>240</v>
       </c>
       <c r="B209" s="2">
         <v>208</v>
       </c>
       <c r="C209" s="4" t="s">
         <v>241</v>
       </c>
       <c r="D209" s="4" t="s">
         <v>242</v>
       </c>
       <c r="E209">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F209" s="3"/>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
         <v>637</v>
       </c>
       <c r="B210" s="2">
         <v>209</v>
       </c>
       <c r="C210" s="4" t="s">
         <v>638</v>
       </c>
       <c r="D210" s="4" t="s">
         <v>639</v>
       </c>
       <c r="E210">
         <v>2025</v>
       </c>
       <c r="F210" s="3"/>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A211" s="3" t="s">
         <v>917</v>
       </c>
       <c r="B211" s="2">
         <v>210</v>
       </c>
       <c r="C211" s="4" t="s">
         <v>918</v>
       </c>
       <c r="D211" s="4" t="s">
         <v>919</v>
       </c>
       <c r="E211">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F211" s="3"/>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A212" s="3" t="s">
         <v>252</v>
       </c>
       <c r="B212" s="2">
         <v>211</v>
       </c>
       <c r="C212" s="4" t="s">
         <v>253</v>
       </c>
       <c r="D212" s="4" t="s">
         <v>254</v>
       </c>
       <c r="E212">
         <v>2025</v>
       </c>
       <c r="F212" s="3"/>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A213" s="3" t="s">
         <v>781</v>
       </c>
       <c r="B213" s="2">
         <v>212</v>
       </c>
       <c r="C213" s="4" t="s">
         <v>782</v>
       </c>
       <c r="D213" s="4" t="s">
         <v>783</v>
       </c>
       <c r="E213">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F213" s="3"/>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A214" s="3" t="s">
         <v>501</v>
       </c>
       <c r="B214" s="2">
         <v>213</v>
       </c>
       <c r="C214" s="4" t="s">
         <v>502</v>
       </c>
       <c r="D214" s="4" t="s">
         <v>503</v>
       </c>
       <c r="E214">
         <v>2026</v>
       </c>
       <c r="F214" s="3"/>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A215" s="3" t="s">
         <v>811</v>
       </c>
@@ -7683,51 +7695,51 @@
       <c r="C221" s="4" t="s">
         <v>586</v>
       </c>
       <c r="D221" s="4" t="s">
         <v>587</v>
       </c>
       <c r="E221">
         <v>2025</v>
       </c>
       <c r="F221" s="3"/>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
         <v>309</v>
       </c>
       <c r="B222" s="2">
         <v>221</v>
       </c>
       <c r="C222" s="4" t="s">
         <v>310</v>
       </c>
       <c r="D222" s="4" t="s">
         <v>311</v>
       </c>
       <c r="E222">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F222" s="3"/>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
         <v>709</v>
       </c>
       <c r="B223" s="2">
         <v>222</v>
       </c>
       <c r="C223" s="4" t="s">
         <v>710</v>
       </c>
       <c r="D223" s="4" t="s">
         <v>711</v>
       </c>
       <c r="E223">
         <v>2025</v>
       </c>
       <c r="F223" s="3"/>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
         <v>93</v>
       </c>
@@ -7791,51 +7803,51 @@
       <c r="C227" s="4" t="s">
         <v>881</v>
       </c>
       <c r="D227" s="4" t="s">
         <v>882</v>
       </c>
       <c r="E227">
         <v>2026</v>
       </c>
       <c r="F227" s="3"/>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A228" s="3" t="s">
         <v>951</v>
       </c>
       <c r="B228" s="2">
         <v>227</v>
       </c>
       <c r="C228" s="4" t="s">
         <v>952</v>
       </c>
       <c r="D228" s="4" t="s">
         <v>953</v>
       </c>
       <c r="E228">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F228" s="3"/>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A229" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B229" s="2">
         <v>228</v>
       </c>
       <c r="C229" s="4" t="s">
         <v>313</v>
       </c>
       <c r="D229" s="4" t="s">
         <v>314</v>
       </c>
       <c r="E229">
         <v>2025</v>
       </c>
       <c r="F229" s="3"/>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A230" s="3" t="s">
         <v>996</v>
       </c>
@@ -7863,51 +7875,51 @@
       <c r="C231" s="4" t="s">
         <v>827</v>
       </c>
       <c r="D231" s="4" t="s">
         <v>828</v>
       </c>
       <c r="E231">
         <v>2019</v>
       </c>
       <c r="F231" s="3"/>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A232" s="3" t="s">
         <v>243</v>
       </c>
       <c r="B232" s="2">
         <v>231</v>
       </c>
       <c r="C232" s="4" t="s">
         <v>244</v>
       </c>
       <c r="D232" s="4" t="s">
         <v>245</v>
       </c>
       <c r="E232">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F232" s="3"/>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
         <v>1020</v>
       </c>
       <c r="B233" s="2">
         <v>232</v>
       </c>
       <c r="C233" s="4" t="s">
         <v>1021</v>
       </c>
       <c r="D233" s="4" t="s">
         <v>1022</v>
       </c>
       <c r="E233">
         <v>2024</v>
       </c>
       <c r="F233" s="3"/>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
         <v>333</v>
       </c>
@@ -7917,69 +7929,69 @@
       <c r="C234" s="4" t="s">
         <v>334</v>
       </c>
       <c r="D234" s="4" t="s">
         <v>335</v>
       </c>
       <c r="E234">
         <v>2026</v>
       </c>
       <c r="F234" s="3"/>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
         <v>534</v>
       </c>
       <c r="B235" s="2">
         <v>234</v>
       </c>
       <c r="C235" s="4" t="s">
         <v>535</v>
       </c>
       <c r="D235" s="4" t="s">
         <v>536</v>
       </c>
       <c r="E235">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F235" s="3"/>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
         <v>294</v>
       </c>
       <c r="B236" s="2">
         <v>235</v>
       </c>
       <c r="C236" s="4" t="s">
         <v>295</v>
       </c>
       <c r="D236" s="4" t="s">
         <v>296</v>
       </c>
       <c r="E236">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F236" s="3"/>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
         <v>273</v>
       </c>
       <c r="B237" s="2">
         <v>236</v>
       </c>
       <c r="C237" s="4" t="s">
         <v>274</v>
       </c>
       <c r="D237" s="4" t="s">
         <v>275</v>
       </c>
       <c r="E237">
         <v>2025</v>
       </c>
       <c r="F237" s="3"/>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
         <v>318</v>
       </c>
@@ -7989,51 +8001,51 @@
       <c r="C238" s="4" t="s">
         <v>319</v>
       </c>
       <c r="D238" s="4" t="s">
         <v>320</v>
       </c>
       <c r="E238">
         <v>2025</v>
       </c>
       <c r="F238" s="3"/>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
         <v>640</v>
       </c>
       <c r="B239" s="2">
         <v>238</v>
       </c>
       <c r="C239" s="4" t="s">
         <v>641</v>
       </c>
       <c r="D239" s="4" t="s">
         <v>642</v>
       </c>
       <c r="E239">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F239" s="3"/>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
         <v>784</v>
       </c>
       <c r="B240" s="2">
         <v>239</v>
       </c>
       <c r="C240" s="4" t="s">
         <v>785</v>
       </c>
       <c r="D240" s="4" t="s">
         <v>786</v>
       </c>
       <c r="E240">
         <v>2026</v>
       </c>
       <c r="F240" s="3"/>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
         <v>706</v>
       </c>
@@ -8060,51 +8072,51 @@
       </c>
       <c r="C242" s="4" t="s">
         <v>55</v>
       </c>
       <c r="D242" s="4" t="s">
         <v>56</v>
       </c>
       <c r="E242">
         <v>2025</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A243" s="3" t="s">
         <v>576</v>
       </c>
       <c r="B243" s="2">
         <v>242</v>
       </c>
       <c r="C243" s="4" t="s">
         <v>577</v>
       </c>
       <c r="D243" s="4" t="s">
         <v>578</v>
       </c>
       <c r="E243">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F243" s="3"/>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A244" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B244" s="2">
         <v>243</v>
       </c>
       <c r="C244" s="4" t="s">
         <v>265</v>
       </c>
       <c r="D244" s="4" t="s">
         <v>266</v>
       </c>
       <c r="E244">
         <v>2026</v>
       </c>
       <c r="F244" s="3"/>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A245" s="3" t="s">
         <v>414</v>
       </c>
@@ -8170,87 +8182,87 @@
       </c>
       <c r="D248" s="4" t="s">
         <v>907</v>
       </c>
       <c r="E248">
         <v>2025</v>
       </c>
       <c r="F248" s="3" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A249" s="3" t="s">
         <v>519</v>
       </c>
       <c r="B249" s="2">
         <v>248</v>
       </c>
       <c r="C249" s="4" t="s">
         <v>520</v>
       </c>
       <c r="D249" s="4" t="s">
         <v>521</v>
       </c>
       <c r="E249">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="F249" s="3"/>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A250" s="3" t="s">
         <v>387</v>
       </c>
       <c r="B250" s="2">
         <v>249</v>
       </c>
       <c r="C250" s="4" t="s">
         <v>388</v>
       </c>
       <c r="D250" s="4" t="s">
         <v>389</v>
       </c>
       <c r="E250">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F250" s="3"/>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A251" s="3" t="s">
         <v>111</v>
       </c>
       <c r="B251" s="2">
         <v>250</v>
       </c>
       <c r="C251" s="4" t="s">
         <v>112</v>
       </c>
       <c r="D251" s="4" t="s">
         <v>113</v>
       </c>
       <c r="E251">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F251" s="3"/>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A252" s="3" t="s">
         <v>489</v>
       </c>
       <c r="B252" s="2">
         <v>251</v>
       </c>
       <c r="C252" s="4" t="s">
         <v>490</v>
       </c>
       <c r="D252" s="4" t="s">
         <v>491</v>
       </c>
       <c r="E252">
         <v>2025</v>
       </c>
       <c r="F252" s="3"/>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A253" s="3" t="s">
         <v>555</v>
       </c>
@@ -8278,51 +8290,51 @@
       <c r="C254" s="4" t="s">
         <v>184</v>
       </c>
       <c r="D254" s="4" t="s">
         <v>185</v>
       </c>
       <c r="E254">
         <v>2026</v>
       </c>
       <c r="F254" s="3"/>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A255" s="3" t="s">
         <v>228</v>
       </c>
       <c r="B255" s="2">
         <v>254</v>
       </c>
       <c r="C255" s="4" t="s">
         <v>229</v>
       </c>
       <c r="D255" s="4" t="s">
         <v>230</v>
       </c>
       <c r="E255">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F255" s="3"/>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A256" s="3" t="s">
         <v>859</v>
       </c>
       <c r="B256" s="2">
         <v>255</v>
       </c>
       <c r="C256" s="4" t="s">
         <v>860</v>
       </c>
       <c r="D256" s="4" t="s">
         <v>861</v>
       </c>
       <c r="E256">
         <v>2025</v>
       </c>
       <c r="F256" s="3"/>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A257" s="3" t="s">
         <v>601</v>
       </c>
@@ -8368,87 +8380,87 @@
       <c r="C259" s="4" t="s">
         <v>73</v>
       </c>
       <c r="D259" s="4" t="s">
         <v>74</v>
       </c>
       <c r="E259">
         <v>2026</v>
       </c>
       <c r="F259" s="3"/>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A260" s="3" t="s">
         <v>619</v>
       </c>
       <c r="B260" s="2">
         <v>259</v>
       </c>
       <c r="C260" s="4" t="s">
         <v>620</v>
       </c>
       <c r="D260" s="4" t="s">
         <v>621</v>
       </c>
       <c r="E260">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F260" s="3"/>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A261" s="3" t="s">
         <v>679</v>
       </c>
       <c r="B261" s="2">
         <v>260</v>
       </c>
       <c r="C261" s="4" t="s">
         <v>680</v>
       </c>
       <c r="D261" s="4" t="s">
         <v>681</v>
       </c>
       <c r="E261">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F261" s="3"/>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A262" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B262" s="2">
         <v>261</v>
       </c>
       <c r="C262" s="4" t="s">
         <v>70</v>
       </c>
       <c r="D262" s="4" t="s">
         <v>71</v>
       </c>
       <c r="E262">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F262" s="3"/>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A263" s="3" t="s">
         <v>808</v>
       </c>
       <c r="B263" s="2">
         <v>262</v>
       </c>
       <c r="C263" s="4" t="s">
         <v>809</v>
       </c>
       <c r="D263" s="4" t="s">
         <v>810</v>
       </c>
       <c r="E263">
         <v>2026</v>
       </c>
       <c r="F263" s="3"/>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A264" s="3" t="s">
         <v>444</v>
       </c>
@@ -8532,51 +8544,51 @@
       <c r="C268" s="4" t="s">
         <v>565</v>
       </c>
       <c r="D268" s="4" t="s">
         <v>566</v>
       </c>
       <c r="E268">
         <v>2026</v>
       </c>
       <c r="F268" s="3"/>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A269" s="3" t="s">
         <v>426</v>
       </c>
       <c r="B269" s="2">
         <v>268</v>
       </c>
       <c r="C269" s="4" t="s">
         <v>427</v>
       </c>
       <c r="D269" s="4" t="s">
         <v>428</v>
       </c>
       <c r="E269">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F269" s="3"/>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A270" s="3" t="s">
         <v>718</v>
       </c>
       <c r="B270" s="2">
         <v>269</v>
       </c>
       <c r="C270" s="4" t="s">
         <v>719</v>
       </c>
       <c r="D270" s="4" t="s">
         <v>720</v>
       </c>
       <c r="E270">
         <v>2025</v>
       </c>
       <c r="F270" s="3"/>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A271" s="3" t="s">
         <v>540</v>
       </c>
@@ -8604,51 +8616,51 @@
       <c r="C272" s="4" t="s">
         <v>1000</v>
       </c>
       <c r="D272" s="4" t="s">
         <v>1001</v>
       </c>
       <c r="E272">
         <v>2026</v>
       </c>
       <c r="F272" s="3"/>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A273" s="3" t="s">
         <v>348</v>
       </c>
       <c r="B273" s="2">
         <v>272</v>
       </c>
       <c r="C273" s="4" t="s">
         <v>349</v>
       </c>
       <c r="D273" s="4" t="s">
         <v>350</v>
       </c>
       <c r="E273">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F273" s="3"/>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A274" s="3" t="s">
         <v>841</v>
       </c>
       <c r="B274" s="2">
         <v>273</v>
       </c>
       <c r="C274" s="4" t="s">
         <v>842</v>
       </c>
       <c r="D274" s="4" t="s">
         <v>843</v>
       </c>
       <c r="E274">
         <v>2024</v>
       </c>
       <c r="F274" s="3"/>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A275" s="3" t="s">
         <v>246</v>
       </c>
@@ -8658,141 +8670,143 @@
       <c r="C275" s="4" t="s">
         <v>247</v>
       </c>
       <c r="D275" s="4" t="s">
         <v>248</v>
       </c>
       <c r="E275">
         <v>2025</v>
       </c>
       <c r="F275" s="3"/>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A276" s="3" t="s">
         <v>745</v>
       </c>
       <c r="B276" s="2">
         <v>275</v>
       </c>
       <c r="C276" s="4" t="s">
         <v>746</v>
       </c>
       <c r="D276" s="4" t="s">
         <v>747</v>
       </c>
       <c r="E276">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F276" s="3"/>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A277" s="3" t="s">
         <v>1005</v>
       </c>
       <c r="B277" s="2">
         <v>276</v>
       </c>
       <c r="C277" s="4" t="s">
         <v>1006</v>
       </c>
       <c r="D277" s="4" t="s">
         <v>1007</v>
       </c>
       <c r="E277">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F277" s="3"/>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A278" s="3" t="s">
         <v>153</v>
       </c>
       <c r="B278" s="2">
         <v>277</v>
       </c>
       <c r="C278" s="4" t="s">
         <v>154</v>
       </c>
       <c r="D278" s="4" t="s">
         <v>155</v>
       </c>
       <c r="E278">
         <v>2025</v>
       </c>
       <c r="F278" s="3"/>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A279" s="3" t="s">
         <v>975</v>
       </c>
       <c r="B279" s="2">
         <v>278</v>
       </c>
       <c r="C279" s="4" t="s">
         <v>976</v>
       </c>
       <c r="D279" s="4" t="s">
         <v>977</v>
       </c>
       <c r="E279">
         <v>2025</v>
       </c>
-      <c r="F279" s="3"/>
+      <c r="F279" s="6" t="s">
+        <v>1073</v>
+      </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A280" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B280" s="2">
         <v>279</v>
       </c>
       <c r="C280" s="4" t="s">
         <v>97</v>
       </c>
       <c r="D280" s="4" t="s">
         <v>98</v>
       </c>
       <c r="E280">
         <v>2025</v>
       </c>
       <c r="F280" s="3"/>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A281" s="3" t="s">
         <v>531</v>
       </c>
       <c r="B281" s="2">
         <v>280</v>
       </c>
       <c r="C281" s="4" t="s">
         <v>532</v>
       </c>
       <c r="D281" s="4" t="s">
         <v>533</v>
       </c>
       <c r="E281">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F281" s="3"/>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A282" s="3" t="s">
         <v>920</v>
       </c>
       <c r="B282" s="2">
         <v>281</v>
       </c>
       <c r="C282" s="4" t="s">
         <v>921</v>
       </c>
       <c r="D282" s="4" t="s">
         <v>922</v>
       </c>
       <c r="E282">
         <v>2026</v>
       </c>
       <c r="F282" s="3"/>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A283" s="3" t="s">
         <v>525</v>
       </c>
@@ -8802,109 +8816,109 @@
       <c r="C283" s="4" t="s">
         <v>526</v>
       </c>
       <c r="D283" s="4" t="s">
         <v>527</v>
       </c>
       <c r="E283">
         <v>2026</v>
       </c>
       <c r="F283" s="3"/>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A284" s="3" t="s">
         <v>655</v>
       </c>
       <c r="B284" s="2">
         <v>283</v>
       </c>
       <c r="C284" s="4" t="s">
         <v>656</v>
       </c>
       <c r="D284" s="4" t="s">
         <v>657</v>
       </c>
       <c r="E284">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F284" s="3"/>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A285" s="3" t="s">
         <v>613</v>
       </c>
       <c r="B285" s="2">
         <v>284</v>
       </c>
       <c r="C285" s="4" t="s">
         <v>614</v>
       </c>
       <c r="D285" s="4" t="s">
         <v>615</v>
       </c>
       <c r="E285">
         <v>2024</v>
       </c>
       <c r="F285" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A286" s="3" t="s">
         <v>899</v>
       </c>
       <c r="B286" s="2">
         <v>285</v>
       </c>
       <c r="C286" s="4" t="s">
         <v>900</v>
       </c>
       <c r="D286" s="4" t="s">
         <v>901</v>
       </c>
       <c r="E286">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F286" s="3" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="287" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A287" s="3" t="s">
         <v>712</v>
       </c>
       <c r="B287" s="2">
         <v>286</v>
       </c>
       <c r="C287" s="4" t="s">
         <v>713</v>
       </c>
       <c r="D287" s="4" t="s">
         <v>714</v>
       </c>
       <c r="E287">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F287" s="3"/>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A288" s="3" t="s">
         <v>384</v>
       </c>
       <c r="B288" s="2">
         <v>287</v>
       </c>
       <c r="C288" s="4" t="s">
         <v>385</v>
       </c>
       <c r="D288" s="4" t="s">
         <v>386</v>
       </c>
       <c r="E288">
         <v>2026</v>
       </c>
       <c r="F288" s="3"/>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A289" s="3" t="s">
         <v>844</v>
       </c>
@@ -9006,51 +9020,51 @@
       <c r="C294" s="4" t="s">
         <v>217</v>
       </c>
       <c r="D294" s="4" t="s">
         <v>218</v>
       </c>
       <c r="E294">
         <v>2026</v>
       </c>
       <c r="F294" s="3"/>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A295" s="3" t="s">
         <v>799</v>
       </c>
       <c r="B295" s="2">
         <v>294</v>
       </c>
       <c r="C295" s="4" t="s">
         <v>800</v>
       </c>
       <c r="D295" s="4" t="s">
         <v>801</v>
       </c>
       <c r="E295">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F295" s="3"/>
     </row>
     <row r="296" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A296" s="3" t="s">
         <v>498</v>
       </c>
       <c r="B296" s="2">
         <v>295</v>
       </c>
       <c r="C296" s="4" t="s">
         <v>499</v>
       </c>
       <c r="D296" s="4" t="s">
         <v>500</v>
       </c>
       <c r="E296">
         <v>2025</v>
       </c>
       <c r="F296" s="3"/>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A297" s="3" t="s">
         <v>420</v>
       </c>
@@ -9132,51 +9146,51 @@
       <c r="C301" s="4" t="s">
         <v>400</v>
       </c>
       <c r="D301" s="4" t="s">
         <v>401</v>
       </c>
       <c r="E301">
         <v>2026</v>
       </c>
       <c r="F301" s="3"/>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A302" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B302" s="2">
         <v>301</v>
       </c>
       <c r="C302" s="4" t="s">
         <v>136</v>
       </c>
       <c r="D302" s="4" t="s">
         <v>137</v>
       </c>
       <c r="E302">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="F302" s="3"/>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A303" s="3" t="s">
         <v>688</v>
       </c>
       <c r="B303" s="2">
         <v>302</v>
       </c>
       <c r="C303" s="4" t="s">
         <v>689</v>
       </c>
       <c r="D303" s="4" t="s">
         <v>690</v>
       </c>
       <c r="E303">
         <v>2025</v>
       </c>
       <c r="F303" s="3"/>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A304" s="3" t="s">
         <v>339</v>
       </c>
@@ -9186,51 +9200,51 @@
       <c r="C304" s="4" t="s">
         <v>340</v>
       </c>
       <c r="D304" s="4" t="s">
         <v>341</v>
       </c>
       <c r="E304">
         <v>2026</v>
       </c>
       <c r="F304" s="3"/>
     </row>
     <row r="305" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A305" s="3" t="s">
         <v>960</v>
       </c>
       <c r="B305" s="2">
         <v>304</v>
       </c>
       <c r="C305" s="4" t="s">
         <v>961</v>
       </c>
       <c r="D305" s="4" t="s">
         <v>962</v>
       </c>
       <c r="E305">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F305" t="s">
         <v>1071</v>
       </c>
     </row>
     <row r="306" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A306" s="3" t="s">
         <v>643</v>
       </c>
       <c r="B306" s="2">
         <v>305</v>
       </c>
       <c r="C306" s="4" t="s">
         <v>644</v>
       </c>
       <c r="D306" s="4" t="s">
         <v>645</v>
       </c>
       <c r="E306">
         <v>2025</v>
       </c>
       <c r="F306" s="3"/>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A307" s="3" t="s">
@@ -9242,51 +9256,51 @@
       <c r="C307" s="4" t="s">
         <v>466</v>
       </c>
       <c r="D307" s="4" t="s">
         <v>467</v>
       </c>
       <c r="E307">
         <v>2025</v>
       </c>
       <c r="F307" s="3"/>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A308" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B308" s="2">
         <v>307</v>
       </c>
       <c r="C308" s="4" t="s">
         <v>58</v>
       </c>
       <c r="D308" s="4" t="s">
         <v>59</v>
       </c>
       <c r="E308">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F308" s="3"/>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A309" s="3" t="s">
         <v>429</v>
       </c>
       <c r="B309" s="2">
         <v>308</v>
       </c>
       <c r="C309" s="4" t="s">
         <v>430</v>
       </c>
       <c r="D309" s="4" t="s">
         <v>431</v>
       </c>
       <c r="E309">
         <v>2026</v>
       </c>
       <c r="F309" s="3"/>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A310" s="3" t="s">
         <v>315</v>
       </c>
@@ -9352,69 +9366,69 @@
       <c r="C313" s="4" t="s">
         <v>797</v>
       </c>
       <c r="D313" s="4" t="s">
         <v>798</v>
       </c>
       <c r="E313">
         <v>2025</v>
       </c>
       <c r="F313" s="3"/>
     </row>
     <row r="314" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A314" s="3" t="s">
         <v>543</v>
       </c>
       <c r="B314" s="2">
         <v>313</v>
       </c>
       <c r="C314" s="4" t="s">
         <v>544</v>
       </c>
       <c r="D314" s="4" t="s">
         <v>545</v>
       </c>
       <c r="E314">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F314" s="3"/>
     </row>
     <row r="315" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A315" s="3" t="s">
         <v>507</v>
       </c>
       <c r="B315" s="2">
         <v>314</v>
       </c>
       <c r="C315" s="4" t="s">
         <v>508</v>
       </c>
       <c r="D315" s="4" t="s">
         <v>509</v>
       </c>
       <c r="E315">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F315" s="3"/>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A316" s="3" t="s">
         <v>923</v>
       </c>
       <c r="B316" s="2">
         <v>315</v>
       </c>
       <c r="C316" s="4" t="s">
         <v>924</v>
       </c>
       <c r="D316" s="4" t="s">
         <v>925</v>
       </c>
       <c r="E316">
         <v>2024</v>
       </c>
       <c r="F316" s="3"/>
     </row>
     <row r="317" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A317" s="3" t="s">
         <v>192</v>
       </c>
@@ -9550,123 +9564,123 @@
       <c r="C324" s="4" t="s">
         <v>406</v>
       </c>
       <c r="D324" s="4" t="s">
         <v>407</v>
       </c>
       <c r="E324">
         <v>2026</v>
       </c>
       <c r="F324" s="3"/>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A325" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="B325" s="2">
         <v>324</v>
       </c>
       <c r="C325" s="4" t="s">
         <v>1033</v>
       </c>
       <c r="D325" s="4" t="s">
         <v>1034</v>
       </c>
       <c r="E325">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F325" s="3"/>
     </row>
     <row r="326" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A326" s="3" t="s">
         <v>969</v>
       </c>
       <c r="B326" s="2">
         <v>325</v>
       </c>
       <c r="C326" s="4" t="s">
         <v>970</v>
       </c>
       <c r="D326" s="4" t="s">
         <v>971</v>
       </c>
       <c r="E326">
         <v>2024</v>
       </c>
       <c r="F326" s="3"/>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A327" s="3" t="s">
         <v>1047</v>
       </c>
       <c r="B327" s="2">
         <v>326</v>
       </c>
       <c r="C327" s="4" t="s">
         <v>1048</v>
       </c>
       <c r="D327" s="4" t="s">
         <v>1049</v>
       </c>
       <c r="E327">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F327" s="3"/>
     </row>
     <row r="328" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A328" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B328" s="2">
         <v>327</v>
       </c>
       <c r="C328" s="4" t="s">
         <v>40</v>
       </c>
       <c r="D328" s="4" t="s">
         <v>41</v>
       </c>
       <c r="E328">
         <v>2026</v>
       </c>
       <c r="F328" s="3"/>
     </row>
     <row r="329" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A329" s="3" t="s">
         <v>963</v>
       </c>
       <c r="B329" s="2">
         <v>328</v>
       </c>
       <c r="C329" s="4" t="s">
         <v>964</v>
       </c>
       <c r="D329" s="4" t="s">
         <v>965</v>
       </c>
       <c r="E329">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F329" s="3"/>
     </row>
     <row r="330" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A330" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="B330" s="2">
         <v>329</v>
       </c>
       <c r="C330" s="4" t="s">
         <v>1057</v>
       </c>
       <c r="D330" s="4" t="s">
         <v>1058</v>
       </c>
       <c r="E330">
         <v>2025</v>
       </c>
       <c r="F330" s="3"/>
     </row>
     <row r="331" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A331" s="3" t="s">
         <v>12</v>
       </c>
@@ -9856,233 +9870,233 @@
       <c r="C341" s="4" t="s">
         <v>884</v>
       </c>
       <c r="D341" s="4" t="s">
         <v>885</v>
       </c>
       <c r="E341">
         <v>2025</v>
       </c>
       <c r="F341" s="3"/>
     </row>
     <row r="342" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A342" s="3" t="s">
         <v>363</v>
       </c>
       <c r="B342" s="2">
         <v>341</v>
       </c>
       <c r="C342" s="4" t="s">
         <v>364</v>
       </c>
       <c r="D342" s="4" t="s">
         <v>365</v>
       </c>
       <c r="E342">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F342" s="3"/>
     </row>
     <row r="343" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A343" s="3" t="s">
         <v>189</v>
       </c>
       <c r="B343" s="2">
         <v>342</v>
       </c>
       <c r="C343" s="4" t="s">
         <v>190</v>
       </c>
       <c r="D343" s="4" t="s">
         <v>191</v>
       </c>
       <c r="E343">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="F343" s="3"/>
     </row>
     <row r="344" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A344" s="3" t="s">
         <v>646</v>
       </c>
       <c r="B344" s="2">
         <v>343</v>
       </c>
       <c r="C344" s="4" t="s">
         <v>647</v>
       </c>
       <c r="D344" s="4" t="s">
         <v>648</v>
       </c>
       <c r="E344">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F344" s="3"/>
     </row>
     <row r="345" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A345" s="3" t="s">
         <v>351</v>
       </c>
       <c r="B345" s="2">
         <v>344</v>
       </c>
       <c r="C345" s="4" t="s">
         <v>352</v>
       </c>
       <c r="D345" s="4" t="s">
         <v>353</v>
       </c>
       <c r="E345">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F345" s="3"/>
     </row>
     <row r="346" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A346" s="3" t="s">
         <v>664</v>
       </c>
       <c r="B346" s="2">
         <v>345</v>
       </c>
       <c r="C346" s="4" t="s">
         <v>665</v>
       </c>
       <c r="D346" s="4" t="s">
         <v>666</v>
       </c>
       <c r="E346">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F346" s="3"/>
     </row>
     <row r="347" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A347" s="3" t="s">
         <v>990</v>
       </c>
       <c r="B347" s="2">
         <v>346</v>
       </c>
       <c r="C347" s="4" t="s">
         <v>991</v>
       </c>
       <c r="D347" s="4" t="s">
         <v>992</v>
       </c>
       <c r="E347">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F347" s="3"/>
     </row>
     <row r="348" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A348" s="3" t="s">
         <v>495</v>
       </c>
       <c r="B348" s="2">
         <v>347</v>
       </c>
       <c r="C348" s="4" t="s">
         <v>496</v>
       </c>
       <c r="D348" s="4" t="s">
         <v>497</v>
       </c>
       <c r="E348">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F348" s="3"/>
     </row>
     <row r="349" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A349" s="3" t="s">
         <v>926</v>
       </c>
       <c r="B349" s="2">
         <v>348</v>
       </c>
       <c r="C349" s="4" t="s">
         <v>927</v>
       </c>
       <c r="D349" s="4" t="s">
         <v>928</v>
       </c>
       <c r="E349">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F349" s="3"/>
     </row>
     <row r="350" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A350" s="3" t="s">
         <v>775</v>
       </c>
       <c r="B350" s="2">
         <v>349</v>
       </c>
       <c r="C350" s="4" t="s">
         <v>776</v>
       </c>
       <c r="D350" s="4" t="s">
         <v>777</v>
       </c>
       <c r="E350">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="F350" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="351" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A351" s="3" t="s">
         <v>886</v>
       </c>
       <c r="B351" s="2">
         <v>350</v>
       </c>
       <c r="C351" s="4" t="s">
         <v>887</v>
       </c>
       <c r="D351" s="4" t="s">
         <v>888</v>
       </c>
       <c r="E351">
         <v>2026</v>
       </c>
       <c r="F351" s="3"/>
     </row>
     <row r="352" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A352" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B352" s="2">
         <v>351</v>
       </c>
       <c r="C352" s="4" t="s">
         <v>103</v>
       </c>
       <c r="D352" s="4" t="s">
         <v>104</v>
       </c>
       <c r="E352">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="F352" s="3"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F352">
     <sortCondition ref="A2:A352"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="C37:D37"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C5" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="C2" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="C3" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="C4" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="C6" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="C7" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="C8" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="C9" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="C10" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="C11" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="C12" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="C13" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
     <hyperlink ref="C14" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
     <hyperlink ref="C15" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>