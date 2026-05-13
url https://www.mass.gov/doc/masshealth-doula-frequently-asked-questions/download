--- v0 (2025-10-29)
+++ v1 (2026-05-13)
@@ -1,54 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="454D9118" w14:textId="626A3279" w:rsidR="16B3B15C" w:rsidRPr="005F037E" w:rsidRDefault="16B3B15C" w:rsidP="003D0D6B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="005F037E">
         <w:t>Doula Services Program: Frequently Asked Questions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="115D17A8" w14:textId="7D7DB7D2" w:rsidR="12F7A2E1" w:rsidRPr="005F037E" w:rsidRDefault="12F7A2E1" w:rsidP="00F6673B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -309,51 +315,51 @@
         </w:rPr>
         <w:t xml:space="preserve">different </w:t>
       </w:r>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NPI to apply as a </w:t>
       </w:r>
       <w:r w:rsidR="2C46FFAB" w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MassHealth doula provider</w:t>
       </w:r>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76684F76" w14:textId="11E3E8DE" w:rsidR="00510FAC" w:rsidRPr="005F037E" w:rsidRDefault="431EA60C" w:rsidP="003D0D6B">
+    <w:p w14:paraId="76684F76" w14:textId="11E3E8DE" w:rsidR="00510FAC" w:rsidRDefault="431EA60C" w:rsidP="003D0D6B">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">No. </w:t>
       </w:r>
       <w:r w:rsidR="000D19EF" w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">As an individual doula, you can use the </w:t>
       </w:r>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">NPI number </w:t>
       </w:r>
       <w:r w:rsidR="000D19EF" w:rsidRPr="005F037E">
@@ -412,50 +418,58 @@
       </w:r>
       <w:r w:rsidR="68E80667" w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">need </w:t>
       </w:r>
       <w:r w:rsidR="79727481" w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>its own</w:t>
       </w:r>
       <w:r w:rsidR="2877CFCA" w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> distinct</w:t>
       </w:r>
       <w:r w:rsidR="79727481" w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> NPI number.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="4C81BBBF" w14:textId="77777777" w:rsidR="006858F1" w:rsidRPr="005F037E" w:rsidRDefault="006858F1" w:rsidP="003D0D6B">
+      <w:pPr>
+        <w:pStyle w:val="NormalIndent"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="61C8FF0F" w14:textId="4051A320" w:rsidR="00510FAC" w:rsidRPr="005F037E" w:rsidRDefault="13D8DB66" w:rsidP="00F6673B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Application and </w:t>
       </w:r>
       <w:r w:rsidR="003D0D6B" w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
@@ -571,748 +585,781 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and then </w:t>
       </w:r>
       <w:r w:rsidR="009F508B" w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">finish </w:t>
       </w:r>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the training?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799134B2" w14:textId="34359BD8" w:rsidR="00510FAC" w:rsidRPr="005F037E" w:rsidRDefault="009F508B" w:rsidP="003D0D6B">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="799134B2" w14:textId="6AC14588" w:rsidR="00510FAC" w:rsidRPr="005F037E" w:rsidRDefault="009F508B" w:rsidP="38C8966C">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F037E">
+      <w:r w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">You </w:t>
       </w:r>
-      <w:r w:rsidR="0E21D410" w:rsidRPr="005F037E">
+      <w:r w:rsidR="0E21D410" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidR="1240EE7A" w:rsidRPr="005F037E">
+      <w:r w:rsidR="1240EE7A" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> obtain a</w:t>
       </w:r>
-      <w:r w:rsidR="6713F38A" w:rsidRPr="005F037E">
+      <w:r w:rsidR="6713F38A" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="1240EE7A" w:rsidRPr="005F037E">
+      <w:r w:rsidR="1240EE7A" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> NPI and complete the </w:t>
       </w:r>
-      <w:r w:rsidR="2C46FFAB" w:rsidRPr="005F037E">
+      <w:r w:rsidR="2C46FFAB" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth </w:t>
       </w:r>
-      <w:r w:rsidR="001D9684" w:rsidRPr="005F037E">
+      <w:r w:rsidR="001D9684" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="2C46FFAB" w:rsidRPr="005F037E">
+      <w:r w:rsidR="2C46FFAB" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">oula </w:t>
       </w:r>
-      <w:r w:rsidR="09C56400" w:rsidRPr="005F037E">
+      <w:r w:rsidR="09C56400" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="2C46FFAB" w:rsidRPr="005F037E">
+      <w:r w:rsidR="2C46FFAB" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>rovider</w:t>
       </w:r>
-      <w:r w:rsidR="1240EE7A" w:rsidRPr="005F037E">
+      <w:r w:rsidR="1240EE7A" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="6465B3C1" w:rsidRPr="005F037E">
+      <w:r w:rsidR="6465B3C1" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="1240EE7A" w:rsidRPr="005F037E">
+      <w:r w:rsidR="1240EE7A" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">raining </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F037E">
+      <w:r w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">before </w:t>
       </w:r>
-      <w:r w:rsidR="1240EE7A" w:rsidRPr="005F037E">
+      <w:r w:rsidR="1240EE7A" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">applying to </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F037E">
+      <w:r w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">be </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="4A57DB29" w:rsidRPr="005F037E">
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidR="4AAA9906" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="2C46FFAB" w:rsidRPr="005F037E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4A57DB29" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>MassHealth doula provider</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="1240EE7A" w:rsidRPr="005F037E">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="2C46FFAB" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>. I</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005F037E">
+        <w:t>MassHealth doula provider</w:t>
+      </w:r>
+      <w:r w:rsidR="1240EE7A" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>f you’ve already submitted your application</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="1240EE7A" w:rsidRPr="005F037E">
+        <w:t>. I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005F037E">
+        <w:t>f you’ve already submitted your application</w:t>
+      </w:r>
+      <w:r w:rsidR="1240EE7A" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">you </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="1240EE7A" w:rsidRPr="005F037E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>will have 60 days to complete those steps</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005F037E">
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidR="1240EE7A" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>, or your application will be denied</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="3ABF0B37" w:rsidRPr="005F037E">
+        <w:t>will have 60 days to complete those steps</w:t>
+      </w:r>
+      <w:r w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="1240EE7A" w:rsidRPr="005F037E">
+        <w:t>, or your application will be denied</w:t>
+      </w:r>
+      <w:r w:rsidR="3ABF0B37" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="1240EE7A" w:rsidRPr="38C8966C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="1240EE7A" w:rsidRPr="005F037E">
+      <w:r w:rsidR="1240EE7A" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Applications will not be </w:t>
       </w:r>
-      <w:r w:rsidR="20D72873" w:rsidRPr="005F037E">
+      <w:r w:rsidR="20D72873" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>approved</w:t>
       </w:r>
-      <w:r w:rsidR="1240EE7A" w:rsidRPr="005F037E">
+      <w:r w:rsidR="1240EE7A" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> if</w:t>
       </w:r>
-      <w:r w:rsidR="5183956D" w:rsidRPr="005F037E">
+      <w:r w:rsidR="5183956D" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> MassHealth</w:t>
       </w:r>
-      <w:r w:rsidR="1240EE7A" w:rsidRPr="005F037E">
+      <w:r w:rsidR="1240EE7A" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> cannot verify </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F037E">
+      <w:r w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">that you </w:t>
       </w:r>
-      <w:r w:rsidR="1240EE7A" w:rsidRPr="005F037E">
+      <w:r w:rsidR="1240EE7A" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>attend</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F037E">
+      <w:r w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
-      <w:r w:rsidR="1240EE7A" w:rsidRPr="005F037E">
+      <w:r w:rsidR="1240EE7A" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> the MassHealth Doula </w:t>
       </w:r>
-      <w:r w:rsidR="56E42F40" w:rsidRPr="005F037E">
+      <w:r w:rsidR="56E42F40" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Provider </w:t>
       </w:r>
-      <w:r w:rsidR="1240EE7A" w:rsidRPr="005F037E">
+      <w:r w:rsidR="1240EE7A" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Training</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F037E">
+      <w:r w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="1240EE7A" w:rsidRPr="005F037E">
+      <w:r w:rsidR="1240EE7A" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> as specified in</w:t>
       </w:r>
-      <w:r w:rsidR="536FBD9E" w:rsidRPr="005F037E">
+      <w:r w:rsidR="536FBD9E" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00312702" w:rsidRPr="005F037E">
+      <w:r w:rsidR="00312702" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">the MassHealth Doula Services </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F037E">
+      <w:r w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00312702" w:rsidRPr="005F037E">
-[...6 lines deleted...]
-      <w:r w:rsidR="008A4967" w:rsidRPr="005F037E">
+      <w:r w:rsidR="00312702" w:rsidRPr="38C8966C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>egulation at</w:t>
+      </w:r>
+      <w:r w:rsidR="6BF49C51" w:rsidRPr="38C8966C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00312702" w:rsidRPr="38C8966C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>130 CMR 463.404</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4967" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00312702" w:rsidRPr="005F037E">
+      <w:r w:rsidR="00312702" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">This regulation is located in Subchapter 4 of </w:t>
       </w:r>
-      <w:r w:rsidR="1240EE7A" w:rsidRPr="005F037E">
+      <w:r w:rsidR="1240EE7A" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidR="1240EE7A" w:rsidRPr="005F037E">
+        <w:r w:rsidR="1240EE7A" w:rsidRPr="38C8966C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>Doula Provider Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00312702" w:rsidRPr="005F037E">
+      <w:r w:rsidR="00312702" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7200DC0B" w14:textId="0FC8B532" w:rsidR="00510FAC" w:rsidRPr="005F037E" w:rsidRDefault="408CC9A6" w:rsidP="003D0D6B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Is there a list of MassHealth-approved doula training organizations?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ADB38AC" w14:textId="70F0BC81" w:rsidR="00510FAC" w:rsidRPr="005F037E" w:rsidRDefault="00E809DE" w:rsidP="003D0D6B">
+    <w:p w14:paraId="2AF6CA42" w14:textId="32179EDA" w:rsidR="00DE505A" w:rsidRPr="005F037E" w:rsidRDefault="00E809DE" w:rsidP="21CCE6E2">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005F037E">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">No. </w:t>
       </w:r>
-      <w:r w:rsidR="408CC9A6" w:rsidRPr="005F037E">
+      <w:r w:rsidR="408CC9A6" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth does not have a list of </w:t>
       </w:r>
-      <w:r w:rsidR="005112CD" w:rsidRPr="005F037E">
+      <w:r w:rsidR="005112CD" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>approved</w:t>
       </w:r>
-      <w:r w:rsidR="408CC9A6" w:rsidRPr="005F037E">
+      <w:r w:rsidR="408CC9A6" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> doula training organizations. </w:t>
       </w:r>
-      <w:r w:rsidR="00346DA7" w:rsidRPr="005F037E">
-[...6 lines deleted...]
-        <w:r w:rsidR="00346DA7" w:rsidRPr="005F037E">
+      <w:r w:rsidR="00346DA7" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>We have two doula training pathways: the Formal Training Pathway and the Experience Pathway. Both are based on eligibility criteria and core competencies defined in</w:t>
+      </w:r>
+      <w:r w:rsidR="322AEC4D" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidR="36F0E5D5" w:rsidRPr="21CCE6E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>130 CMR 463.404</w:t>
+          <w:t>130 CMR 463.000.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00346DA7" w:rsidRPr="005F037E">
-[...34 lines deleted...]
-        <w:r w:rsidR="00774DEF" w:rsidRPr="005F037E">
+      <w:r w:rsidR="36F0E5D5" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00346DA7" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Doulas would need to meet our eligibility criteria in order to apply to become a MassHealth doula provider.</w:t>
+      </w:r>
+      <w:r w:rsidR="702B2EB0" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7157E" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You can find more information </w:t>
+      </w:r>
+      <w:r w:rsidR="26C2FCB2" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7157E" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eligibility criteria </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:anchor="eligibility-criteria-for-masshealth-doula-providers-">
+        <w:r w:rsidR="00774DEF" w:rsidRPr="21CCE6E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005F037E">
+      <w:r w:rsidR="00C7157E" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B6C97C" w14:textId="0AEFBF91" w:rsidR="00510FAC" w:rsidRPr="005F037E" w:rsidRDefault="02C1A227" w:rsidP="003D0D6B">
+    <w:p w14:paraId="45B6C97C" w14:textId="04FAE953" w:rsidR="00510FAC" w:rsidRPr="005F037E" w:rsidRDefault="02C1A227" w:rsidP="003D0D6B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F037E">
+      <w:r w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">How </w:t>
       </w:r>
-      <w:r w:rsidR="00551D48" w:rsidRPr="005F037E">
+      <w:r w:rsidR="00551D48" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">can a </w:t>
       </w:r>
-      <w:r w:rsidR="0FB3185C" w:rsidRPr="005F037E">
+      <w:r w:rsidR="009A5638" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doula </w:t>
+      </w:r>
+      <w:r w:rsidR="0FB3185C" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F037E">
+      <w:r w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>roup</w:t>
       </w:r>
-      <w:r w:rsidR="54B51D82" w:rsidRPr="005F037E">
+      <w:r w:rsidR="54B51D82" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> practice</w:t>
       </w:r>
-      <w:r w:rsidR="00551D48" w:rsidRPr="005F037E">
+      <w:r w:rsidR="00551D48" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> apply </w:t>
       </w:r>
-      <w:r w:rsidR="009F11EF" w:rsidRPr="005F037E">
+      <w:r w:rsidR="009F11EF" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to be a MassHealth doula provider?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="691FD1E2" w14:textId="01E34977" w:rsidR="00F6673B" w:rsidRPr="005F037E" w:rsidRDefault="000A121F" w:rsidP="00F6673B">
+    <w:p w14:paraId="691FD1E2" w14:textId="4315E255" w:rsidR="00F6673B" w:rsidRPr="005F037E" w:rsidRDefault="00CE2F58" w:rsidP="00F6673B">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F037E">
-[...30 lines deleted...]
-        <w:r w:rsidR="00A25CC1" w:rsidRPr="005F037E">
+      <w:r w:rsidRPr="38C8966C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information about the application process can be found </w:t>
+      </w:r>
+      <w:r w:rsidR="208DA9D9" w:rsidRPr="38C8966C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="38C8966C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidR="6E030203" w:rsidRPr="38C8966C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:anchor="enrolling-as-a-masshealth-doula-provider">
+        <w:r w:rsidR="6E030203" w:rsidRPr="38C8966C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
-          <w:t>resource list</w:t>
+          <w:t>webpage for doula providers</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E6597F" w:rsidRPr="005F037E">
+      <w:r w:rsidR="6E030203" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00887246" w:rsidRPr="005F037E">
+      <w:r w:rsidR="00887246" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Even if your group practice is enrolled, each doula </w:t>
       </w:r>
-      <w:r w:rsidR="00074048" w:rsidRPr="005F037E">
+      <w:r w:rsidR="00074048" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">in the practice </w:t>
       </w:r>
-      <w:r w:rsidR="0E6E650A" w:rsidRPr="005F037E">
+      <w:r w:rsidR="0E6E650A" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
-      <w:r w:rsidR="02C1A227" w:rsidRPr="005F037E">
+      <w:r w:rsidR="02C1A227" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00887246" w:rsidRPr="005F037E">
+      <w:r w:rsidR="00887246" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
-      <w:r w:rsidR="02C1A227" w:rsidRPr="005F037E">
+      <w:r w:rsidR="02C1A227" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">need to </w:t>
       </w:r>
-      <w:r w:rsidR="00887246" w:rsidRPr="005F037E">
+      <w:r w:rsidR="00887246" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>submit their own individual MassHealth doula provider application</w:t>
       </w:r>
-      <w:r w:rsidR="004164BD" w:rsidRPr="005F037E">
+      <w:r w:rsidR="004164BD" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="006E7550" w:rsidRPr="005F037E">
+      <w:r w:rsidR="006E7550" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The group practice will also need to be linked to each doula’s NPI.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="163484C3" w14:textId="0E922707" w:rsidR="00510FAC" w:rsidRPr="005F037E" w:rsidRDefault="74386AEB" w:rsidP="003D0D6B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If all </w:t>
       </w:r>
       <w:r w:rsidR="00135062" w:rsidRPr="005F037E">
         <w:rPr>
@@ -1482,58 +1529,56 @@
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can I contact for additional </w:t>
       </w:r>
       <w:r w:rsidR="0058225C" w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">help </w:t>
       </w:r>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>with the enrollment process?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1E99BE" w14:textId="59F2764C" w:rsidR="00510FAC" w:rsidRPr="005F037E" w:rsidRDefault="74386AEB" w:rsidP="003D0D6B">
+    <w:p w14:paraId="3D1E99BE" w14:textId="7F81B88D" w:rsidR="00510FAC" w:rsidRDefault="74386AEB" w:rsidP="003D0D6B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-          <w:i/>
-          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have any </w:t>
       </w:r>
       <w:r w:rsidR="0058225C" w:rsidRPr="005F037E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">more </w:t>
       </w:r>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">questions </w:t>
       </w:r>
       <w:r w:rsidR="0058225C" w:rsidRPr="005F037E">
@@ -1665,50 +1710,62 @@
       <w:r w:rsidR="6AA5A5E2" w:rsidRPr="005F037E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidR="6AA5A5E2" w:rsidRPr="005F037E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>provider@masshealthquestions.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="6AA5A5E2" w:rsidRPr="005F037E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2F9C4D9F" w14:textId="77777777" w:rsidR="006858F1" w:rsidRPr="005F037E" w:rsidRDefault="006858F1" w:rsidP="003D0D6B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="3DB8E088" w14:textId="5B0577C6" w:rsidR="109E73A7" w:rsidRPr="005F037E" w:rsidRDefault="109E73A7" w:rsidP="00F6673B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Covered </w:t>
       </w:r>
       <w:r w:rsidR="003D0D6B" w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -1753,128 +1810,154 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="26F9CFD5" w14:textId="12B6B4C9" w:rsidR="00510FAC" w:rsidRPr="005F037E" w:rsidRDefault="00B55583" w:rsidP="003D0D6B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Can </w:t>
       </w:r>
       <w:r w:rsidR="34E5A410" w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>hospitals submit claims on behalf of hospital-based doula programs?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BCD9D1" w14:textId="22495698" w:rsidR="00510FAC" w:rsidRPr="005F037E" w:rsidRDefault="00312702" w:rsidP="003D0D6B">
+    <w:p w14:paraId="18BCD9D1" w14:textId="490DC65E" w:rsidR="00510FAC" w:rsidRPr="005F037E" w:rsidRDefault="00312702" w:rsidP="003D0D6B">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F037E">
+      <w:r w:rsidRPr="38C8966C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hospitals </w:t>
       </w:r>
-      <w:r w:rsidR="00B55583" w:rsidRPr="005F037E">
+      <w:r w:rsidR="00B55583" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>cannot</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F037E">
-[...11 lines deleted...]
-      <w:r w:rsidR="00B55583" w:rsidRPr="005F037E">
+      <w:r w:rsidRPr="38C8966C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bill MassHealth directly for MassHealth covered doula services. </w:t>
+      </w:r>
+      <w:r w:rsidR="00437756" w:rsidRPr="38C8966C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Mixed group practices that include MassHealth doula providers, doula-only group practices</w:t>
+      </w:r>
+      <w:r w:rsidR="685062AA" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="3D2A555F" w:rsidRPr="005F037E">
-[...17 lines deleted...]
-      <w:r w:rsidR="00B55583" w:rsidRPr="005F037E">
+      <w:r w:rsidR="00437756" w:rsidRPr="38C8966C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and individual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00437756" w:rsidRPr="38C8966C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>doulas</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00437756" w:rsidRPr="38C8966C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> practicing independently </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55583" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">can </w:t>
       </w:r>
-      <w:r w:rsidR="3D2A555F" w:rsidRPr="005F037E">
+      <w:r w:rsidR="3D2A555F" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">enroll </w:t>
       </w:r>
-      <w:r w:rsidR="005E6A4C" w:rsidRPr="005F037E">
+      <w:r w:rsidR="005E6A4C" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">as MassHealth providers </w:t>
       </w:r>
-      <w:r w:rsidR="3D2A555F" w:rsidRPr="005F037E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">and submit claims to MassHealth for covered doula services. </w:t>
+      <w:r w:rsidR="3D2A555F" w:rsidRPr="38C8966C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>and submit claims to MassHealth for covered doula services</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2F58" w:rsidRPr="38C8966C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rendered</w:t>
+      </w:r>
+      <w:r w:rsidR="0087311A" w:rsidRPr="38C8966C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to MassHealth members</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2F58" w:rsidRPr="38C8966C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by MassHealth doula providers</w:t>
+      </w:r>
+      <w:r w:rsidR="000728A8" w:rsidRPr="38C8966C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2608AD75" w14:textId="020E2CFE" w:rsidR="5EDB99B7" w:rsidRPr="005F037E" w:rsidRDefault="797B1514" w:rsidP="003D0D6B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Can two </w:t>
       </w:r>
       <w:r w:rsidR="677CC2C2" w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or more </w:t>
       </w:r>
       <w:r w:rsidRPr="005F037E">
@@ -2207,236 +2290,272 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pocket for </w:t>
       </w:r>
       <w:r w:rsidR="00B7628D" w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>those visits</w:t>
       </w:r>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27AE6D25" w14:textId="25A6D1A3" w:rsidR="5EDB99B7" w:rsidRPr="005F037E" w:rsidRDefault="008C23B9" w:rsidP="003D0D6B">
+    <w:p w14:paraId="4AE74A6C" w14:textId="5625251E" w:rsidR="00BB4123" w:rsidRPr="005F037E" w:rsidRDefault="008C23B9" w:rsidP="21CCE6E2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F037E">
+      <w:r w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">No. </w:t>
       </w:r>
-      <w:r w:rsidR="2C46FFAB" w:rsidRPr="005F037E">
+      <w:r w:rsidR="2C46FFAB" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>MassHealth doula provider</w:t>
       </w:r>
-      <w:r w:rsidR="70751861" w:rsidRPr="005F037E">
+      <w:r w:rsidR="70751861" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00B7628D" w:rsidRPr="005F037E">
+      <w:r w:rsidR="00B7628D" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>cannot</w:t>
       </w:r>
-      <w:r w:rsidR="70751861" w:rsidRPr="005F037E">
+      <w:r w:rsidR="70751861" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> accept compensation of any kind from a MassHealth member for any MassHealth covered service. See MassHealth regulations at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="70751861" w:rsidRPr="005F037E">
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidR="70751861" w:rsidRPr="21CCE6E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>130 CMR 450.203</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="70751861" w:rsidRPr="005F037E">
+      <w:r w:rsidR="70751861" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for further details. </w:t>
       </w:r>
-      <w:r w:rsidR="00B7628D" w:rsidRPr="005F037E">
+      <w:r w:rsidR="00B7628D" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>If you think a member will need more than eight hours of perinatal visits</w:t>
       </w:r>
-      <w:r w:rsidR="70751861" w:rsidRPr="005F037E">
+      <w:r w:rsidR="70751861" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00B7628D" w:rsidRPr="005F037E">
+      <w:r w:rsidR="00B7628D" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>you can request prior authorization</w:t>
       </w:r>
-      <w:r w:rsidR="00BB4123" w:rsidRPr="005F037E">
+      <w:r w:rsidR="00BB4123" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
-        <w:r w:rsidR="00BB4123" w:rsidRPr="005F037E">
+        <w:r w:rsidR="00BB4123" w:rsidRPr="21CCE6E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>Provider Online Service Center (POSC)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BB4123" w:rsidRPr="005F037E">
+      <w:r w:rsidR="00BB4123" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B7628D" w:rsidRPr="005F037E">
-[...6 lines deleted...]
-      <w:r w:rsidR="70751861" w:rsidRPr="005F037E">
+      <w:r w:rsidR="00B7628D" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Submit these requests as soon as you think </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B7628D" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the additional</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B7628D" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visits will be needed</w:t>
+      </w:r>
+      <w:r w:rsidR="70751861" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00BB4123" w:rsidRPr="005F037E">
+      <w:r w:rsidR="00BB4123" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>We normally process p</w:t>
       </w:r>
-      <w:r w:rsidR="70751861" w:rsidRPr="005F037E">
+      <w:r w:rsidR="70751861" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>rior authorization requests within 72 hours, but i</w:t>
       </w:r>
-      <w:r w:rsidR="00BB4123" w:rsidRPr="005F037E">
+      <w:r w:rsidR="00BB4123" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>t can take</w:t>
       </w:r>
-      <w:r w:rsidR="70751861" w:rsidRPr="005F037E">
+      <w:r w:rsidR="70751861" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> up to 21 days. </w:t>
       </w:r>
+      <w:r w:rsidR="00BB4123" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>This topic is discussed in</w:t>
+      </w:r>
+      <w:r w:rsidR="4626052A" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidR="4626052A" w:rsidRPr="21CCE6E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>130 CMR 463.000</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="4626052A" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4123" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>and the required MassHealth Doula Provider Training.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4AE74A6C" w14:textId="2974F125" w:rsidR="00BB4123" w:rsidRPr="005F037E" w:rsidRDefault="00BB4123" w:rsidP="7E0206EF">
+    <w:p w14:paraId="5206883E" w14:textId="1D8EE591" w:rsidR="65F19325" w:rsidRDefault="65F19325" w:rsidP="65F19325">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7E0206EF">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5206883E" w14:textId="1D8EE591" w:rsidR="65F19325" w:rsidRDefault="65F19325" w:rsidP="65F19325">
+    <w:p w14:paraId="1F899A91" w14:textId="3671770C" w:rsidR="65F19325" w:rsidRDefault="65F19325" w:rsidP="65F19325">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F899A91" w14:textId="3671770C" w:rsidR="65F19325" w:rsidRDefault="65F19325" w:rsidP="65F19325">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="44DE8E90" w14:textId="11CEB740" w:rsidR="5EDB99B7" w:rsidRPr="005F037E" w:rsidRDefault="00BB4123" w:rsidP="003D0D6B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>How soon will MassHealth pay for my services</w:t>
       </w:r>
       <w:r w:rsidR="70751861" w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09FF78BA" w14:textId="26E33867" w:rsidR="5EDB99B7" w:rsidRPr="005F037E" w:rsidRDefault="70751861" w:rsidP="003D0D6B">
@@ -2547,109 +2666,109 @@
       <w:r w:rsidR="00C45BC6" w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">claim was denied and how to appeal the denial. </w:t>
       </w:r>
       <w:r w:rsidR="00C45BC6" w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">You </w:t>
       </w:r>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>can then resubmit the claim with corrections.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="082FF9C3" w14:textId="21DC51E7" w:rsidR="52E5988F" w:rsidRPr="005F037E" w:rsidRDefault="52E5988F" w:rsidP="003D0D6B">
+    <w:p w14:paraId="082FF9C3" w14:textId="20A26B8B" w:rsidR="52E5988F" w:rsidRPr="005F037E" w:rsidRDefault="52E5988F" w:rsidP="003D0D6B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Does the MassHealth Doula Services Program cover abortion and miscarriage? If so, which claim code</w:t>
-[...6 lines deleted...]
-        <w:t>s</w:t>
+        <w:t xml:space="preserve">Does the MassHealth Doula Services Program cover abortion and miscarriage? If so, which claim </w:t>
+      </w:r>
+      <w:r w:rsidR="006858F1" w:rsidRPr="005F037E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>code</w:t>
       </w:r>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF7D72" w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sh</w:t>
       </w:r>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ould </w:t>
       </w:r>
       <w:r w:rsidR="00AF7D72" w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>use?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C806DB1" w14:textId="4F188BF7" w:rsidR="003D0D6B" w:rsidRPr="005F037E" w:rsidRDefault="00F84856" w:rsidP="003D0D6B">
+    <w:p w14:paraId="3C806DB1" w14:textId="4F188BF7" w:rsidR="003D0D6B" w:rsidRDefault="00F84856" w:rsidP="003D0D6B">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Yes. D</w:t>
       </w:r>
       <w:r w:rsidR="003D0D6B" w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">oula services </w:t>
       </w:r>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="003D0D6B" w:rsidRPr="005F037E">
@@ -2846,66 +2965,74 @@
       </w:r>
       <w:r w:rsidR="008C573F" w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">after </w:t>
       </w:r>
       <w:r w:rsidR="003D0D6B" w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">the end of pregnancy. </w:t>
       </w:r>
       <w:r w:rsidR="008C573F" w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:r w:rsidR="003D0D6B" w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:anchor="subchapter-6:-doula-services-service-codes-" w:history="1">
+      <w:hyperlink r:id="rId22" w:anchor="subchapter-6:-doula-services-service-codes-" w:history="1">
         <w:r w:rsidR="003D0D6B" w:rsidRPr="005F037E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>Doula Services Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003D0D6B" w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for additional information.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="52E2D718" w14:textId="77777777" w:rsidR="006858F1" w:rsidRPr="005F037E" w:rsidRDefault="006858F1" w:rsidP="003D0D6B">
+      <w:pPr>
+        <w:pStyle w:val="NormalIndent"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="6E6EB6FC" w14:textId="5BCB8A59" w:rsidR="43062A0E" w:rsidRPr="005F037E" w:rsidRDefault="63A7EB99" w:rsidP="00F6673B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Member </w:t>
       </w:r>
       <w:r w:rsidR="003D0D6B" w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -2978,182 +3105,206 @@
         </w:rPr>
         <w:t xml:space="preserve"> MassHealth members find </w:t>
       </w:r>
       <w:r w:rsidR="54AC792A" w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="2C46FFAB" w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MassHealth doula provider</w:t>
       </w:r>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C9C028" w14:textId="28E5FFED" w:rsidR="009C3E5D" w:rsidRPr="005F037E" w:rsidRDefault="2C46FFAB" w:rsidP="003D0D6B">
+    <w:p w14:paraId="49C9C028" w14:textId="7DDEE0F8" w:rsidR="009C3E5D" w:rsidRPr="005F037E" w:rsidRDefault="2C46FFAB" w:rsidP="003D0D6B">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F037E">
+      <w:r w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>MassHealth doula provider</w:t>
       </w:r>
-      <w:r w:rsidR="63A7EB99" w:rsidRPr="005F037E">
+      <w:r w:rsidR="63A7EB99" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">s are listed in the public </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
-        <w:r w:rsidR="63A7EB99" w:rsidRPr="005F037E">
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidR="63A7EB99" w:rsidRPr="21CCE6E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>MassHealth Provider Directory.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="63A7EB99" w:rsidRPr="005F037E">
-[...23 lines deleted...]
-      <w:r w:rsidR="63A7EB99" w:rsidRPr="005F037E">
+      <w:r w:rsidR="63A7EB99" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Members</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5638" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and others</w:t>
+      </w:r>
+      <w:r w:rsidR="63A7EB99" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can search for a specific provider by clicking “Search by provider name” </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5638" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="63A7EB99" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">r </w:t>
       </w:r>
-      <w:r w:rsidR="00131F85" w:rsidRPr="005F037E">
+      <w:r w:rsidR="00131F85" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">they can </w:t>
       </w:r>
-      <w:r w:rsidR="63A7EB99" w:rsidRPr="005F037E">
+      <w:r w:rsidR="63A7EB99" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">search for </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F037E">
+      <w:r w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>MassHealth doula provider</w:t>
       </w:r>
-      <w:r w:rsidR="63A7EB99" w:rsidRPr="005F037E">
+      <w:r w:rsidR="63A7EB99" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00131F85" w:rsidRPr="005F037E">
+      <w:r w:rsidR="00131F85" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
-      <w:r w:rsidR="63A7EB99" w:rsidRPr="005F037E">
+      <w:r w:rsidR="63A7EB99" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>clicking “Specialists” and then selecting “Doula” from the “Specialty” dropdown menu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66094D46" w14:textId="65797678" w:rsidR="00E363AB" w:rsidRPr="005F037E" w:rsidRDefault="00B42936" w:rsidP="003D0D6B">
+    <w:p w14:paraId="66094D46" w14:textId="430A79FF" w:rsidR="00E363AB" w:rsidRPr="005F037E" w:rsidRDefault="000728A8" w:rsidP="003D0D6B">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F037E">
-[...5 lines deleted...]
-      <w:r w:rsidR="00E363AB" w:rsidRPr="005F037E">
+      <w:r w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5638" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>members and others</w:t>
+      </w:r>
+      <w:r w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42936" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can also find more information about MassHealth doula providers </w:t>
+      </w:r>
+      <w:r w:rsidR="00E363AB" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>on our</w:t>
       </w:r>
-      <w:r w:rsidR="005769C1" w:rsidRPr="005F037E">
+      <w:r w:rsidR="005769C1" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:anchor="find-a-masshealth-doula-provider" w:history="1">
-        <w:r w:rsidR="00E363AB" w:rsidRPr="005F037E">
+      <w:hyperlink r:id="rId24" w:anchor="find-a-masshealth-doula-provider">
+        <w:r w:rsidR="00E363AB" w:rsidRPr="21CCE6E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>Doula Provider Information Sheet</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E363AB" w:rsidRPr="005F037E">
+      <w:r w:rsidR="7EE1343D" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which is regularly updated</w:t>
+      </w:r>
+      <w:r w:rsidR="00E363AB" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55EF328D" w14:textId="51CEACB4" w:rsidR="00131F85" w:rsidRPr="005F037E" w:rsidRDefault="5260240F" w:rsidP="003D0D6B">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Are all MassHealth members eligible for doula services?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58A2EAA8" w14:textId="77777777" w:rsidR="00165EAA" w:rsidRPr="005F037E" w:rsidRDefault="30F61322" w:rsidP="003D0D6B">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
@@ -3369,140 +3520,120 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Medicare Savings Programs (formerly MassHealth Buy-In and MassHealth Senior Buy-In)</w:t>
       </w:r>
       <w:r w:rsidR="30F61322" w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4758DFC5" w14:textId="77777777" w:rsidR="00165EAA" w:rsidRPr="005F037E" w:rsidRDefault="00165EAA" w:rsidP="00165EAA">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32FDAE3B" w14:textId="4B438C25" w:rsidR="30F61322" w:rsidRPr="005F037E" w:rsidRDefault="30F61322" w:rsidP="00165EAA">
+    <w:p w14:paraId="32FDAE3B" w14:textId="7EF7F0DE" w:rsidR="30F61322" w:rsidRPr="005F037E" w:rsidRDefault="30F61322" w:rsidP="00165EAA">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E0206EF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Since pregnancy could make a member eligible for a different MassHealth coverage type, members who</w:t>
       </w:r>
       <w:r w:rsidR="00DE2523" w:rsidRPr="7E0206EF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
       <w:r w:rsidRPr="7E0206EF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> coverage type </w:t>
       </w:r>
       <w:r w:rsidR="00DE2523" w:rsidRPr="7E0206EF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">does not </w:t>
       </w:r>
       <w:r w:rsidRPr="7E0206EF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>cover doula services should report their pregnancy to MassHealth</w:t>
       </w:r>
       <w:r w:rsidR="5B329508" w:rsidRPr="7E0206EF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to </w:t>
-[...6 lines deleted...]
-        <w:t>see if they are eligible</w:t>
+        <w:t xml:space="preserve"> to see if they are eligible</w:t>
       </w:r>
       <w:r w:rsidR="00561FD1" w:rsidRPr="7E0206EF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for a different coverage type</w:t>
       </w:r>
       <w:r w:rsidR="002A5D9D" w:rsidRPr="7E0206EF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="39DE9F75" w:rsidRPr="7E0206EF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> More information can be found at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-        <w:r w:rsidR="39DE9F75" w:rsidRPr="7E0206EF">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="006858F1" w:rsidRPr="006858F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>masshealthpregnancy</w:t>
+          <w:t>Information for Pregnant MassHealth Members | Mass.gov</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="39DE9F75" w:rsidRPr="7E0206EF">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0FB34B47" w14:textId="78CC61DA" w:rsidR="450A222F" w:rsidRPr="005F037E" w:rsidRDefault="4B03178E" w:rsidP="003D0D6B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Do doulas have to check</w:t>
       </w:r>
       <w:r w:rsidR="4B368EB8" w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
@@ -3641,51 +3772,51 @@
       </w:r>
       <w:r w:rsidR="00A07786" w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="4B03178E" w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">ystem (EVS) </w:t>
       </w:r>
       <w:r w:rsidR="00A07786" w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="4B03178E" w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">n the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="4B03178E" w:rsidRPr="005F037E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>POSC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="4B03178E" w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> to verify a MassHealth member’s coverage on the day that services are provided. This topic is covered in </w:t>
       </w:r>
       <w:r w:rsidR="00406A4D" w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">more </w:t>
       </w:r>
       <w:r w:rsidR="4B03178E" w:rsidRPr="005F037E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">depth during the required </w:t>
@@ -3736,365 +3867,430 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72930362" w14:textId="153FB56B" w:rsidR="450A222F" w:rsidRPr="005F037E" w:rsidRDefault="40442895" w:rsidP="003D0D6B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Do member</w:t>
       </w:r>
       <w:r w:rsidR="450A222F" w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">s need to be referred by a provider </w:t>
+        <w:t xml:space="preserve">s need to be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="450A222F" w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>in order to</w:t>
+        <w:t>referred</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="450A222F" w:rsidRPr="005F037E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> by a provider </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="450A222F" w:rsidRPr="005F037E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="450A222F" w:rsidRPr="005F037E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> receive doula services?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15EFF048" w14:textId="780199F7" w:rsidR="450A222F" w:rsidRDefault="00793A6B" w:rsidP="003D0D6B">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="69F106A6">
+      <w:r w:rsidRPr="38C8966C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>No.</w:t>
       </w:r>
-      <w:r w:rsidR="00EB7E5B" w:rsidRPr="69F106A6">
+      <w:r w:rsidR="00EB7E5B" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> The MassHealth Chief Medical Officer recommends doula services for all pregnant and postpartum MassHealth members, under the rules in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26">
-        <w:r w:rsidR="00EB7E5B" w:rsidRPr="69F106A6">
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidR="00EB7E5B" w:rsidRPr="38C8966C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>130 CMR 463.000</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EB7E5B" w:rsidRPr="69F106A6">
+      <w:r w:rsidR="00EB7E5B" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Section I of the MassHealth “</w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
-        <w:r w:rsidR="00EB7E5B" w:rsidRPr="69F106A6">
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidR="00EB7E5B" w:rsidRPr="38C8966C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>Guidelines for Medical Necessity Determination For Doula Perinatal Visits</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EB7E5B" w:rsidRPr="69F106A6">
+      <w:r w:rsidR="00EB7E5B" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.” Therefore, MassHealth does not require pregnant and postpartum MassHealth members to obtain an additional recommendation. See 130 CMR 463.407(B) for more details</w:t>
       </w:r>
-      <w:r w:rsidR="004859C5" w:rsidRPr="69F106A6">
+      <w:r w:rsidR="004859C5" w:rsidRPr="38C8966C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4BF8E8" w14:textId="5DA9DD32" w:rsidR="175CA2DA" w:rsidRPr="00244BB8" w:rsidRDefault="175CA2DA" w:rsidP="75AEAB70">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00244BB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Does MassHealth cover group</w:t>
       </w:r>
       <w:r w:rsidR="00F077AF" w:rsidRPr="00244BB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> doula</w:t>
       </w:r>
       <w:r w:rsidRPr="00244BB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> visits?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2056BCE0" w14:textId="65F5C465" w:rsidR="175CA2DA" w:rsidRDefault="175CA2DA" w:rsidP="00DF2601">
+    <w:p w14:paraId="2056BCE0" w14:textId="49513859" w:rsidR="175CA2DA" w:rsidRDefault="175CA2DA" w:rsidP="00DF2601">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5B80A99D">
-[...5 lines deleted...]
-      <w:r w:rsidR="009D779C">
+      <w:r w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>No. See</w:t>
+      </w:r>
+      <w:r w:rsidR="08AA0389" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00244BB8">
-[...11 lines deleted...]
-      <w:r w:rsidR="00244BB8" w:rsidRPr="00244BB8">
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidR="08AA0389" w:rsidRPr="21CCE6E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>130 CMR 463.000</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="08AA0389" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B451CE" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>for more details</w:t>
+      </w:r>
+      <w:r w:rsidR="00244BB8" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> under</w:t>
       </w:r>
-      <w:r w:rsidR="00DF2601">
+      <w:r w:rsidR="00DF2601" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
-      <w:r w:rsidR="00244BB8" w:rsidRPr="00244BB8">
+      <w:r w:rsidR="00244BB8" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidR="00244BB8" w:rsidRPr="00244BB8">
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidR="00244BB8" w:rsidRPr="21CCE6E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Doula Services Regulation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00244BB8">
+      <w:r w:rsidR="00244BB8" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E3B28A6" w14:textId="317D3057" w:rsidR="7FA8EB7F" w:rsidRPr="00244BB8" w:rsidRDefault="00817DFD" w:rsidP="75AEAB70">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00244BB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Does MassHealth cover</w:t>
       </w:r>
       <w:r w:rsidR="7FA8EB7F" w:rsidRPr="00244BB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B451CE" w:rsidRPr="00244BB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>doula services for adoptive parents</w:t>
       </w:r>
       <w:r w:rsidR="7FA8EB7F" w:rsidRPr="00244BB8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C497F1" w14:textId="719ADEE6" w:rsidR="7FA8EB7F" w:rsidRDefault="7FA8EB7F" w:rsidP="69F106A6">
+    <w:p w14:paraId="23C497F1" w14:textId="291C1E03" w:rsidR="7FA8EB7F" w:rsidRDefault="7FA8EB7F" w:rsidP="69F106A6">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7CEDDF52">
+      <w:r w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes. </w:t>
       </w:r>
-      <w:r w:rsidR="00B451CE" w:rsidRPr="7CEDDF52">
+      <w:r w:rsidR="00B451CE" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="7CEDDF52">
+      <w:r w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">oula services are covered for eligible MassHealth members who are adoptive parents, until </w:t>
       </w:r>
-      <w:r w:rsidR="507851A2" w:rsidRPr="7CEDDF52">
+      <w:r w:rsidR="507851A2" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>the adopted infant reaches one year of age.</w:t>
       </w:r>
-      <w:r w:rsidR="00B451CE" w:rsidRPr="7CEDDF52">
-[...5 lines deleted...]
-      <w:r w:rsidR="00244BB8">
+      <w:r w:rsidR="00B451CE" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> See</w:t>
+      </w:r>
+      <w:r w:rsidR="6F383526">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidR="76443146" w:rsidRPr="21CCE6E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="212529"/>
+          </w:rPr>
+          <w:t>130 CMR 463.000</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B451CE" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00244BB8" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> under</w:t>
       </w:r>
-      <w:r w:rsidR="00DF2601">
+      <w:r w:rsidR="00DF2601" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
-      <w:r w:rsidR="00244BB8">
+      <w:r w:rsidR="00244BB8" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="00244BB8" w:rsidRPr="00244BB8">
+      <w:hyperlink r:id="rId32">
+        <w:r w:rsidR="00244BB8" w:rsidRPr="21CCE6E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Doula Services Regulation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B451CE" w:rsidRPr="7CEDDF52">
+      <w:r w:rsidR="787B4B35" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for more information</w:t>
+      </w:r>
+      <w:r w:rsidR="00B451CE" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76DE4FE3" w14:textId="11286B7B" w:rsidR="507851A2" w:rsidRPr="00244BB8" w:rsidRDefault="507851A2" w:rsidP="75AEAB70">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00244BB8">
+      <w:r w:rsidRPr="38C8966C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Can doulas be part of a mixed group practice?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A4AB06" w14:textId="6496E014" w:rsidR="69F106A6" w:rsidRDefault="507851A2" w:rsidP="7CEDDF52">
+    <w:p w14:paraId="53A4AB06" w14:textId="0ED31109" w:rsidR="69F106A6" w:rsidRDefault="507851A2" w:rsidP="7CEDDF52">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:keepNext/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7CEDDF52">
+      <w:r w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Yes. MassHealth allows MassHealth doula providers to join MassHealth-enrolled non-doula group practi</w:t>
       </w:r>
-      <w:r w:rsidR="073AD9B4" w:rsidRPr="7CEDDF52">
-[...5 lines deleted...]
-      <w:r w:rsidR="35E4EBE7" w:rsidRPr="7CEDDF52">
+      <w:r w:rsidR="073AD9B4" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ces. MassHealth-enrolled non-doula group practices </w:t>
+      </w:r>
+      <w:r w:rsidR="0E8B511B" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can </w:t>
+      </w:r>
+      <w:r w:rsidR="073AD9B4" w:rsidRPr="21CCE6E2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bill </w:t>
+      </w:r>
+      <w:r w:rsidR="35E4EBE7" w:rsidRPr="21CCE6E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>MassHealth for doula services rendered by a MassHealth doula provider.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7378616D" w14:textId="3E378162" w:rsidR="00174CFF" w:rsidRDefault="00174CFF" w:rsidP="00174CFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="23E4724C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Who do I contact if I have any questions?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BE4330C" w14:textId="77777777" w:rsidR="00174CFF" w:rsidRPr="00174CFF" w:rsidRDefault="00174CFF" w:rsidP="00174CFF">
       <w:pPr>
@@ -4126,300 +4322,377 @@
       </w:r>
       <w:r w:rsidRPr="00174CFF">
         <w:t xml:space="preserve"> (800) 841-2900 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DF114D1" w14:textId="77777777" w:rsidR="00174CFF" w:rsidRPr="00174CFF" w:rsidRDefault="00174CFF" w:rsidP="00174CFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00174CFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="00174CFF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00174CFF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>provider@masshealthquestions.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00174CFF">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04B8875F" w14:textId="77777777" w:rsidR="00174CFF" w:rsidRPr="00174CFF" w:rsidRDefault="00174CFF" w:rsidP="00174CFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00174CFF">
         <w:t>For questions related to Prior Authorizations, please contact the Prior Authorization Unit directly via the following email: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="362DFB23" w14:textId="61C73177" w:rsidR="00174CFF" w:rsidRPr="00174CFF" w:rsidRDefault="00174CFF" w:rsidP="00174CFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="5F09A525">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId34">
         <w:r w:rsidRPr="5F09A525">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>clinicalreviewunit@mass.gov </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="076E8D44" w14:textId="5C393622" w:rsidR="5F09A525" w:rsidRDefault="5F09A525" w:rsidP="5F09A525">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53013A67" w14:textId="3E84298E" w:rsidR="3B7D5675" w:rsidRPr="005F037E" w:rsidRDefault="00F6673B" w:rsidP="75AEAB70">
+    <w:p w14:paraId="53013A67" w14:textId="17FB3254" w:rsidR="3B7D5675" w:rsidRPr="005F037E" w:rsidRDefault="00F6673B" w:rsidP="75AEAB70">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="75AEAB70">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Doula-FAQ (</w:t>
       </w:r>
       <w:r w:rsidR="63D05E5D" w:rsidRPr="75AEAB70">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00244BB8">
-[...4 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="006858F1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="75AEAB70">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>/2</w:t>
-[...6 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="006858F1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="75AEAB70">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="3B7D5675" w:rsidRPr="005F037E" w:rsidSect="000362A0">
-      <w:headerReference w:type="first" r:id="rId32"/>
+      <w:headerReference w:type="even" r:id="rId35"/>
+      <w:headerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="even" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:headerReference w:type="first" r:id="rId39"/>
+      <w:footerReference w:type="first" r:id="rId40"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F19332A" w14:textId="77777777" w:rsidR="00F961CB" w:rsidRDefault="00F961CB" w:rsidP="003836F7">
+    <w:p w14:paraId="6D5CE672" w14:textId="77777777" w:rsidR="008A03C6" w:rsidRDefault="008A03C6" w:rsidP="003836F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A6BF2D6" w14:textId="77777777" w:rsidR="00F961CB" w:rsidRDefault="00F961CB" w:rsidP="003836F7">
+    <w:p w14:paraId="757F4927" w14:textId="77777777" w:rsidR="008A03C6" w:rsidRDefault="008A03C6" w:rsidP="003836F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3AC6AA50" w14:textId="77777777" w:rsidR="002C221A" w:rsidRDefault="002C221A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48CD3ABB" w14:textId="77777777" w:rsidR="002C221A" w:rsidRDefault="002C221A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C7111D7" w14:textId="77777777" w:rsidR="002C221A" w:rsidRDefault="002C221A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71A446A8" w14:textId="77777777" w:rsidR="00F961CB" w:rsidRDefault="00F961CB" w:rsidP="003836F7">
+    <w:p w14:paraId="7C7E6F72" w14:textId="77777777" w:rsidR="008A03C6" w:rsidRDefault="008A03C6" w:rsidP="003836F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E427EDB" w14:textId="77777777" w:rsidR="00F961CB" w:rsidRDefault="00F961CB" w:rsidP="003836F7">
+    <w:p w14:paraId="529F3BA2" w14:textId="77777777" w:rsidR="008A03C6" w:rsidRDefault="008A03C6" w:rsidP="003836F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D49F36B" w14:textId="77777777" w:rsidR="002C221A" w:rsidRDefault="002C221A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21AC082C" w14:textId="77777777" w:rsidR="002C221A" w:rsidRDefault="002C221A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="161ED72F" w14:textId="7F9D1512" w:rsidR="000362A0" w:rsidRDefault="000362A0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="483E601B" wp14:editId="7A96E946">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="483E601B" wp14:editId="296A86B9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-685800</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-228600</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1798820" cy="914400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="2015644519" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="2015644519" name="Picture 3" descr="MassHealth logo in grey"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2015644519" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2015644519" name="Picture 3" descr="MassHealth logo in grey"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1798820" cy="914400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
@@ -5415,717 +5688,791 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="162203576">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="102578444">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="221647971">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="470248560">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1157695982">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="311638422">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="12CEB81A"/>
     <w:rsid w:val="0000385E"/>
     <w:rsid w:val="00022175"/>
     <w:rsid w:val="00027040"/>
     <w:rsid w:val="00031E38"/>
     <w:rsid w:val="000362A0"/>
     <w:rsid w:val="00036675"/>
+    <w:rsid w:val="000514F4"/>
     <w:rsid w:val="0005348C"/>
+    <w:rsid w:val="000728A8"/>
     <w:rsid w:val="00074048"/>
     <w:rsid w:val="00090C27"/>
     <w:rsid w:val="00096E50"/>
+    <w:rsid w:val="000A0D42"/>
     <w:rsid w:val="000A121F"/>
     <w:rsid w:val="000A5C80"/>
     <w:rsid w:val="000B5A7D"/>
     <w:rsid w:val="000D19EF"/>
     <w:rsid w:val="000E4CA7"/>
     <w:rsid w:val="000E56EE"/>
     <w:rsid w:val="00122C11"/>
     <w:rsid w:val="0012416B"/>
     <w:rsid w:val="00131F85"/>
     <w:rsid w:val="00135062"/>
     <w:rsid w:val="00143993"/>
     <w:rsid w:val="00145F90"/>
     <w:rsid w:val="00165EAA"/>
     <w:rsid w:val="00174CFF"/>
     <w:rsid w:val="00177954"/>
     <w:rsid w:val="001915DE"/>
     <w:rsid w:val="0019277B"/>
     <w:rsid w:val="0019696A"/>
+    <w:rsid w:val="001B3A56"/>
     <w:rsid w:val="001C00B8"/>
     <w:rsid w:val="001C4D6B"/>
     <w:rsid w:val="001D5D0B"/>
     <w:rsid w:val="001D5D48"/>
     <w:rsid w:val="001D9684"/>
     <w:rsid w:val="001F1681"/>
+    <w:rsid w:val="00206739"/>
+    <w:rsid w:val="002335B8"/>
     <w:rsid w:val="00244BB8"/>
     <w:rsid w:val="0027376D"/>
     <w:rsid w:val="00277F42"/>
     <w:rsid w:val="00280549"/>
     <w:rsid w:val="002A5D9D"/>
+    <w:rsid w:val="002A7C45"/>
+    <w:rsid w:val="002C221A"/>
+    <w:rsid w:val="002E35A5"/>
     <w:rsid w:val="002E5C45"/>
     <w:rsid w:val="00312702"/>
     <w:rsid w:val="003363EA"/>
     <w:rsid w:val="00346DA7"/>
     <w:rsid w:val="00347C01"/>
     <w:rsid w:val="003654FB"/>
     <w:rsid w:val="003735E3"/>
     <w:rsid w:val="003804CC"/>
     <w:rsid w:val="00383107"/>
     <w:rsid w:val="003836F7"/>
     <w:rsid w:val="00387D64"/>
     <w:rsid w:val="00395FB5"/>
     <w:rsid w:val="003A0285"/>
     <w:rsid w:val="003A680F"/>
+    <w:rsid w:val="003B445D"/>
     <w:rsid w:val="003B7A11"/>
     <w:rsid w:val="003D0D6B"/>
     <w:rsid w:val="003D0FA5"/>
     <w:rsid w:val="003E5BA5"/>
     <w:rsid w:val="003F2C60"/>
     <w:rsid w:val="003F62E6"/>
+    <w:rsid w:val="00402B2A"/>
     <w:rsid w:val="00406A4D"/>
     <w:rsid w:val="004164BD"/>
     <w:rsid w:val="00424570"/>
     <w:rsid w:val="0042527D"/>
     <w:rsid w:val="004376C3"/>
+    <w:rsid w:val="00437756"/>
     <w:rsid w:val="004439B2"/>
     <w:rsid w:val="00451212"/>
     <w:rsid w:val="004523BF"/>
     <w:rsid w:val="004859C5"/>
     <w:rsid w:val="004A15D6"/>
     <w:rsid w:val="004A5B6F"/>
+    <w:rsid w:val="004B0448"/>
     <w:rsid w:val="004B0C95"/>
+    <w:rsid w:val="004C643B"/>
     <w:rsid w:val="004D3FBE"/>
     <w:rsid w:val="004E1A7B"/>
     <w:rsid w:val="004E77AD"/>
     <w:rsid w:val="00510FAC"/>
     <w:rsid w:val="005112CD"/>
     <w:rsid w:val="00532642"/>
     <w:rsid w:val="00551D48"/>
     <w:rsid w:val="00554251"/>
+    <w:rsid w:val="00554D91"/>
     <w:rsid w:val="00561FD1"/>
     <w:rsid w:val="00572EF5"/>
     <w:rsid w:val="005769C1"/>
     <w:rsid w:val="0058225C"/>
     <w:rsid w:val="00586BF7"/>
     <w:rsid w:val="00587945"/>
     <w:rsid w:val="005A5F85"/>
     <w:rsid w:val="005B7CC6"/>
     <w:rsid w:val="005C2660"/>
     <w:rsid w:val="005C2977"/>
+    <w:rsid w:val="005D686F"/>
     <w:rsid w:val="005E3F7B"/>
     <w:rsid w:val="005E52F9"/>
     <w:rsid w:val="005E6A4C"/>
     <w:rsid w:val="005F037E"/>
     <w:rsid w:val="005F3F2A"/>
     <w:rsid w:val="00602716"/>
     <w:rsid w:val="00642818"/>
     <w:rsid w:val="00650901"/>
     <w:rsid w:val="00654DCE"/>
     <w:rsid w:val="0068389B"/>
+    <w:rsid w:val="006858F1"/>
     <w:rsid w:val="00685A01"/>
     <w:rsid w:val="006A1262"/>
     <w:rsid w:val="006A5E19"/>
+    <w:rsid w:val="006C5257"/>
     <w:rsid w:val="006D31C0"/>
+    <w:rsid w:val="006D3367"/>
     <w:rsid w:val="006D438C"/>
     <w:rsid w:val="006D473A"/>
     <w:rsid w:val="006D5209"/>
     <w:rsid w:val="006E23FD"/>
     <w:rsid w:val="006E7550"/>
     <w:rsid w:val="007074F8"/>
     <w:rsid w:val="00717160"/>
     <w:rsid w:val="00721CC3"/>
     <w:rsid w:val="0072354F"/>
     <w:rsid w:val="00732AE5"/>
+    <w:rsid w:val="0074404D"/>
     <w:rsid w:val="007669A2"/>
     <w:rsid w:val="007712F5"/>
     <w:rsid w:val="00774DEF"/>
     <w:rsid w:val="007751CB"/>
     <w:rsid w:val="00793A6B"/>
     <w:rsid w:val="007B36CC"/>
     <w:rsid w:val="007B739A"/>
     <w:rsid w:val="007D2BF6"/>
     <w:rsid w:val="007D4B9C"/>
     <w:rsid w:val="007F302C"/>
     <w:rsid w:val="0080069D"/>
+    <w:rsid w:val="00810F9A"/>
     <w:rsid w:val="00812E81"/>
     <w:rsid w:val="00813DB0"/>
     <w:rsid w:val="00817DFD"/>
     <w:rsid w:val="00822381"/>
     <w:rsid w:val="00823E35"/>
     <w:rsid w:val="008362DE"/>
     <w:rsid w:val="00840D99"/>
     <w:rsid w:val="00850766"/>
+    <w:rsid w:val="008531EA"/>
     <w:rsid w:val="00853DF8"/>
     <w:rsid w:val="00860B95"/>
     <w:rsid w:val="0086656D"/>
+    <w:rsid w:val="0087311A"/>
     <w:rsid w:val="00880F63"/>
     <w:rsid w:val="00887246"/>
     <w:rsid w:val="008874CB"/>
     <w:rsid w:val="00893CEE"/>
     <w:rsid w:val="00894B3C"/>
+    <w:rsid w:val="008A03C6"/>
     <w:rsid w:val="008A4967"/>
     <w:rsid w:val="008A62AB"/>
+    <w:rsid w:val="008B5D69"/>
     <w:rsid w:val="008B6E4F"/>
     <w:rsid w:val="008B7267"/>
     <w:rsid w:val="008C23B9"/>
     <w:rsid w:val="008C573F"/>
     <w:rsid w:val="008C6480"/>
     <w:rsid w:val="008D620F"/>
     <w:rsid w:val="008E0B57"/>
     <w:rsid w:val="008F3A4D"/>
     <w:rsid w:val="008F66FA"/>
     <w:rsid w:val="009042FB"/>
     <w:rsid w:val="00910BB1"/>
     <w:rsid w:val="00915AE7"/>
     <w:rsid w:val="00934819"/>
     <w:rsid w:val="00952EC7"/>
     <w:rsid w:val="00956BBA"/>
     <w:rsid w:val="00961750"/>
     <w:rsid w:val="00965A9C"/>
     <w:rsid w:val="00987D2E"/>
     <w:rsid w:val="009A22AE"/>
+    <w:rsid w:val="009A5638"/>
     <w:rsid w:val="009A6ABF"/>
     <w:rsid w:val="009B6D65"/>
     <w:rsid w:val="009C3E5D"/>
+    <w:rsid w:val="009C68A6"/>
     <w:rsid w:val="009D73BE"/>
     <w:rsid w:val="009D779C"/>
     <w:rsid w:val="009F11EF"/>
     <w:rsid w:val="009F508B"/>
     <w:rsid w:val="00A02FE6"/>
     <w:rsid w:val="00A03670"/>
     <w:rsid w:val="00A07786"/>
     <w:rsid w:val="00A13F69"/>
     <w:rsid w:val="00A1495D"/>
     <w:rsid w:val="00A14FA8"/>
     <w:rsid w:val="00A25CC1"/>
+    <w:rsid w:val="00A34C85"/>
     <w:rsid w:val="00A371B1"/>
+    <w:rsid w:val="00A71B4E"/>
+    <w:rsid w:val="00A72BBE"/>
     <w:rsid w:val="00A7384F"/>
     <w:rsid w:val="00A85BC6"/>
     <w:rsid w:val="00A928D6"/>
+    <w:rsid w:val="00AA21C6"/>
     <w:rsid w:val="00AA7965"/>
+    <w:rsid w:val="00AB1BFD"/>
+    <w:rsid w:val="00AD44E8"/>
     <w:rsid w:val="00AD5617"/>
     <w:rsid w:val="00AE7E8B"/>
     <w:rsid w:val="00AF4B3D"/>
     <w:rsid w:val="00AF7D72"/>
     <w:rsid w:val="00B11B2E"/>
     <w:rsid w:val="00B1275A"/>
     <w:rsid w:val="00B1487D"/>
     <w:rsid w:val="00B23BF2"/>
     <w:rsid w:val="00B2576D"/>
     <w:rsid w:val="00B26DE2"/>
+    <w:rsid w:val="00B34FE7"/>
     <w:rsid w:val="00B427FD"/>
     <w:rsid w:val="00B42936"/>
     <w:rsid w:val="00B451CE"/>
     <w:rsid w:val="00B52E82"/>
     <w:rsid w:val="00B55583"/>
     <w:rsid w:val="00B7628D"/>
     <w:rsid w:val="00B77C7C"/>
+    <w:rsid w:val="00B812B1"/>
     <w:rsid w:val="00B8559A"/>
     <w:rsid w:val="00B91BE2"/>
     <w:rsid w:val="00B9352B"/>
     <w:rsid w:val="00BA0B4C"/>
+    <w:rsid w:val="00BA675C"/>
     <w:rsid w:val="00BB32E0"/>
     <w:rsid w:val="00BB4123"/>
+    <w:rsid w:val="00BC0D39"/>
     <w:rsid w:val="00BC274B"/>
     <w:rsid w:val="00BC2D3A"/>
     <w:rsid w:val="00BD23CB"/>
+    <w:rsid w:val="00BD5A3E"/>
     <w:rsid w:val="00C132E1"/>
     <w:rsid w:val="00C165F1"/>
+    <w:rsid w:val="00C25397"/>
     <w:rsid w:val="00C319C3"/>
     <w:rsid w:val="00C41FF2"/>
     <w:rsid w:val="00C45BC6"/>
     <w:rsid w:val="00C46F21"/>
     <w:rsid w:val="00C67194"/>
     <w:rsid w:val="00C7157E"/>
     <w:rsid w:val="00C7763E"/>
     <w:rsid w:val="00C9239A"/>
     <w:rsid w:val="00C945CF"/>
+    <w:rsid w:val="00CA6877"/>
     <w:rsid w:val="00CA7EE0"/>
     <w:rsid w:val="00CB2009"/>
     <w:rsid w:val="00CB2DB7"/>
     <w:rsid w:val="00CB60EE"/>
     <w:rsid w:val="00CD07A1"/>
     <w:rsid w:val="00CD4C2E"/>
+    <w:rsid w:val="00CE2F58"/>
     <w:rsid w:val="00CE2FE7"/>
     <w:rsid w:val="00CF480D"/>
     <w:rsid w:val="00D10519"/>
     <w:rsid w:val="00D1266E"/>
     <w:rsid w:val="00D155E0"/>
     <w:rsid w:val="00D43017"/>
     <w:rsid w:val="00D44A08"/>
     <w:rsid w:val="00D44A34"/>
     <w:rsid w:val="00D50BEF"/>
     <w:rsid w:val="00D87A4A"/>
     <w:rsid w:val="00DA655F"/>
     <w:rsid w:val="00DD2B5F"/>
     <w:rsid w:val="00DE2523"/>
     <w:rsid w:val="00DE505A"/>
     <w:rsid w:val="00DE67FF"/>
     <w:rsid w:val="00DF2601"/>
     <w:rsid w:val="00DF5174"/>
     <w:rsid w:val="00E25B01"/>
     <w:rsid w:val="00E3463A"/>
     <w:rsid w:val="00E363AB"/>
     <w:rsid w:val="00E56AC4"/>
     <w:rsid w:val="00E6073A"/>
+    <w:rsid w:val="00E63CB0"/>
     <w:rsid w:val="00E6597F"/>
     <w:rsid w:val="00E6724B"/>
     <w:rsid w:val="00E809DE"/>
     <w:rsid w:val="00E81C04"/>
     <w:rsid w:val="00E91DE7"/>
     <w:rsid w:val="00EA36F5"/>
+    <w:rsid w:val="00EA433C"/>
     <w:rsid w:val="00EB4AB2"/>
     <w:rsid w:val="00EB7E5B"/>
     <w:rsid w:val="00EC1C05"/>
     <w:rsid w:val="00EC57AE"/>
     <w:rsid w:val="00EE58FE"/>
     <w:rsid w:val="00EE64D2"/>
     <w:rsid w:val="00EE7701"/>
     <w:rsid w:val="00EF1AE8"/>
     <w:rsid w:val="00F01BBD"/>
     <w:rsid w:val="00F077AF"/>
     <w:rsid w:val="00F37D9E"/>
     <w:rsid w:val="00F52B97"/>
     <w:rsid w:val="00F538E4"/>
     <w:rsid w:val="00F56AA0"/>
     <w:rsid w:val="00F6625A"/>
     <w:rsid w:val="00F6673B"/>
+    <w:rsid w:val="00F67AC5"/>
     <w:rsid w:val="00F73428"/>
     <w:rsid w:val="00F73C3B"/>
     <w:rsid w:val="00F77538"/>
     <w:rsid w:val="00F84856"/>
     <w:rsid w:val="00F84E69"/>
     <w:rsid w:val="00F9231F"/>
     <w:rsid w:val="00F961CB"/>
+    <w:rsid w:val="00FA1E6E"/>
+    <w:rsid w:val="00FC410E"/>
     <w:rsid w:val="00FD686A"/>
     <w:rsid w:val="00FD76A5"/>
     <w:rsid w:val="0147DD34"/>
     <w:rsid w:val="0165CE7B"/>
     <w:rsid w:val="01978F47"/>
     <w:rsid w:val="02C1A227"/>
     <w:rsid w:val="031CE328"/>
     <w:rsid w:val="03D45387"/>
     <w:rsid w:val="03F1DB68"/>
     <w:rsid w:val="040DFA3E"/>
     <w:rsid w:val="043B1E7F"/>
     <w:rsid w:val="04C6A1FD"/>
     <w:rsid w:val="050D0638"/>
     <w:rsid w:val="0512F788"/>
     <w:rsid w:val="0533413C"/>
     <w:rsid w:val="053DB0AD"/>
     <w:rsid w:val="054487A6"/>
     <w:rsid w:val="058A833B"/>
     <w:rsid w:val="05C16892"/>
     <w:rsid w:val="05DDCD55"/>
     <w:rsid w:val="05E7E523"/>
     <w:rsid w:val="0603F3A7"/>
     <w:rsid w:val="0645775B"/>
     <w:rsid w:val="065483EA"/>
     <w:rsid w:val="06AB2F63"/>
     <w:rsid w:val="06CDA6B1"/>
     <w:rsid w:val="06D5EFA4"/>
     <w:rsid w:val="06EE2E47"/>
     <w:rsid w:val="07054121"/>
     <w:rsid w:val="073AD9B4"/>
     <w:rsid w:val="074B5F90"/>
     <w:rsid w:val="078174FE"/>
     <w:rsid w:val="07A00128"/>
     <w:rsid w:val="07ABA4AF"/>
     <w:rsid w:val="07CF3776"/>
     <w:rsid w:val="08225F3A"/>
+    <w:rsid w:val="08232E2A"/>
+    <w:rsid w:val="08AA0389"/>
     <w:rsid w:val="08BBC99C"/>
     <w:rsid w:val="0957D455"/>
+    <w:rsid w:val="09A0E9A2"/>
     <w:rsid w:val="09C56400"/>
+    <w:rsid w:val="0A7205DB"/>
     <w:rsid w:val="0A83EFC0"/>
     <w:rsid w:val="0A94D7A4"/>
     <w:rsid w:val="0AAB9957"/>
     <w:rsid w:val="0AF3FC21"/>
     <w:rsid w:val="0B3ECB20"/>
     <w:rsid w:val="0B59FFFC"/>
     <w:rsid w:val="0BD30F1D"/>
     <w:rsid w:val="0C319A5B"/>
     <w:rsid w:val="0C3B1D2A"/>
     <w:rsid w:val="0C404F45"/>
     <w:rsid w:val="0C4741C2"/>
     <w:rsid w:val="0C5D67B7"/>
     <w:rsid w:val="0CAA9D11"/>
     <w:rsid w:val="0CF5D05D"/>
     <w:rsid w:val="0D053AA6"/>
     <w:rsid w:val="0D0812E6"/>
     <w:rsid w:val="0D46DB9D"/>
     <w:rsid w:val="0D81E731"/>
     <w:rsid w:val="0D85E208"/>
     <w:rsid w:val="0D8A1AE6"/>
     <w:rsid w:val="0DC00559"/>
     <w:rsid w:val="0DE31223"/>
     <w:rsid w:val="0E21D410"/>
     <w:rsid w:val="0E3ACCE8"/>
     <w:rsid w:val="0E3F35B3"/>
     <w:rsid w:val="0E6E650A"/>
     <w:rsid w:val="0E7228EF"/>
     <w:rsid w:val="0E796393"/>
     <w:rsid w:val="0E87AF60"/>
     <w:rsid w:val="0E8944BA"/>
+    <w:rsid w:val="0E8B511B"/>
     <w:rsid w:val="0E91A0BE"/>
     <w:rsid w:val="0EB06148"/>
     <w:rsid w:val="0ECB6A96"/>
     <w:rsid w:val="0F19B398"/>
     <w:rsid w:val="0F9E1185"/>
     <w:rsid w:val="0FB3185C"/>
     <w:rsid w:val="102163AC"/>
     <w:rsid w:val="102605D2"/>
     <w:rsid w:val="10262D3D"/>
     <w:rsid w:val="102D711F"/>
     <w:rsid w:val="109E73A7"/>
+    <w:rsid w:val="10C9F1B8"/>
     <w:rsid w:val="118A7DC1"/>
     <w:rsid w:val="11B2FD0D"/>
     <w:rsid w:val="11C3AC79"/>
     <w:rsid w:val="120717FF"/>
     <w:rsid w:val="1240EE7A"/>
     <w:rsid w:val="129C166F"/>
     <w:rsid w:val="12B69B89"/>
     <w:rsid w:val="12BFB97F"/>
     <w:rsid w:val="12CEB81A"/>
     <w:rsid w:val="12F7A2E1"/>
     <w:rsid w:val="132415E9"/>
     <w:rsid w:val="13D8DB66"/>
     <w:rsid w:val="143816A9"/>
     <w:rsid w:val="1479E216"/>
     <w:rsid w:val="14A60D62"/>
     <w:rsid w:val="14C3C320"/>
+    <w:rsid w:val="14DBFF6E"/>
     <w:rsid w:val="15354827"/>
     <w:rsid w:val="15703C56"/>
+    <w:rsid w:val="157D61A5"/>
     <w:rsid w:val="1589B6BC"/>
     <w:rsid w:val="1593ED06"/>
+    <w:rsid w:val="160E7083"/>
     <w:rsid w:val="1668A783"/>
     <w:rsid w:val="168CC3A1"/>
     <w:rsid w:val="16917B6D"/>
     <w:rsid w:val="16A05308"/>
+    <w:rsid w:val="16A66DC9"/>
     <w:rsid w:val="16B3B15C"/>
     <w:rsid w:val="170AAB05"/>
     <w:rsid w:val="172B5C98"/>
     <w:rsid w:val="172FBD67"/>
     <w:rsid w:val="1741DC7C"/>
     <w:rsid w:val="175CA2DA"/>
     <w:rsid w:val="1761E453"/>
     <w:rsid w:val="179D8975"/>
     <w:rsid w:val="17ED5440"/>
     <w:rsid w:val="183CFBC7"/>
     <w:rsid w:val="1862A1B5"/>
     <w:rsid w:val="18F71F4D"/>
     <w:rsid w:val="196407EB"/>
     <w:rsid w:val="197D2E07"/>
     <w:rsid w:val="1A298EF5"/>
     <w:rsid w:val="1A424BC7"/>
     <w:rsid w:val="1A8992CB"/>
     <w:rsid w:val="1A998515"/>
     <w:rsid w:val="1AA0CC0F"/>
     <w:rsid w:val="1B75595D"/>
     <w:rsid w:val="1B85B52D"/>
     <w:rsid w:val="1B9A590C"/>
     <w:rsid w:val="1C4E4746"/>
+    <w:rsid w:val="1CB66C22"/>
     <w:rsid w:val="1CC0C563"/>
     <w:rsid w:val="1CE5506A"/>
     <w:rsid w:val="1CF35A05"/>
     <w:rsid w:val="1D0BB627"/>
     <w:rsid w:val="1DC2D963"/>
     <w:rsid w:val="1DD125D7"/>
     <w:rsid w:val="1EDEA9C3"/>
     <w:rsid w:val="1EF5F946"/>
     <w:rsid w:val="1F32C95F"/>
     <w:rsid w:val="1F6EBE35"/>
     <w:rsid w:val="1F9CF3D4"/>
     <w:rsid w:val="1F9FE831"/>
     <w:rsid w:val="1FEB5764"/>
     <w:rsid w:val="202223E1"/>
     <w:rsid w:val="202EB0A4"/>
+    <w:rsid w:val="208DA9D9"/>
     <w:rsid w:val="20906174"/>
     <w:rsid w:val="20A2F644"/>
     <w:rsid w:val="20B18D4B"/>
     <w:rsid w:val="20B8F9F1"/>
     <w:rsid w:val="20BB7381"/>
     <w:rsid w:val="20D72873"/>
+    <w:rsid w:val="20DD13AC"/>
     <w:rsid w:val="210A8E96"/>
     <w:rsid w:val="215F4B2A"/>
     <w:rsid w:val="21834899"/>
     <w:rsid w:val="21CA8105"/>
+    <w:rsid w:val="21CCE6E2"/>
     <w:rsid w:val="21EE508A"/>
     <w:rsid w:val="222D42AC"/>
     <w:rsid w:val="2278E862"/>
     <w:rsid w:val="229571DC"/>
     <w:rsid w:val="22A4D48D"/>
     <w:rsid w:val="22B9FFE0"/>
     <w:rsid w:val="23A4B5EF"/>
     <w:rsid w:val="23A5545C"/>
     <w:rsid w:val="23C9130D"/>
     <w:rsid w:val="23E4724C"/>
     <w:rsid w:val="240A9CF5"/>
     <w:rsid w:val="243873E0"/>
     <w:rsid w:val="250113A0"/>
     <w:rsid w:val="25274E42"/>
     <w:rsid w:val="254BA779"/>
     <w:rsid w:val="25742F64"/>
     <w:rsid w:val="2584FE6E"/>
     <w:rsid w:val="258A3405"/>
     <w:rsid w:val="258E9FAF"/>
     <w:rsid w:val="25A7C80C"/>
     <w:rsid w:val="25CDE948"/>
     <w:rsid w:val="25DF5551"/>
     <w:rsid w:val="26178FCE"/>
     <w:rsid w:val="261DCAA4"/>
     <w:rsid w:val="268C3D72"/>
     <w:rsid w:val="268CCC3D"/>
     <w:rsid w:val="26A2AD41"/>
     <w:rsid w:val="26BAC3F3"/>
+    <w:rsid w:val="26C2FCB2"/>
     <w:rsid w:val="26C5CE4E"/>
     <w:rsid w:val="26CF282E"/>
     <w:rsid w:val="27260466"/>
     <w:rsid w:val="272A7010"/>
     <w:rsid w:val="274342FD"/>
     <w:rsid w:val="2743986D"/>
     <w:rsid w:val="2769B9A9"/>
     <w:rsid w:val="2785D947"/>
     <w:rsid w:val="27988B7F"/>
     <w:rsid w:val="27A7E820"/>
     <w:rsid w:val="27B68A33"/>
     <w:rsid w:val="2816C14A"/>
     <w:rsid w:val="28280DD3"/>
     <w:rsid w:val="285D88A8"/>
     <w:rsid w:val="2877CFCA"/>
     <w:rsid w:val="28C1D4C7"/>
     <w:rsid w:val="290BE503"/>
     <w:rsid w:val="29155A8D"/>
     <w:rsid w:val="297FC2F8"/>
     <w:rsid w:val="29878080"/>
     <w:rsid w:val="299DAD4A"/>
     <w:rsid w:val="29A415AE"/>
     <w:rsid w:val="2A22DD6E"/>
     <w:rsid w:val="2A5DA528"/>
     <w:rsid w:val="2A7AC455"/>
     <w:rsid w:val="2AB170DC"/>
     <w:rsid w:val="2AC95BB5"/>
     <w:rsid w:val="2B397DAB"/>
     <w:rsid w:val="2B4E620C"/>
     <w:rsid w:val="2B7C627C"/>
     <w:rsid w:val="2B80DA34"/>
     <w:rsid w:val="2B982411"/>
     <w:rsid w:val="2BF97589"/>
     <w:rsid w:val="2C0AA37C"/>
     <w:rsid w:val="2C15AEDA"/>
     <w:rsid w:val="2C170990"/>
     <w:rsid w:val="2C46FFAB"/>
     <w:rsid w:val="2C953786"/>
+    <w:rsid w:val="2C9E834A"/>
     <w:rsid w:val="2D2CD0CA"/>
     <w:rsid w:val="2D30F9CB"/>
     <w:rsid w:val="2D4C36A2"/>
     <w:rsid w:val="2D821291"/>
     <w:rsid w:val="2D9545EA"/>
     <w:rsid w:val="2D97FDD9"/>
     <w:rsid w:val="2D99B194"/>
+    <w:rsid w:val="2E03324E"/>
+    <w:rsid w:val="2E33BEE6"/>
     <w:rsid w:val="2EADBF26"/>
     <w:rsid w:val="2EB6F64E"/>
     <w:rsid w:val="2ECB0B6F"/>
     <w:rsid w:val="2F096A6A"/>
     <w:rsid w:val="2F1432B7"/>
     <w:rsid w:val="2FE72F8F"/>
+    <w:rsid w:val="3001B052"/>
     <w:rsid w:val="3021D32F"/>
     <w:rsid w:val="302BC07D"/>
     <w:rsid w:val="30498F87"/>
     <w:rsid w:val="3083F4A9"/>
     <w:rsid w:val="30CCE6AC"/>
     <w:rsid w:val="30CF9E9B"/>
     <w:rsid w:val="30F61322"/>
+    <w:rsid w:val="318547F1"/>
     <w:rsid w:val="319ED64A"/>
     <w:rsid w:val="31DC0592"/>
     <w:rsid w:val="320FF900"/>
+    <w:rsid w:val="322AEC4D"/>
     <w:rsid w:val="327FC23E"/>
     <w:rsid w:val="32B683A9"/>
     <w:rsid w:val="32BC82C1"/>
     <w:rsid w:val="32E96B47"/>
     <w:rsid w:val="3302986F"/>
     <w:rsid w:val="33372969"/>
     <w:rsid w:val="335973F1"/>
     <w:rsid w:val="337EADD6"/>
     <w:rsid w:val="33ABC961"/>
     <w:rsid w:val="33D3379F"/>
     <w:rsid w:val="3404876E"/>
     <w:rsid w:val="342D1E92"/>
     <w:rsid w:val="349612BC"/>
     <w:rsid w:val="34E5A410"/>
     <w:rsid w:val="34F54452"/>
     <w:rsid w:val="3526CECD"/>
     <w:rsid w:val="352A9054"/>
     <w:rsid w:val="3531634E"/>
     <w:rsid w:val="35908375"/>
+    <w:rsid w:val="35BFE253"/>
     <w:rsid w:val="35D13FAE"/>
     <w:rsid w:val="35DA32D5"/>
     <w:rsid w:val="35E4EBE7"/>
+    <w:rsid w:val="36F0E5D5"/>
     <w:rsid w:val="36FCF3B8"/>
     <w:rsid w:val="373EE01F"/>
     <w:rsid w:val="37FC6A63"/>
     <w:rsid w:val="3816191B"/>
     <w:rsid w:val="384D06DC"/>
     <w:rsid w:val="3851661D"/>
     <w:rsid w:val="3857D3D9"/>
+    <w:rsid w:val="38C8966C"/>
     <w:rsid w:val="38DAD3E4"/>
     <w:rsid w:val="38E0DB1C"/>
     <w:rsid w:val="38F959BD"/>
     <w:rsid w:val="396AB81E"/>
     <w:rsid w:val="39D8E846"/>
     <w:rsid w:val="39DE9F75"/>
     <w:rsid w:val="3A039853"/>
     <w:rsid w:val="3A1DFABD"/>
     <w:rsid w:val="3A3788D7"/>
     <w:rsid w:val="3A73C8F2"/>
     <w:rsid w:val="3ABF0B37"/>
     <w:rsid w:val="3B319A26"/>
     <w:rsid w:val="3B340B25"/>
     <w:rsid w:val="3B577959"/>
     <w:rsid w:val="3B7D5675"/>
     <w:rsid w:val="3CCD6A87"/>
     <w:rsid w:val="3CCFDB86"/>
     <w:rsid w:val="3CDC68DF"/>
     <w:rsid w:val="3D2A555F"/>
     <w:rsid w:val="3D6C353C"/>
     <w:rsid w:val="3DA8051D"/>
     <w:rsid w:val="3DB7C2E4"/>
     <w:rsid w:val="3DC4AC0A"/>
     <w:rsid w:val="3DCF908B"/>
     <w:rsid w:val="3E398461"/>
     <w:rsid w:val="3E48B352"/>
     <w:rsid w:val="3E9CAD92"/>
     <w:rsid w:val="3ECBD076"/>
     <w:rsid w:val="3EE65FD2"/>
     <w:rsid w:val="3F3147F6"/>
     <w:rsid w:val="3F4A4F91"/>
     <w:rsid w:val="3FC12918"/>
     <w:rsid w:val="3FD8C563"/>
+    <w:rsid w:val="3FDED291"/>
+    <w:rsid w:val="3FEF218C"/>
     <w:rsid w:val="400033E6"/>
     <w:rsid w:val="4034AA38"/>
     <w:rsid w:val="40442895"/>
     <w:rsid w:val="405C7802"/>
     <w:rsid w:val="406F363D"/>
     <w:rsid w:val="4086ABDD"/>
     <w:rsid w:val="408CC9A6"/>
     <w:rsid w:val="40E5C265"/>
     <w:rsid w:val="40EF63A6"/>
     <w:rsid w:val="417CAA33"/>
     <w:rsid w:val="41B7EE84"/>
     <w:rsid w:val="41E56F5D"/>
     <w:rsid w:val="42037138"/>
     <w:rsid w:val="421170C0"/>
     <w:rsid w:val="42555F04"/>
     <w:rsid w:val="4270AECB"/>
     <w:rsid w:val="427B7640"/>
     <w:rsid w:val="427CE2B0"/>
     <w:rsid w:val="428192C6"/>
     <w:rsid w:val="42A301AE"/>
     <w:rsid w:val="43062A0E"/>
     <w:rsid w:val="431EA60C"/>
     <w:rsid w:val="4353BEE5"/>
     <w:rsid w:val="435DCA7C"/>
     <w:rsid w:val="4399569F"/>
     <w:rsid w:val="441746A1"/>
     <w:rsid w:val="4477E9F1"/>
     <w:rsid w:val="4481BCB0"/>
     <w:rsid w:val="44F14013"/>
     <w:rsid w:val="450A222F"/>
     <w:rsid w:val="452125F7"/>
     <w:rsid w:val="453383D4"/>
     <w:rsid w:val="45C920B8"/>
     <w:rsid w:val="45FCBCE1"/>
+    <w:rsid w:val="4626052A"/>
     <w:rsid w:val="465EE57C"/>
     <w:rsid w:val="46952FD0"/>
     <w:rsid w:val="46B8E080"/>
     <w:rsid w:val="46CBB986"/>
     <w:rsid w:val="46D2F292"/>
     <w:rsid w:val="46EB076C"/>
     <w:rsid w:val="47112A38"/>
     <w:rsid w:val="471296F1"/>
     <w:rsid w:val="474EE763"/>
     <w:rsid w:val="4764F119"/>
     <w:rsid w:val="478B65C5"/>
     <w:rsid w:val="47E3D748"/>
     <w:rsid w:val="47E53DCA"/>
     <w:rsid w:val="47FF8A4E"/>
     <w:rsid w:val="482A7575"/>
     <w:rsid w:val="4870F140"/>
     <w:rsid w:val="48804266"/>
     <w:rsid w:val="489A07D8"/>
     <w:rsid w:val="49013AD0"/>
     <w:rsid w:val="49E1DF4E"/>
     <w:rsid w:val="49E71B96"/>
     <w:rsid w:val="4A01FB46"/>
     <w:rsid w:val="4A035A48"/>
     <w:rsid w:val="4A1C82A5"/>
     <w:rsid w:val="4A22A82E"/>
     <w:rsid w:val="4A2FA29D"/>
     <w:rsid w:val="4A57DB29"/>
     <w:rsid w:val="4A78DE06"/>
     <w:rsid w:val="4A7E7518"/>
+    <w:rsid w:val="4AAA9906"/>
     <w:rsid w:val="4AB35E6D"/>
     <w:rsid w:val="4B03178E"/>
     <w:rsid w:val="4B17CB05"/>
     <w:rsid w:val="4B236590"/>
     <w:rsid w:val="4B30861A"/>
     <w:rsid w:val="4B368EB8"/>
     <w:rsid w:val="4B4CE667"/>
     <w:rsid w:val="4B673F41"/>
     <w:rsid w:val="4B7C5225"/>
     <w:rsid w:val="4BCA2BCD"/>
     <w:rsid w:val="4BF16A88"/>
     <w:rsid w:val="4C101340"/>
     <w:rsid w:val="4C14DCD1"/>
     <w:rsid w:val="4C225886"/>
     <w:rsid w:val="4C916332"/>
     <w:rsid w:val="4CBF35F1"/>
     <w:rsid w:val="4D370273"/>
     <w:rsid w:val="4DC97B04"/>
     <w:rsid w:val="4DCC9080"/>
     <w:rsid w:val="4DD7EC3A"/>
     <w:rsid w:val="4E5B0652"/>
     <w:rsid w:val="4E8AC603"/>
     <w:rsid w:val="4EAAFCD9"/>
     <w:rsid w:val="4EDEB8F1"/>
     <w:rsid w:val="4F45F005"/>
@@ -6163,262 +6510,278 @@
     <w:rsid w:val="534AF293"/>
     <w:rsid w:val="53634B4F"/>
     <w:rsid w:val="536FBD9E"/>
     <w:rsid w:val="53D9C465"/>
     <w:rsid w:val="54224C1A"/>
     <w:rsid w:val="543557F1"/>
     <w:rsid w:val="5443A25F"/>
     <w:rsid w:val="545E196D"/>
     <w:rsid w:val="54801AF4"/>
     <w:rsid w:val="548B44E0"/>
     <w:rsid w:val="54944409"/>
     <w:rsid w:val="54AC792A"/>
     <w:rsid w:val="54B51D82"/>
     <w:rsid w:val="550E2187"/>
     <w:rsid w:val="5559DE37"/>
     <w:rsid w:val="55A56CDF"/>
     <w:rsid w:val="55D12852"/>
     <w:rsid w:val="55E2FE1F"/>
     <w:rsid w:val="562BD05A"/>
     <w:rsid w:val="56661837"/>
     <w:rsid w:val="5684223B"/>
     <w:rsid w:val="56A9F1E8"/>
     <w:rsid w:val="56B87F53"/>
     <w:rsid w:val="56E1E0F8"/>
     <w:rsid w:val="56E42F40"/>
+    <w:rsid w:val="572B4B23"/>
     <w:rsid w:val="5733A546"/>
     <w:rsid w:val="575F4371"/>
     <w:rsid w:val="5768C470"/>
     <w:rsid w:val="57714C62"/>
     <w:rsid w:val="57CBE4CB"/>
     <w:rsid w:val="57E6ABC1"/>
     <w:rsid w:val="57EA2BD1"/>
+    <w:rsid w:val="58191C79"/>
     <w:rsid w:val="5827DE79"/>
     <w:rsid w:val="58397FA0"/>
     <w:rsid w:val="584F638A"/>
     <w:rsid w:val="585215C4"/>
     <w:rsid w:val="585699E4"/>
     <w:rsid w:val="58921712"/>
     <w:rsid w:val="593B8FEF"/>
     <w:rsid w:val="59456F41"/>
     <w:rsid w:val="59BAD8A6"/>
     <w:rsid w:val="5A0E0F9D"/>
     <w:rsid w:val="5A1DAA29"/>
+    <w:rsid w:val="5A23AB0D"/>
     <w:rsid w:val="5A7C2459"/>
     <w:rsid w:val="5A9CABEF"/>
     <w:rsid w:val="5AA2C010"/>
     <w:rsid w:val="5AA49975"/>
     <w:rsid w:val="5AE34080"/>
     <w:rsid w:val="5B329508"/>
     <w:rsid w:val="5B80A99D"/>
     <w:rsid w:val="5B983F36"/>
     <w:rsid w:val="5BA9C53E"/>
     <w:rsid w:val="5CECFFAA"/>
     <w:rsid w:val="5D1E6903"/>
     <w:rsid w:val="5D22D4AD"/>
     <w:rsid w:val="5D7C43CC"/>
     <w:rsid w:val="5D7EEFCC"/>
     <w:rsid w:val="5DBD80A6"/>
     <w:rsid w:val="5DDC3A37"/>
     <w:rsid w:val="5DEB5F8B"/>
     <w:rsid w:val="5E040821"/>
     <w:rsid w:val="5E15B6B7"/>
     <w:rsid w:val="5E66D0F5"/>
     <w:rsid w:val="5EAB202F"/>
     <w:rsid w:val="5EDB99B7"/>
     <w:rsid w:val="5EFC1305"/>
     <w:rsid w:val="5F09A525"/>
     <w:rsid w:val="5F5DDF22"/>
     <w:rsid w:val="5F7401FD"/>
     <w:rsid w:val="5F872FEC"/>
     <w:rsid w:val="5F8CE47D"/>
     <w:rsid w:val="5FAA0048"/>
+    <w:rsid w:val="5FB0C343"/>
     <w:rsid w:val="5FFCDEFC"/>
     <w:rsid w:val="605609C5"/>
     <w:rsid w:val="6074A601"/>
     <w:rsid w:val="608E1863"/>
     <w:rsid w:val="60DD5234"/>
     <w:rsid w:val="6139D2FF"/>
     <w:rsid w:val="616E8301"/>
     <w:rsid w:val="6192ABC1"/>
     <w:rsid w:val="6197D38F"/>
     <w:rsid w:val="627F9526"/>
     <w:rsid w:val="629EB458"/>
     <w:rsid w:val="62AC70D4"/>
     <w:rsid w:val="62AFAB5A"/>
     <w:rsid w:val="63449B3F"/>
     <w:rsid w:val="636F4C93"/>
     <w:rsid w:val="638DAA87"/>
     <w:rsid w:val="63A5F8D1"/>
     <w:rsid w:val="63A7EB99"/>
     <w:rsid w:val="63BC76F8"/>
     <w:rsid w:val="63D05E5D"/>
+    <w:rsid w:val="6443CBB5"/>
     <w:rsid w:val="64506595"/>
     <w:rsid w:val="6465B3C1"/>
     <w:rsid w:val="64B3B36D"/>
     <w:rsid w:val="64CA4A5C"/>
     <w:rsid w:val="65995092"/>
     <w:rsid w:val="65BBE222"/>
     <w:rsid w:val="65F19325"/>
     <w:rsid w:val="66DB22FA"/>
     <w:rsid w:val="6713F38A"/>
     <w:rsid w:val="6718D3FB"/>
     <w:rsid w:val="673F3A4C"/>
     <w:rsid w:val="677CC2C2"/>
     <w:rsid w:val="67831C7D"/>
     <w:rsid w:val="6791E266"/>
     <w:rsid w:val="67E09BA7"/>
     <w:rsid w:val="67F22729"/>
     <w:rsid w:val="6843E859"/>
+    <w:rsid w:val="685062AA"/>
     <w:rsid w:val="68643126"/>
     <w:rsid w:val="688B132D"/>
     <w:rsid w:val="68E80667"/>
     <w:rsid w:val="68F2A6F8"/>
     <w:rsid w:val="69A37DD8"/>
+    <w:rsid w:val="69BDE553"/>
     <w:rsid w:val="69CBE830"/>
     <w:rsid w:val="69F106A6"/>
     <w:rsid w:val="6AA5A5E2"/>
     <w:rsid w:val="6AAB1CEC"/>
     <w:rsid w:val="6AB26B03"/>
     <w:rsid w:val="6AD7ABA8"/>
     <w:rsid w:val="6AEFD088"/>
     <w:rsid w:val="6AF4D441"/>
     <w:rsid w:val="6B109F8E"/>
     <w:rsid w:val="6B29C7EB"/>
     <w:rsid w:val="6B9BD1E8"/>
+    <w:rsid w:val="6BF49C51"/>
     <w:rsid w:val="6BFC9213"/>
+    <w:rsid w:val="6C02BEA2"/>
     <w:rsid w:val="6C12AB6F"/>
     <w:rsid w:val="6C560382"/>
     <w:rsid w:val="6C568DA0"/>
     <w:rsid w:val="6C9B2153"/>
     <w:rsid w:val="6CADFA59"/>
     <w:rsid w:val="6D325C24"/>
     <w:rsid w:val="6D3AB0A2"/>
     <w:rsid w:val="6DBBE0CD"/>
     <w:rsid w:val="6DDBB752"/>
+    <w:rsid w:val="6E030203"/>
     <w:rsid w:val="6E59379F"/>
     <w:rsid w:val="6EDAAC20"/>
     <w:rsid w:val="6F06A5AB"/>
+    <w:rsid w:val="6F383526"/>
     <w:rsid w:val="6F3F2D19"/>
     <w:rsid w:val="6F65C716"/>
     <w:rsid w:val="6FAB23E5"/>
+    <w:rsid w:val="702B2EB0"/>
     <w:rsid w:val="70751861"/>
     <w:rsid w:val="70802F20"/>
     <w:rsid w:val="70F97FB6"/>
     <w:rsid w:val="71424A5D"/>
     <w:rsid w:val="714A0942"/>
     <w:rsid w:val="71C5E6A0"/>
     <w:rsid w:val="7241D5C0"/>
     <w:rsid w:val="725F4161"/>
     <w:rsid w:val="7299893E"/>
     <w:rsid w:val="733137C1"/>
     <w:rsid w:val="73BDF1F1"/>
     <w:rsid w:val="73CD03A4"/>
     <w:rsid w:val="73F87FFA"/>
     <w:rsid w:val="74386AEB"/>
     <w:rsid w:val="74424DB6"/>
+    <w:rsid w:val="744330FC"/>
     <w:rsid w:val="744DCF8F"/>
     <w:rsid w:val="745EA78B"/>
     <w:rsid w:val="74ED85A1"/>
     <w:rsid w:val="74F27DCF"/>
     <w:rsid w:val="74F2AB24"/>
     <w:rsid w:val="75797646"/>
     <w:rsid w:val="75AEAB70"/>
     <w:rsid w:val="76420399"/>
+    <w:rsid w:val="76443146"/>
     <w:rsid w:val="764756DF"/>
     <w:rsid w:val="76F490CB"/>
     <w:rsid w:val="77489F92"/>
     <w:rsid w:val="77823F37"/>
     <w:rsid w:val="77972AC4"/>
     <w:rsid w:val="781EE29F"/>
     <w:rsid w:val="7873DADD"/>
+    <w:rsid w:val="787B4B35"/>
     <w:rsid w:val="793C20F8"/>
     <w:rsid w:val="7944E5FC"/>
     <w:rsid w:val="79727481"/>
     <w:rsid w:val="797B1514"/>
     <w:rsid w:val="79855588"/>
     <w:rsid w:val="798C7D61"/>
     <w:rsid w:val="799459F8"/>
     <w:rsid w:val="79A07945"/>
     <w:rsid w:val="79B260D3"/>
     <w:rsid w:val="79E40CB1"/>
     <w:rsid w:val="7A9F014F"/>
     <w:rsid w:val="7AA030E4"/>
     <w:rsid w:val="7AA49B23"/>
     <w:rsid w:val="7AD50F66"/>
     <w:rsid w:val="7AF21615"/>
     <w:rsid w:val="7B08F931"/>
     <w:rsid w:val="7B1C76DC"/>
     <w:rsid w:val="7B4DEED5"/>
     <w:rsid w:val="7C0623A7"/>
     <w:rsid w:val="7C52ADB9"/>
     <w:rsid w:val="7C69BC3F"/>
     <w:rsid w:val="7CAE66FE"/>
     <w:rsid w:val="7CEDDF52"/>
     <w:rsid w:val="7D1B1CAF"/>
     <w:rsid w:val="7D573712"/>
     <w:rsid w:val="7DB656AC"/>
     <w:rsid w:val="7DC0E920"/>
     <w:rsid w:val="7DF97E5E"/>
     <w:rsid w:val="7E0206EF"/>
     <w:rsid w:val="7E103C71"/>
     <w:rsid w:val="7E5FEE84"/>
     <w:rsid w:val="7E6E9F27"/>
     <w:rsid w:val="7E7A1186"/>
     <w:rsid w:val="7ED25001"/>
+    <w:rsid w:val="7EE1343D"/>
     <w:rsid w:val="7EE31C61"/>
     <w:rsid w:val="7EFC023A"/>
     <w:rsid w:val="7EFCDFB4"/>
     <w:rsid w:val="7F41E855"/>
     <w:rsid w:val="7FA8EB7F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="12CEB81A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{3CBC5D70-CD8B-4EA6-ABCB-4C057AE09BC6}"/>
+  <w15:docId w15:val="{227D498D-8EB5-4B5F-8BE6-D75F9033BE37}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7171,84 +7534,450 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2142770723">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/130-CMR-463000-doula-services" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/130-CMR-463000-doula-services" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/130-CMR-463000-doula-services" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/doula-services-manual-for-masshealth-providers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/doula-services-manual-for-masshealth-providers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/130-CMR-463000-doula-services" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmmis-portal.ehs.state.ma.us/EHSProviderPortal/providerLanding/providerLanding.jsf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provider@masshealthquestions.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmmis-portal.ehs.state.ma.us/EHSProviderPortal/providerLanding/providerLanding.jsf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/130-cmr-463-doula-services/download?_ga=2.127572111.321725401.1748344394-1008563586.1680733295&amp;_gl=1*qzc5aj*_ga*MTAwODU2MzU4Ni4xNjgwNzMzMjk1*_ga_MCLPEGW7WM*czE3NDgzNTkyMDEkbzMwMiRnMCR0MTc0ODM1OTIwMSRqMCRsMCRoMA.." TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nppes.cms.hhs.gov/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/information-for-pregnant-masshealth-members" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/info-details/masshealth-doula-services-program-information-for-doulas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/masshealth-doula-services-program-information-for-masshealth-members" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/130-cmr-463-doula-services/download?_ga=2.127572111.321725401.1748344394-1008563586.1680733295&amp;_gl=1*qzc5aj*_ga*MTAwODU2MzU4Ni4xNjgwNzMzMjk1*_ga_MCLPEGW7WM*czE3NDgzNTkyMDEkbzMwMiRnMCR0MTc0ODM1OTIwMSRqMCRsMCRoMA.." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/130-CMR-450000-administrative-and-billing-regulations" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clinicalreviewunit@mass.gov&#160;" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/masshealth-doula-services-program-information-for-doulas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masshealth.ehs.state.ma.us/providerdirectory/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-guidelines-for-medical-necessity-determination-for-doula-perinatal-visits" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provider@masshealthquestions.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/doula-services-regulation/download" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/130-CMR-463000-doula-services" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmmis-portal.ehs.state.ma.us/EHSProviderPortal/providerLanding/providerLanding.jsf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/doula-services-regulation/download" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clinicalreviewunit@mass.gov&#160;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provider@masshealthquestions.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newmmis-portal.ehs.state.ma.us/EHSProviderPortal/providerLanding/providerLanding.jsf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/doula-services-regulation/download" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nppes.cms.hhs.gov/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/masshealth-doula-services-program-information-for-masshealth-members" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/130-cmr-463-doula-services/download?_ga=2.127572111.321725401.1748344394-1008563586.1680733295&amp;_gl=1*qzc5aj*_ga*MTAwODU2MzU4Ni4xNjgwNzMzMjk1*_ga_MCLPEGW7WM*czE3NDgzNTkyMDEkbzMwMiRnMCR0MTc0ODM1OTIwMSRqMCRsMCRoMA.." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/masshealth-doula-services-program-information-for-doulas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masshealth.ehs.state.ma.us/providerdirectory/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-guidelines-for-medical-necessity-determination-for-doula-perinatal-visits" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/130-CMR-450000-administrative-and-billing-regulations" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/doula-services-regulation/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/masshealth-doula-services-program-information-for-doulas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/doula-services-manual-for-masshealth-providers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/130-CMR-463000-doula-services" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/130-cmr-463-doula-services/download?_ga=2.127572111.321725401.1748344394-1008563586.1680733295&amp;_gl=1*qzc5aj*_ga*MTAwODU2MzU4Ni4xNjgwNzMzMjk1*_ga_MCLPEGW7WM*czE3NDgzNTkyMDEkbzMwMiRnMCR0MTc0ODM1OTIwMSRqMCRsMCRoMA.." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId43" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/doula-services-manual-for-masshealth-providers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/130-CMR-463000-doula-services" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/information-for-pregnant-masshealth-members" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provider@masshealthquestions.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{549DD076-4B1B-4B61-BC16-E477592A0F32}">
     <t:Anchor>
       <t:Comment id="574218990"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{390EABF1-1051-490E-857B-153A2278C9FB}" time="2025-04-28T12:01:09.925Z">
         <t:Attribution userId="S::arvin.isabel@mass.gov::917e0e3f-479e-4d53-bb7d-1ca695a8f301" userProvider="AD" userName="Isabel, Arvin (EHS)"/>
         <t:Anchor>
           <t:Comment id="574218990"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{7FCC6A0D-7AD2-44A8-884B-A131B7068829}" time="2025-04-28T12:01:09.925Z">
         <t:Attribution userId="S::arvin.isabel@mass.gov::917e0e3f-479e-4d53-bb7d-1ca695a8f301" userProvider="AD" userName="Isabel, Arvin (EHS)"/>
         <t:Anchor>
           <t:Comment id="574218990"/>
         </t:Anchor>
         <t:Assign userId="S::Brian.C.Kiwanuka@mass.gov::b00fdf24-9243-42ee-a56c-364220fd0195" userProvider="AD" userName="Kiwanuka, Brian C. (EHS)"/>
       </t:Event>
       <t:Event id="{8CC3147C-62A0-47F2-9F31-AFBF851AAB71}" time="2025-04-28T12:01:09.925Z">
         <t:Attribution userId="S::arvin.isabel@mass.gov::917e0e3f-479e-4d53-bb7d-1ca695a8f301" userProvider="AD" userName="Isabel, Arvin (EHS)"/>
         <t:Anchor>
           <t:Comment id="574218990"/>
         </t:Anchor>
         <t:SetTitle title="@Kiwanuka, Brian C. (EHS) can you please review these 3 questions?"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{F7AF85BA-4038-4A0E-AFDF-75C9B622087F}">
+    <t:Anchor>
+      <t:Comment id="1985082912"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{09BBCF53-4DF0-4F8C-BE4A-3E7B2620827C}" time="2026-03-13T14:15:46.087Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="1985082912"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{C36C9205-46A2-4F0F-A532-25D985BC12B9}" time="2026-03-13T14:15:46.087Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="1985082912"/>
+        </t:Anchor>
+        <t:Assign userId="S::Arvin.Isabel@mass.gov::917e0e3f-479e-4d53-bb7d-1ca695a8f301" userProvider="AD" userName="Isabel, Arvin (EHS)"/>
+      </t:Event>
+      <t:Event id="{1E2F3325-29B3-4331-B388-E1B0AF88D06B}" time="2026-03-13T14:15:46.087Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="1985082912"/>
+        </t:Anchor>
+        <t:SetTitle title="@Isabel, Arvin (EHS) can you please pull already approved language to replace this sentence?"/>
+      </t:Event>
+      <t:Event id="{1DC378FB-65EF-4DC8-8C16-A51D1332A895}" time="2026-03-24T14:42:44.589Z">
+        <t:Attribution userId="S::arvin.isabel@mass.gov::917e0e3f-479e-4d53-bb7d-1ca695a8f301" userProvider="AD" userName="Isabel, Arvin (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="2125723016"/>
+        </t:Anchor>
+        <t:UnassignAll/>
+      </t:Event>
+      <t:Event id="{0B054232-CC08-4A70-90EA-0FC47B91DC40}" time="2026-03-24T14:42:44.589Z">
+        <t:Attribution userId="S::arvin.isabel@mass.gov::917e0e3f-479e-4d53-bb7d-1ca695a8f301" userProvider="AD" userName="Isabel, Arvin (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="2125723016"/>
+        </t:Anchor>
+        <t:Assign userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+      </t:Event>
+      <t:Event id="{D8764F31-AFA8-4D36-A58C-3B618CAD00AB}" time="2026-03-27T18:22:04.46Z">
+        <t:Attribution userId="S::sarah.h.krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Progress percentComplete="100"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{2B0DBA04-76BE-4A2A-A1F8-F1A31272E9A5}">
+    <t:Anchor>
+      <t:Comment id="1155999035"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{9A0CC656-E1F2-48DC-8FFC-77D32F5C5AA8}" time="2026-03-13T14:20:11.399Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="1155999035"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{A95A77D4-E88B-4D55-BFE1-E5E9B9F1DB94}" time="2026-03-13T14:20:11.399Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="1155999035"/>
+        </t:Anchor>
+        <t:Assign userId="S::Arvin.Isabel@mass.gov::917e0e3f-479e-4d53-bb7d-1ca695a8f301" userProvider="AD" userName="Isabel, Arvin (EHS)"/>
+      </t:Event>
+      <t:Event id="{10053057-8ED8-493F-A3E5-D73CBB6A9B80}" time="2026-03-13T14:20:11.399Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="1155999035"/>
+        </t:Anchor>
+        <t:SetTitle title="@Isabel, Arvin (EHS) please add hyperlink"/>
+      </t:Event>
+      <t:Event id="{EBD7FECC-77D8-4230-8E75-7ADC8AC38975}" time="2026-03-27T18:22:30.71Z">
+        <t:Attribution userId="S::sarah.h.krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Progress percentComplete="100"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{210C4A1B-66BA-4258-A8E2-6679AD69F023}">
+    <t:Anchor>
+      <t:Comment id="1248890413"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{FA8F1EC7-5018-499B-AFBB-337448F08085}" time="2026-03-13T14:18:11.965Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="1248890413"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{4C99EDB3-FCFF-40BF-B1D4-4D044BDCFDBA}" time="2026-03-13T14:18:11.965Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="1248890413"/>
+        </t:Anchor>
+        <t:Assign userId="S::Arvin.Isabel@mass.gov::917e0e3f-479e-4d53-bb7d-1ca695a8f301" userProvider="AD" userName="Isabel, Arvin (EHS)"/>
+      </t:Event>
+      <t:Event id="{D2D6DC90-8E4C-4955-964E-C08446732E73}" time="2026-03-13T14:18:11.965Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="1248890413"/>
+        </t:Anchor>
+        <t:SetTitle title="Please add hyperlink @Isabel, Arvin (EHS) "/>
+      </t:Event>
+      <t:Event id="{384867FE-CB90-41E0-AEDB-59A4456BB602}" time="2026-03-27T18:22:18.687Z">
+        <t:Attribution userId="S::sarah.h.krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Progress percentComplete="100"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{DA0ADD4A-1F48-44DA-BDD6-67CFDDD4F8C0}">
+    <t:Anchor>
+      <t:Comment id="328795344"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{76CA43D0-441C-4229-8538-FABD051A9833}" time="2026-03-13T14:17:59.44Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="328795344"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{07CE072B-1004-4050-AABB-F4DF257FA3F3}" time="2026-03-13T14:17:59.44Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="328795344"/>
+        </t:Anchor>
+        <t:Assign userId="S::Arvin.Isabel@mass.gov::917e0e3f-479e-4d53-bb7d-1ca695a8f301" userProvider="AD" userName="Isabel, Arvin (EHS)"/>
+      </t:Event>
+      <t:Event id="{00ABD850-7B81-4AD8-9C2C-8045BAC7C086}" time="2026-03-13T14:17:59.44Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="328795344"/>
+        </t:Anchor>
+        <t:SetTitle title="Please add hyperlink @Isabel, Arvin (EHS) "/>
+      </t:Event>
+      <t:Event id="{A0974D73-708D-4EC4-92A3-84E8A95F5FD2}" time="2026-03-27T18:22:20.478Z">
+        <t:Attribution userId="S::sarah.h.krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Progress percentComplete="100"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{D066E80B-ED80-41D1-9D2F-3D0BCD606E78}">
+    <t:Anchor>
+      <t:Comment id="204294512"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{5C72F0A6-BC25-42D2-BC6C-17F3EF246CF4}" time="2026-03-13T14:45:29.927Z">
+        <t:Attribution userId="S::sarah.h.krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="204294512"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{43895F80-3FD7-4625-A419-231C7BB70F0A}" time="2026-03-13T14:45:29.927Z">
+        <t:Attribution userId="S::sarah.h.krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="204294512"/>
+        </t:Anchor>
+        <t:Assign userId="S::Arvin.Isabel@mass.gov::917e0e3f-479e-4d53-bb7d-1ca695a8f301" userProvider="AD" userName="Isabel, Arvin (EHS)"/>
+      </t:Event>
+      <t:Event id="{AC9136A8-31D5-4D3A-8930-F342E528F5DF}" time="2026-03-13T14:45:29.927Z">
+        <t:Attribution userId="S::sarah.h.krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="204294512"/>
+        </t:Anchor>
+        <t:SetTitle title="@Isabel, Arvin (EHS) please add hyperlink"/>
+      </t:Event>
+      <t:Event id="{F47A9A29-DAE9-4A87-B117-9D476CE77F41}" time="2026-03-27T18:22:27.238Z">
+        <t:Attribution userId="S::sarah.h.krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Progress percentComplete="100"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{EB34E710-D377-4677-8CF6-7F47C7C25045}">
+    <t:Anchor>
+      <t:Comment id="572637131"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{FDB6D08E-340C-4341-9293-2FB65D296AB5}" time="2026-03-13T14:20:22.316Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="572637131"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{8C504C2D-4BDD-4677-BF9C-77F5158AFF5A}" time="2026-03-13T14:20:22.316Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="572637131"/>
+        </t:Anchor>
+        <t:Assign userId="S::Arvin.Isabel@mass.gov::917e0e3f-479e-4d53-bb7d-1ca695a8f301" userProvider="AD" userName="Isabel, Arvin (EHS)"/>
+      </t:Event>
+      <t:Event id="{AE851CEC-7EEF-47F1-94E9-F884CBCA0A6C}" time="2026-03-13T14:20:22.316Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="572637131"/>
+        </t:Anchor>
+        <t:SetTitle title="@Isabel, Arvin (EHS) please add hyperlink"/>
+      </t:Event>
+      <t:Event id="{17777E8C-F4F1-4F22-A1D1-A68D05F55637}" time="2026-03-27T18:22:28.636Z">
+        <t:Attribution userId="S::sarah.h.krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Progress percentComplete="100"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{E13A5A49-A58B-4D24-9316-542EB40D12F9}">
+    <t:Anchor>
+      <t:Comment id="1123934276"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{1A50A60B-EA21-461E-AD89-3C407E7E8524}" time="2026-03-13T14:20:41.269Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="1123934276"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{BE40692D-A3A8-43D9-B4FA-413CF8CF7C07}" time="2026-03-13T14:20:41.269Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="1123934276"/>
+        </t:Anchor>
+        <t:Assign userId="S::Arvin.Isabel@mass.gov::917e0e3f-479e-4d53-bb7d-1ca695a8f301" userProvider="AD" userName="Isabel, Arvin (EHS)"/>
+      </t:Event>
+      <t:Event id="{31315AA6-4A30-42C3-9881-2DCEFC3A8432}" time="2026-03-13T14:20:41.269Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="1123934276"/>
+        </t:Anchor>
+        <t:SetTitle title="@Isabel, Arvin (EHS) please add hyperlink"/>
+      </t:Event>
+      <t:Event id="{823F8BA3-2AFE-46D1-BAAF-CFA07FDE8197}" time="2026-03-27T18:22:32.211Z">
+        <t:Attribution userId="S::sarah.h.krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Progress percentComplete="100"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{2DA16905-9534-4E43-ACB6-63ABD38D0A09}">
+    <t:Anchor>
+      <t:Comment id="1201073845"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{04CCB4A2-9986-442B-9B73-FD90B805127D}" time="2026-03-13T14:20:51.665Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="1201073845"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{E011B7CC-0D9D-4FEC-95EC-0F26E5E86562}" time="2026-03-13T14:20:51.665Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="1201073845"/>
+        </t:Anchor>
+        <t:Assign userId="S::Arvin.Isabel@mass.gov::917e0e3f-479e-4d53-bb7d-1ca695a8f301" userProvider="AD" userName="Isabel, Arvin (EHS)"/>
+      </t:Event>
+      <t:Event id="{8C9B52D3-D500-4433-ACF1-A5554142E468}" time="2026-03-13T14:20:51.665Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="1201073845"/>
+        </t:Anchor>
+        <t:SetTitle title="@Isabel, Arvin (EHS) please add hyperlink"/>
+      </t:Event>
+      <t:Event id="{FCE5D59B-8587-4DEB-9A21-DB477288C2C1}" time="2026-03-27T18:22:34.197Z">
+        <t:Attribution userId="S::sarah.h.krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Progress percentComplete="100"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{E9CEBF2B-D9FA-4DE1-87A2-6603658FE418}">
+    <t:Anchor>
+      <t:Comment id="234126168"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{F096E129-0AF8-4B83-B061-D6A94992C646}" time="2026-03-13T14:21:31.784Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="234126168"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{58B50D00-8C4E-4773-9841-BD869767211C}" time="2026-03-13T14:21:31.784Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="234126168"/>
+        </t:Anchor>
+        <t:Assign userId="S::Arvin.Isabel@mass.gov::917e0e3f-479e-4d53-bb7d-1ca695a8f301" userProvider="AD" userName="Isabel, Arvin (EHS)"/>
+      </t:Event>
+      <t:Event id="{70A32326-2279-4C5A-BADF-E322380B50D7}" time="2026-03-13T14:21:31.784Z">
+        <t:Attribution userId="S::Sarah.H.Krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="234126168"/>
+        </t:Anchor>
+        <t:SetTitle title="@Isabel, Arvin (EHS) please add hyperlink"/>
+      </t:Event>
+      <t:Event id="{56FE5F67-370B-41D5-B7B3-760D9F6385F4}" time="2026-03-24T12:56:54.462Z">
+        <t:Attribution userId="S::arvin.isabel@mass.gov::917e0e3f-479e-4d53-bb7d-1ca695a8f301" userProvider="AD" userName="Isabel, Arvin (EHS)"/>
+        <t:Progress percentComplete="100"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{FE2727BB-BA8A-4E90-BDDB-3A3F1F9419A9}">
+    <t:Anchor>
+      <t:Comment id="1208816191"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{3D4F316E-04E8-4252-9529-7AE59A9A651B}" time="2026-04-07T14:13:08.87Z">
+        <t:Attribution userId="S::sarah.h.krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="1208816191"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{5A23B437-C69D-4E40-BDF4-6854D1B267CB}" time="2026-04-07T14:13:08.87Z">
+        <t:Attribution userId="S::sarah.h.krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="1208816191"/>
+        </t:Anchor>
+        <t:Assign userId="S::Brian.C.Kiwanuka@mass.gov::b00fdf24-9243-42ee-a56c-364220fd0195" userProvider="AD" userName="Kiwanuka, Brian C. (EHS)"/>
+      </t:Event>
+      <t:Event id="{D4D7E3AD-DF57-467F-921E-441914FF109C}" time="2026-04-07T14:13:08.87Z">
+        <t:Attribution userId="S::sarah.h.krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="1208816191"/>
+        </t:Anchor>
+        <t:SetTitle title="Updated content - @Kiwanuka, Brian C. (EHS) any concerns?"/>
+      </t:Event>
+      <t:Event id="{8E0048BB-359A-41C8-AAEA-5EC2BA55C583}" time="2026-04-07T14:38:30.722Z">
+        <t:Attribution userId="S::sarah.h.krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Progress percentComplete="100"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{F60AF9C4-AAED-4BED-B698-22DD600359A9}">
+    <t:Anchor>
+      <t:Comment id="884260007"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{2C8CAC5E-7DD8-490E-9F5E-6B6FFF64F87C}" time="2026-04-07T14:23:19.831Z">
+        <t:Attribution userId="S::sarah.h.krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="458760152"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{A00ECC31-403D-4F13-98C9-F9B75852903A}" time="2026-04-07T14:23:19.831Z">
+        <t:Attribution userId="S::sarah.h.krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="458760152"/>
+        </t:Anchor>
+        <t:Assign userId="S::Brian.C.Kiwanuka@mass.gov::b00fdf24-9243-42ee-a56c-364220fd0195" userProvider="AD" userName="Kiwanuka, Brian C. (EHS)"/>
+      </t:Event>
+      <t:Event id="{4F3E9CF1-3774-4949-A253-8A557BFA705A}" time="2026-04-07T14:23:19.831Z">
+        <t:Attribution userId="S::sarah.h.krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Anchor>
+          <t:Comment id="458760152"/>
+        </t:Anchor>
+        <t:SetTitle title="@Kiwanuka, Brian C. (EHS) any concerns with this sentence?"/>
+      </t:Event>
+      <t:Event id="{0B227C02-CE86-4041-B690-2131CD9C06EB}" time="2026-04-07T14:39:07.901Z">
+        <t:Attribution userId="S::sarah.h.krinsky@mass.gov::24bae245-c218-45a7-84c3-f39292e89035" userProvider="AD" userName="Krinsky, Sarah H (EHS)"/>
+        <t:Progress percentComplete="100"/>
       </t:Event>
     </t:History>
   </t:Task>
 </t:Tasks>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -7489,108 +8218,95 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="84e97cf7-d201-4266-b669-9750d8c82d63">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="3681058a-78c6-45c7-bc37-ed8082d13ab2" xsi:nil="true"/>
     <SharedWithUsers xmlns="3681058a-78c6-45c7-bc37-ed8082d13ab2">
       <UserInfo>
         <DisplayName>Fuqua, Ellie (EHS)</DisplayName>
         <AccountId>854</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Sawhney, Monica (EHS)</DisplayName>
         <AccountId>159</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Hatch, Lydia (EHS)</DisplayName>
         <AccountId>175</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Prakash-Zawisza, Viveka</DisplayName>
         <AccountId>102</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Wachman, Madi Knight (EHS)</DisplayName>
         <AccountId>11</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Isabel, Arvin (EHS)</DisplayName>
         <AccountId>239</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="84e97cf7-d201-4266-b669-9750d8c82d63" xmlns:ns3="3681058a-78c6-45c7-bc37-ed8082d13ab2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cb246813315565e077419f25e17ca87c" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010098D1198CE6780C4AB0DC98B27A0894E8" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1d8cb3c8ba4cedfe0a2187951085127e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="84e97cf7-d201-4266-b669-9750d8c82d63" xmlns:ns3="3681058a-78c6-45c7-bc37-ed8082d13ab2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="978142febf3545c043d721c183584d40" ns2:_="" ns3:_="">
     <xsd:import namespace="84e97cf7-d201-4266-b669-9750d8c82d63"/>
     <xsd:import namespace="3681058a-78c6-45c7-bc37-ed8082d13ab2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -7785,111 +8501,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01545957-83FC-41B9-A370-839E54DB316E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="84e97cf7-d201-4266-b669-9750d8c82d63"/>
     <ds:schemaRef ds:uri="3681058a-78c6-45c7-bc37-ed8082d13ab2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{099FCEDE-B089-4597-BDE5-4EB34726679F}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{297BD31B-6E46-4EC5-A0A4-3DA788C0F4F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="84e97cf7-d201-4266-b669-9750d8c82d63"/>
     <ds:schemaRef ds:uri="3681058a-78c6-45c7-bc37-ed8082d13ab2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A90F8726-2298-420C-A184-C4B2E3940033}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{082B9343-03F7-43CD-8BC2-BE5323F7D127}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1848</Words>
-  <Characters>10536</Characters>
+  <Words>1913</Words>
+  <Characters>10906</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>24</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>90</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12360</CharactersWithSpaces>
+  <CharactersWithSpaces>12794</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mohamed, Salma A (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010098D1198CE6780C4AB0DC98B27A0894E8</vt:lpwstr>
   </property>