--- v2 (2026-03-27)
+++ v3 (2026-05-13)
@@ -11,37581 +11,43495 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14020" w:type="dxa"/>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1525"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2195"/>
+        <w:gridCol w:w="1768"/>
+        <w:gridCol w:w="1749"/>
+        <w:gridCol w:w="1799"/>
+        <w:gridCol w:w="1042"/>
+        <w:gridCol w:w="2169"/>
+        <w:gridCol w:w="2123"/>
         <w:gridCol w:w="3370"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="780A4D6F" w14:textId="77777777" w:rsidTr="00107F54">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="20B77C5E" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="675"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
+            <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A511BB3" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
+          <w:p w14:paraId="31B444C9" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="Details!A1:G148"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:bookmarkStart w:id="0" w:name="Details!A1:G160"/>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Provider Name</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44A081F0" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
+          <w:p w14:paraId="6BBF9B19" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Race/Ethnicity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1799" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CA59AD8" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
+          <w:p w14:paraId="30AE043F" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Language(s) Spoken Other Than English</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58323552" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
+          <w:p w14:paraId="1EE5A999" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Telehealth Availability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="2169" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1934775D" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
+          <w:p w14:paraId="6BA81BB6" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Types of Support Provided</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcW w:w="2123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CD3E5D5" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
+          <w:p w14:paraId="2B3BF9BF" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Regions in Massachusetts Willing to Travel To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3824D4F3" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
+          <w:p w14:paraId="36E8EC21" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Contact Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="7C34A52F" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="1F872394" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="675"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A2AD57A" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Aaliyah Ruby Baker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="184C6D0F" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Jamaican, Cape Verdean, Portuguese</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="470093B8" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Not available</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2FC751" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFE6796" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD8B464" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Central, Greater Boston, Metrowest, Northeast, Southeast, Western</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8D446F" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>781-666-7148</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>hello@divinesacredmotherco.com</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="06E38497" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="240"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6CA2A9" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Abrianna Canady</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48A8E238" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11FB5A5C" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72C630FE" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38527B9B" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F5CC28C" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4411DC13" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="34A05B83" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>abriannarenea@ryzebirth.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="5258FC66" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="492DEF93" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="240"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="616239B8" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ahnyia Sanders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="104D2FC6" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black (Jamaican)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2E6FEE" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C88F5B9" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D478236" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B5B40CF" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B81EC74" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="06D23452" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>754-250-9090</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="766AA599" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="485F43F3" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="024CC6AE" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Akua </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Adwapa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asenso</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="566EA061" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>African</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0B98A8" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Twi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70EC59B1" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3639D476" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="639881C4" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B50D0E4" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
+          <w:p w14:paraId="6CB7204E" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidRPr="00BE18AA">
+              <w:r w:rsidRPr="00F2446B">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>adwapa@doudoukare.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="71A51712" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="68A4919E" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09BEA59C" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Aleksandra Ramsay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71E40D76" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mixed race</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54E5661F" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8B8FA5" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2812ABB9" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F529891" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7789844B" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="4EB3F400" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">617-459-1355 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">aleksandra.ramsay@gmail.com </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="57C5B06D" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="70374B43" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7350A4" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Alero Emily Aikhuele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE948D1" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>African</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="7E88C064" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="169B5E55" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Itsekiri</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, Yoruba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="617EA5A3" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52A55859" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3B2B05" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51EEF8A5" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="74EE2CBD" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>707-382-9899</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="4E95E369" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="0DEC2C33" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
-          <w:trHeight w:val="480"/>
+          <w:cantSplit/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="144F4C3E" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Alexandra “Ali” Pinschmidt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="412CA696" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68FFADF1" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33C0F482" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C70DFAB" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61415EB0" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D8E7E74" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="23DA6F4A" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>alexandrapinschmidt@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="2D456DA3" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="19277721" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="720"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38684A7D" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Alexia LaRose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13FE6C76" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hispanic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2293B68C" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17CEDDDF" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="762272A6" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="229544D1" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Northeast, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="265F3372" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="537DB8CD" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>508-454-1853</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>contact@allbirthcare.org</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="0C5EC0A2" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="6D65A02A" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A11DA9F" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Allison Cuozzo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39FCD0FE" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>White</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32EA61D6" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Not available</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64B8261B" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="079AD213" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pregnancy, Birth, Postpartum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5979C478" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Central, Greater Boston, Metrowest, Southeast, Western</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7317D2" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>alliecuozzo@gmail.com</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="013D3638" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="137"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBE5308" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Allison Rotenberg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="168449C7" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Not available</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0F121C" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Not available</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1936AC91" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6186FBD5" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pregnancy, Birth, Postpartum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12780D52" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Western</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22A3CEB2" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>bluemoondoulacare@gmail.com</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="27303AEC" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="600"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...122 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2455B49F" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amanda da Silva </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06FF0D09" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cape Verdean</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01A3C603" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cape Verdean Creole</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02F0119C" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...61 lines deleted...]
-              <w:t>Central, Greater Boston, Metrowest, Southeast, Western</w:t>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE04575" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD5748B" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51964195" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...496 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="73E4AF91" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">508-858-4662 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>bloomingnatalcare@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="07845B6B" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="224C5CC6" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00514349" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ana Santos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="488EE8F0" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hispanic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8B197B" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5D40D3" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="308CC0E2" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22D07CF6" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Northeast, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59F0D766" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="3356C18F" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">617-606-4794 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>anasantos.doula@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="436BEFB3" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="46868B2C" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="668FD8E4" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Angelica Gonzalez </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37808F2D" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black, Hispanic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A017DD9" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Spanish </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0645D922" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40A7A506" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum, Abortion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A72AF71" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7323E743" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="1CC18135" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">860-485-3219 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>loulasdoula@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="7D322188" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="02D43D8F" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3295E450" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Anita Barbosa Barros </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B6495EC" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>African</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD855CE" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Portuguese, Cape Verdean Creole, Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="326075DC" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39965157" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56BB36F8" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="575F46F6" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="6738A30E" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>774-218-1551</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>barrosanita1981@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="2904B6C3" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="62BDC063" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
-          <w:trHeight w:val="465"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FBEEF2F" w14:textId="0D3FC578" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Provider Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AEAC88C" w14:textId="628751FA" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Race/Ethnicity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1C80F8" w14:textId="7C60C54C" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Language(s) Spoken Other Than English</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C8C8954" w14:textId="277E00E1" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Telehealth Availability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="467D302F" w14:textId="27F46C6A" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Types of Support Provided</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BAE5EA7" w14:textId="66EFEC95" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Regions in Massachusetts Willing to Travel To</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B7215DD" w14:textId="1D53F44F" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contact Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="47945D27" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="480"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="234A58E3" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ann Whitman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7640D04F" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F84615C" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0497C73D" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC32735" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52C3F0FF" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Metrowest, Northeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08B52979" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="4201512F" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>978-325-6922</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>annk3838@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="4F20B024" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="2E385E44" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="240"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21C67C48" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Anna Clarke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="569AAB33" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06A6A397" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Russian, some German</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41DE8616" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10CAD69B" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5097BF44" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Metrowest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D5BA047" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="68916E11" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>617-921-5946</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="11C8B944" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="6166F0E0" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...27 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4385133F" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Ashley Robinson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="634028BC" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black American</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F678DC3" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32B64709" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15CFEBE7" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6499C945" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Northeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1764D193" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="7ACB396C" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">617-416-3979 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>ashley@doulasofthediaspora.org</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="1B4B7207" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="12BB9E3A" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="240"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="453398F7" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Awara Adeagbo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67802288" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black/Cape Verdean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39B99D57" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cape Verdean Creole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20D5D598" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="466FEA88" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8533BB" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AE91806" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="671E5BFB" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>awara@accompanydoulacare.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="00C6F7F3" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="7E5B0EE5" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="240"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="386233D6" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42B1DC14" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Becky  Fischer</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C54D045" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Caucasian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC6BB37" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F08DFC9" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="627DDB57" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="115470B9" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A0AF0DC" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="6F75340F" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>becky@earlycaredoula.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="24751024" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="1E2F8C75" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06575351" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Bonnie </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rovics</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F240219" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">White/Caucasian </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0371515A" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4A9C20" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22543478" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Abortion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="136DA5F4" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Metrowest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="040A914E" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="70844A9E" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">617-522-3344 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">bostonhypnobirth@gmail.com </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="557E6376" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="6979FDB0" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
-          <w:trHeight w:val="705"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="720"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="212C1E20" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Brandi Reed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="348C7F40" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">White/Caucasian </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CFA9AFC" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05187C22" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="175EDBE0" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D25EAB5" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Northeast, Southeast, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68BA7DF1" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="22A9DC6D" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>618-610-4453</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>blossominglotusbirths@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="6C89970E" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="237FDF5E" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08063CB5" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Brigid Owino</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72539137" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF6E44B" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>French</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA0C7B8" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1AB9B4" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5322C1" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Metrowest, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E9A3254" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="73692365" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>413-466-9405</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>doula@pwellnesspartners.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="080CE3C5" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="20331280" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="720"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA8CE6B" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Brittany Crawford</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1603E4B2" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E694407" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17637F56" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F18C1F5" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53D5CB4A" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Northeast, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29179070" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="4BE4B651" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>781-400-3421</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>yourfruitfullabor@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="5BE43486" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="615F43EB" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62598081" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Charisse Davis Diaz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA3C40F" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>African American</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA53C35" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D037F0A" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A2D8EE7" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70D01FD0" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2493F9D5" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="7B615DFA" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">413-432-1287 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>newbyrthdoula@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="13966903" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="42FB729C" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
-          <w:trHeight w:val="705"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EBD7134" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Chelsea Da Paz </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64ACA1C5" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC6E027" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Brazilian Portuguese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61920CFC" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B091110" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65E073C5" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CF8E5D9" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="6EC6280D" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>203-499-8433</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>doulachelseacare@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="7483EFC9" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="1D0867EB" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
-          <w:trHeight w:val="465"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43689620" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cheyenne Bell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E542018" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black, Haitian American</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C6003B9" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7BA33B" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6431CBCC" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6564483E" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Northeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02077E46" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="53346B62" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>781-484-2048</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>cheyenne@havenplacedoulas.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="0B70D4D4" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="22D35A47" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="668769A0" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Clara O'Rourke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73EC155C" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42FC5C63" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66712671" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DDCAD25" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35EB3417" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35C61718" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="1B3A336B" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>978-604-8304</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>info@clearlightbirth.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="69F1B014" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="4F85680D" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="213B176F" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Claudia Oliveira De Pavia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72FEB54B" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White Latino</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="307DF263" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Portuguese </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC8886B" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A266383" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC46F22" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AF59212" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="13E83D53" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>978-235-8459</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>coliveiradepavia@worcester.edu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="3E919426" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="649DA7E2" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="705"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF59ED4" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Claudineia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Aguiar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28DAF845" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Latino</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73732CF4" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Brazilian Portuguese (fluent), Spanish (basic)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24908E32" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58ABC9E3" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="516CEC5F" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Metrowest, Southeast</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB4C95C" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>508-463-8482</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>caguiar294@gmail.com</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="354520D2" w14:textId="77777777" w:rsidTr="00985E36">
+        <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="029C9B63" w14:textId="7D71F662" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Provider Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D01C88E" w14:textId="18060604" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Race/Ethnicity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5877D424" w14:textId="3A217709" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Language(s) Spoken Other Than English</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="081250C8" w14:textId="30E054DC" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Telehealth Availability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B1CB1E" w14:textId="2924456E" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Types of Support Provided</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCA1C28" w14:textId="6F8847B4" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Regions in Massachusetts Willing to Travel To</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A717B3" w14:textId="5A33ADD0" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contact Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="644578F0" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="480"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3E84A9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristina Feliciano-Moreira </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C740F06" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Latina </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B714BE5" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04796DA2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="416F805F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9C8FE8" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43A225D1" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="2A49977E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>617-390-4393</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>cristinadoulaservices@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="7F1906D3" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="64C47D38" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="583D89EB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Crystal Blanchard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE0EA71" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8EC460" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="161049C1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09EA3168" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78761069" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Metrowest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06798612" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="64607DBC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">978-514-4157 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>cablanchard10@yahoo.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="75C981CF" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="530A4F22" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6104CB12" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Damia Finkley</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FEF69CD" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black, Hispanic Latino</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBAA567" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="096848A6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00B7AEE6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21BD4F93" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26D28874" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="76A27FB6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">617-956-2061 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">dfinkley@mskco.org </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="030C32B2" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="1EB00CDC" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="705"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8A9DB2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Danette Siegel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59D0A767" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>White/Italian American</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34B31048" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Not available</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54846948" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76C7C1CD" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6862BCB9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Greater Boston, Metrowest, Northeast</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EEEEABC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>978-884-3020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>doulad@amotherisbornbirthing.com</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="535CC3E9" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...27 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62EA103D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Daniella Nowicki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="487DD677" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Caucasian </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E99790F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00C60886" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4841A883" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19EA8D66" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="328DC004" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="563F3EE5" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">508-718-8836  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">nurturenaturedoulaservices@gmail.com </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="452BFE05" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="04733DC3" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28D4B0FD" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Danielle Da Silva</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0296B09B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White and Hispanic/Latino</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A01E3DA" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Portuguese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="658F0F37" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C47ACD6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24BE7140" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D9E18D8" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="390B601E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>617-680-7324</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>dsdasilva@challiance.org</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="084ED31D" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="75FEB025" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="720"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="541513AB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Danielle Jones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47A058F1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D80FCE0" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="087209BA" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19EBCADC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05D22CCC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Northeast, Southeast, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C67E1D1" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="6B0D3D89" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">413-949-3244 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>dani@kheperaalyce.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="69EDBC85" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="25320967" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="240"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46B8738D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Danielle N Champagnie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D35C8A8" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="035FA61C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="077421D2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4217C2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B96363C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48185E7D" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="0CAB5D96" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>857-212-2781</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="19F6CA3D" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="23E27DC4" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="465"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9F79F4" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Danielle Pakus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00164EB3" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>White</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72D5E052" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Not available</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="120BABF2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64D0114B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pregnancy, Postpartum </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3454CC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Central, Metrowest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA5D4D2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">978-618-9586 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>daniellepakus@gmail.com</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="407EA24E" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="705"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42FF9D3F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Danielle Scott</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="634059F1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Black</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36C76D82" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Not available</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC0F0D7" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53E42F10" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73EE532C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Western</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18F9C170" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>413-693-8850</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>doulacare@soothingembrace.net</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="40C40B2C" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...122 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55256227" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Desiree Collado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16334784" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dominican/ Puerto Rican</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="484B4228" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Spanish</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A35E302" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...61 lines deleted...]
-              <w:t>Western</w:t>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50527B79" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pregnancy, Birth, Postpartum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0757B032" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Northeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4343C559" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...253 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="4A0F1C78" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>978-764-3752</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>desiree@doulasofthediaspora.org</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="15F4FFD9" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="5A490519" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
-          <w:trHeight w:val="705"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BED802F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Destiny King-Bernier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="215B65D1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Afro-Caribbean/Black</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5DB521" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07FA814B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="303EC69B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7355F029" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F9AEFFA" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="42EB5C84" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>857-395-6131</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>destiny@rootsandhoneylove.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="2FDE038D" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="301A988C" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E55856C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dianna Hahn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71EC44F1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White/Caucasian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="101DC10C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6083A7A0" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35C27CCB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="013A3F28" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Metrowest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E78EB0B" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="329598FB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">603-724-4840 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>dianna.hahn@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="0F50492A" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="7DE70043" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
-          <w:trHeight w:val="705"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="720"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="075AFD28" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Doreen A Reyes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48AE8B89" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black Hispanic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B2BD81A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Jamaican Patois, some Spanish, some Cape Verdean Creole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0E50FD" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C45B0FC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38A37A6E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16FD5270" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="729CA15A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">860-490-2719 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="13D83CC1" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="6F68CBF9" w14:textId="77777777" w:rsidTr="00985E36">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="240"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB44457" w14:textId="56AB7CC2" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Provider Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34AE65C5" w14:textId="0BDDF579" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Race/Ethnicity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2182F7D5" w14:textId="5D1ED203" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Language(s) Spoken Other Than English</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="386A61DF" w14:textId="026B99A1" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Telehealth Availability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64398A64" w14:textId="74F17579" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Types of Support Provided</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7F0B21" w14:textId="6E34A7CE" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Regions in Massachusetts Willing to Travel To</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ADA9A93" w14:textId="75167C8C" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contact Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="4C0B0B0B" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="240"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2202133C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dynasty Harris</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44A8B93E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17D74E33" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39DFC9BA" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="594ABE2F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="236EF435" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A9FE9C6" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="729B54A4" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>413-271-5323</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="5DAB31AB" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="36FC8C80" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB37B63" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Edwidge M Jean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26916F5D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="346A19EE" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Haitian Creole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65717C73" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC0426F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63C1836C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E10982F" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="11DBC40B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>857-212-0401</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>emj8383@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="76EC0995" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="33972A27" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="0B9D4ADC" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11A6CE50" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Elideusa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Almeida</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="2C4D9651" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4745954D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>African-American</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Cape Verdean)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="537D7454" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cape Verdean Creole, Spanish, Portuguese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE48DB0" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="711C643D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="693E670D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Metrowest, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DDBDE4C" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="1A045755" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">617-963-4133 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>contact@doulasofthediaspora.org</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="2C155EF2" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="66659FA3" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4938DE94" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Emily Goodman-Simeone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25BFA763" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44854FB7" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="494FF5A6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8FB6CD" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7364939D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Northeast, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="118B67AF" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="747FD043" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>617-455-7548</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>emily@thesweetcircle.co</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="1AA9B201" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="4FAC5EE8" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63AA0F72" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Emma Braga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1F8373" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A028FFE" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5AEC78" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2EB8B2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41705D4E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Metrowest, Northeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22FE8E66" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="0EB84E9C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>508-542-6763</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>emmabbraga@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="7069F206" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="3D058014" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...27 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22C1D8E1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Emma Marella</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01A9E71D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E13FFED" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="104E1060" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD6F9D6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B3B3ABE" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Northeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1669B5A3" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="0A49671D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>978-350-3536</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>nashobavalleyfamilies@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="1BB3BCAB" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="1A1F2CE4" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="170F501E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Enedina Walsh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41814200" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Latina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16CDCF32" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spanish, Portuguese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="709278CB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E30F676" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="776BEA4D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Northeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C1E9129" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="02087939" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">781-856-2321 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">enedinawalsh@gmail.com </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="6D4F43F7" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="34DE0F46" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3909EE9D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Erinn Bray</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D13C7F7" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEB1AC9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="786F5281" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61BD159F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF37138" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F82F073" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="6F4B3FDE" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>508-789-9710</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>erinnbyyourside@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="4D97FD1C" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="743503C2" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="240"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45FCD25C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Eugenia Juarez</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F1EFCC6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hispanic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32D3FA3E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0933ECDA" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28120FE2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57F81CC7" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7193C921" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="6474E9AA" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>617-669-6408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="6D01D61D" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="55C004E1" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30DE23FC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Faith Rains</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="551753C9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF62CAB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="511C967A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50C5B7FC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...27 lines deleted...]
-              <w:t>Western, Central</w:t>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C302D71" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Central, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E2F70A9" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="6F4C1B4B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>bumptobabydoulacare@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="75BF437F" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="276B0841" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
-          <w:trHeight w:val="465"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="428816A9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Fernanda </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Snege</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> de Carvalho</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79DA32F3" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Brazilian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42E18126" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Portuguese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="602465CB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F621886" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2153CF95" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C92C5E9" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="274F4732" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>617-319-0373</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>doulafernanda.boston@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="46AE383D" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="6EC12A3A" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="240"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50287D34" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Florence J. Doe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C581AB1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B04DA3C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2434F2C9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E52CB55" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Birth, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...27 lines deleted...]
-              <w:t>Central, Southeast, Metrowest</w:t>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="694F4C33" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Central, Metrowest, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A1DDCD8" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="222B35F1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>florencedoe43@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="51300854" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="2EF38776" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="705"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="037DDE72" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Funmilayo Jose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECB7A22" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>African</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F191F1A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yoruba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71CAFD7C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="136B8479" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Pregnancy/infant loss </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC5C457" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Central, Greater Boston, Metrowest, Northeast, Southeast, Western</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="240A01CB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>615-416-9849</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="4687F226" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="465"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA094FB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Hadiya Severin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E80363A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Black/ Afro-Caribbean </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77AD2F20" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Not available</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49F5D995" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77A905D0" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pregnancy, Birth, Postpartum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A50F0DA" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Central</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E34B16F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>hadiya@accompanydoulacare.com</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="059ED242" w14:textId="77777777" w:rsidTr="00985E36">
+        <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="313E85DA" w14:textId="3142A16C" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Provider Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46A1C03B" w14:textId="64376D7F" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Race/Ethnicity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46586E93" w14:textId="3D7082FE" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Language(s) Spoken Other Than English</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4996E0C2" w14:textId="205E2CA8" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Telehealth Availability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3946C5" w14:textId="57E3EF76" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Types of Support Provided</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5CDAAA" w14:textId="5E66782D" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Regions in Massachusetts Willing to Travel To</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="113DA991" w14:textId="1C1D4F49" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contact Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="0F513CAC" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="480"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68617B56" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hannah DeMoss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC582C8" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">White  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A372C1D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31A43F4F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="051D8D66" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59C63168" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3037366F" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="23625B31" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">515-408-6981 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>hedemoss@bu.edu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="1EE75529" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="6F180FA5" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="240"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A914C1B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Heather Larrabee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7321756E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65A3040E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39DF7A1B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5C42A9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="677639F7" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Metrowest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FA8EF0B" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="3D9A9A23" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>774-314-8790</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="351040BE" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="6145C270" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="091D3278" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Iara Camilo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4025CD15" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White Latina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05396DE8" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Portuguese </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="073A1781" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA46882" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="704A295A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D5FF395" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="682151A3" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">978-795-7541 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>icamilo9@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="0D5FEB50" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="7B572A69" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C4135ED" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ieshia Lee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CBEACDF" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>African American</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39FAD6CE" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="670F76F9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57541C00" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50C31B45" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Metrowest, Northeast, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EB47E59" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="67F9F5CA" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>857-424-6903</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="6F93ECCE" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="055AB517" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="465"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A02EACA" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Iman Murshid </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...54 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF62FE9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>African</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B98C008" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Arabic, Somali</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E0BCA33" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6558D174" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...27 lines deleted...]
-              <w:t>Central</w:t>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B68418F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47C87095" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="09A7CC71" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>774-253-8916</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>imanthedoula@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A14EC" w:rsidRPr="00BE18AA" w14:paraId="674578E9" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="751464CC" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
-          <w:trHeight w:val="164"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="825"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03E1E304" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Isylah Haynes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BCEB1A6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black/African</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1381F2B1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B482B6A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB68DC7" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6869BFF7" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Metrowest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46F95BD9" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="3BF65B2B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>857-243-1630</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="711257A3" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="1B4518BD" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="240"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A6BE0B2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Jazmine Cotto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0797C670" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Latinx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64A46BE2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12CBBBF5" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF66D56" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04CD5317" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14E00451" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="53F93A79" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>rootedwithjazmine@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="2ABE6156" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="3D03A034" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="240"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44D2C9E6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Jeannette Myrick</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65986215" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21F79E31" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="337C7A1F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4965B334" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D98B7B7" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10767049" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="46CCE1EA" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>jeannette.myrick@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="6BDB87CE" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="5CA58B41" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...27 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F25CEB2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Jennifer Cabral</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78775A67" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15D41629" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0462D660" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC6CC2F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B940078" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EDEFEA3" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="47E2A375" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>774-473-0867</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>jennifer.cabral.lmhc@protonmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="25277353" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="7EF1B2C6" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="465"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55DC2EF4" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Jennifer Pina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B022785" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Not available</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB31434" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Not available</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1ABE2C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25FE6910" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Pregnancy/infant loss </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1164CE" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Central, Metrowest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3254EC15" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>774-291-6455</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>jenn@therootedwildflower.com</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="5B084AA7" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19644B45" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Jennifer Walts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37A85AED" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50B50D2A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC6E0A5" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04A4F25C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46F273C9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="270FD33C" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="5E50C0FB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>774-232-7485</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>windandwaterdoula@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="1AFF8BC3" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="66CB9E3A" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="240"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6824D0F7" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Jensine Casey</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67718DF0" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>African American</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A5F13D9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C890F45" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="311BC70C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11AFF04D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Metrowest, Northeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="265160E9" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="25A284C1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>jensine@babyoandiconsulting.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="66F59D20" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="77ECC5E1" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C82072A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Jess Groneman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1359A5E9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="713E9257" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A little Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08810460" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58919896" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="649797CB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C7606F4" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="26A736C4" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>413-362-9177 tendercouragewellness@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="72AF6672" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="773D7ACA" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51705048" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Jesse Liotta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC4CA9F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="049E2842" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="427B0E12" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05D794D2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A74EC52" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17A010C0" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="329AC9D3" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>203-803-9173</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>birthwithjesse@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="0CC0D70F" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="46C1DEFE" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9CA11B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Jesse Muzzy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FDD36E3" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White/Cuban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="148F9781" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63B3FF36" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B52A22C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum, Abortion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C242681" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1ACB852D" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
+          <w:p w14:paraId="11E62FBB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidRPr="00BE18AA">
+              <w:r w:rsidRPr="00F2446B">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>jesse@freebodyfertility.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="1F3E5F47" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="4049E92E" w14:textId="77777777" w:rsidTr="00985E36">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5926154D" w14:textId="2B6E110C" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Provider Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="250C1885" w14:textId="3890B680" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Race/Ethnicity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C156F38" w14:textId="22B62EBC" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Language(s) Spoken Other Than English</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D58AD6E" w14:textId="422B9ACB" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Telehealth Availability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0238FE" w14:textId="1DDE35F0" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Types of Support Provided</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06512E8F" w14:textId="70C80A02" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Regions in Massachusetts Willing to Travel To</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7373E5F5" w14:textId="4534D60D" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contact Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="53E76831" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="480"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="169489BF" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Jessica Delgado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B752533" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Puerto Rican/Hispanic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3820F3F0" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Some Spanish </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="633B12EE" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C521F02" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="257C74CF" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4780475C" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="3299DE06" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">617-894-4545 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>jessmdelgado@yahoo.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="2B0E1CFF" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="5D4E53EC" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F94FBBC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Jessica Petrus Aird</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="418A56A1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="732A37BA" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35A8C139" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26097BDA" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54E1335C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Metrowest, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6656CD47" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="5E7C301B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>734-624-2993</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>jessmdelgado@yahoo.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="3C95FC94" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="64F00C79" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20F675F4" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Jessica Rojas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A17D6BA" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F95632D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Spanish </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="510AABBC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="216B24D7" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="267101E8" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Metrowest, Northeast, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1390FF11" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="5862E4CA" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>781-974-6135</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="7F6A7C3C" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="6CE72C82" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="681B57CB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Jocelyn Albertson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C03FEC7" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Caucasian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4052180C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="287152A9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7CF01E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1476C1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F75A5E8" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="3E1CAB5F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>jocelyn@newworlddoula.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="76521A0B" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="005598CB" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA35EA0" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Juanita Gran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45721371" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44609E82" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Some Spanish </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49ADAD81" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26E60442" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="613E1C02" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63B6C936" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="26C5763C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>413-221-7543 helpfulhandsdoulaservice@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="7A3C585F" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="00DB1DE3" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED351AD" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Karen Culkeen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF140F3" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White/Caucasian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3155901B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A862FE1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48E79CEF" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="787C60A0" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DFCE725" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="5693D83A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>978-273-1429</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>karen.culkeen@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="587EB716" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="77F885D3" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="711647C2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Karen Dennis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECBC374" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1626C2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED9D6C9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3611D5F4" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6549D212" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Metrowest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BB34C30" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="5C0CF3F9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">508-881-2200  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>info@mhdoulas.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="5E35A143" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="38FDC891" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1432DED9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Karen Zelinsky</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E9BF395" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDCA9A5" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F64E501" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB20479" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="446256C5" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0887D651" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="0BA7A1FB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>508-308-6725</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="54952E15" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="31A9EC5D" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B0426DB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kayla Chatterton</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6953AAFF" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49D3FA30" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6431DF73" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68561AB6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4BB373" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70E321D0" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="55301BDE" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>413-693-3703</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>wombanswellness@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="4B1262FF" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="5A3B48A4" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...27 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EDD8805" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Kerri Babish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73B818A8" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7896D3FF" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D4FDE4A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0F9214" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C63D0E6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Metrowest, Northeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C852612" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="2C51D3E8" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>617-669-6161</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>kerri.babish@gmail</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="5370C7C4" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="66579FB6" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5EA1DB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Khady Mascarenhas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C742613" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black/Cape Verdean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE586BC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cape Verdean Creole, Portuguese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="766EC059" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11D5FF76" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59B5FF59" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1409B4FB" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="3611DCFD" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>khady.mascarenhas@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="6DD28C74" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="46DE83A4" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A970619" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kiara Grinkley</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED1C606" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Puerto Rican and Dominican </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70A69EF5" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Spanish </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="432D017C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="309EBBDA" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="549970D0" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Metrowest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="275E759B" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="1D89B481" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">617-461-0752 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>thedoulakiaraluna@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="0D9CE0F5" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="77707A56" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="616D0F0E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Krystal Figueroa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE77C2E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Latina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E93C05C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6547667B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F336D72" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72FABCC6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EEF4E56" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="1828FCA1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>508-639-0035</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>ritesofpassagedoula111@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="1289458E" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="1876DFC8" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31122AE1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Laconia Fennell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2103DA79" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black/African American</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE11A8B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75C3FE04" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...54 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF4D024" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pregnancy, Birth, Postpartum </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE1FC7A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="338BBAC7" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="249F907D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">413-285-3145 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>springfieldfamilydoulas@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="0D1F0647" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="0E2E183A" w14:textId="77777777" w:rsidTr="00985E36">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="720"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="373E0339" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="759E3D56" w14:textId="16D2C1B7" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Provider Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A4124A" w14:textId="2E5E3850" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Race/Ethnicity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5E7912" w14:textId="6FA31CB1" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Language(s) Spoken Other Than English</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72579FB9" w14:textId="5F90A504" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Telehealth Availability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26976389" w14:textId="4B1767E3" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Types of Support Provided</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D244D5" w14:textId="5BF95CB5" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Regions in Massachusetts Willing to Travel To</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A74C7C" w14:textId="08668584" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contact Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="23016A6F" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="720"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2373C35D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LaTwanya</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Blissett</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B1A9A1B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>African American</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3696D70D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53C4CE03" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40201D16" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B08A039" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Northeast, Southeast, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FFB775E" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="04F76C46" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">360-328-3695 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>justbeinglala@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="3D0E4FEA" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="7D233A5E" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="085CF639" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Laura Pichardo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="715EB0A3" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dominican</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58AB4570" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Spanish </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D93CD01" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A2C67BE" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4494CFB2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Northeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="466F75FD" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="1BF0BA2E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>worldborndoula@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="32DD80CB" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="40805F80" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="691C9826" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B83292D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Leidiane</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Batista Barbosa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01CF7519" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Brasileira</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECBFA14" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spanish, Portuguese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42459B5F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03666EA5" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BAF6F56" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1372B6DA" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="644EDCFA" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>978-876-2089</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="3448AB7A" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="005DEAB4" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="420"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17DC94EF" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Leila Benedict Mathieu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="044A49BA" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black/Haitian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30FB2130" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Haitian Creole, French</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D350641" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="663DC0F4" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A204C92" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Central, Metrowest, Northeast, Southeast, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61F2A249" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="74266782" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>508-484-3475</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>info4wdb@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="6CDD0913" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="0B24D81F" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="420"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E01B443" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Leimary Lopez</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="126D4303" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hispanic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04B095B2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="056B8BB5" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09DB6185" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4038D8B9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="536F38A6" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="5FDF0DE4" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>774-510-9886</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="75D78AF5" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="2DBA339A" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="420"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F83CD25" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Leticia Do Amaral</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E61BA8B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Latino/White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="263E1F85" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Portuguese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="384BED8F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53E56249" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21F87478" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Metrowest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54CA742B" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="5398F34A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>954-594-7637</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="42DB9D98" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="598788E4" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="420"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5A6CFE" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Lidiana Mendes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37142224" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cape Verdean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6E9F10" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cape Verdean Creole, Portuguese, and Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20D8F671" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E73076C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF080D1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Metrowest, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04E0E5C6" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="6E8AAFCF" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>617-901-1377</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="10649528" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="6699B50D" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="420"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F9B73DC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Lillian Roberts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49B8A161" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B13D3A4" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ASL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52AB0668" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="062196BB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51A03A55" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Metrowest, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14EAD7C6" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="0AEAA3C7" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>lillian@wovenfamilywellness.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="234AE55C" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="5A22FEE2" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="420"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31C3908F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Lorrie Murenzi </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="368D99D0" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71528E8F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07340787" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72117804" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23363794" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A150418" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="71FEE1A2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>443-850-8581</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>yogawithlorrie@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="45970F98" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="496F8B06" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...27 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9907D6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Luz Lopez</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08CE4728" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hispanic/Latina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C8C75A9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="638AD412" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF6A428" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="140488C5" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Metrowest, Northeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59C0695E" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="0CFFB92C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>617-669-3967</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>luzlopez126@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="43E51E4C" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="7E051A2B" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="240"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57354E4E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Lyndsey D Sylvain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3309DA1B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black/Haitian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C011A7F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Haitian Creole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7162480F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6273640E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD2499E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="042CC097" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="415F3F1D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>lsylvain7@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="6F1A68BB" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="7ED7ABAF" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24C9CD46" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Madeline Lam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD4AE66" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Asian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36337332" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Chinese (Cantonese), Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED70D9E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B32590A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="658EAB2C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Northeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63A5EA4D" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="2D49AF52" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">781-475-4105 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>madelinexlam@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="5A180E81" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="4DCD4911" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32E2630B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Madison Regan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31FE6A40" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White / Hispanic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="083ED725" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD05B43" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4A1BB6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F16176B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Metrowest, Northeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C4F5261" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="1D8D38EB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>339-883-7719</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>madison@flourishcommunitycare.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="412DC07D" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="2624F2F7" w14:textId="77777777" w:rsidTr="00985E36">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="720"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="171D7AC4" w14:textId="64844B51" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Provider Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60FB5FA8" w14:textId="424A452E" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Race/Ethnicity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2691A18D" w14:textId="364CDEFC" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Language(s) Spoken Other Than English</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BEF58D1" w14:textId="3E134B41" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Telehealth Availability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="682F2569" w14:textId="053AD110" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Types of Support Provided</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73BB2507" w14:textId="3C72FB20" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Regions in Massachusetts Willing to Travel To</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D886F5B" w14:textId="2218C9D4" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contact Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="78D1A443" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="720"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5778E5C5" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Magda Desouza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5413932D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Multiracial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0212AC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spanish, Portuguese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0093047D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="231FE523" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19A62C43" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Northeast, Southeast, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50D9736B" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="16FCBC54" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">508-215-8786 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>magsouza8@hotmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="6B8AF26C" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="017689E3" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="240"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
+            <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="133E557A" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="1D979A50" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Margaret Walker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="1749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5961E988" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="5C07A396" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1799" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C48F9CC" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="2C1B97FF" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36A3D676" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="39A2D7B2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="2169" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46672E0E" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="37399B23" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcW w:w="2123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F5EA9F8" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="38014E87" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DAB9BF5" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="252E6F74" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>612-916-2054</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="177AD65C" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="48F26AB6" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B948DA6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Margaux Frank</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D0AFE62" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39CDDC2E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spanish, Portuguese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29849DBD" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA42B02" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3812D347" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0612BA1E" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="454025AE" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>413-636-0025</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>misflotus@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="046B9427" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="28AB966F" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16F4B48B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Maria Thibodeau</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44BEE59A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A7B2C1F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12587FAD" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6826BE3A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="315CA19F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="184E06E7" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="49B10F7A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>505-500-0350</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>mariathibodeau@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="3F4BCF10" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="383A6DC6" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59B6F55E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Marina Giuliani Rodrigues Massa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AEFF735" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42EB80D9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Portuguese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FBAE171" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F679960" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6473ABE0" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38F8E3E6" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="44958C76" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>617-938-9460</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>doulamarinag@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A14EC" w:rsidRPr="00BE18AA" w14:paraId="0C31E7F4" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="01982F8A" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
-          <w:trHeight w:val="236"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="720"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="349215C7" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Marisa Gaudet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="635A4CC1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3F83AC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11AB251E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DBBBC3F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5631C09C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65F1E6D8" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="4DB70719" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>mothernurture.postpartumcare@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="66DDB525" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="63719B31" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="435"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4664725C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Marissa Currie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16841A3A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64EEEA1A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C97C8C7" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25FE5243" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28A69142" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3877CC19" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="191F5E4E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>774-327-8451</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>elementalbirths@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="73435E3D" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="723A3155" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="185BA43C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Martha Heller-Winokur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB847D3" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA81BB4" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="223BAF1F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66B9ECDC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum, Pregnancy/infant loss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05C0A165" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Metrowest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5823DF89" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="49FC61A1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">617-285-8071 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>mhellerinokur@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="53352098" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="31EDCF79" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="240"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D836D89" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mary Alicia Sena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="760DEAB9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cape Verdean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF29FC4" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CE7CCB1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33A45567" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="426D259D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4756422A" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="7048BFAA" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>alicia27sena@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="52A35F1A" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="4C566473" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B3D3265" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mary Cadahia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45C31393" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White/Caucasian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67D2C1CC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B618F52" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08C3F8F6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6132A35F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C9DF3EA" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="6EB26194" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>978-696-1880</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>thrivebirthandbreast@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="7A6B10B5" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="09BC2E6B" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29586905" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Melody Cunningham</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC1A51B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>African American</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02E7D0CF" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>West African Pidgin, Jamaican Patois</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12423A11" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11BA5FBE" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35F7C408" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F45F8EA" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="7D282FBC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>617-955-5083</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="4D50E8F4" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="0ED5B6F2" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="720"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...27 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="134D80BC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Merline Sylvain-Williams</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F50792D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black/Haitian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4574C2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Haitian Creole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9D2646" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53D1FF34" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A385B70" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Northeast, Southeast, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63E46DB0" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="1F18A098" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>nurturingbabyhoodandbeyond@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="4B4FEFBC" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="3A3B5F64" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="720"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37D81F95" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Monique Bull</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79405D69" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Black/African American </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="354C6D85" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50126234" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4E4B64" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12AF27C1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Northeast, Southeast, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F3CD1F8" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="6494C44B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">508-410-9177 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>mbull713@yahoo.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="6CE395F7" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="1B170EC0" w14:textId="77777777" w:rsidTr="00985E36">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3485C348" w14:textId="7145E2A1" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Provider Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA17CA6" w14:textId="21142EDB" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Race/Ethnicity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70379776" w14:textId="1E563E7C" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Language(s) Spoken Other Than English</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBA7BB0" w14:textId="6DA7D3FD" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Telehealth Availability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5027BF1E" w14:textId="5A7C92E9" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Types of Support Provided</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FDBB3DF" w14:textId="781CD42D" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Regions in Massachusetts Willing to Travel To</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9040E9" w14:textId="0504B2E5" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contact Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="23ACD079" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="480"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12C7599F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Myriam Lukoff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04C5D785" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34E9C9FB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>French</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07F672A9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14997405" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E04A740" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="405DE33E" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="73912E5E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">774-701-0108 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>doulaatheart.ds@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="0D507D95" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="6D81F1D3" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="720"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37C68368" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Myrlande Thomas-Lormil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55ABF144" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Haitian American </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4053984B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Haitian Creole, some Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62063FDF" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24CD4AEB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72BFEB57" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Northeast, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="141539A0" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="47B45DDE" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>508-454-1853</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>contact@allbirthcare.org</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="54C43DE3" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="2797B224" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
-          <w:trHeight w:val="480"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="465"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D27263D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nancy Jean Baptiste</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...54 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51F2ABEE" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Black/Haitian</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65BAA505" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Haitian Creole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4459AFAC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...54 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB520D1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pregnancy, Postpartum </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22B8C8C5" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EE365C6" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="25FAF50D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>857-389-6827</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>navigatorformamas@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="29E41F01" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="0C9E3890" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0199CE52" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Natasha Barros</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="048CDEF5" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black, African, Cape Verdean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B521534" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="070433B5" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="474069B4" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D23F067" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25438222" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="36CA5EA9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>617-307-8079</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>natashabarrosdoula@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="57FEEAD2" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="46870D14" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="495"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CECA483" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Odessa Bates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6FF1E9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA03397" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE7E753" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71A208DB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="703AB21E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A0409F6" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="16D00CC8" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">413-642-1165 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">odessa.bates@yahoo.com </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="6F70D8A8" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="7198D076" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="495"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="460D897D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ola Alaa </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Eliwa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1060565B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Middle East Egypt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ADDA1A5" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Arabic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="038F26D0" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25D0B44F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pregnancy, Birth, Postpartum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52A1FDC2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Central, Greater Boston, Metrowest, Northeast, Southeast, Western</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B90EB1F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>413-777-3383</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>olaisyourdoula@gmail.com</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="68DF53C6" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="495"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8234A8" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Olajumoke (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Jummy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) Ogundare </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="342AD930" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Not available</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6ADADD34" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yoruba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6964FAC4" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61F51A2D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pregnancy, Birth, Postpartum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12FA1C8C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Central, Metrowest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2025E56D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">508-446-6727 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">NurturePointdoula@gmail.com </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="676E5EAC" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="555"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9DB037" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Olga Nikitina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E7E0D49" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74D0AB84" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Russian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0450ECDB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9B3173" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC4E2D7" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Metrowest, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52FA8298" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="6F3F38AE" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>774-208-6294</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>leanondoula@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="209CF7A3" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="7056D561" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="555"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...54 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1032E93E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oluwakemi </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Okufuwa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2AB390" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Black/African American </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D374C17" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yoruba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D6EF1B6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="143BA76A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...117 lines deleted...]
-              <w:t>Western</w:t>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F924E3F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Central, Greater Boston, Metrowest, Northeast, Southeast, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F22AEE8" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="3AD09E54" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>802-310-8223</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>kokufuwa@gmail.com</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>kf@laboroflovedoulacare.org</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="2A7E7D04" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="22847071" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="555"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="40D4FDB5" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E44D469" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Orrine</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Loiseau</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4195A8D2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>African American</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="257A509D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Haitian Creole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60736615" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="462025AB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A51FC7E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Metrowest, Northeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68DE12A7" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="165052C8" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>978-235-0895</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>aorine@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="222A4FD2" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="5E8FD760" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="555"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DDA51DA" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pamela Bronder-Giroux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B82F7E1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6C4ADA" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>French, some Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27807E6A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="077E6DAC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="184205B3" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Metrowest, Northeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49DF9A2B" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="37E16FEE" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(617) 771-8552</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A14EC" w:rsidRPr="00BE18AA" w14:paraId="0764E81B" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="0CBE81F3" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
-          <w:trHeight w:val="218"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="645"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F465684" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Paula Flaherty Bolotin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5871DB38" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22F3E84F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0223E6EF" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="365F1632" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78E35EEB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Metrowest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="275F203F" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="45BD5DA6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>hello@paulaflahertybolotin.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="083F24AB" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="3D9119EE" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="038BF630" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Paulette Butler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7037AD" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B14B015" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33B3CD01" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13CC5BC2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21E8E464" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Metrowest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D823BDA" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="7E8E8BAB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>401-441-9880</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> paulette618@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="7DF9EEAF" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="6D6CB154" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="720"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...27 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="029C8E37" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">Poema Dauti </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B0883C9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">White From Eastern Europe/Balkans area  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20B48B84" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Albanian </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49591B19" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A71673E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B92BB91" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Northeast, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41E80AFA" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="7732A83A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">781-276-2362 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>poema.d3@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="18FB687D" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="29EA649B" w14:textId="77777777" w:rsidTr="00985E36">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CFAD94" w14:textId="313A952B" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Provider Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3442DF42" w14:textId="2F796904" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Race/Ethnicity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="047BAE50" w14:textId="5FBE827D" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Language(s) Spoken Other Than English</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17DAE38B" w14:textId="2AA0CC8E" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Telehealth Availability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="435812FA" w14:textId="75D42093" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Types of Support Provided</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24DCE59A" w14:textId="65F2A20F" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Regions in Massachusetts Willing to Travel To</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4961042F" w14:textId="284000A1" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contact Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="61150A6F" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="480"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DDBD1E2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Polina Whitfield</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="750FBA5E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="776D9E4F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bulgarian, Russian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="435F27C6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3485A023" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="055D23F4" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B9B899E" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="6138F4D2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>508-627-1676</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>doulapolina@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="08D9F5C1" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="452986B2" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3E1E9C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Porshai Peters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D294228" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black, Hispanic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02DBB933" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="425C83A3" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7232E133" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24F66255" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7137E85C" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="1B2713A6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>617-794-9994</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>deepwaterlatch@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="51070412" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="75F4760F" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="240"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="652127C3" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rachel Hess</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43FF6085" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3726B1BF" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="627DC7A6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E610E4A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6DDE56" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3794582A" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="5DF75E96" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>rachelhessdoula@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="3F8E58AC" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="44F6018F" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6207EC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rachel Zuese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51D6C6EB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="379A0B93" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBAD6F4" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39D50C3B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D43191D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Metrowest, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="508CAB24" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="522733AB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">857-972-3471 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>rzuese@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001040FA" w:rsidRPr="00BE18AA" w14:paraId="5D441A31" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="3FFE1D85" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="240"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA6AE02" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rafaela </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mogauro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="116E3B27" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Not available</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDFF207" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Portuguese</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4654CC7C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E359800" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pregnancy, Birth, Postpartum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29150182" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Greater Boston</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25E792F9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>339-223-4469</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="207135E3" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...74 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12BF4099" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Randi Spiller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1DF9C9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>White</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F046371" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...54 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1667D493" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...59 lines deleted...]
-              <w:t>Greater Boston</w:t>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2852BBE2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postpartum </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08FE9496" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Metrowest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...254 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2996FCE9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>508-789-9563</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>hearthanddoula@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="41CECE42" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="15C6C213" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="322D04A1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Reneica Smith</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0417730D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12A5760B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70AE3FF0" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...54 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67D7C003" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pregnancy, Birth, Postpartum, Pregnancy/infant loss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AEE2D99" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="689546ED" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="7E581FBE" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>617-960-7319</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="3D79BA3E" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="6AA62FF1" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="720"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="051004BC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Renica Anglade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52924BC1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Black/African American </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51711270" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spanish, Haitian Creole, Portuguese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79DD3F08" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37C808C6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="100558F1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Northeast, Southeast, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C48BCA3" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="3831D431" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>508-454-1853</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>renica@allbirthcare.org</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="4F8978D3" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="066C8F1A" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="240"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="048A3015" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rophe Mason</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44634EF3" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30D89865" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="005B258D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43BC30F2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25AE7987" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6044EEC9" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="3178E817" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>hello@edenbirthservices.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="3FC27FF8" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="30131D9E" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DBA9CA2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rosa Martínez</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B17B191" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hispanic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6703E2C9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B20346E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8819A8" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="294D16A1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72910039" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="0D69D4BD" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>617-970-8787</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="14AE5767" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="3F626026" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="686410C3" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rose Hatem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61E3E4ED" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED23B00" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="622E6636" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2913FF29" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F307DB1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F679AE7" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="0252D92E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>rose.h.doula@protonmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="1124C235" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="15C977F9" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="1200"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0F729D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sarah Serrano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37ACD597" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Black/African American, Caribbean, Native American/Indigenous </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C8AD28D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74BC5D1C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="794CFEF8" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Postpartum, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19DE5D6B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F2D8A6F" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="02B285F3" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>sserrano@bibiandni.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="74AB71AA" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="0E305F44" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0C43E1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Saskya Jean Charles</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A94F6F8" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Black/African American </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD32EAF" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Haitian Creole, French</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33B2B7F5" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A47F74F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Birth, Postpartum, Abortion, Pregnancy/infant loss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65E79293" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Central, Greater Boston, Metrowest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FEEFB6C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>774-297-7657</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="009C62A2" w14:textId="77777777" w:rsidTr="00985E36">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="480"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="263E3EB5" w14:textId="594CA2C0" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Saskya Jean Charles</w:t>
-[...94 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+              <w:t>Provider Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF85DF3" w14:textId="6C0C9097" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Race/Ethnicity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3915F6" w14:textId="3913DFD3" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Language(s) Spoken Other Than English</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0C3A4F" w14:textId="4A7E7BF1" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Telehealth Availability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C25CE87" w14:textId="7165A1AB" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Types of Support Provided</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4170E530" w14:textId="62F80425" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Regions in Massachusetts Willing to Travel To</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23153B9B" w14:textId="5FC3F65A" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contact Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="4A5044DA" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="480"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70C35F15" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Shamara Innocent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1223AF5A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Black, Haitian American</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E0AD9F2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Haitian Creole</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01581958" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...61 lines deleted...]
-              <w:t>Central, Greater Boston, Metrowest</w:t>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD10555" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Pregnancy/infant loss </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC668D9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Central, Greater Boston, Metrowest, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="663404DD" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...253 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="32B0F914" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>617-956-2035</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>innergrybirthservices@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="4D94999A" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="43D59957" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="720"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="046E3375" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Shantel Collins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12B8B99E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Black/African American </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53B59905" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78BC3E9D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68BAF928" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67F55190" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Northeast, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EAC2859" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00817F77" w:rsidP="00BE18AA">
+          <w:p w14:paraId="4946FFF1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:dir w:val="ltr">
-              <w:r w:rsidR="00BE18AA" w:rsidRPr="00BE18AA">
+              <w:r w:rsidRPr="00F2446B">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve">774-701-0237 </w:t>
               </w:r>
-              <w:r w:rsidR="00BE18AA" w:rsidRPr="00BE18AA">
+              <w:r w:rsidRPr="00F2446B">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:br/>
                 <w:t>shantel@downtowndoulama.com</w:t>
               </w:r>
-              <w:r>
-[...4 lines deleted...]
-              </w:r>
             </w:dir>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="17C24E5E" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="7C0158F0" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="465"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="746881CF" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sharon Mhango</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6848CEEB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Black</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C36FCCA" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Not available</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="748CAF0A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="542414C8" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pregnancy, Birth, Postpartum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="073E2A21" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Greater Boston, Metrowest, Northeast, Southeast</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76E2F5EC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">774-633-5389 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="4D8E969D" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="720"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ABDF947" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Shayla Straughter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45111001" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black or African American, Non-Hispanic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9FCFD4" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF4CD36" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...54 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D715841" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50535B9A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D030422" w14:textId="09F250D9" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00896CC2" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00896CC2">
+          <w:p w14:paraId="28EE004F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>857-340-1261</w:t>
             </w:r>
-            <w:r w:rsidR="00BE18AA" w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>straughter86@icloud.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="1829ED89" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="112EBF71" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="465"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7234DC8C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sherly Dominique </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cenege</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70FDED0E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Black</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="587C1836" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Haitian Creole</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB9BFA3" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF998E6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pregnancy, Birth, Postpartum </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="756B6A5F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Central</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34DCAEE8" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>781-927-4191</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="7E63E3EB" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49731EA1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Shu Wu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="606AD264" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Asian Chinese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D16203D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mandarin, Cantonese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54DFC32A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="274EF79A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7DA484" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Metrowest, Northeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E72E0E0" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="3E1D2010" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">857-222-0503 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>shuzhenwu5@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="142BC659" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="1EA3EDD3" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="592BB3F8" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Smitha Gudapakkam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA405D6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Asian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B80CD4A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hindi, Telugu, Tamil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5750751C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44A99C39" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Postpartum, Abortion, Pregnancy/infant loss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39DB0382" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AB3F0DA" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="22227309" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>315-395-3628</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>smitha@yoursakhee.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="07D432DE" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="4A6B7931" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11E76B0E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Stephanie Crawford</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7602C2C9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Black/African American </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62F79CE4" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="504ACB0B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="605C3445" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C4E1BA6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B95AB2A" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="6B878E50" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>617-407-5347</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>msstephknowsbest@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="0C9F948F" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="21FFE4FD" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18151675" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tanita Council</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C0B4F2E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Black/Afro-American</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58E99F41" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="158F7115" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF1FEC2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70C720EE" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2368F584" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="22473D1A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>413-285-3145</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>tanitacouncil@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="286BE082" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="6CC93622" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="6112EFFD" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71008FE1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tatikqua</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Austin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9CA000" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>African American</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB3042E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB42CEE" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2C8698" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="203450C9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5922D5AB" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="120BE126" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>351-204-3097</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="4EFF762D" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="2C22F731" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E2EB38E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Taylor Rich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60AB3C81" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="243D0CB0" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="551C7E06" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="411B8DF6" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5921F1C7" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Metrowest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06E309E6" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="06455037" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">617-839-8784 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>gentlegingerdoula@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="504A82F1" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="62D80D1C" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="720"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5471E8E4" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tia Middleton</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="310067B8" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7797BF1A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="138B50AB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62A26C49" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C212741" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Northeast, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DED3657" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="6EEBB051" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">603-785-8131 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>tiamiddleton.doula@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="000530F3" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="72E5DC44" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="157BC46A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Valerie Lamour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="482AD6CC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Haitian American </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7F241B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>French, Haitian Creole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E98EB09" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7DA032" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Birth, Postpartum </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D777589" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46387C4B" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="3AE4B44E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">508-577-2233 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>vdlamour@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="7A5D5211" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="046485D7" w14:textId="77777777" w:rsidTr="00985E36">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3680D97B" w14:textId="7D700E09" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Provider Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0824137C" w14:textId="4ED77D42" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Race/Ethnicity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0C40AE" w14:textId="3BED2EE9" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Language(s) Spoken Other Than English</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="501A3BBC" w14:textId="152D63A2" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Telehealth Availability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19728420" w14:textId="0954002B" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Types of Support Provided</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59437785" w14:textId="76971B94" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Regions in Massachusetts Willing to Travel To</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C4D167E" w14:textId="1E09F22E" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contact Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="7DA1D778" w14:textId="77777777" w:rsidTr="00A60565">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="480"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="774004ED" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Vanessa Clerveaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E09EB69" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Haitian American </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9909F8" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Haitian Creole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43201515" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...54 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40D5A3FD" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pregnancy, Birth, Postpartum, Pregnancy/infant loss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F010730" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Metrowest, Northeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="105DD266" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="457D93F4" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>617-804-5455</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>vanessa@doulasofthediaspora.org</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="3B611CF9" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="45839AEA" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...27 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44D42302" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Vanessa Gomes Prohodski</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="194FECDB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Brazilian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A3E3AF8" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Portuguese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3068F26B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4528C0CC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4779285A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Metrowest, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FC8F4B8" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="0E0DE129" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">508-682-1007 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="45842154" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="25B82A15" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="720"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="17A1460A" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64DAE59D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Visolela</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> James (Layla)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA79360" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">African American, American Indian, Italian  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03CD8D77" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Level 1 Sign language</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB8BB8F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D005907" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="416459F4" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Northeast, Southeast, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21975427" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="41DBBB95" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">857-880-0039 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>visolelajames@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="4353C5C2" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="40FF5303" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25333123" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wylder Ayres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37F0C676" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AFA5FEE" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="623EF6BD" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="248CA33A" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="425EB77F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A79F25D" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="46B24B4B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>413-992-7936</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>wylderayres@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="08153A1C" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="7007AA8C" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
-          <w:trHeight w:val="240"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="465"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2080F8" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yasmin Matos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60006CA1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Puerto Rican</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5441B8" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A69F288" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8A1836" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05CF8A11" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FAE984B" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="05F0555E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>774-420-1381</w:t>
             </w:r>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>yasmin4110@gmail.com</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="0136B9DF" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="3E35E7A1" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="480"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7126ADEC" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yoandig Del Rio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73EB3AAE" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Puerto Rican</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22372078" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37E56DCA" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77B1C22F" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pregnancy, Birth, Postpartum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7973832D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston, Metrowest, Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EF251BF" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="5F7C4A29" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>774-400-0859</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>doulayoandy@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71207" w:rsidRPr="00BE18AA" w14:paraId="2329C90B" w14:textId="77777777" w:rsidTr="004A14EC">
+      <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="2A4A5010" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="720"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3503D212" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Zuwena Ham</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9EDA6C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2E51ED" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F09D222" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2169" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06CF1E73" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy, Birth, Postpartum, Abortion, Pregnancy/infant loss </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+            <w:tcW w:w="2123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52CFC8D0" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Greater Boston</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F080EB9" w14:textId="77777777" w:rsidR="00BE18AA" w:rsidRPr="00BE18AA" w:rsidRDefault="00BE18AA" w:rsidP="00BE18AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00BE18AA">
+          <w:p w14:paraId="0857C5C2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">617-963-4133 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE18AA">
+            <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>contact@doulasofthediaspora.org</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1DEF94D9" w14:textId="3CAE4085" w:rsidR="1A15A9BC" w:rsidRPr="00D06FE6" w:rsidRDefault="1A15A9BC" w:rsidP="00D06FE6"/>
     <w:sectPr w:rsidR="1A15A9BC" w:rsidRPr="00D06FE6" w:rsidSect="002C0C02">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B9952C7" w14:textId="77777777" w:rsidR="00817F77" w:rsidRDefault="00817F77">
+    <w:p w14:paraId="0F1EAD81" w14:textId="77777777" w:rsidR="00A32FFE" w:rsidRDefault="00A32FFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6587FBC0" w14:textId="77777777" w:rsidR="00817F77" w:rsidRDefault="00817F77">
+    <w:p w14:paraId="50062967" w14:textId="77777777" w:rsidR="00A32FFE" w:rsidRDefault="00A32FFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0D6FC929" w14:textId="77777777" w:rsidR="00817F77" w:rsidRDefault="00817F77">
+    <w:p w14:paraId="22F4A19F" w14:textId="77777777" w:rsidR="00A32FFE" w:rsidRDefault="00A32FFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
@@ -37775,71 +43689,71 @@
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3340710F" w14:textId="61863EF2" w:rsidR="2B91A193" w:rsidRDefault="2B91A193" w:rsidP="2B91A193">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BB8CF2B" w14:textId="77777777" w:rsidR="00817F77" w:rsidRDefault="00817F77">
+    <w:p w14:paraId="4F75238F" w14:textId="77777777" w:rsidR="00A32FFE" w:rsidRDefault="00A32FFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25CE33EB" w14:textId="77777777" w:rsidR="00817F77" w:rsidRDefault="00817F77">
+    <w:p w14:paraId="09684C81" w14:textId="77777777" w:rsidR="00A32FFE" w:rsidRDefault="00A32FFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="12DB011B" w14:textId="77777777" w:rsidR="00817F77" w:rsidRDefault="00817F77">
+    <w:p w14:paraId="4F4B1F80" w14:textId="77777777" w:rsidR="00A32FFE" w:rsidRDefault="00A32FFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5085"/>
       <w:gridCol w:w="5085"/>
       <w:gridCol w:w="5085"/>
     </w:tblGrid>
     <w:tr w:rsidR="2B91A193" w14:paraId="4B6DEABA" w14:textId="77777777" w:rsidTr="2B91A193">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
@@ -37868,102 +43782,112 @@
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>MassHealth Doula Provider Information Sheet</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5085" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3C186AFE" w14:textId="186CAFF9" w:rsidR="2B91A193" w:rsidRDefault="2B91A193" w:rsidP="2B91A193">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5085" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="73F5193F" w14:textId="219A9F97" w:rsidR="2B91A193" w:rsidRPr="001E5FF0" w:rsidRDefault="00213C43" w:rsidP="002C0C02">
+        <w:p w14:paraId="73F5193F" w14:textId="6EFA010F" w:rsidR="2B91A193" w:rsidRPr="001E5FF0" w:rsidRDefault="00213C43" w:rsidP="002C0C02">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">                                  </w:t>
           </w:r>
           <w:r w:rsidR="2B91A193" w:rsidRPr="001E5FF0">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Last updated</w:t>
           </w:r>
           <w:r w:rsidR="00E41876">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
+          <w:r w:rsidR="00F2446B">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>April 10</w:t>
+          </w:r>
           <w:r w:rsidR="009C37F4">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>March 2, 2026</w:t>
+            <w:t>, 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="62B367F5" w14:textId="4FB21B38" w:rsidR="2B91A193" w:rsidRDefault="2B91A193" w:rsidP="2B91A193">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -38125,50 +44049,51 @@
     <w:rsid w:val="004D7DFF"/>
     <w:rsid w:val="004F79CE"/>
     <w:rsid w:val="005007C2"/>
     <w:rsid w:val="00520F6C"/>
     <w:rsid w:val="0052182F"/>
     <w:rsid w:val="00524C08"/>
     <w:rsid w:val="0052678C"/>
     <w:rsid w:val="00540CE4"/>
     <w:rsid w:val="00542F83"/>
     <w:rsid w:val="0056423A"/>
     <w:rsid w:val="00566BCD"/>
     <w:rsid w:val="00573D49"/>
     <w:rsid w:val="00581878"/>
     <w:rsid w:val="00586161"/>
     <w:rsid w:val="0058661F"/>
     <w:rsid w:val="0059242E"/>
     <w:rsid w:val="00595B79"/>
     <w:rsid w:val="005A1ACE"/>
     <w:rsid w:val="005A239A"/>
     <w:rsid w:val="005B764B"/>
     <w:rsid w:val="005D1B70"/>
     <w:rsid w:val="005D3056"/>
     <w:rsid w:val="005D3D31"/>
     <w:rsid w:val="005D743B"/>
     <w:rsid w:val="005F5029"/>
+    <w:rsid w:val="005F665E"/>
     <w:rsid w:val="00600784"/>
     <w:rsid w:val="006073B4"/>
     <w:rsid w:val="00607E6B"/>
     <w:rsid w:val="006153BC"/>
     <w:rsid w:val="0062067B"/>
     <w:rsid w:val="0062178A"/>
     <w:rsid w:val="0064431F"/>
     <w:rsid w:val="0065112F"/>
     <w:rsid w:val="006531DC"/>
     <w:rsid w:val="00654D57"/>
     <w:rsid w:val="0065522F"/>
     <w:rsid w:val="00660361"/>
     <w:rsid w:val="00663C5D"/>
     <w:rsid w:val="006658BD"/>
     <w:rsid w:val="006712A5"/>
     <w:rsid w:val="00682FD7"/>
     <w:rsid w:val="00687E1D"/>
     <w:rsid w:val="00692EB0"/>
     <w:rsid w:val="006A4B3A"/>
     <w:rsid w:val="006A6039"/>
     <w:rsid w:val="006C3045"/>
     <w:rsid w:val="006C5458"/>
     <w:rsid w:val="006D5BE1"/>
     <w:rsid w:val="006D7FA4"/>
     <w:rsid w:val="006E1DE1"/>
@@ -38186,96 +44111,98 @@
     <w:rsid w:val="00763FC6"/>
     <w:rsid w:val="00764122"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="0078314C"/>
     <w:rsid w:val="00783257"/>
     <w:rsid w:val="0079036E"/>
     <w:rsid w:val="00793A18"/>
     <w:rsid w:val="007978E2"/>
     <w:rsid w:val="007A210F"/>
     <w:rsid w:val="007A435D"/>
     <w:rsid w:val="007B30D1"/>
     <w:rsid w:val="007B75DE"/>
     <w:rsid w:val="007C1E64"/>
     <w:rsid w:val="007C278A"/>
     <w:rsid w:val="007C2C23"/>
     <w:rsid w:val="007C3D0A"/>
     <w:rsid w:val="007C4EB0"/>
     <w:rsid w:val="007C655B"/>
     <w:rsid w:val="007C66AD"/>
     <w:rsid w:val="007D20F1"/>
     <w:rsid w:val="007E3356"/>
     <w:rsid w:val="007F4536"/>
     <w:rsid w:val="00801A22"/>
     <w:rsid w:val="00805FCC"/>
     <w:rsid w:val="00813526"/>
-    <w:rsid w:val="00817F77"/>
     <w:rsid w:val="00824B81"/>
     <w:rsid w:val="00826D57"/>
     <w:rsid w:val="0082737A"/>
-    <w:rsid w:val="0083387D"/>
     <w:rsid w:val="0083569A"/>
     <w:rsid w:val="00836209"/>
     <w:rsid w:val="008632BD"/>
     <w:rsid w:val="00865A03"/>
     <w:rsid w:val="00867F2E"/>
     <w:rsid w:val="00882BCD"/>
     <w:rsid w:val="008853D0"/>
     <w:rsid w:val="00891EC3"/>
     <w:rsid w:val="00892A72"/>
     <w:rsid w:val="0089560B"/>
     <w:rsid w:val="00896CC2"/>
     <w:rsid w:val="008A2AE0"/>
     <w:rsid w:val="008A2DA9"/>
     <w:rsid w:val="008A56D2"/>
     <w:rsid w:val="008B7544"/>
     <w:rsid w:val="008D292E"/>
     <w:rsid w:val="008E3776"/>
     <w:rsid w:val="008E4835"/>
     <w:rsid w:val="008E600C"/>
     <w:rsid w:val="008F48B0"/>
     <w:rsid w:val="00905EAD"/>
     <w:rsid w:val="0093179B"/>
     <w:rsid w:val="009547AF"/>
     <w:rsid w:val="0095668B"/>
     <w:rsid w:val="0096202C"/>
     <w:rsid w:val="00971C1A"/>
     <w:rsid w:val="009742A2"/>
+    <w:rsid w:val="00985E36"/>
     <w:rsid w:val="009974C2"/>
     <w:rsid w:val="009B30E0"/>
     <w:rsid w:val="009B39E7"/>
+    <w:rsid w:val="009B404F"/>
     <w:rsid w:val="009C37F4"/>
     <w:rsid w:val="009E450A"/>
     <w:rsid w:val="00A13FDA"/>
     <w:rsid w:val="00A263E4"/>
     <w:rsid w:val="00A27DBC"/>
     <w:rsid w:val="00A27F22"/>
+    <w:rsid w:val="00A32FFE"/>
     <w:rsid w:val="00A3359F"/>
     <w:rsid w:val="00A36DAE"/>
     <w:rsid w:val="00A47D8D"/>
     <w:rsid w:val="00A531D3"/>
     <w:rsid w:val="00A5420F"/>
+    <w:rsid w:val="00A60565"/>
     <w:rsid w:val="00A62540"/>
     <w:rsid w:val="00A72E1D"/>
     <w:rsid w:val="00A9797A"/>
     <w:rsid w:val="00AA174C"/>
     <w:rsid w:val="00AA74BB"/>
     <w:rsid w:val="00AB1052"/>
     <w:rsid w:val="00AB4F6D"/>
     <w:rsid w:val="00AE3785"/>
     <w:rsid w:val="00B06A28"/>
     <w:rsid w:val="00B37176"/>
     <w:rsid w:val="00B5060B"/>
     <w:rsid w:val="00B61231"/>
     <w:rsid w:val="00B6401F"/>
     <w:rsid w:val="00B822F0"/>
     <w:rsid w:val="00B92A54"/>
     <w:rsid w:val="00B9319F"/>
     <w:rsid w:val="00B934A5"/>
     <w:rsid w:val="00B941F7"/>
     <w:rsid w:val="00B97E94"/>
     <w:rsid w:val="00BA3979"/>
     <w:rsid w:val="00BA7007"/>
     <w:rsid w:val="00BB05B5"/>
     <w:rsid w:val="00BC2CFA"/>
     <w:rsid w:val="00BC3917"/>
     <w:rsid w:val="00BD6C02"/>
@@ -38320,50 +44247,51 @@
     <w:rsid w:val="00E20D11"/>
     <w:rsid w:val="00E30707"/>
     <w:rsid w:val="00E3109A"/>
     <w:rsid w:val="00E416C0"/>
     <w:rsid w:val="00E41876"/>
     <w:rsid w:val="00E50600"/>
     <w:rsid w:val="00E71207"/>
     <w:rsid w:val="00E73A79"/>
     <w:rsid w:val="00E96847"/>
     <w:rsid w:val="00EA3904"/>
     <w:rsid w:val="00EA53E7"/>
     <w:rsid w:val="00EC49AD"/>
     <w:rsid w:val="00EC5059"/>
     <w:rsid w:val="00EC67A3"/>
     <w:rsid w:val="00EE345E"/>
     <w:rsid w:val="00EE565D"/>
     <w:rsid w:val="00EF3E6C"/>
     <w:rsid w:val="00EF4F6D"/>
     <w:rsid w:val="00EF65E6"/>
     <w:rsid w:val="00F00B09"/>
     <w:rsid w:val="00F0725E"/>
     <w:rsid w:val="00F115E7"/>
     <w:rsid w:val="00F126BB"/>
     <w:rsid w:val="00F146D9"/>
     <w:rsid w:val="00F22569"/>
+    <w:rsid w:val="00F2446B"/>
     <w:rsid w:val="00F314F8"/>
     <w:rsid w:val="00F323D5"/>
     <w:rsid w:val="00F422A2"/>
     <w:rsid w:val="00F439DB"/>
     <w:rsid w:val="00F47AFF"/>
     <w:rsid w:val="00F53F60"/>
     <w:rsid w:val="00F60F45"/>
     <w:rsid w:val="00F81541"/>
     <w:rsid w:val="00F83EFE"/>
     <w:rsid w:val="00F908BF"/>
     <w:rsid w:val="00F96A45"/>
     <w:rsid w:val="00FB178B"/>
     <w:rsid w:val="00FB1FA7"/>
     <w:rsid w:val="00FB5813"/>
     <w:rsid w:val="00FC205B"/>
     <w:rsid w:val="00FC3A8F"/>
     <w:rsid w:val="00FC4924"/>
     <w:rsid w:val="00FC64DF"/>
     <w:rsid w:val="00FD6114"/>
     <w:rsid w:val="00FE10E4"/>
     <w:rsid w:val="00FE38CC"/>
     <w:rsid w:val="00FE5DAB"/>
     <w:rsid w:val="00FF1929"/>
     <w:rsid w:val="019104EB"/>
     <w:rsid w:val="01E8E58E"/>
@@ -39828,50 +45756,62 @@
     <w:div w:id="474874902">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="658970725">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="698817264">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="895510407">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1346831308">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -40268,59 +46208,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010098D1198CE6780C4AB0DC98B27A0894E8" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1d8cb3c8ba4cedfe0a2187951085127e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="84e97cf7-d201-4266-b669-9750d8c82d63" xmlns:ns3="3681058a-78c6-45c7-bc37-ed8082d13ab2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="978142febf3545c043d721c183584d40" ns2:_="" ns3:_="">
     <xsd:import namespace="84e97cf7-d201-4266-b669-9750d8c82d63"/>
     <xsd:import namespace="3681058a-78c6-45c7-bc37-ed8082d13ab2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -40517,120 +46448,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="84e97cf7-d201-4266-b669-9750d8c82d63">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="3681058a-78c6-45c7-bc37-ed8082d13ab2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3898A41F-B431-4C16-8830-D78D12C897B5}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{128A4508-26C5-48CB-BB0C-159998327A31}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="84e97cf7-d201-4266-b669-9750d8c82d63"/>
     <ds:schemaRef ds:uri="3681058a-78c6-45c7-bc37-ed8082d13ab2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3898A41F-B431-4C16-8830-D78D12C897B5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{880DD178-74C5-4E10-A3C3-AA76028C21A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="84e97cf7-d201-4266-b669-9750d8c82d63"/>
     <ds:schemaRef ds:uri="3681058a-78c6-45c7-bc37-ed8082d13ab2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>19107</Characters>
+  <Pages>12</Pages>
+  <Words>3925</Words>
+  <Characters>22377</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>159</Lines>
-  <Paragraphs>44</Paragraphs>
+  <Lines>186</Lines>
+  <Paragraphs>52</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22415</CharactersWithSpaces>
+  <CharactersWithSpaces>26250</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Krinsky, Sarah H (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010098D1198CE6780C4AB0DC98B27A0894E8</vt:lpwstr>