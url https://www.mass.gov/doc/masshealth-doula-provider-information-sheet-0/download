--- v3 (2026-05-13)
+++ v4 (2026-07-04)
@@ -1,52 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14020" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1768"/>
         <w:gridCol w:w="1749"/>
         <w:gridCol w:w="1799"/>
         <w:gridCol w:w="1042"/>
         <w:gridCol w:w="2169"/>
         <w:gridCol w:w="2123"/>
         <w:gridCol w:w="3370"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="20B77C5E" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
@@ -1089,71 +1085,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="024CC6AE" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Akua </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Asenso</w:t>
+              <w:t>Akua Adwapa Asenso</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="566EA061" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1306,51 +1282,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CB7204E" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId6" w:history="1">
               <w:r w:rsidRPr="00F2446B">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>adwapa@doudoukare.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A60565" w:rsidRPr="00F2446B" w14:paraId="68A4919E" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="480"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1672,69 +1648,58 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="169B5E55" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t>, Yoruba</w:t>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Itsekiri, Yoruba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1042" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="617EA5A3" w14:textId="77777777" w:rsidR="00F2446B" w:rsidRPr="00F2446B" w:rsidRDefault="00F2446B" w:rsidP="00F2446B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5129,61 +5094,59 @@
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42B1DC14" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Becky  Fischer</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C54D045" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -5383,63 +5346,52 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06575351" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bonnie </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Bonnie Rovics</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F240219" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -7682,69 +7634,58 @@
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BF59ED4" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Aguiar</w:t>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Claudineia Aguiar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28DAF845" w14:textId="77777777" w:rsidR="00A60565" w:rsidRPr="00F2446B" w:rsidRDefault="00A60565" w:rsidP="00A60565">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -12518,114 +12459,92 @@
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11A6CE50" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Almeida</w:t>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Elideusa Almeida</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4745954D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> (Cape Verdean)</w:t>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>African-American (Cape Verdean)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="537D7454" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -14567,71 +14486,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="428816A9" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fernanda </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> de Carvalho</w:t>
+              <w:t>Fernanda Snege de Carvalho</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79DA32F3" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -19534,51 +19433,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11E62FBB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="00F2446B">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>jesse@freebodyfertility.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="4049E92E" w14:textId="77777777" w:rsidTr="00985E36">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="480"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -22313,70 +22212,51 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>617-669-6161</w:t>
             </w:r>
             <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> com</w:t>
+              <w:t>kerri.babish@gmail com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="66579FB6" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="480"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F5EA1DB" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -23636,69 +23516,58 @@
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2373C35D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Blissett</w:t>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>LaTwanya Blissett</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B1A9A1B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -24147,69 +24016,58 @@
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B83292D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Batista Barbosa</w:t>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Leidiane Batista Barbosa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01CF7519" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -31977,63 +31835,52 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="460D897D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ola Alaa </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Ola Alaa Eliwa</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1060565B" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -32243,71 +32090,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E8234A8" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Olajumoke (</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">) Ogundare </w:t>
+              <w:t xml:space="preserve">Olajumoke (Jummy) Ogundare </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="342AD930" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -32773,63 +32600,52 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1032E93E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oluwakemi </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Oluwakemi Okufuwa</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C2AB390" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -33042,69 +32858,58 @@
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E44D469" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Loiseau</w:t>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Orrine Loiseau</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4195A8D2" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -35585,71 +35390,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CA6AE02" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rafaela </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Rafaela Mogauro </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="116E3B27" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -38531,81 +38316,87 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Central, Greater Boston, Metrowest, Northeast, Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4946FFF1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
+          <w:p w14:paraId="4946FFF1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00A27AC1" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:dir w:val="ltr">
-              <w:r w:rsidRPr="00F2446B">
+              <w:r w:rsidR="00985E36" w:rsidRPr="00F2446B">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve">774-701-0237 </w:t>
               </w:r>
-              <w:r w:rsidRPr="00F2446B">
+              <w:r w:rsidR="00985E36" w:rsidRPr="00F2446B">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:br/>
                 <w:t>shantel@downtowndoulama.com</w:t>
               </w:r>
+              <w:r w:rsidR="00A20E71">
+                <w:t>‬</w:t>
+              </w:r>
+              <w:r>
+                <w:t>‬</w:t>
+              </w:r>
             </w:dir>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00985E36" w:rsidRPr="00F2446B" w14:paraId="7C0158F0" w14:textId="77777777" w:rsidTr="00A60565">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="465"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="746881CF" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -39102,71 +38893,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7234DC8C" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sherly Dominique </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Sherly Dominique Cenege </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70FDED0E" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -40380,69 +40151,58 @@
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71008FE1" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Austin</w:t>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tatikqua Austin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D9CA000" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -42161,69 +41921,58 @@
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64DAE59D" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> James (Layla)</w:t>
+            <w:r w:rsidRPr="00F2446B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Visolela James (Layla)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3CA79360" w14:textId="77777777" w:rsidR="00985E36" w:rsidRPr="00F2446B" w:rsidRDefault="00985E36" w:rsidP="00985E36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -43421,85 +43170,85 @@
             <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">617-963-4133 </w:t>
             </w:r>
             <w:r w:rsidRPr="00F2446B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>contact@doulasofthediaspora.org</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1DEF94D9" w14:textId="3CAE4085" w:rsidR="1A15A9BC" w:rsidRPr="00D06FE6" w:rsidRDefault="1A15A9BC" w:rsidP="00D06FE6"/>
     <w:sectPr w:rsidR="1A15A9BC" w:rsidRPr="00D06FE6" w:rsidSect="002C0C02">
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F1EAD81" w14:textId="77777777" w:rsidR="00A32FFE" w:rsidRDefault="00A32FFE">
+    <w:p w14:paraId="2D566EE3" w14:textId="77777777" w:rsidR="00A27AC1" w:rsidRDefault="00A27AC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50062967" w14:textId="77777777" w:rsidR="00A32FFE" w:rsidRDefault="00A32FFE">
+    <w:p w14:paraId="6A7EA1FF" w14:textId="77777777" w:rsidR="00A27AC1" w:rsidRDefault="00A27AC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="22F4A19F" w14:textId="77777777" w:rsidR="00A32FFE" w:rsidRDefault="00A32FFE">
+    <w:p w14:paraId="4E1E0769" w14:textId="77777777" w:rsidR="00A27AC1" w:rsidRDefault="00A27AC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
@@ -43689,71 +43438,71 @@
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3340710F" w14:textId="61863EF2" w:rsidR="2B91A193" w:rsidRDefault="2B91A193" w:rsidP="2B91A193">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F75238F" w14:textId="77777777" w:rsidR="00A32FFE" w:rsidRDefault="00A32FFE">
+    <w:p w14:paraId="116BDF73" w14:textId="77777777" w:rsidR="00A27AC1" w:rsidRDefault="00A27AC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09684C81" w14:textId="77777777" w:rsidR="00A32FFE" w:rsidRDefault="00A32FFE">
+    <w:p w14:paraId="17DF83A2" w14:textId="77777777" w:rsidR="00A27AC1" w:rsidRDefault="00A27AC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F4B1F80" w14:textId="77777777" w:rsidR="00A32FFE" w:rsidRDefault="00A32FFE">
+    <w:p w14:paraId="77376E63" w14:textId="77777777" w:rsidR="00A27AC1" w:rsidRDefault="00A27AC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5085"/>
       <w:gridCol w:w="5085"/>
       <w:gridCol w:w="5085"/>
     </w:tblGrid>
     <w:tr w:rsidR="2B91A193" w14:paraId="4B6DEABA" w14:textId="77777777" w:rsidTr="2B91A193">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
@@ -43782,133 +43531,134 @@
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>MassHealth Doula Provider Information Sheet</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5085" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3C186AFE" w14:textId="186CAFF9" w:rsidR="2B91A193" w:rsidRDefault="2B91A193" w:rsidP="2B91A193">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5085" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="73F5193F" w14:textId="6EFA010F" w:rsidR="2B91A193" w:rsidRPr="001E5FF0" w:rsidRDefault="00213C43" w:rsidP="002C0C02">
+        <w:p w14:paraId="73F5193F" w14:textId="61D37901" w:rsidR="2B91A193" w:rsidRPr="001E5FF0" w:rsidRDefault="00213C43" w:rsidP="002C0C02">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">                                  </w:t>
           </w:r>
           <w:r w:rsidR="2B91A193" w:rsidRPr="001E5FF0">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Last updated</w:t>
           </w:r>
           <w:r w:rsidR="00E41876">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00F2446B">
+          <w:r w:rsidR="007E762C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>April 10</w:t>
+            <w:t>May 12</w:t>
           </w:r>
           <w:r w:rsidR="009C37F4">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>, 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="62B367F5" w14:textId="4FB21B38" w:rsidR="2B91A193" w:rsidRDefault="2B91A193" w:rsidP="2B91A193">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="1E827A4D"/>
@@ -43941,89 +43691,91 @@
     <w:rsid w:val="001040FA"/>
     <w:rsid w:val="00104AD8"/>
     <w:rsid w:val="00105049"/>
     <w:rsid w:val="00107F54"/>
     <w:rsid w:val="001131F0"/>
     <w:rsid w:val="00113A74"/>
     <w:rsid w:val="0014174E"/>
     <w:rsid w:val="0014656E"/>
     <w:rsid w:val="00153977"/>
     <w:rsid w:val="00153E5E"/>
     <w:rsid w:val="001542BB"/>
     <w:rsid w:val="00161267"/>
     <w:rsid w:val="00166052"/>
     <w:rsid w:val="00184FF0"/>
     <w:rsid w:val="00186F0C"/>
     <w:rsid w:val="001A468D"/>
     <w:rsid w:val="001C4477"/>
     <w:rsid w:val="001C4CDE"/>
     <w:rsid w:val="001C547C"/>
     <w:rsid w:val="001D2187"/>
     <w:rsid w:val="001D2368"/>
     <w:rsid w:val="001E5C4E"/>
     <w:rsid w:val="001E5FF0"/>
     <w:rsid w:val="001E62D4"/>
     <w:rsid w:val="001F08B2"/>
+    <w:rsid w:val="001F1AB7"/>
     <w:rsid w:val="001F26BE"/>
     <w:rsid w:val="001F5752"/>
     <w:rsid w:val="00200C5C"/>
     <w:rsid w:val="00201824"/>
     <w:rsid w:val="00204494"/>
     <w:rsid w:val="00204713"/>
     <w:rsid w:val="00204C32"/>
     <w:rsid w:val="002069A5"/>
     <w:rsid w:val="00210C66"/>
     <w:rsid w:val="00213C43"/>
     <w:rsid w:val="002219B3"/>
     <w:rsid w:val="002232FC"/>
     <w:rsid w:val="00224A8E"/>
     <w:rsid w:val="00226DEA"/>
     <w:rsid w:val="00251736"/>
     <w:rsid w:val="00257837"/>
     <w:rsid w:val="00257CF5"/>
     <w:rsid w:val="00257EB3"/>
     <w:rsid w:val="002716FD"/>
     <w:rsid w:val="00277E63"/>
     <w:rsid w:val="00296531"/>
     <w:rsid w:val="00297156"/>
     <w:rsid w:val="002A2627"/>
     <w:rsid w:val="002A7C48"/>
     <w:rsid w:val="002B043B"/>
     <w:rsid w:val="002B286C"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002D1637"/>
     <w:rsid w:val="002D49A6"/>
     <w:rsid w:val="002D640B"/>
     <w:rsid w:val="002E2530"/>
     <w:rsid w:val="002F1E60"/>
     <w:rsid w:val="002F67DD"/>
     <w:rsid w:val="00301660"/>
     <w:rsid w:val="0030657B"/>
     <w:rsid w:val="00322F33"/>
     <w:rsid w:val="00340F30"/>
     <w:rsid w:val="00352846"/>
     <w:rsid w:val="003539CF"/>
+    <w:rsid w:val="00354AB8"/>
     <w:rsid w:val="00355D07"/>
     <w:rsid w:val="00357285"/>
     <w:rsid w:val="00366FE0"/>
     <w:rsid w:val="0037502F"/>
     <w:rsid w:val="00387F05"/>
     <w:rsid w:val="00392B35"/>
     <w:rsid w:val="00395678"/>
     <w:rsid w:val="003960E2"/>
     <w:rsid w:val="00397FFB"/>
     <w:rsid w:val="003A02BD"/>
     <w:rsid w:val="003A6FF4"/>
     <w:rsid w:val="003A7F51"/>
     <w:rsid w:val="003B04BA"/>
     <w:rsid w:val="003C6776"/>
     <w:rsid w:val="003D1D8C"/>
     <w:rsid w:val="003D2179"/>
     <w:rsid w:val="003D44D6"/>
     <w:rsid w:val="003E1220"/>
     <w:rsid w:val="003E3046"/>
     <w:rsid w:val="003F26C6"/>
     <w:rsid w:val="003F3EE1"/>
     <w:rsid w:val="00400488"/>
     <w:rsid w:val="00400C6E"/>
     <w:rsid w:val="00403407"/>
     <w:rsid w:val="00404D36"/>
@@ -44107,140 +43859,144 @@
     <w:rsid w:val="00731C46"/>
     <w:rsid w:val="00732725"/>
     <w:rsid w:val="00736175"/>
     <w:rsid w:val="00746EA9"/>
     <w:rsid w:val="00763FC6"/>
     <w:rsid w:val="00764122"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="0078314C"/>
     <w:rsid w:val="00783257"/>
     <w:rsid w:val="0079036E"/>
     <w:rsid w:val="00793A18"/>
     <w:rsid w:val="007978E2"/>
     <w:rsid w:val="007A210F"/>
     <w:rsid w:val="007A435D"/>
     <w:rsid w:val="007B30D1"/>
     <w:rsid w:val="007B75DE"/>
     <w:rsid w:val="007C1E64"/>
     <w:rsid w:val="007C278A"/>
     <w:rsid w:val="007C2C23"/>
     <w:rsid w:val="007C3D0A"/>
     <w:rsid w:val="007C4EB0"/>
     <w:rsid w:val="007C655B"/>
     <w:rsid w:val="007C66AD"/>
     <w:rsid w:val="007D20F1"/>
     <w:rsid w:val="007E3356"/>
+    <w:rsid w:val="007E762C"/>
     <w:rsid w:val="007F4536"/>
     <w:rsid w:val="00801A22"/>
     <w:rsid w:val="00805FCC"/>
     <w:rsid w:val="00813526"/>
     <w:rsid w:val="00824B81"/>
     <w:rsid w:val="00826D57"/>
     <w:rsid w:val="0082737A"/>
     <w:rsid w:val="0083569A"/>
     <w:rsid w:val="00836209"/>
     <w:rsid w:val="008632BD"/>
     <w:rsid w:val="00865A03"/>
     <w:rsid w:val="00867F2E"/>
     <w:rsid w:val="00882BCD"/>
     <w:rsid w:val="008853D0"/>
     <w:rsid w:val="00891EC3"/>
     <w:rsid w:val="00892A72"/>
     <w:rsid w:val="0089560B"/>
     <w:rsid w:val="00896CC2"/>
     <w:rsid w:val="008A2AE0"/>
     <w:rsid w:val="008A2DA9"/>
     <w:rsid w:val="008A56D2"/>
     <w:rsid w:val="008B7544"/>
     <w:rsid w:val="008D292E"/>
     <w:rsid w:val="008E3776"/>
     <w:rsid w:val="008E4835"/>
     <w:rsid w:val="008E600C"/>
     <w:rsid w:val="008F48B0"/>
     <w:rsid w:val="00905EAD"/>
     <w:rsid w:val="0093179B"/>
     <w:rsid w:val="009547AF"/>
     <w:rsid w:val="0095668B"/>
     <w:rsid w:val="0096202C"/>
     <w:rsid w:val="00971C1A"/>
     <w:rsid w:val="009742A2"/>
     <w:rsid w:val="00985E36"/>
     <w:rsid w:val="009974C2"/>
     <w:rsid w:val="009B30E0"/>
     <w:rsid w:val="009B39E7"/>
     <w:rsid w:val="009B404F"/>
     <w:rsid w:val="009C37F4"/>
     <w:rsid w:val="009E450A"/>
+    <w:rsid w:val="00A13535"/>
     <w:rsid w:val="00A13FDA"/>
+    <w:rsid w:val="00A20E71"/>
     <w:rsid w:val="00A263E4"/>
+    <w:rsid w:val="00A27AC1"/>
     <w:rsid w:val="00A27DBC"/>
     <w:rsid w:val="00A27F22"/>
-    <w:rsid w:val="00A32FFE"/>
     <w:rsid w:val="00A3359F"/>
     <w:rsid w:val="00A36DAE"/>
     <w:rsid w:val="00A47D8D"/>
     <w:rsid w:val="00A531D3"/>
     <w:rsid w:val="00A5420F"/>
     <w:rsid w:val="00A60565"/>
     <w:rsid w:val="00A62540"/>
     <w:rsid w:val="00A72E1D"/>
     <w:rsid w:val="00A9797A"/>
     <w:rsid w:val="00AA174C"/>
     <w:rsid w:val="00AA74BB"/>
     <w:rsid w:val="00AB1052"/>
     <w:rsid w:val="00AB4F6D"/>
     <w:rsid w:val="00AE3785"/>
     <w:rsid w:val="00B06A28"/>
     <w:rsid w:val="00B37176"/>
     <w:rsid w:val="00B5060B"/>
     <w:rsid w:val="00B61231"/>
     <w:rsid w:val="00B6401F"/>
     <w:rsid w:val="00B822F0"/>
     <w:rsid w:val="00B92A54"/>
     <w:rsid w:val="00B9319F"/>
     <w:rsid w:val="00B934A5"/>
     <w:rsid w:val="00B941F7"/>
     <w:rsid w:val="00B97E94"/>
     <w:rsid w:val="00BA3979"/>
     <w:rsid w:val="00BA7007"/>
     <w:rsid w:val="00BB05B5"/>
     <w:rsid w:val="00BC2CFA"/>
     <w:rsid w:val="00BC3917"/>
     <w:rsid w:val="00BD6C02"/>
     <w:rsid w:val="00BD77E4"/>
     <w:rsid w:val="00BE18AA"/>
     <w:rsid w:val="00BE4A5D"/>
     <w:rsid w:val="00BF0910"/>
     <w:rsid w:val="00C246DF"/>
     <w:rsid w:val="00C36D86"/>
     <w:rsid w:val="00C61CF3"/>
     <w:rsid w:val="00C62ECA"/>
     <w:rsid w:val="00C63A5C"/>
     <w:rsid w:val="00C64ACF"/>
     <w:rsid w:val="00C71F42"/>
     <w:rsid w:val="00CA500C"/>
     <w:rsid w:val="00CA6555"/>
+    <w:rsid w:val="00CC7DCC"/>
     <w:rsid w:val="00CD3C27"/>
     <w:rsid w:val="00CF66E0"/>
     <w:rsid w:val="00D02256"/>
     <w:rsid w:val="00D06FE6"/>
     <w:rsid w:val="00D14ADE"/>
     <w:rsid w:val="00D200F9"/>
     <w:rsid w:val="00D201D0"/>
     <w:rsid w:val="00D52514"/>
     <w:rsid w:val="00D54950"/>
     <w:rsid w:val="00D61F58"/>
     <w:rsid w:val="00D75EF5"/>
     <w:rsid w:val="00D800F7"/>
     <w:rsid w:val="00D8387C"/>
     <w:rsid w:val="00D84E3D"/>
     <w:rsid w:val="00D85C1D"/>
     <w:rsid w:val="00D917DB"/>
     <w:rsid w:val="00D95DE8"/>
     <w:rsid w:val="00D96575"/>
     <w:rsid w:val="00DA2404"/>
     <w:rsid w:val="00DB0AD3"/>
     <w:rsid w:val="00DB14F1"/>
     <w:rsid w:val="00DB6D2B"/>
     <w:rsid w:val="00DD4FB5"/>
     <w:rsid w:val="00DE1E5D"/>
     <w:rsid w:val="00E13EBD"/>
@@ -44655,51 +44411,50 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1E827A4D"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{EE25F2A4-2ECA-485E-B259-0ADF9A989CE0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -45931,51 +45686,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146966850">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesse@freebodyfertility.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adwapa@doudoukare.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesse@freebodyfertility.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adwapa@doudoukare.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -46195,388 +45950,80 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...309 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
   <Words>3925</Words>
-  <Characters>22377</Characters>
+  <Characters>22379</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>186</Lines>
   <Paragraphs>52</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26250</CharactersWithSpaces>
+  <CharactersWithSpaces>26252</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Krinsky, Sarah H (EHS)</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>