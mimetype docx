--- v1 (2025-12-16)
+++ v2 (2026-05-12)
@@ -1,49 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="15B4BEBD" w14:textId="032A3831" w:rsidR="00CD3277" w:rsidRPr="00C03272" w:rsidRDefault="00610BFB" w:rsidP="00C03272">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc127176873"/>
       <w:bookmarkStart w:id="1" w:name="_Toc210296806"/>
       <w:r>
         <w:t xml:space="preserve">MassHealth </w:t>
       </w:r>
       <w:r w:rsidR="00CD3277" w:rsidRPr="00C03272">
         <w:t xml:space="preserve">Enrollment Guide </w:t>
       </w:r>
       <w:r w:rsidR="003E5E68" w:rsidRPr="00C03272">
         <w:t>January</w:t>
       </w:r>
       <w:r w:rsidR="00844D66" w:rsidRPr="00C03272">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00420C7F">
@@ -106,51 +107,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7230481E" w14:textId="0D1A46D4" w:rsidR="00E82BFC" w:rsidRPr="00E82BFC" w:rsidRDefault="00E82BFC" w:rsidP="00E82BFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E82BFC">
         <w:t>Monday–Friday 8 am to 5 pm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C7657B8" w14:textId="6CA6B24D" w:rsidR="00E82BFC" w:rsidRDefault="00E82BFC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52061A5F" w14:textId="5F2DBB63" w:rsidR="00CD3277" w:rsidRPr="005C3D5F" w:rsidRDefault="00CD3277" w:rsidP="00421F37">
+    <w:p w14:paraId="52061A5F" w14:textId="5F2DBB63" w:rsidR="00CD3277" w:rsidRPr="005C3D5F" w:rsidRDefault="00CD3277" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc127176874"/>
       <w:bookmarkStart w:id="3" w:name="_Toc210296807"/>
       <w:r w:rsidRPr="005C3D5F">
         <w:lastRenderedPageBreak/>
         <w:t>Hello and welcome</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="005C3D5F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="289E4273" w14:textId="77777777" w:rsidR="00166B48" w:rsidRDefault="00166B48" w:rsidP="00CD3277"/>
     <w:p w14:paraId="48E98294" w14:textId="5BA6C9F2" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:r>
         <w:t xml:space="preserve">MassHealth is the Medicaid program in Massachusetts. We have </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="414356CF" w14:textId="77777777" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:r>
         <w:t xml:space="preserve">health plans to choose from so you can get the health care you need. </w:t>
       </w:r>
@@ -175,58 +176,57 @@
       <w:r>
         <w:t xml:space="preserve">This guide will help you... </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10878D5D" w14:textId="26C03CEA" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:r>
         <w:t xml:space="preserve">Learn about the health plans available in your area and how to choose a provider. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F4AB927" w14:textId="5E2AB074" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:r>
         <w:t xml:space="preserve">Compare health plans in your area and choose the one that’s right for you. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FE321BD" w14:textId="08B335FC" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:r>
         <w:t xml:space="preserve">Enroll in a health plan or change to a different health plan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0792315F" w14:textId="77777777" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277"/>
     <w:p w14:paraId="0E7CB799" w14:textId="77777777" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619C10E4" w14:textId="06390C73" w:rsidR="00CD3277" w:rsidRPr="005C3D5F" w:rsidRDefault="00CD3277" w:rsidP="008F12E4">
+    <w:p w14:paraId="619C10E4" w14:textId="06390C73" w:rsidR="00CD3277" w:rsidRPr="005C3D5F" w:rsidRDefault="00CD3277" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc127176875"/>
       <w:bookmarkStart w:id="5" w:name="_Toc210296808"/>
       <w:r w:rsidRPr="005C3D5F">
-        <w:lastRenderedPageBreak/>
         <w:t>Is this guide for you?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="005C3D5F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D17D1AF" w14:textId="3BD75F55" w:rsidR="00CD3277" w:rsidRPr="00166B48" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F12E4">
         <w:t xml:space="preserve">Certain members in the MassHealth program will need to enroll in a health plan. Use </w:t>
       </w:r>
       <w:r w:rsidRPr="00166B48">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">this guide if you </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D3E5F7" w14:textId="04A0A863" w:rsidR="00CD3277" w:rsidRPr="001626B2" w:rsidRDefault="00CD3277" w:rsidP="001626B2">
@@ -503,136 +503,156 @@
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="307EDD80" w14:textId="2B80B700" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F12E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table of Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B69F1BE" w14:textId="34FEDD5C" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="3B69F1BE" w14:textId="0AE465EC" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F12E4">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="008F12E4">
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="008F12E4">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc210296806" w:history="1"/>
-[...58 lines deleted...]
-    <w:p w14:paraId="6A6BD7D8" w14:textId="06A5C9CB" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK \l "_Toc210296806"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK \l "_Toc210296809"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="008F12E4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>How to Use this Guide: 3 Steps to a Health Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F12E4">
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008F12E4">
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="008F12E4">
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc210296809 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="008F12E4">
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="008F12E4">
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="000D70C7">
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F12E4">
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6BD7D8" w14:textId="50C37D38" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296810" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Learn About Health Plan Options</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -643,67 +663,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296810 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="464460CB" w14:textId="760EA32F" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="464460CB" w14:textId="18134FC4" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296811" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Compare Health Plans</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -714,67 +734,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296811 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48423818" w14:textId="08046D79" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="48423818" w14:textId="5551CAF2" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296812" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Fallon Health-Atrius Health Care Collaborative</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -785,67 +805,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296812 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F6EBD39" w14:textId="6E796C1F" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="2F6EBD39" w14:textId="5D860B51" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296813" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Berkshire Fallon Health Collaborative</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -856,67 +876,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296813 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="465DF8A4" w14:textId="00577A9D" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="465DF8A4" w14:textId="42FC8407" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296814" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Fallon 365</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -927,67 +947,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296814 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E18899E" w14:textId="345C1528" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="1E18899E" w14:textId="034E18E5" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296815" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Health New England - BeHealthy Partnership Plan</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -998,67 +1018,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296815 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E64244D" w14:textId="7EE26DEA" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="2E64244D" w14:textId="1E4EB8A0" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296816" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Health New England</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -1069,67 +1089,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296816 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52D176C3" w14:textId="3AC4D1C7" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="52D176C3" w14:textId="1C77835A" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296817" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mass General Brigham</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -1140,67 +1160,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296817 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48C5FA0B" w14:textId="2EB93881" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="48C5FA0B" w14:textId="2929D5D2" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296818" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Tufts Health Together with Cambridge Health Alliance (CHA)</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -1211,67 +1231,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296818 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E1664B7" w14:textId="6D8F1151" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="6E1664B7" w14:textId="2D2EADA3" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296819" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Tufts Health Together with UMass Memorial Health</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -1282,67 +1302,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296819 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C22AFD2" w14:textId="00B93511" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="6C22AFD2" w14:textId="7F664E94" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296820" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>WellSense Health Plan</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -1353,67 +1373,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296820 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="09C0087F" w14:textId="0B2AFD21" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="09C0087F" w14:textId="6F1AE3A6" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296821" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>East Boston Neighborhood Health WellSense Alliance</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -1424,67 +1444,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296821 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2712B7B2" w14:textId="55106B92" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="2712B7B2" w14:textId="0A9C3EFA" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296822" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>WellSense Beth Israel Lahey Health (BILH) Performance Network ACO</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -1495,67 +1515,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296822 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="141DED0D" w14:textId="5FB4F718" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="141DED0D" w14:textId="6252FF00" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296823" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>WellSense Boston Children’s ACO</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -1566,67 +1586,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296823 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B1BC6D7" w14:textId="2842C3E3" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="5B1BC6D7" w14:textId="1294C91B" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296824" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>WellSense Care Alliance</w:t>
         </w:r>
         <w:r w:rsidR="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
@@ -1644,67 +1664,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296824 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53A80C02" w14:textId="6040BA58" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="53A80C02" w14:textId="556457AB" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296825" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>WellSense Community Alliance</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -1715,67 +1735,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296825 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70E183C3" w14:textId="73408430" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="70E183C3" w14:textId="3AD3C89F" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296826" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>WellSense Mercy Alliance</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -1786,67 +1806,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296826 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1688C448" w14:textId="0984116F" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="1688C448" w14:textId="2AAA96EA" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296827" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>WellSense Signature Alliance</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -1857,67 +1877,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296827 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17DEBC20" w14:textId="768D7134" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="17DEBC20" w14:textId="7041BE0F" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296828" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>WellSense Southcoast Alliance</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -1928,67 +1948,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296828 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56E3D36B" w14:textId="574C4D20" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="56E3D36B" w14:textId="1D591E2F" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296829" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Community Care Cooperative (C3)</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -1999,67 +2019,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296829 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>26</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D3287C2" w14:textId="613A333D" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="7D3287C2" w14:textId="179DA707" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296830" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:w w:val="105"/>
           </w:rPr>
           <w:t>Revere Health Choice</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2071,67 +2091,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296830 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>26</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="168F2028" w14:textId="1289F1FE" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="168F2028" w14:textId="022F2A07" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296831" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>WellSense Essential MCO</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -2142,67 +2162,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296831 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>27</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BD1499E" w14:textId="3A883EC2" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="0BD1499E" w14:textId="5662E4D6" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296832" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Primary Care Clinician (PCC) Plan</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -2213,67 +2233,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296832 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>30</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7701F6E1" w14:textId="7DE6CCEF" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="7701F6E1" w14:textId="1B013E41" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296833" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Enroll in or Change a Health Plan</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -2284,67 +2304,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296833 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>31</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="216916B1" w14:textId="2AA839A3" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="216916B1" w14:textId="2B747439" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296834" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Changing Your Health Plan</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -2355,67 +2375,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296834 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>31</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57984F01" w14:textId="364222C9" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="57984F01" w14:textId="3F8DBA2A" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296835" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Plan Selection Period</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -2426,67 +2446,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296835 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>32</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="091BB6E1" w14:textId="2580F505" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="091BB6E1" w14:textId="18891B55" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296836" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Fixed Enrollment Period</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -2497,67 +2517,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296836 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>32</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07437D3B" w14:textId="612847AA" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="07437D3B" w14:textId="5D8A20D7" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296837" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Using Your Member ID Cards</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -2568,67 +2588,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296837 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>34</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4327E958" w14:textId="2A1E5AB5" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="4327E958" w14:textId="76040444" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296838" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>More Information</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -2639,67 +2659,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296838 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>35</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D2FB58D" w14:textId="05DD6F4D" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="6D2FB58D" w14:textId="7C4DB2B0" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296839" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>If you get a bill</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -2710,67 +2730,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296839 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>36</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A54C13B" w14:textId="7544A0DE" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="5A54C13B" w14:textId="130B046A" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296840" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Grievances, Appeals, and Fair Hearings</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -2781,67 +2801,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296840 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>36</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0085DA91" w14:textId="71C322CE" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="0085DA91" w14:textId="43CB800A" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296841" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Service Areas</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -2852,67 +2872,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296841 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>37</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A1E8FE5" w14:textId="3BBBB9BA" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="2A1E8FE5" w14:textId="07CD3467" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296842" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Need Help?:</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2924,67 +2944,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296842 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>48</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="718305E7" w14:textId="05A54E5E" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="718305E7" w14:textId="0B9C6063" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296843" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>MyServices</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2996,67 +3016,67 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296843 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>48</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A865FB9" w14:textId="1AFBD8F1" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
+    <w:p w14:paraId="4A865FB9" w14:textId="3A69ADBE" w:rsidR="00947566" w:rsidRPr="008F12E4" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc210296844" w:history="1">
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>My Ombudsman</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -3068,90 +3088,89 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc210296844 \h </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008F12E4">
+        <w:r w:rsidR="000D70C7">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>48</w:t>
         </w:r>
         <w:r w:rsidRPr="008F12E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="72DD3368" w14:textId="2013148D" w:rsidR="00947566" w:rsidRDefault="00947566" w:rsidP="008F12E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:sectPr w:rsidR="00947566" w:rsidSect="0054650F">
           <w:type w:val="oddPage"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="008F12E4">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04906074" w14:textId="77777777" w:rsidR="008A6C8E" w:rsidRPr="008A6C8E" w:rsidRDefault="008A6C8E" w:rsidP="00421F37">
+    <w:p w14:paraId="04906074" w14:textId="77777777" w:rsidR="008A6C8E" w:rsidRPr="008A6C8E" w:rsidRDefault="008A6C8E" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc127176876"/>
       <w:bookmarkStart w:id="7" w:name="_Toc210296809"/>
       <w:r w:rsidRPr="008A6C8E">
-        <w:lastRenderedPageBreak/>
         <w:t>How to Use this Guide: 3 Steps to a Health Plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="008A6C8E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31D104C1" w14:textId="77777777" w:rsidR="008A6C8E" w:rsidRDefault="008A6C8E" w:rsidP="008A6C8E"/>
     <w:p w14:paraId="3AB025F2" w14:textId="77777777" w:rsidR="008A6C8E" w:rsidRPr="004B68C2" w:rsidRDefault="008A6C8E" w:rsidP="008A6C8E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B68C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Step 1: Service areas </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12AC99D8" w14:textId="485B36C2" w:rsidR="008A6C8E" w:rsidRPr="004605F2" w:rsidRDefault="008A6C8E" w:rsidP="008A6C8E">
@@ -3322,57 +3341,56 @@
         <w:t xml:space="preserve">If you have questions or need help choosing a health plan, call us at (800) 841-2900, TDD/TTY: 711. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B442E43" w14:textId="77777777" w:rsidR="008A6C8E" w:rsidRDefault="008A6C8E" w:rsidP="008A6C8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You may also go to our website at www.masshealthchoices.com to learn about plans and to choose one. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2424C6C1" w14:textId="77777777" w:rsidR="008A6C8E" w:rsidRPr="008F12E4" w:rsidRDefault="008A6C8E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:w w:val="75"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0A2142" w14:textId="5CAAEBCC" w:rsidR="00CD3277" w:rsidRPr="008F12E4" w:rsidRDefault="00CD3277" w:rsidP="00421F37">
+    <w:p w14:paraId="2B0A2142" w14:textId="5CAAEBCC" w:rsidR="00CD3277" w:rsidRPr="008F12E4" w:rsidRDefault="00CD3277" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc210296810"/>
       <w:r w:rsidRPr="008F12E4">
-        <w:lastRenderedPageBreak/>
         <w:t>Learn About Health Plan Options</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="008F12E4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31DCEE81" w14:textId="36F030F4" w:rsidR="00CD3277" w:rsidRPr="008F12E4" w:rsidRDefault="00CD3277" w:rsidP="00BE23BC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc179450820"/>
       <w:r w:rsidRPr="008F12E4">
         <w:t>Accountable Care Organizations (ACOs)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="008F12E4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03B68815" w14:textId="77777777" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00FA52BB">
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
@@ -3460,65 +3478,50 @@
         <w:t xml:space="preserve">s provider network </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20170199" w14:textId="77777777" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Choose a PCP in the ACO, or one will be assigned to you </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA508C6" w14:textId="77777777" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Can change your PCP at any time within the ACO </w:t>
-      </w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5159492C" w14:textId="77777777" w:rsidR="00270BEA" w:rsidRPr="00270BEA" w:rsidRDefault="00CD3277" w:rsidP="00845E72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166B48">
         <w:t xml:space="preserve">Will have a Plan Selection Period and a Fixed Enrollment Period every year </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="305FBFDF" w14:textId="77777777" w:rsidR="00270BEA" w:rsidRDefault="00270BEA" w:rsidP="00270BEA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3629,51 +3632,50 @@
       <w:r>
         <w:t>Health screenings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="528F91CF" w14:textId="4AD54AB0" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00FA52BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sick visits </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0098825F" w14:textId="4316B7A0" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00BE23BC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="_Toc179450822"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Primary Care ACOs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75CE366C" w14:textId="77777777" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00FA52BB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In this type of ACO, PCPs have joined together into an ACO to be responsible for your care. The ACO contracts directly with MassHealth to coordinate the full range of services for its enrollees. Primary Care ACOs work with the MassHealth provider network of specialists and hospitals and may have certain providers in their “referral circle.” This circle gives you direct access to other providers. The Massachusetts Behavioral Health Partnership (MBHP) provides behavioral health services. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">In this kind of plan, you </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="030ACB1E" w14:textId="6673619C" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00FA52BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -3692,71 +3694,59 @@
         <w:t>in</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> the ACO</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA52BB">
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s group of providers when you enroll </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="501F02E8" w14:textId="73747B1B" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00FA52BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Can change your PCP at any time within the ACO </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50BF6349" w14:textId="56A3A80E" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00FA52BB">
+    <w:p w14:paraId="5950D2AA" w14:textId="5F72F4A1" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00FA52BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">May get the services of a behavioral health or long-term services and supports (LTSS) Community Partner (see below) </w:t>
-[...10 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Will have a Plan Selection Period and a Fixed Enrollment Period every year </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC8AB6E" w14:textId="5023BDDB" w:rsidR="00FB72F3" w:rsidRPr="00BE23BC" w:rsidRDefault="00FB72F3" w:rsidP="00BE23BC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc179450823"/>
       <w:r w:rsidRPr="00BE23BC">
         <w:t>Managed Care Organization (MCO)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00BE23BC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C6575B4" w14:textId="661811D1" w:rsidR="00FB72F3" w:rsidRDefault="00E50AC5" w:rsidP="00FB72F3">
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="007F6C04">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB72F3">
         <w:t>MCO  health plan</w:t>
@@ -3823,176 +3813,74 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Choose a PCP in the MCO, or one will be assigned to you</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5630E20C" w14:textId="77777777" w:rsidR="007F6C04" w:rsidRDefault="00FB72F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Can change your PCP at any time within the MCO </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A8DC4C" w14:textId="444640CD" w:rsidR="00FA52BB" w:rsidRDefault="00FB72F3">
+    <w:p w14:paraId="20645E08" w14:textId="77777777" w:rsidR="007F6C04" w:rsidRDefault="00FA52BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">May get the services of a behavioral health or long-term services and supports (LTSS) Community Partner (see below) </w:t>
-[...10 lines deleted...]
-      <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00FB72F3">
         <w:t xml:space="preserve">ill have a Plan Selection Period and a Fixed Enrollment Period every year </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F89184" w14:textId="279C6B43" w:rsidR="00FB72F3" w:rsidRDefault="00FB72F3" w:rsidP="00BF7C6D">
       <w:r>
         <w:t xml:space="preserve">PCPs who are part of an ACO will not be available as PCPs in </w:t>
       </w:r>
       <w:r w:rsidR="007F6C04">
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">MCO. </w:t>
-      </w:r>
-[...88 lines deleted...]
-        <w:t xml:space="preserve"> your health care and works with your Primary Care Provider (PCP) and other providers to meet your needs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5660D1C9" w14:textId="77777777" w:rsidR="00FB72F3" w:rsidRDefault="00D53E74" w:rsidP="00FA52BB">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B5E75">
         <w:t>Health Related Social Needs Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00D53E74">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A379A82" w14:textId="14BDF4B0" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:r>
         <w:t xml:space="preserve">If you are in an Accountable Care Organization (ACO), you may be able to get help with food and </w:t>
@@ -4022,51 +3910,50 @@
       <w:r w:rsidRPr="00AB7BAE">
         <w:t>. For example, you could get help with purchasing fruits and vegetables and help searching for housing. Each ACO offers different</w:t>
       </w:r>
       <w:r w:rsidR="003E5E68" w:rsidRPr="00AB7BAE">
         <w:t xml:space="preserve"> HRSN</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7BAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E5E68" w:rsidRPr="00AB7BAE">
         <w:t>services</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, so please contact your ACO for more information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="120147C6" w14:textId="78A67D69" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00BE23BC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="13" w:name="_Toc179450824"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Primary Care Clinician (PCC) Plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="562B2C81" w14:textId="77777777" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:r>
         <w:t xml:space="preserve">In the PCC Plan, primary care providers are called primary care clinicians (PCCs). The MassHealth network of PCCs, specialists, and hospitals delivers services. The Massachusetts Behavioral Health Partnership (MBHP) provides behavioral health services. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">In the PCC Plan, you </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="515725D5" w14:textId="3E87D5DD" w:rsidR="00CD3277" w:rsidRDefault="00CD3277">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
@@ -4099,53 +3986,53 @@
     <w:p w14:paraId="6E37154E" w14:textId="3A4A373D" w:rsidR="00CD3277" w:rsidRDefault="00CD3277">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Can change from the PCC Plan to an ACO or MCO at any time </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523953EF" w14:textId="77777777" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:r>
         <w:t xml:space="preserve">Notes: PCPs in an ACO will not be available </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>as</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> PCCs in the PCC Plan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C55E8BD" w14:textId="77777777" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Community Partners are not usually available in the PCC Plan. </w:t>
+    <w:p w14:paraId="7C55E8BD" w14:textId="78E0E18F" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D8E13D3" w14:textId="77777777" w:rsidR="00CD3277" w:rsidRPr="00166B48" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166B48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Key Terms </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A0FD1EA" w14:textId="2C731745" w:rsidR="00CD3277" w:rsidRPr="004605F2" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:r w:rsidRPr="00166B48">
         <w:t>Plan Selection Period</w:t>
       </w:r>
       <w:r w:rsidR="009A5148" w:rsidRPr="00166B48">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00166B48">
@@ -4351,51 +4238,50 @@
     </w:p>
     <w:p w14:paraId="615BAA59" w14:textId="77777777" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:r>
         <w:t xml:space="preserve">If you are in a Primary Care ACO or the PCC plan, call MassHealth at (800) 841-2900, TDD/TYY: 711. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AD52C49" w14:textId="27D7B21C" w:rsidR="00CD3277" w:rsidRPr="00FB72F3" w:rsidRDefault="00CD3277" w:rsidP="00BE23BC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="17" w:name="_Toc179450827"/>
       <w:r w:rsidRPr="00FB72F3">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Which Providers Can You See</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB72F3">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="6F10C130" w14:textId="77777777" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:r>
         <w:t xml:space="preserve">Your choice of PCP and the network of providers you can see depends on which health plan you choose. Below is a description of the providers you can see based on your health plan choices. PCPs that are in the networks of ACOs (Accountable Care Partnership Plans and Primary Care ACOs) are usually not available in MCOs or in the PCC Plan. These PCPs are usually only available in their ACOs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70D03204" w14:textId="5AEE888D" w:rsidR="00CD3277" w:rsidRPr="00E42601" w:rsidRDefault="00CD3277" w:rsidP="00FB72F3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -4828,60 +4714,59 @@
     </w:p>
     <w:p w14:paraId="467D526E" w14:textId="77ABEA1C" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00E42601">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00166B48">
         <w:t xml:space="preserve">You will receive your behavioral health services from the Massachusetts Behavioral Health Partnership (MBHP) network.  There is one Primary Care Clinician Plan. </w:t>
       </w:r>
       <w:r w:rsidRPr="004605F2">
         <w:t xml:space="preserve">See page </w:t>
       </w:r>
       <w:r w:rsidR="005D121D" w:rsidRPr="004605F2">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="004605F2" w:rsidRPr="004605F2">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="004605F2">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D02DBC" w14:textId="52236E25" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00421F37">
+    <w:p w14:paraId="50D02DBC" w14:textId="52236E25" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="22" w:name="_Toc210296811"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Compare Health Plans</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D777517" w14:textId="77777777" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:r>
         <w:t xml:space="preserve">There are many health plans to choose from. Each health plan has a different list of doctors, behavioral health providers, and hospitals. The following pages summarize each of the health plans available to help you choose the one that is right for you. Go online to www.MassHealthChoices.com to use our tool to search for providers and to compare plans. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AD3CD7E" w14:textId="46B07383" w:rsidR="00CD3277" w:rsidRPr="00E82BFC" w:rsidRDefault="00CD3277" w:rsidP="00BE23BC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00E82BFC">
         <w:t xml:space="preserve">Finding a Health Plan in Your Service Area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A7F4852" w14:textId="77777777" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:r>
         <w:t xml:space="preserve">Each of the health plans covers a set of service areas. You may choose a health plan only if it is in your service area. </w:t>
       </w:r>
     </w:p>
@@ -5005,51 +4890,50 @@
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Remember, you can only choose a health plan in your service area. If the health plan that you need is not in your area, you may be able to submit a request for a Service Area Exception. For more information, please visit www.masshealthchoices.com/learn/changing-your-health-plan on the MassHealth Choices website or call MassHealth Customer Service at (800) 841-2900, TDD/TYY: 711. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B958FEF" w14:textId="46CC5088" w:rsidR="002A7ECC" w:rsidRPr="002A7ECC" w:rsidRDefault="002A7ECC" w:rsidP="006D251E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2530"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A7ECC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Accountable Care Partnership Plans</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CA71CFD" w14:textId="5F041B3B" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="006D251E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2530"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00672CD8">
         <w:t>Fallon Health</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> offers the following plans: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="220FCE69" w14:textId="77777777" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -5063,51 +4947,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Berkshire Fallon Health Collaborative </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48327947" w14:textId="77777777" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fallon 365 Care </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5363801E" w14:textId="77777777" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B5CC4E9" w14:textId="7C26B350" w:rsidR="0073510C" w:rsidRDefault="00CD3277" w:rsidP="00421F37">
+    <w:p w14:paraId="3B5CC4E9" w14:textId="7C26B350" w:rsidR="0073510C" w:rsidRDefault="00CD3277" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc210296812"/>
       <w:r w:rsidRPr="00BE23BC">
         <w:t>Fallon Health-Atrius Health Care Collaborative</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="00E42601">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7233C40E" w14:textId="027771FE" w:rsidR="0073510C" w:rsidRPr="00206A08" w:rsidRDefault="0073510C" w:rsidP="00AD270D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00206A08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -5512,61 +5396,60 @@
     </w:p>
     <w:p w14:paraId="7D3A78DE" w14:textId="473BCF37" w:rsidR="009C3321" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Customer Service: (866) 473-0471 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AA9BB0B" w14:textId="77777777" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Behavioral Health: (888) 777 1207 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C79605F" w14:textId="77777777" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5773125F" w14:textId="52D356AE" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00421F37">
+    <w:p w14:paraId="5773125F" w14:textId="52D356AE" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="24" w:name="_Toc179450838"/>
       <w:bookmarkStart w:id="25" w:name="_Toc210296813"/>
       <w:r w:rsidRPr="008F7689">
-        <w:lastRenderedPageBreak/>
         <w:t>Berkshire Fallon Health Collaborative</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="0FEE8B78" w14:textId="77777777" w:rsidR="006D251E" w:rsidRPr="00206A08" w:rsidRDefault="006D251E" w:rsidP="00AD270D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00206A08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Behavioral Health Services </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D692527" w14:textId="77777777" w:rsidR="006D251E" w:rsidRDefault="006D251E" w:rsidP="0073510C">
@@ -5893,51 +5776,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Customer Service: (855) 203-4660 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16D6945D" w14:textId="77777777" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Behavioral Health: (888) 877 7184 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41067918" w14:textId="27970337" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00CD3277">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67632A52" w14:textId="77777777" w:rsidR="00C97E57" w:rsidRDefault="00C97E57" w:rsidP="00CD3277">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3060683C" w14:textId="276B3B52" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00421F37">
+    <w:p w14:paraId="3060683C" w14:textId="276B3B52" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc127189152"/>
       <w:bookmarkStart w:id="27" w:name="_Toc179450839"/>
       <w:bookmarkStart w:id="28" w:name="_Toc210296814"/>
       <w:r w:rsidRPr="00080361">
         <w:t>Fallon 365</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="6B52E255" w14:textId="77777777" w:rsidR="00B45D83" w:rsidRPr="00206A08" w:rsidRDefault="00B45D83" w:rsidP="00AD270D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00206A08">
         <w:rPr>
           <w:b/>
@@ -6080,51 +5963,50 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7674FEB8" w14:textId="77777777" w:rsidR="00CD3277" w:rsidRDefault="00CD3277" w:rsidP="00BB50C2">
       <w:r>
         <w:t xml:space="preserve">With a goal of delivering high-quality care and a history of innovation, Fallon 365 Care is committed to improving the lives of members in our community. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="015CC113" w14:textId="77777777" w:rsidR="00CD3277" w:rsidRPr="00206A08" w:rsidRDefault="00CD3277" w:rsidP="0073510C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00206A08">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Special Programs and Extra Benefits </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E679C7D" w14:textId="6CEB3636" w:rsidR="00CD3277" w:rsidRPr="002A7ECC" w:rsidRDefault="00CD3277">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="520"/>
           <w:tab w:val="left" w:pos="521"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="147" w:after="0" w:line="230" w:lineRule="auto"/>
         <w:ind w:right="431"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -6394,1155 +6276,802 @@
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>hospitals:</w:t>
       </w:r>
       <w:r w:rsidR="00714AE9" w:rsidRPr="00714AE9">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="313C2971" w14:textId="54272E8E" w:rsidR="00AA3F3B" w:rsidRPr="00714AE9" w:rsidRDefault="00AA3F3B" w:rsidP="00BB50C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00714AE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>Fallon</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Fallon Health-Atrius Health Care </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00714AE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Collaborative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00714AE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>Health-Atrius</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B54EF94" w14:textId="1D470C6C" w:rsidR="001D3175" w:rsidRPr="00A21344" w:rsidRDefault="001D3175" w:rsidP="00BB50C2">
+      <w:r w:rsidRPr="00A21344">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+        <w:t>Hospital Name</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3F3B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, City</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03274345" w14:textId="5CA85E90" w:rsidR="00FF654C" w:rsidRPr="008902CA" w:rsidRDefault="00FF654C" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Addison Gilbert Hospital (</w:t>
+      </w:r>
+      <w:r w:rsidR="0044585A" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Beth Israel Lahey Health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>), Gloucester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA22E4F" w14:textId="60D87353" w:rsidR="00AA3F3B" w:rsidRPr="008902CA" w:rsidRDefault="00AA3F3B" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Anna Jaques Hospital</w:t>
+      </w:r>
+      <w:r w:rsidR="00C24B40" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C24B40" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>(Beth Israel Lahey Health)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00714AE9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Newburyport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="46B3D14E" w14:textId="7AE7828B" w:rsidR="009A6253" w:rsidRPr="008902CA" w:rsidRDefault="009A6253" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Berkshire Medical Center (Berkshire Health Systems), Pittsfield</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1446A7AC" w14:textId="24FDCA94" w:rsidR="00AA3F3B" w:rsidRPr="008902CA" w:rsidRDefault="00AA3F3B" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Beth Israel Deaconess</w:t>
+      </w:r>
+      <w:r w:rsidR="001612E1" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>--</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Needham, Needham</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759B3717" w14:textId="493EBBE4" w:rsidR="00AA3F3B" w:rsidRPr="008902CA" w:rsidRDefault="00AA3F3B" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Beth Israel Deaconess</w:t>
+      </w:r>
+      <w:r w:rsidR="001612E1" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>--</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Plymouth, Plymouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9D63BE" w14:textId="575C776E" w:rsidR="00AA3F3B" w:rsidRPr="008902CA" w:rsidRDefault="00AA3F3B" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Beth Israel Deaconess Medical Center, Boston</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6828117B" w14:textId="18C3A8CE" w:rsidR="00050192" w:rsidRPr="008902CA" w:rsidRDefault="00FF654C" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Beverly Hospital (</w:t>
+      </w:r>
+      <w:r w:rsidR="0044585A" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beth Israel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Lahey Health), Beverly</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57084990" w14:textId="132CC4E5" w:rsidR="00AA3F3B" w:rsidRPr="008902CA" w:rsidRDefault="00AA3F3B" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boston </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Children's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hospital,</w:t>
+      </w:r>
+      <w:r w:rsidR="00264688" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Boston</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2421E5EC" w14:textId="77777777" w:rsidR="00C113AF" w:rsidRPr="008902CA" w:rsidRDefault="00C113AF" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brockton Hospital (Signature Health Care) Brockton </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="437E52C5" w14:textId="00B0CE68" w:rsidR="00C113AF" w:rsidRPr="008902CA" w:rsidRDefault="00C113AF" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cape Cod </w:t>
+      </w:r>
+      <w:r w:rsidR="0044585A" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Hospital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001612E1" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Cape Code Healthcare)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hyannis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31EBD11C" w14:textId="77777777" w:rsidR="00C113AF" w:rsidRPr="008902CA" w:rsidRDefault="00C113AF" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Dana-Farber Cancer Institute, Boston</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73FAF579" w14:textId="35147C94" w:rsidR="00AA3F3B" w:rsidRPr="008902CA" w:rsidRDefault="00AA3F3B" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Emerson Hospital, Concord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF3015F" w14:textId="77777777" w:rsidR="001612E1" w:rsidRPr="008902CA" w:rsidRDefault="001612E1" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Falmouth Hospital, (Cape Code Healthcare) Falmouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B700998" w14:textId="2EAB6A2A" w:rsidR="00AA3F3B" w:rsidRPr="008902CA" w:rsidRDefault="00AA3F3B" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Lahey Hospital and Medical Center, Burlington</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Lahey Medical Center</w:t>
+      </w:r>
+      <w:r w:rsidR="001612E1" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>--</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Peabody, Peabody</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B6884D" w14:textId="00A3DFB3" w:rsidR="00AA3F3B" w:rsidRPr="008902CA" w:rsidRDefault="00AA3F3B" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Lowell General Hospital</w:t>
+      </w:r>
+      <w:r w:rsidR="001612E1" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>--</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Main Campus, Lowell</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D97E36A" w14:textId="27C7718F" w:rsidR="00AA3F3B" w:rsidRPr="008902CA" w:rsidRDefault="00AA3F3B" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Lowell General Hospital</w:t>
+      </w:r>
+      <w:r w:rsidR="001612E1" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>--</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Saints</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Campus, Lowell</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06FC3380" w14:textId="561AF42E" w:rsidR="00AA3F3B" w:rsidRPr="008902CA" w:rsidRDefault="00AA3F3B" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mass Eye and Ear </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Infirmary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>, Boston</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E393FD" w14:textId="5C9098ED" w:rsidR="00681CAD" w:rsidRPr="008902CA" w:rsidRDefault="00681CAD" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Milton Hospital (Beth Israel Lahey Health), Milton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14506EC0" w14:textId="22FB757D" w:rsidR="00AA3F3B" w:rsidRPr="008902CA" w:rsidRDefault="00AA3F3B" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00E42601">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ount </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Auburn Hospital (Beth Israel Lahey Health), Cambridge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB56688" w14:textId="3744F86C" w:rsidR="00AA3F3B" w:rsidRPr="008902CA" w:rsidRDefault="00AA3F3B" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>New England Baptist Hospital, Roxbury Crossing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062B64BF" w14:textId="23C59EC2" w:rsidR="00AA3F3B" w:rsidRPr="008902CA" w:rsidRDefault="00AA3F3B" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Newton-Wellesley Hospital (Mass General Brigham), Newton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C4B83F" w14:textId="31AA3793" w:rsidR="00AA3F3B" w:rsidRPr="008902CA" w:rsidRDefault="00AA3F3B" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>South Shore Hospital, Weymouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1142BE" w14:textId="151CDBA9" w:rsidR="00714AE9" w:rsidRPr="008902CA" w:rsidRDefault="00C24B40" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:t>Winchester Hospital (</w:t>
+      </w:r>
+      <w:r w:rsidR="0044585A" w:rsidRPr="008902CA">
+        <w:t xml:space="preserve">Beth Israel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:t>Lahey Health), Winchester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70766362" w14:textId="22C1A29B" w:rsidR="00411CAD" w:rsidRDefault="00411CAD">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7417BFBD" w14:textId="26873BE3" w:rsidR="00633DF1" w:rsidRPr="00714AE9" w:rsidRDefault="00633DF1" w:rsidP="00BB50C2">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00714AE9">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1B54EF94" w14:textId="1D470C6C" w:rsidR="001D3175" w:rsidRPr="00A21344" w:rsidRDefault="001D3175" w:rsidP="00BB50C2">
+        </w:rPr>
+        <w:t>Berkshire Fallon Health Collaborative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448920D7" w14:textId="77777777" w:rsidR="00AA3F3B" w:rsidRPr="00A21344" w:rsidRDefault="00AA3F3B" w:rsidP="00BB50C2">
       <w:r w:rsidRPr="00A21344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hospital Name</w:t>
       </w:r>
-      <w:r w:rsidR="00AA3F3B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, City</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03274345" w14:textId="5CA85E90" w:rsidR="00FF654C" w:rsidRPr="008902CA" w:rsidRDefault="00FF654C" w:rsidP="00A44EAB">
-[...998 lines deleted...]
-    </w:p>
     <w:p w14:paraId="71D1FA6D" w14:textId="71A692E0" w:rsidR="0030221C" w:rsidRPr="00A44EAB" w:rsidRDefault="0030221C" w:rsidP="00A44EAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A44EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Baystate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A44EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
@@ -7550,377 +7079,257 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007C5608" w:rsidRPr="00A44EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00A44EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>aystate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001612E1" w:rsidRPr="00A44EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A44EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3F3B" w:rsidRPr="00A44EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A44EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Springfield</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F810DCD" w14:textId="19BEE74D" w:rsidR="0030221C" w:rsidRPr="00A44EAB" w:rsidRDefault="0030221C" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A44EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Berkshire Medical Center (Berkshire Health Systems)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3F3B" w:rsidRPr="00A44EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A44EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pittsfield</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FB4206" w14:textId="4BBC34D0" w:rsidR="0030221C" w:rsidRPr="00A44EAB" w:rsidRDefault="0030221C" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="001612E1" w:rsidRPr="00A44EAB">
+      <w:r w:rsidRPr="00A44EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>Health</w:t>
+        <w:t>Fairview</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A44EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> Hospital (Berkshire Health Systems)</w:t>
       </w:r>
       <w:r w:rsidR="00AA3F3B" w:rsidRPr="00A44EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A44EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Springfield</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1F810DCD" w14:textId="19BEE74D" w:rsidR="0030221C" w:rsidRPr="00A44EAB" w:rsidRDefault="0030221C" w:rsidP="00A44EAB">
+        <w:t xml:space="preserve"> Great Barrington</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26209DC6" w14:textId="0E42E01D" w:rsidR="0030221C" w:rsidRPr="00A44EAB" w:rsidRDefault="0030221C" w:rsidP="00A44EAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A44EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Berkshire Medical Center (Berkshire </w:t>
+        <w:t>Franklin Medical Center (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A44EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>Health</w:t>
+        <w:t>Baystate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A44EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Systems)</w:t>
+        <w:t xml:space="preserve"> Health)</w:t>
       </w:r>
       <w:r w:rsidR="00AA3F3B" w:rsidRPr="00A44EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A44EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Pittsfield</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34FB4206" w14:textId="4BBC34D0" w:rsidR="0030221C" w:rsidRPr="00A44EAB" w:rsidRDefault="0030221C" w:rsidP="00A44EAB">
+        <w:t xml:space="preserve"> Greenfield</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B5F12B" w14:textId="4CA60B76" w:rsidR="00621A92" w:rsidRPr="00A44EAB" w:rsidRDefault="00621A92" w:rsidP="00A44EAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A44EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>Fairview</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>North Adams Regional</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2D44" w:rsidRPr="00A44EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hospital</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A44EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Hospital (Berkshire </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, North Adams</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C51743E" w14:textId="369C7621" w:rsidR="0030221C" w:rsidRPr="00A44EAB" w:rsidRDefault="0030221C" w:rsidP="00A44EAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A44EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>Health</w:t>
-[...202 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Mass. Eye and Ear </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A44EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Infirmary</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AA3F3B" w:rsidRPr="00A44EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A44EAB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
@@ -8376,59 +7785,58 @@
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00714AE9" w:rsidRPr="009C3321">
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00D71B2F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:i/>
           <w:color w:val="5A5D58"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2878D559" w14:textId="43295215" w:rsidR="00DE1485" w:rsidRPr="00AD270D" w:rsidRDefault="00D71B2F" w:rsidP="00421F37">
+    <w:p w14:paraId="2878D559" w14:textId="43295215" w:rsidR="00DE1485" w:rsidRPr="00AD270D" w:rsidRDefault="00D71B2F" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Toc127176900"/>
       <w:bookmarkStart w:id="36" w:name="_Toc127189154"/>
       <w:bookmarkStart w:id="37" w:name="_Toc210296815"/>
       <w:r w:rsidRPr="00AD270D">
-        <w:lastRenderedPageBreak/>
         <w:t>Health New England</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="00AD270D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD270D" w:rsidRPr="00AD270D">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AD270D" w:rsidRPr="00AD270D">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>BeHealthy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AD270D" w:rsidRPr="00AD270D">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b/>
           <w:bCs/>
@@ -10161,57 +9569,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">specific questions about </w:t>
       </w:r>
       <w:r w:rsidRPr="00C97E57">
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>hospitals.</w:t>
       </w:r>
       <w:r w:rsidR="0002491D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:i/>
           <w:color w:val="5A5D58"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="23"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D38DEC" w14:textId="462E7BA0" w:rsidR="007A2080" w:rsidRDefault="00DE1485" w:rsidP="00421F37">
+    <w:p w14:paraId="51D38DEC" w14:textId="462E7BA0" w:rsidR="007A2080" w:rsidRDefault="00DE1485" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="64" w:name="_Toc210296817"/>
       <w:r w:rsidRPr="00672CD8">
-        <w:lastRenderedPageBreak/>
         <w:t>Mass General Brigham</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="4668733B" w14:textId="1FD4D97A" w:rsidR="007A2080" w:rsidRDefault="007A2080" w:rsidP="007A2080">
       <w:r w:rsidRPr="007A2080">
         <w:t xml:space="preserve">Mass General Brigham offers the following </w:t>
       </w:r>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00DE1485" w:rsidRPr="00672CD8">
         <w:t>lan</w:t>
       </w:r>
       <w:r w:rsidR="0073510C">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00DE1485" w:rsidRPr="00672CD8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="65" w:name="_Toc127175694"/>
       <w:bookmarkStart w:id="66" w:name="_Toc127176663"/>
       <w:bookmarkStart w:id="67" w:name="_Toc127176909"/>
       <w:bookmarkStart w:id="68" w:name="_Toc127180874"/>
       <w:bookmarkStart w:id="69" w:name="_Toc127189164"/>
@@ -11794,51 +11201,50 @@
     <w:p w14:paraId="6F87BB4F" w14:textId="170604BE" w:rsidR="00DB271E" w:rsidRPr="008902CA" w:rsidRDefault="00DB271E" w:rsidP="00E75B50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="008902CA">
         <w:t>Beverly Hospital (</w:t>
       </w:r>
       <w:r w:rsidR="0044585A" w:rsidRPr="008902CA">
         <w:t xml:space="preserve">Beth Israel </w:t>
       </w:r>
       <w:r w:rsidRPr="008902CA">
         <w:t>Lahey Health)</w:t>
       </w:r>
       <w:r w:rsidR="004B3D68" w:rsidRPr="008902CA">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008902CA">
         <w:t>Beverly</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4529C42E" w14:textId="77F9E0E1" w:rsidR="00DB271E" w:rsidRPr="008902CA" w:rsidRDefault="00DB271E" w:rsidP="00E75B50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="008902CA">
-        <w:lastRenderedPageBreak/>
         <w:t>Boston Children's Hospital</w:t>
       </w:r>
       <w:r w:rsidR="004B3D68" w:rsidRPr="008902CA">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008902CA">
         <w:t>Boston</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA79341" w14:textId="2B074706" w:rsidR="00284F68" w:rsidRDefault="00DB271E" w:rsidP="00E75B50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="008902CA">
         <w:t>Boston Medical Center</w:t>
       </w:r>
       <w:r w:rsidR="004B3D68" w:rsidRPr="008902CA">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008902CA">
         <w:t>Boston</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732D7177" w14:textId="77777777" w:rsidR="00BE1A14" w:rsidRDefault="007F6C04" w:rsidP="00E75B50">
       <w:pPr>
@@ -12754,51 +12160,50 @@
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>hospitals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D7CDC62" w14:textId="4991BA6D" w:rsidR="00DB271E" w:rsidRDefault="00DB271E" w:rsidP="00BE23BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:w w:val="75"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00421F37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:w w:val="75"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tufts Health Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="449C596D" w14:textId="77777777" w:rsidR="00421F37" w:rsidRPr="00421F37" w:rsidRDefault="00421F37" w:rsidP="00BE23BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57379DE6" w14:textId="77777777" w:rsidR="00DB271E" w:rsidRPr="007B63CA" w:rsidRDefault="00DB271E" w:rsidP="00DB271E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="84" w:name="_Hlk126755097"/>
       <w:r w:rsidRPr="007B63CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:w w:val="105"/>
@@ -13044,51 +12449,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B63CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidRPr="007B63CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B63CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>UMass Memorial Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3822D9AA" w14:textId="1F55711E" w:rsidR="0084721A" w:rsidRPr="007A2080" w:rsidRDefault="0084721A" w:rsidP="00421F37">
+    <w:p w14:paraId="3822D9AA" w14:textId="1F55711E" w:rsidR="0084721A" w:rsidRPr="007A2080" w:rsidRDefault="0084721A" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="86" w:name="_Toc210296818"/>
       <w:bookmarkStart w:id="87" w:name="_Toc127175698"/>
       <w:bookmarkStart w:id="88" w:name="_Toc127176667"/>
       <w:bookmarkStart w:id="89" w:name="_Toc127176913"/>
       <w:r w:rsidRPr="007A2080">
         <w:t>Tufts Health Together with Cambridge Health Alliance (CHA)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="86"/>
     </w:p>
     <w:p w14:paraId="02ED2E73" w14:textId="77777777" w:rsidR="007A2080" w:rsidRDefault="007A2080" w:rsidP="00BE23BC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="90" w:name="_Toc127180880"/>
       <w:bookmarkStart w:id="91" w:name="_Toc127189170"/>
       <w:bookmarkStart w:id="92" w:name="_Toc179450857"/>
     </w:p>
     <w:p w14:paraId="6F433743" w14:textId="500C4CDA" w:rsidR="00DB271E" w:rsidRPr="00BE23BC" w:rsidRDefault="00DB271E" w:rsidP="006C22E5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -14346,51 +13751,51 @@
         <w:t>extra benefits. Certain rules may apply.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FC2CAA3" w14:textId="1B138F7C" w:rsidR="00DB271E" w:rsidRDefault="00010AAC" w:rsidP="00DB271E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="230"/>
       </w:pPr>
       <w:r w:rsidRPr="00010AAC">
         <w:t>www.tuftshealthplan.com/welcomecha</w:t>
       </w:r>
       <w:r w:rsidR="00DB271E">
         <w:t>Customer Service: (888) 257-1985</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DE1202A" w14:textId="7EE4A634" w:rsidR="00DB271E" w:rsidRDefault="00DB271E" w:rsidP="00DB271E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="230"/>
       </w:pPr>
       <w:r>
         <w:t>Behavioral Health: (888) 257-1985</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00ABF0DE" w14:textId="77777777" w:rsidR="00DB271E" w:rsidRPr="00072F6A" w:rsidRDefault="00DB271E" w:rsidP="00DB271E"/>
-    <w:p w14:paraId="2F837AE1" w14:textId="75F16909" w:rsidR="00DB271E" w:rsidRPr="00672CD8" w:rsidRDefault="00072F6A" w:rsidP="00421F37">
+    <w:p w14:paraId="2F837AE1" w14:textId="75F16909" w:rsidR="00DB271E" w:rsidRPr="00672CD8" w:rsidRDefault="00072F6A" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="93" w:name="_Toc210296819"/>
       <w:r w:rsidRPr="00672CD8">
         <w:t>Tufts Health Together with UMass Memorial Health</w:t>
       </w:r>
       <w:bookmarkEnd w:id="93"/>
       <w:r w:rsidRPr="00672CD8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C27308B" w14:textId="77777777" w:rsidR="00B45D83" w:rsidRPr="006C22E5" w:rsidRDefault="00B45D83" w:rsidP="006C22E5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="94" w:name="_Toc127175702"/>
       <w:bookmarkStart w:id="95" w:name="_Toc127176671"/>
       <w:bookmarkStart w:id="96" w:name="_Toc127176917"/>
       <w:bookmarkStart w:id="97" w:name="_Toc127180884"/>
@@ -14693,51 +14098,50 @@
       </w:r>
       <w:r w:rsidR="008162B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F2B063B" w14:textId="0E8F4FC1" w:rsidR="007A2080" w:rsidRPr="001F41F1" w:rsidRDefault="007A2080" w:rsidP="007A2080">
       <w:pPr>
         <w:spacing w:before="38"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F41F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Find your town and its service area on </w:t>
       </w:r>
       <w:r w:rsidR="00947566">
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">page </w:t>
       </w:r>
       <w:r w:rsidR="000D5B3A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>37</w:t>
       </w:r>
       <w:r w:rsidRPr="001F41F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
@@ -15567,58 +14971,57 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B800F1">
         <w:t xml:space="preserve">UMass Memorial Medical Center - </w:t>
       </w:r>
       <w:r>
         <w:t>University</w:t>
       </w:r>
       <w:r w:rsidRPr="00B800F1">
         <w:t xml:space="preserve"> Campus</w:t>
       </w:r>
       <w:r w:rsidR="003D5A0E">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A3234C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Worcester</w:t>
       </w:r>
       <w:r w:rsidR="00C70B49">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4183D84E" w14:textId="4C5CDB5D" w:rsidR="00E42AC1" w:rsidRPr="00672CD8" w:rsidRDefault="00C70B49" w:rsidP="00421F37">
+    <w:p w14:paraId="4183D84E" w14:textId="4C5CDB5D" w:rsidR="00E42AC1" w:rsidRPr="00672CD8" w:rsidRDefault="00C70B49" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="122" w:name="_Toc210296820"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00672CD8">
-        <w:lastRenderedPageBreak/>
         <w:t>WellSense</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00672CD8">
         <w:t xml:space="preserve"> Health Plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="122"/>
     </w:p>
     <w:p w14:paraId="403B1804" w14:textId="68958580" w:rsidR="00C70B49" w:rsidRDefault="00C70B49" w:rsidP="00C70B49">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="123" w:name="_Hlk126756915"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70B49">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>WellSense</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70B49">
@@ -16036,51 +15439,51 @@
         <w:t>WellSense</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70B49">
         <w:t xml:space="preserve"> Southcoast</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16D96">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C70B49">
         <w:t>Alliance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E1CE6C2" w14:textId="07EC9D01" w:rsidR="00332C33" w:rsidRDefault="00332C33" w:rsidP="003D4CC8">
       <w:pPr>
         <w:spacing w:before="1" w:line="208" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60DB3981" w14:textId="064F4DD7" w:rsidR="00F87328" w:rsidRPr="00672CD8" w:rsidRDefault="00F87328" w:rsidP="00421F37">
+    <w:p w14:paraId="60DB3981" w14:textId="064F4DD7" w:rsidR="00F87328" w:rsidRPr="00672CD8" w:rsidRDefault="00F87328" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="124" w:name="_Toc210296821"/>
       <w:r w:rsidRPr="00672CD8">
         <w:t xml:space="preserve">East Boston Neighborhood Health </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00672CD8">
         <w:t>WellSense</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00672CD8">
         <w:t xml:space="preserve"> Alliance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="124"/>
     </w:p>
     <w:p w14:paraId="1B4FD641" w14:textId="77777777" w:rsidR="00F87328" w:rsidRPr="00BE23BC" w:rsidRDefault="00F87328" w:rsidP="00BE23BC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -16699,61 +16102,60 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="55968CE1" w14:textId="642AA0D6" w:rsidR="00F87328" w:rsidRPr="0023581C" w:rsidRDefault="00F87328" w:rsidP="0023581C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023581C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Behavioral Health: (888) 217-3501</w:t>
       </w:r>
       <w:r w:rsidR="007B63CA" w:rsidRPr="0023581C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C5F6FF" w14:textId="0F3D0070" w:rsidR="00F87328" w:rsidRPr="00432529" w:rsidRDefault="00F87328" w:rsidP="00421F37">
+    <w:p w14:paraId="50C5F6FF" w14:textId="0F3D0070" w:rsidR="00F87328" w:rsidRPr="00432529" w:rsidRDefault="00F87328" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="137" w:name="_Toc210296822"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00432529">
-        <w:lastRenderedPageBreak/>
         <w:t>WellSense</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00432529">
         <w:t xml:space="preserve"> Beth Israel Lahey Health (BILH) Performance Network ACO</w:t>
       </w:r>
       <w:bookmarkEnd w:id="137"/>
     </w:p>
     <w:p w14:paraId="14B0D17B" w14:textId="53A05061" w:rsidR="00F87328" w:rsidRPr="006C22E5" w:rsidRDefault="00F87328" w:rsidP="006C22E5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="138" w:name="_Toc127175710"/>
       <w:bookmarkStart w:id="139" w:name="_Toc127176679"/>
       <w:bookmarkStart w:id="140" w:name="_Toc127176925"/>
       <w:bookmarkStart w:id="141" w:name="_Toc127180892"/>
       <w:bookmarkStart w:id="142" w:name="_Toc127189182"/>
       <w:bookmarkStart w:id="143" w:name="_Toc179450869"/>
       <w:r w:rsidRPr="006C22E5">
         <w:rPr>
@@ -17990,51 +17392,51 @@
       </w:r>
       <w:r w:rsidRPr="00432529">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00432529">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>217-</w:t>
       </w:r>
       <w:r w:rsidRPr="00432529">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>3501</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F1449E6" w14:textId="033C701C" w:rsidR="007B63CA" w:rsidRDefault="007B63CA" w:rsidP="00421F37">
+    <w:p w14:paraId="0F1449E6" w14:textId="033C701C" w:rsidR="007B63CA" w:rsidRDefault="007B63CA" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="150" w:name="_Toc210296823"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007B63CA">
         <w:t>WellSense</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007B63CA">
         <w:t xml:space="preserve"> Boston Children’s ACO</w:t>
       </w:r>
       <w:bookmarkEnd w:id="150"/>
     </w:p>
     <w:p w14:paraId="21183B73" w14:textId="39AD64D9" w:rsidR="00C20579" w:rsidRDefault="00C20579" w:rsidP="003E497E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D3CF14A" w14:textId="124FA2F7" w:rsidR="00C20579" w:rsidRPr="00BE23BC" w:rsidRDefault="00C20579" w:rsidP="006C22E5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -18530,51 +17932,50 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="520"/>
           <w:tab w:val="left" w:pos="521"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="147" w:after="0" w:line="230" w:lineRule="auto"/>
         <w:ind w:right="431"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A7ECC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Free car seats, booster seats, and kids’ bike helmets</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B0E774" w14:textId="77777777" w:rsidR="00380139" w:rsidRPr="002A7ECC" w:rsidRDefault="00380139">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1159"/>
           <w:tab w:val="left" w:pos="1160"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="70" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A7ECC">
         <w:rPr>
@@ -18717,56 +18118,56 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>cooking</w:t>
       </w:r>
       <w:r w:rsidRPr="002A7ECC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-12"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A7ECC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>classes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B93604" w14:textId="77777777" w:rsidR="00D642FF" w:rsidRDefault="00D642FF" w:rsidP="00421F37">
+    <w:p w14:paraId="57B93604" w14:textId="77777777" w:rsidR="00D642FF" w:rsidRDefault="00D642FF" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15A5AC90" w14:textId="7C68B373" w:rsidR="00380139" w:rsidRDefault="00380139" w:rsidP="00421F37">
+    <w:p w14:paraId="15A5AC90" w14:textId="7C68B373" w:rsidR="00380139" w:rsidRDefault="00380139" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="157" w:name="_Toc210296824"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70B49">
         <w:t>WellSense</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70B49">
         <w:t xml:space="preserve"> Care</w:t>
       </w:r>
       <w:r w:rsidRPr="00844736">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C70B49">
         <w:t>Alliance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="157"/>
       <w:r w:rsidRPr="00C70B49">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="261F0078" w14:textId="0E61C759" w:rsidR="007B63CA" w:rsidRDefault="007B63CA" w:rsidP="003E497E">
       <w:pPr>
@@ -19648,58 +19049,57 @@
           <w:iCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Behavioral Health: (888) 217-3501</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F883933" w14:textId="3A81BF19" w:rsidR="00421F37" w:rsidRDefault="00421F37">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E5CBB2" w14:textId="1E15CDDB" w:rsidR="00844736" w:rsidRDefault="00844736" w:rsidP="00421F37">
+    <w:p w14:paraId="20E5CBB2" w14:textId="1E15CDDB" w:rsidR="00844736" w:rsidRDefault="00844736" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="164" w:name="_Toc210296825"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70B49">
-        <w:lastRenderedPageBreak/>
         <w:t>WellSense</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70B49">
         <w:t xml:space="preserve"> Community</w:t>
       </w:r>
       <w:r w:rsidRPr="00844736">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C70B49">
         <w:t>Alliance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="164"/>
       <w:r w:rsidRPr="00C70B49">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13283012" w14:textId="77777777" w:rsidR="00F44DDB" w:rsidRPr="00BE23BC" w:rsidRDefault="00F44DDB" w:rsidP="006C22E5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -21612,51 +21012,51 @@
     <w:p w14:paraId="1DFB89EF" w14:textId="41D48D0D" w:rsidR="00A96CEB" w:rsidRDefault="00946534" w:rsidP="00BE1A14">
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r w:rsidRPr="00946534">
         <w:t xml:space="preserve">www.wellsense.org/community </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00946534">
         <w:t xml:space="preserve">Customer Service: (888) 566-0010 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00946534">
         <w:t>Behavioral Health: (888) 217-3501</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EFB763C" w14:textId="77777777" w:rsidR="00206A08" w:rsidRDefault="00206A08" w:rsidP="00BE1A14">
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="427A667B" w14:textId="6B2F00F4" w:rsidR="00A96CEB" w:rsidRDefault="00A96CEB" w:rsidP="00421F37">
+    <w:p w14:paraId="427A667B" w14:textId="6B2F00F4" w:rsidR="00A96CEB" w:rsidRDefault="00A96CEB" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="171" w:name="_Toc210296826"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C70B49">
         <w:t>WellSense</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C70B49">
         <w:t xml:space="preserve"> Mercy</w:t>
       </w:r>
       <w:r w:rsidRPr="00A96CEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C70B49">
         <w:t>Alliance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="171"/>
       <w:r w:rsidRPr="00C70B49">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="428D00BB" w14:textId="77777777" w:rsidR="00F44DDB" w:rsidRPr="00BE23BC" w:rsidRDefault="00F44DDB" w:rsidP="00BE23BC">
       <w:pPr>
@@ -21923,51 +21323,50 @@
       <w:r w:rsidRPr="00432529">
         <w:t>WellSense</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00432529">
         <w:t xml:space="preserve"> Health Plan and Mercy Medical Center. We are focused on making the Springfield area healthier by putting you first when it comes to your health. This means we all work together toward a healthy and happy you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="171E2E61" w14:textId="77777777" w:rsidR="00421F37" w:rsidRDefault="00421F37" w:rsidP="00BB50C2"/>
     <w:p w14:paraId="4824BA6E" w14:textId="77777777" w:rsidR="00432529" w:rsidRPr="00BE23BC" w:rsidRDefault="00432529" w:rsidP="00BB50C2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE23BC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Special Programs and Extra Benefits</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4410D9CA" w14:textId="327A407D" w:rsidR="00432529" w:rsidRPr="006D04E8" w:rsidRDefault="00432529">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="520"/>
           <w:tab w:val="left" w:pos="521"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="147" w:after="0" w:line="230" w:lineRule="auto"/>
         <w:ind w:right="431"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -22488,51 +21887,51 @@
       </w:r>
       <w:r w:rsidRPr="00432529">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>217-</w:t>
       </w:r>
       <w:r w:rsidRPr="00432529">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t>3501</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="501F4755" w14:textId="77777777" w:rsidR="00206A08" w:rsidRPr="00432529" w:rsidRDefault="00206A08" w:rsidP="00946534">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="679CD0A2" w14:textId="5B52EE4B" w:rsidR="00D0298A" w:rsidRDefault="00D0298A" w:rsidP="00421F37">
+    <w:p w14:paraId="679CD0A2" w14:textId="5B52EE4B" w:rsidR="00D0298A" w:rsidRDefault="00D0298A" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="178" w:name="_Toc210296827"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F0030E">
         <w:t>WellSense</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F0030E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD5CE0" w:rsidRPr="00F0030E">
         <w:t>Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0030E">
         <w:t xml:space="preserve"> Alliance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="178"/>
     </w:p>
     <w:p w14:paraId="1948EE0B" w14:textId="77777777" w:rsidR="00F44DDB" w:rsidRPr="00BE23BC" w:rsidRDefault="00F44DDB" w:rsidP="006C22E5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -23097,57 +22496,52 @@
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00421F37">
         <w:rPr>
           <w:spacing w:val="-19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00421F37">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature </w:t>
       </w:r>
       <w:r w:rsidRPr="00421F37">
         <w:t>Healthcare. We work together</w:t>
       </w:r>
       <w:r w:rsidRPr="00421F37">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00421F37">
-        <w:t xml:space="preserve">to offer </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>to offer you</w:t>
+      </w:r>
       <w:r w:rsidRPr="00421F37">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00421F37">
         <w:t>personal</w:t>
       </w:r>
       <w:r w:rsidRPr="00421F37">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00421F37">
         <w:t>care</w:t>
       </w:r>
       <w:r w:rsidRPr="00421F37">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00421F37">
@@ -23515,71 +22909,62 @@
     </w:p>
     <w:p w14:paraId="2D11830E" w14:textId="77777777" w:rsidR="00D0298A" w:rsidRPr="00421F37" w:rsidRDefault="00D0298A" w:rsidP="00D0298A">
       <w:pPr>
         <w:spacing w:before="19" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00421F37">
         <w:t>Customer Service: (888) 566-0010</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13DD7AA5" w14:textId="77777777" w:rsidR="00D0298A" w:rsidRPr="00421F37" w:rsidRDefault="00D0298A" w:rsidP="00D0298A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10"/>
       </w:pPr>
       <w:r w:rsidRPr="00421F37">
         <w:t>Behavioral Health: (888) 217-3501</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="329FDC32" w14:textId="018DC3CD" w:rsidR="00D0298A" w:rsidRPr="00E322B7" w:rsidRDefault="00D0298A" w:rsidP="00D0298A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="769DB4D5" w14:textId="0ED854E1" w:rsidR="00BD5CE0" w:rsidRDefault="00BD5CE0" w:rsidP="00421F37">
+    <w:p w14:paraId="769DB4D5" w14:textId="0ED854E1" w:rsidR="00BD5CE0" w:rsidRDefault="00BD5CE0" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="191" w:name="_Toc210296828"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD5CE0">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>WellSense</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD5CE0">
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>Southcoast Alliance</w:t>
+        <w:t xml:space="preserve"> Southcoast Alliance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="191"/>
     </w:p>
     <w:p w14:paraId="484FA6CC" w14:textId="419DEC7E" w:rsidR="00BD5CE0" w:rsidRPr="00BE23BC" w:rsidRDefault="0010457C" w:rsidP="006C22E5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE23BC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Service Areas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E54188" w14:textId="49B90F89" w:rsidR="00BD5CE0" w:rsidRPr="008162B2" w:rsidRDefault="00BD5CE0" w:rsidP="00BD5CE0">
       <w:pPr>
         <w:spacing w:before="54" w:line="242" w:lineRule="auto"/>
@@ -23751,51 +23136,50 @@
       <w:r w:rsidRPr="008162B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wareham</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04FA4FA8" w14:textId="1F1C17F6" w:rsidR="00BD5CE0" w:rsidRPr="001F41F1" w:rsidRDefault="001F41F1" w:rsidP="00BD5CE0">
       <w:pPr>
         <w:spacing w:before="38"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F41F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Find your town and its service area on </w:t>
       </w:r>
       <w:r w:rsidR="00947566">
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">page </w:t>
       </w:r>
       <w:r w:rsidR="000D5B3A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>37</w:t>
       </w:r>
       <w:r w:rsidRPr="001F41F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
@@ -24572,1316 +23956,1295 @@
         </w:rPr>
         <w:t>Hospital Name, City</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62167FCD" w14:textId="16C2330E" w:rsidR="00833B38" w:rsidRPr="009D75C8" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D75C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Addison Gilbert Hospital (</w:t>
       </w:r>
       <w:r w:rsidR="0044585A" w:rsidRPr="008902CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Beth Israel Lahey </w:t>
+        <w:t>Beth Israel Lahey Health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gloucester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1431BB75" w14:textId="14514FFA" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Anna Jaques Hospital (Beth Israel Lahey Health)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Newburyport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F14521" w14:textId="03F2B6E0" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Athol Hospital (Heywood Healthcare)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1F85" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Athol</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF5E3B9" w14:textId="7AA09FCF" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Baystate Medical Center</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Springfield</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA8FE65" w14:textId="7B3FB6FF" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Berkshire Medical Center (Berkshire Health Systems)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pittsfield</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AB7339" w14:textId="280122E8" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Beth Israel Deaconess – Needham</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Needham</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BFD20A9" w14:textId="3DA0FD08" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Beth Israel Deaconess – Plymouth</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plymouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DAE729" w14:textId="7E99B41E" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Beth Israel Deaconess Medical Center</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Boston</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E2DBB9" w14:textId="1DDEE5A7" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Beverly Hospital (</w:t>
+      </w:r>
+      <w:r w:rsidR="0044585A" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Beth Israel Lahey Health</w:t>
+      </w:r>
+      <w:r w:rsidR="0044585A" w:rsidRPr="008902CA" w:rsidDel="0044585A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Beverly</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A141B27" w14:textId="797A96FA" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Boston Children's Hospital</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Boston</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306283EE" w14:textId="645E2958" w:rsidR="00833B38" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Boston Medical Center</w:t>
+      </w:r>
+      <w:r w:rsidR="00E713B5" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Boston</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39114C78" w14:textId="7C2A69F2" w:rsidR="00284F68" w:rsidRPr="008902CA" w:rsidRDefault="00284F68" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Boston Medical Center</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> South, Brockton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A2732F" w14:textId="3E959F06" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Brockton Hospital (Signature Healthcare)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1F85" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Brockton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E21513" w14:textId="51A9B09B" w:rsidR="00670FC9" w:rsidRPr="008902CA" w:rsidRDefault="00670FC9" w:rsidP="00670FC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Cambridge Hospital (CHA)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cambridge </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A29888C" w14:textId="04683DB1" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Cape Cod Hospital (Cape Cod Healthcare)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hyannis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B098CC" w14:textId="04839A0A" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Charlton Hospital (Southcoast)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Fall River</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE2A957" w14:textId="7BF9601E" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Clinton Hospital (UMass Memorial HealthAlliance)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Clinton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="358769A4" w14:textId="502822D0" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Clinton Hospital, Leominster (UMass Memorial HealthAlliance)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Leominster</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EC75F2" w14:textId="57E40382" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Cooley Dickinson Hospital (Mass General Brigham)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Northampton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587595B0" w14:textId="511AD5EE" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Dana-Farber Cancer Institute</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Boston</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130D5827" w14:textId="6DFC7D91" w:rsidR="00670FC9" w:rsidRPr="008902CA" w:rsidRDefault="00670FC9" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Everett Hospital (CHA)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Everett</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3819A2A4" w14:textId="48334C40" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Fairview Hospital (Berkshire Health Systems)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Great Barrington</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8134D6" w14:textId="045904B6" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Falmouth Hospital (Cape Cod Healthcare)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Falmouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AE0A00" w14:textId="33D7BDFF" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Framingham Union Hospital</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Framingham</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C28667" w14:textId="7B91A7CD" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Franklin Medical Center (Baystate Health)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Greenfield</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A26D657" w14:textId="19102ABF" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="204" w:name="_Hlk173228284"/>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Harrington Hospital (UMass Memorial)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Southbridge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF9AB43" w14:textId="7BF8F5AF" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Hasbro Children's Hospital at Rhode Island Hospital</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Providence, RI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40EA1C7A" w14:textId="77777777" w:rsidR="00E713B5" w:rsidRPr="008902CA" w:rsidRDefault="00E713B5" w:rsidP="000D38F9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Health Alliance Hospital (UMass</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Memorial), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Leominster</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101BA910" w14:textId="6953E4BE" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000D38F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Holy Family Hospital Haverhill (</w:t>
+      </w:r>
+      <w:r w:rsidR="002F77B7" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Lawrence General Hospital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Haverhill</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10317D64" w14:textId="1A0778E4" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000D38F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Holy Family Hospital Methuen (</w:t>
+      </w:r>
+      <w:r w:rsidR="002F77B7" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Lawrence General Hospital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Methuen</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:p w14:paraId="16D6604A" w14:textId="1E0208F4" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Lahey Hospital and Medical Center</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Burlington</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3938C09D" w14:textId="56CFFCD8" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Lahey Medical Center - Peabody</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Peabody</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514216AF" w14:textId="6952224F" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Lawrence General Hospital</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lawrence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6D14A2" w14:textId="7C3C902D" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Lawrence Memorial Hospital</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6A52" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0044585A" w:rsidRPr="008902CA">
-[...5 lines deleted...]
-        <w:t>Health</w:t>
+      <w:r w:rsidR="00DB6A52" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>TuftsMedicine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB6A52" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Medford</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3C4479" w14:textId="0A28E713" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Lowell General Hospital - Main Campus</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lowell</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191BBB43" w14:textId="4F4C59FC" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Lowell General Hospital - Saints Campus</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lowell</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EBC2FE" w14:textId="070FD44C" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Marlborough Hospital (UMass Memorial Health)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Marlboro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62CEF99B" w14:textId="64BCD3A5" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>Mass. Eye and Ear Infirmary</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Boston</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EDD818C" w14:textId="79486892" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008902CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>MelroseWakefield</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008902CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1247 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Hospital (</w:t>
       </w:r>
       <w:r w:rsidR="00DB6A52" w:rsidRPr="008902CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Tufts Medicine</w:t>
       </w:r>
       <w:r w:rsidRPr="008902CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008902CA">
         <w:rPr>
@@ -26643,62 +26006,52 @@
         </w:rPr>
         <w:t>Worcester</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22905A97" w14:textId="67601C65" w:rsidR="00833B38" w:rsidRPr="008902CA" w:rsidRDefault="00833B38" w:rsidP="000F08AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008902CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Winchester Hospital (</w:t>
       </w:r>
       <w:r w:rsidR="0044585A" w:rsidRPr="008902CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Beth Israel Lahey </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Beth Israel Lahey Health</w:t>
+      </w:r>
       <w:r w:rsidR="0044585A" w:rsidRPr="008902CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008902CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004A1222" w:rsidRPr="008902CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00824997" w:rsidRPr="008902CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
@@ -26835,51 +26188,50 @@
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Mass General Brigham</w:t>
       </w:r>
       <w:r w:rsidR="00670FC9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>), Boston</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53792E4B" w14:textId="6E12258A" w:rsidR="0023581C" w:rsidRDefault="0023581C" w:rsidP="000D38F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Brigham &amp; Women’s Hospital (Mass General Brigham), Bost</w:t>
       </w:r>
       <w:r w:rsidR="001B60F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07879ED0" w14:textId="6F52B867" w:rsidR="00670FC9" w:rsidRDefault="00670FC9" w:rsidP="000D38F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
       </w:pPr>
@@ -27105,55 +26457,54 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0F24EC7D" w14:textId="03D849FC" w:rsidR="00906124" w:rsidRPr="00906124" w:rsidRDefault="0007277F" w:rsidP="00BE1A14">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00906124" w:rsidRPr="00906124">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Primary Care ACOs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3603D412" w14:textId="3E1A39B7" w:rsidR="00133B65" w:rsidRPr="00D34B6E" w:rsidRDefault="00133B65" w:rsidP="00421F37">
+    <w:p w14:paraId="3603D412" w14:textId="3E1A39B7" w:rsidR="00133B65" w:rsidRPr="00D34B6E" w:rsidRDefault="00133B65" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="212" w:name="_Toc210296829"/>
       <w:r w:rsidRPr="00D34B6E">
         <w:t>Community Care Cooperative (C3)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="212"/>
     </w:p>
     <w:p w14:paraId="58F13522" w14:textId="33AEAD6E" w:rsidR="00133B65" w:rsidRPr="003730CD" w:rsidRDefault="00133B65" w:rsidP="003730CD">
       <w:r w:rsidRPr="003730CD">
         <w:t>To enroll in a Primary Care ACO, you will need to also select a PCP in that ACO’s group of providers. PCPs may not be available in all service areas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D347661" w14:textId="495E5589" w:rsidR="00133B65" w:rsidRPr="00BE23BC" w:rsidRDefault="00133B65" w:rsidP="006C22E5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="213" w:name="_Toc127175741"/>
       <w:bookmarkStart w:id="214" w:name="_Toc127176710"/>
@@ -27779,131 +27130,106 @@
           <w:rFonts w:ascii="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00906124">
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Behavioral Health: (800) 495-0086</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="263BA767" w14:textId="77777777" w:rsidR="00BE1A14" w:rsidRPr="00F611CC" w:rsidRDefault="00BE1A14" w:rsidP="00F611CC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="18"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B686499" w14:textId="544A44E5" w:rsidR="003823B1" w:rsidRPr="003730CD" w:rsidRDefault="00F235F2" w:rsidP="003730CD">
+    <w:p w14:paraId="2B686499" w14:textId="544A44E5" w:rsidR="003823B1" w:rsidRPr="003730CD" w:rsidRDefault="00F235F2" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="231" w:name="_Toc210296830"/>
       <w:r w:rsidRPr="00F235F2">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Revere Health Choice</w:t>
       </w:r>
       <w:bookmarkStart w:id="232" w:name="_Hlk173228482"/>
       <w:bookmarkEnd w:id="231"/>
       <w:r w:rsidR="00906124">
         <w:br/>
       </w:r>
       <w:r w:rsidR="003823B1" w:rsidRPr="003730CD">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>To enroll in a Primary Care ACO, you will need to also select a PCP in that ACO’s group of doctors. PCPs may not be available in all service areas.</w:t>
       </w:r>
       <w:r w:rsidR="00D34B6E" w:rsidRPr="003730CD">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11ACC0AD" w14:textId="12D217B0" w:rsidR="003823B1" w:rsidRPr="00BE23BC" w:rsidRDefault="003823B1" w:rsidP="006C22E5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="233" w:name="_Toc127175747"/>
       <w:bookmarkStart w:id="234" w:name="_Toc127176716"/>
       <w:bookmarkStart w:id="235" w:name="_Toc127176962"/>
       <w:bookmarkStart w:id="236" w:name="_Toc127180928"/>
       <w:bookmarkStart w:id="237" w:name="_Toc127189218"/>
       <w:bookmarkStart w:id="238" w:name="_Toc179450905"/>
       <w:r w:rsidRPr="00BE23BC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Behavioral Health</w:t>
       </w:r>
       <w:bookmarkEnd w:id="233"/>
       <w:bookmarkEnd w:id="234"/>
       <w:bookmarkEnd w:id="235"/>
       <w:bookmarkEnd w:id="236"/>
       <w:bookmarkEnd w:id="237"/>
       <w:bookmarkEnd w:id="238"/>
     </w:p>
     <w:p w14:paraId="2715A172" w14:textId="04608084" w:rsidR="0095578C" w:rsidRPr="0084721A" w:rsidRDefault="003823B1" w:rsidP="003823B1">
       <w:r w:rsidRPr="0084721A">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Members can get a full range of mental health and substance use services. For more information, call the Massachusetts Behavioral Health Partnership </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0084721A">
         <w:t>at</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D34B6E" w:rsidRPr="0084721A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0084721A">
         <w:t xml:space="preserve">(800) 495-0086 or visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="0095578C" w:rsidRPr="0084721A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>www.masspartnership.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0084721A">
         <w:t>.</w:t>
       </w:r>
@@ -28302,51 +27628,51 @@
           <w:rFonts w:ascii="Calibri"/>
           <w:color w:val="5A5D58"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>WellSense</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:color w:val="5A5D58"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> Health Plan offers the following </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:color w:val="5A5D58"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>plan:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C46993" w14:textId="5C747754" w:rsidR="00D34B6E" w:rsidRPr="00421F37" w:rsidRDefault="00D34B6E" w:rsidP="00421F37">
+    <w:p w14:paraId="14C46993" w14:textId="5C747754" w:rsidR="00D34B6E" w:rsidRPr="00421F37" w:rsidRDefault="00D34B6E" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="245" w:name="_Toc210296831"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00421F37">
         <w:t>WellSense</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00421F37">
         <w:t xml:space="preserve"> Essential MCO</w:t>
       </w:r>
       <w:bookmarkEnd w:id="245"/>
     </w:p>
     <w:p w14:paraId="70155CA7" w14:textId="77777777" w:rsidR="00607119" w:rsidRPr="00BE23BC" w:rsidRDefault="00607119" w:rsidP="006C22E5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE23BC">
         <w:rPr>
@@ -28520,51 +27846,50 @@
         <w:t>healthy</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22DCE5E4" w14:textId="77777777" w:rsidR="00607119" w:rsidRPr="00BE23BC" w:rsidRDefault="00607119" w:rsidP="006C22E5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="246" w:name="_Toc127175752"/>
       <w:bookmarkStart w:id="247" w:name="_Toc127176721"/>
       <w:bookmarkStart w:id="248" w:name="_Toc127176967"/>
       <w:bookmarkStart w:id="249" w:name="_Toc127180933"/>
       <w:bookmarkStart w:id="250" w:name="_Toc127189223"/>
       <w:bookmarkStart w:id="251" w:name="_Toc179450910"/>
       <w:r w:rsidRPr="00BE23BC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Special Programs and Extra Benefits</w:t>
       </w:r>
       <w:bookmarkEnd w:id="246"/>
       <w:bookmarkEnd w:id="247"/>
       <w:bookmarkEnd w:id="248"/>
       <w:bookmarkEnd w:id="249"/>
       <w:bookmarkEnd w:id="250"/>
       <w:bookmarkEnd w:id="251"/>
     </w:p>
     <w:p w14:paraId="0F6C2D21" w14:textId="77777777" w:rsidR="00607119" w:rsidRDefault="00607119">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Incentives for pregnant individuals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="440C0189" w14:textId="77777777" w:rsidR="00607119" w:rsidRDefault="00607119">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -28911,60 +28236,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Beth Israel </w:t>
       </w:r>
       <w:r w:rsidR="0044585A" w:rsidRPr="00166B48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Lahey</w:t>
       </w:r>
       <w:r w:rsidR="0044585A" w:rsidRPr="009A6253">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0044585A" w:rsidRPr="00166B48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Health</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D53DB7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2BEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D53DB7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Gloucester</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="459348A7" w14:textId="2696E62F" w:rsidR="002D0735" w:rsidRPr="00DB2BEB" w:rsidRDefault="002D0735" w:rsidP="000D38F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -29002,60 +28325,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Beth Israel </w:t>
       </w:r>
       <w:r w:rsidR="00B82B96" w:rsidRPr="00166B48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Lahey</w:t>
       </w:r>
       <w:r w:rsidR="00B82B96" w:rsidRPr="009A6253">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B82B96" w:rsidRPr="00166B48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Health</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B82B96" w:rsidRPr="00D53DB7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B82B96" w:rsidRPr="00DB2BEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2BEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Newburyport</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E570E21" w14:textId="77777777" w:rsidR="002D0735" w:rsidRPr="00DB2BEB" w:rsidRDefault="002D0735" w:rsidP="000D38F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -29262,62 +28583,52 @@
         </w:rPr>
         <w:t>Beverly Hospital (</w:t>
       </w:r>
       <w:r w:rsidR="0044585A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Beth </w:t>
       </w:r>
       <w:r w:rsidR="0044585A" w:rsidRPr="00B82B96">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Israel </w:t>
       </w:r>
       <w:r w:rsidR="0044585A" w:rsidRPr="00166B48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lahey </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Lahey Health</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D53DB7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2BEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D53DB7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Beverly</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="634E873F" w14:textId="77777777" w:rsidR="002D0735" w:rsidRPr="00DB2BEB" w:rsidRDefault="002D0735" w:rsidP="000D38F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -29982,51 +29293,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D53DB7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Leominster</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
     <w:p w14:paraId="36FD91B3" w14:textId="17F98061" w:rsidR="002D0735" w:rsidRPr="007F3D94" w:rsidRDefault="002D0735" w:rsidP="000D38F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00D53DB7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Holy Family Hospital (</w:t>
       </w:r>
       <w:r w:rsidR="002F77B7" w:rsidRPr="007F3D94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lawrence General Hospital</w:t>
       </w:r>
       <w:r w:rsidRPr="007F3D94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidRPr="007F3D94">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Haverhill</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38CB52D3" w14:textId="37D0E3CB" w:rsidR="002D0735" w:rsidRDefault="002D0735" w:rsidP="000D38F9">
@@ -31242,113 +30552,102 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D53DB7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>Winchester Hospital (</w:t>
       </w:r>
       <w:r w:rsidR="0044585A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Beth </w:t>
       </w:r>
       <w:r w:rsidR="0044585A" w:rsidRPr="008902CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Israel Lahey </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Israel Lahey Health</w:t>
+      </w:r>
       <w:r w:rsidRPr="008902CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>), Winchester</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E75D9D6" w14:textId="77777777" w:rsidR="00B82B96" w:rsidRPr="00DB2BEB" w:rsidRDefault="00B82B96" w:rsidP="000D38F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D53DB7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wing Hospital</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Baystate)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2BEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Palmer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BCD3A4A" w14:textId="7BAC3260" w:rsidR="002D0735" w:rsidRDefault="002D0735">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3621F843" w14:textId="6633DA43" w:rsidR="006668C6" w:rsidRPr="00906124" w:rsidRDefault="006668C6" w:rsidP="00421F37">
+    <w:p w14:paraId="3621F843" w14:textId="6633DA43" w:rsidR="006668C6" w:rsidRPr="00906124" w:rsidRDefault="006668C6" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="257" w:name="_Toc210296832"/>
       <w:r w:rsidRPr="00906124">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Primary Care Clinician </w:t>
       </w:r>
       <w:r w:rsidR="00CA32C4" w:rsidRPr="00906124">
         <w:t xml:space="preserve">(PCC) </w:t>
       </w:r>
       <w:r w:rsidRPr="00906124">
         <w:t>Plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="257"/>
     </w:p>
     <w:p w14:paraId="67EA5EFB" w14:textId="3DE95145" w:rsidR="006668C6" w:rsidRDefault="006668C6" w:rsidP="006668C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006668C6">
         <w:t>MassHealth offers the following plan: Primary Care Clinician (PCC) Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63D5D79B" w14:textId="77777777" w:rsidR="00607119" w:rsidRPr="006668C6" w:rsidRDefault="00607119" w:rsidP="006668C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="595D3AF7" w14:textId="290C6EF4" w:rsidR="006668C6" w:rsidRDefault="006668C6" w:rsidP="006668C6">
       <w:pPr>
@@ -31658,57 +30957,56 @@
       <w:r w:rsidR="00276B98">
         <w:t>pcc</w:t>
       </w:r>
       <w:r w:rsidRPr="006668C6">
         <w:t xml:space="preserve">-plan-for-masshealth-members </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="023392A4" w14:textId="2377D3D9" w:rsidR="006668C6" w:rsidRDefault="006668C6" w:rsidP="006668C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006668C6">
         <w:t>Customer Service: (800) 841-2900, TDD/TYY: 711</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="606811B9" w14:textId="5AF7B00E" w:rsidR="006668C6" w:rsidRDefault="006668C6" w:rsidP="006668C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B0C086E" w14:textId="67AC1137" w:rsidR="000E6AFB" w:rsidRDefault="000E6AFB">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F1D6018" w14:textId="09605180" w:rsidR="000E6AFB" w:rsidRDefault="000E6AFB" w:rsidP="00421F37">
+    <w:p w14:paraId="4F1D6018" w14:textId="09605180" w:rsidR="000E6AFB" w:rsidRDefault="000E6AFB" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="264" w:name="_Toc210296833"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Enroll in or Change a Health Plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="264"/>
     </w:p>
     <w:p w14:paraId="280BAFBF" w14:textId="77777777" w:rsidR="000E6AFB" w:rsidRDefault="000E6AFB" w:rsidP="000E6AFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Enrolling in a Health Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6361F0A6" w14:textId="77777777" w:rsidR="000E6AFB" w:rsidRDefault="000E6AFB" w:rsidP="000E6AFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Choose a health plan offered in your area that best fits you or your family’s health care needs. If you do not choose a health plan, MassHealth will choose one for you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F5A0E56" w14:textId="77777777" w:rsidR="000E6AFB" w:rsidRDefault="000E6AFB" w:rsidP="000E6AFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
@@ -31845,51 +31143,51 @@
       <w:r>
         <w:t>Health Insurance Processing Center ATTN: Enrollment PO Box 4405</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43518113" w14:textId="77777777" w:rsidR="000E6AFB" w:rsidRDefault="000E6AFB" w:rsidP="000E6AFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Taunton, MA 02780</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B3558F" w14:textId="1DF343FF" w:rsidR="000E6AFB" w:rsidRDefault="000E6AFB" w:rsidP="000E6AFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Fax: (617) 988-8903</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18843FFE" w14:textId="2497A926" w:rsidR="000E6AFB" w:rsidRDefault="000E6AFB" w:rsidP="000E6AFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10559D42" w14:textId="48363738" w:rsidR="000E6AFB" w:rsidRPr="000E6AFB" w:rsidRDefault="000E6AFB" w:rsidP="00421F37">
+    <w:p w14:paraId="10559D42" w14:textId="48363738" w:rsidR="000E6AFB" w:rsidRPr="000E6AFB" w:rsidRDefault="000E6AFB" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="265" w:name="_Toc210296834"/>
       <w:r w:rsidRPr="000E6AFB">
         <w:t>Changing Your Health Plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="265"/>
     </w:p>
     <w:p w14:paraId="613383D6" w14:textId="76C09821" w:rsidR="000E6AFB" w:rsidRDefault="000E6AFB" w:rsidP="000E6AFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="120F9058" w14:textId="59985D1D" w:rsidR="000E6AFB" w:rsidRDefault="000E6AFB" w:rsidP="000E6AFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>As a MassHealth member enrolled in a health plan, you can change your health plan for any reason only during your Plan Selection Period. Once you are in your Fixed Enrollment Period, you will be able to change your health plan only for certain reasons.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4538F801" w14:textId="77777777" w:rsidR="000E6AFB" w:rsidRDefault="000E6AFB" w:rsidP="000E6AFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -31946,77 +31244,76 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Members enrolled in the Primary Care Clinician (PCC) Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76201DAA" w14:textId="624FF94A" w:rsidR="009A5148" w:rsidRDefault="009A5148">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429F6D1F" w14:textId="2465C492" w:rsidR="000E6AFB" w:rsidRDefault="009D7252" w:rsidP="00421F37">
+    <w:p w14:paraId="429F6D1F" w14:textId="2465C492" w:rsidR="000E6AFB" w:rsidRDefault="009D7252" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="266" w:name="_Toc210296835"/>
       <w:r w:rsidRPr="009D7252">
-        <w:lastRenderedPageBreak/>
         <w:t>Plan Selection Period</w:t>
       </w:r>
       <w:bookmarkEnd w:id="266"/>
     </w:p>
     <w:p w14:paraId="24217899" w14:textId="77777777" w:rsidR="009D7252" w:rsidRDefault="009D7252" w:rsidP="009D7252">
       <w:r>
         <w:t>If you are enrolled in an MCO or ACO, you will have a 90-day Plan Selection Period every year. MassHealth will notify you about your Plan Selection Period. During that period, you can change health plans for any reason.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="331C3E9B" w14:textId="77777777" w:rsidR="009D7252" w:rsidRDefault="009D7252" w:rsidP="009D7252">
       <w:r>
         <w:t>If you are enrolled in the PCC Plan, you can change to an ACO or an MCO at any time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D9A7C8D" w14:textId="77777777" w:rsidR="009D7252" w:rsidRDefault="009D7252" w:rsidP="009D7252">
       <w:r>
         <w:t>If you decide to change your health plan, be sure to check www.MassHealthChoices.com for health plan options available in your area.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA90890" w14:textId="31FA7CF5" w:rsidR="009D7252" w:rsidRPr="00AA0A17" w:rsidRDefault="009D7252" w:rsidP="00421F37">
+    <w:p w14:paraId="0AA90890" w14:textId="31FA7CF5" w:rsidR="009D7252" w:rsidRPr="00AA0A17" w:rsidRDefault="009D7252" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="267" w:name="_Toc210296836"/>
       <w:r w:rsidRPr="00AA0A17">
         <w:t>Fixed Enrollment Period</w:t>
       </w:r>
       <w:bookmarkEnd w:id="267"/>
     </w:p>
     <w:p w14:paraId="44BB5624" w14:textId="258B631C" w:rsidR="009D7252" w:rsidRDefault="009D7252" w:rsidP="009D7252">
       <w:r>
         <w:t xml:space="preserve">If you are in an ACO or MCO when your Plan Selection Period ends, you will be in your Fixed Enrollment Period. During your Fixed Enrollment Period, you will be able to change your health plan only for certain reasons. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15039BC5" w14:textId="180783E8" w:rsidR="009D7252" w:rsidRPr="00AA0A17" w:rsidRDefault="009D7252" w:rsidP="00AA0A17">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA0A17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -32043,51 +31340,50 @@
         </w:rPr>
         <w:t>Fixed Enrollment Period</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FA2171D" w14:textId="565920D1" w:rsidR="009D7252" w:rsidRDefault="009D7252" w:rsidP="009D7252">
       <w:r>
         <w:t>During this time, you CANNOT change your health plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735C1DD1" w14:textId="02B67381" w:rsidR="009D7252" w:rsidRDefault="009D7252" w:rsidP="009D7252">
       <w:r>
         <w:t>Except for certain reasons (See the next page.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C79C0A8" w14:textId="77777777" w:rsidR="009D7252" w:rsidRDefault="009D7252">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D6DCB57" w14:textId="6CD6B69E" w:rsidR="009D7252" w:rsidRDefault="009D7252" w:rsidP="00BE23BC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="268" w:name="_Toc179450924"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Fixed Enrollment Period Exceptions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="268"/>
     </w:p>
     <w:p w14:paraId="081E9590" w14:textId="77777777" w:rsidR="009D7252" w:rsidRDefault="009D7252" w:rsidP="009D7252">
       <w:r>
         <w:t>When you are in your Fixed Enrollment Period, you may only change your health plan for one of these reasons.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="185C62CC" w14:textId="29DEAA2A" w:rsidR="009D7252" w:rsidRDefault="009D7252">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>You move out of the MCO, Accountable Care Partnership Plan, or Primary Care ACO service area.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B46E967" w14:textId="5EDEBE06" w:rsidR="009D7252" w:rsidRDefault="009D7252">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -32229,114 +31525,112 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5A40F35E" w14:textId="08C553C3" w:rsidR="009D7252" w:rsidRDefault="009D7252" w:rsidP="009D7252"/>
     <w:p w14:paraId="152B27EC" w14:textId="48E3875F" w:rsidR="009D7252" w:rsidRDefault="009D7252" w:rsidP="009D7252">
       <w:r>
         <w:t xml:space="preserve">If MassHealth denies your request to transfer to another health plan during your Fixed Enrollment Period, you can ask for a fair hearing (appeal). Learn more about asking for a fair hearing on </w:t>
       </w:r>
       <w:r w:rsidRPr="004605F2">
         <w:t xml:space="preserve">page </w:t>
       </w:r>
       <w:r w:rsidR="00276B98" w:rsidRPr="004605F2">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="004605F2" w:rsidRPr="004605F2">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="004605F2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A4DAB6" w14:textId="77777777" w:rsidR="009D7252" w:rsidRDefault="009D7252">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474992E8" w14:textId="7568195E" w:rsidR="009D7252" w:rsidRDefault="009D7252" w:rsidP="00421F37">
+    <w:p w14:paraId="474992E8" w14:textId="7568195E" w:rsidR="009D7252" w:rsidRDefault="009D7252" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="269" w:name="_Toc210296837"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Using Your Member ID Cards</w:t>
       </w:r>
       <w:bookmarkEnd w:id="269"/>
     </w:p>
     <w:p w14:paraId="6C95AE69" w14:textId="77777777" w:rsidR="009D7252" w:rsidRDefault="009D7252" w:rsidP="009D7252">
       <w:r>
         <w:t>After you enroll in a health plan, MassHealth will send you a letter confirming your enrollment. The health plan you selected will send you a welcome packet in the mail with important details about your health plan and a health plan member ID card.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD5CF83" w14:textId="15352C77" w:rsidR="009D7252" w:rsidRDefault="009D7252" w:rsidP="009D7252">
       <w:r>
         <w:t>Always carry both your health plan and MassHealth member ID cards with you so you have them when you need care. Be sure to show both member ID cards whenever you get health care or fill a prescription.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19662BAD" w14:textId="77777777" w:rsidR="009D7252" w:rsidRDefault="009D7252" w:rsidP="009D7252">
       <w:r>
         <w:t>If your health plan member ID card is ever damaged, lost, or stolen, call the health plan’s member service department for a replacement card.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63EA2918" w14:textId="77777777" w:rsidR="006D251E" w:rsidRDefault="006D251E" w:rsidP="00BE23BC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="006D251E">
         <w:t>Carry Both ID Cards</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0549CE01" w14:textId="13594CF6" w:rsidR="006D251E" w:rsidRDefault="006D251E" w:rsidP="009D7252">
       <w:r w:rsidRPr="006D251E">
         <w:t xml:space="preserve"> Everyone in your family who is enrolled will have a health plan and MassHealth member ID card. Be sure to show both member ID cards whenever you get health care or fill a prescription.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33F78528" w14:textId="2FF77AA2" w:rsidR="009D7252" w:rsidRDefault="009D7252" w:rsidP="009D7252">
       <w:r>
         <w:t xml:space="preserve">If your MassHealth member ID card </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>is ever</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> damaged, lost, or stolen, call the MassHealth Customer Service Center at (800) 841-2900, TDD/TTY: 711, for a replacement card.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="290663A0" w14:textId="10C04B6A" w:rsidR="006D251E" w:rsidRDefault="006D251E">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8CC893" w14:textId="42D3F353" w:rsidR="009D7252" w:rsidRDefault="009D7252" w:rsidP="00421F37">
+    <w:p w14:paraId="2C8CC893" w14:textId="42D3F353" w:rsidR="009D7252" w:rsidRDefault="009D7252" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="270" w:name="_Toc210296838"/>
       <w:r w:rsidRPr="009D7252">
-        <w:lastRenderedPageBreak/>
         <w:t>More Information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="270"/>
     </w:p>
     <w:p w14:paraId="45B92D85" w14:textId="4E3C5FB5" w:rsidR="009D7252" w:rsidRDefault="009D7252" w:rsidP="00BE23BC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Your Rights</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C140E7F" w14:textId="1D57DD73" w:rsidR="009D7252" w:rsidRDefault="009D7252">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>You can ask for a copy of your health records at any time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="587D0D67" w14:textId="4ED73DCD" w:rsidR="009D7252" w:rsidRDefault="009D7252">
@@ -32516,100 +31810,99 @@
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Services </w:t>
       </w:r>
       <w:r w:rsidRPr="00F724AA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:w w:val="115"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>or Supplies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E7AE96" w14:textId="6DDE68C5" w:rsidR="007521B7" w:rsidRDefault="007521B7" w:rsidP="007521B7">
       <w:r w:rsidRPr="007521B7">
         <w:t>Health care services or supplies needed to prevent, diagnose, or treat an illness, injury, condition, disease, or its symptoms and that meet accepted standards of medicine.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08663F16" w14:textId="558EE9A9" w:rsidR="007521B7" w:rsidRDefault="007521B7">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A638E0" w14:textId="23C54F63" w:rsidR="007521B7" w:rsidRDefault="007521B7" w:rsidP="00421F37">
+    <w:p w14:paraId="45A638E0" w14:textId="23C54F63" w:rsidR="007521B7" w:rsidRDefault="007521B7" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="271" w:name="_Toc210296839"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>If you get a bill</w:t>
       </w:r>
       <w:bookmarkEnd w:id="271"/>
     </w:p>
     <w:p w14:paraId="0FC76E79" w14:textId="4CC87B80" w:rsidR="007521B7" w:rsidRDefault="007521B7" w:rsidP="007521B7">
       <w:r>
         <w:t xml:space="preserve">MassHealth members should not get a bill for a covered service. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A279998" w14:textId="02560E61" w:rsidR="007521B7" w:rsidRDefault="007521B7" w:rsidP="007521B7">
       <w:r>
         <w:t>If you are enrolled in an Accountable Care Partnership Plan or an MCO and you get a bill for a covered service, please contact your provider, give them your MassHealth ID number and your health plan ID number, and tell them to call your health plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E4D24C" w14:textId="4D9736C5" w:rsidR="007521B7" w:rsidRDefault="007521B7" w:rsidP="007521B7">
       <w:r>
         <w:t>If you are enrolled in the Primary Care ACO or the PCC Plan and you get a bill for a covered service, please contact your provider, give them your MassHealth ID number, and tell them to call MassHealth Customer Service at (800) 841-2900, TDD/TTY: 711</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66A6DAD9" w14:textId="666B980A" w:rsidR="007521B7" w:rsidRDefault="007521B7" w:rsidP="007521B7">
       <w:r>
         <w:t xml:space="preserve">Your MassHealth member ID and health plan member ID numbers can be found on your MassHealth member ID and health plan member ID cards. See </w:t>
       </w:r>
       <w:r w:rsidRPr="004605F2">
         <w:t xml:space="preserve">page </w:t>
       </w:r>
       <w:r w:rsidR="000D5B3A" w:rsidRPr="004605F2">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="004605F2" w:rsidRPr="004605F2">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="004605F2">
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> information about your member ID cards</w:t>
       </w:r>
       <w:r w:rsidR="00276B98">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76349052" w14:textId="1869EFC2" w:rsidR="007521B7" w:rsidRDefault="007521B7" w:rsidP="00421F37">
+    <w:p w14:paraId="76349052" w14:textId="1869EFC2" w:rsidR="007521B7" w:rsidRDefault="007521B7" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="272" w:name="_Toc210296840"/>
       <w:r>
         <w:t>Grievances, Appeals, and Fair Hearings</w:t>
       </w:r>
       <w:bookmarkEnd w:id="272"/>
     </w:p>
     <w:p w14:paraId="59918B14" w14:textId="06A63190" w:rsidR="007521B7" w:rsidRDefault="007521B7" w:rsidP="00BE23BC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="273" w:name="_Toc179450931"/>
       <w:r>
         <w:t>Grievances</w:t>
       </w:r>
       <w:bookmarkEnd w:id="273"/>
     </w:p>
     <w:p w14:paraId="3F9170AE" w14:textId="77777777" w:rsidR="007521B7" w:rsidRDefault="007521B7" w:rsidP="007521B7">
       <w:r>
         <w:t xml:space="preserve">Your health plan is committed to making sure that you get the best health care experience. If you are not happy with </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
@@ -32638,57 +31931,56 @@
       <w:r>
         <w:t>Appeals and Fair Hearings</w:t>
       </w:r>
       <w:bookmarkEnd w:id="274"/>
     </w:p>
     <w:p w14:paraId="17640AC6" w14:textId="77777777" w:rsidR="007521B7" w:rsidRDefault="007521B7" w:rsidP="007521B7">
       <w:r>
         <w:t>If you disagree with a decision made by your health plan or health plan providers, you can file an appeal or request a MassHealth Fair Hearing. Your health plan’s member handbook has more detailed information about appeals and Fair Hearings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73FE134F" w14:textId="77777777" w:rsidR="007521B7" w:rsidRDefault="007521B7" w:rsidP="007521B7">
       <w:r>
         <w:t>If you have questions about the process, call your health plan’s customer service</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7537C58B" w14:textId="77777777" w:rsidR="007521B7" w:rsidRDefault="007521B7" w:rsidP="007521B7">
       <w:r>
         <w:t>department. Their phone number is on the back of your health plan member ID card. You can also contact the MassHealth Customer Service Center at (800) 841-2900. TDD/TTY: 711.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A24B78" w14:textId="152FBBD9" w:rsidR="00AA0A17" w:rsidRDefault="00AA0A17">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7E200F" w14:textId="7E3519A0" w:rsidR="007521B7" w:rsidRPr="00F724AA" w:rsidRDefault="007521B7" w:rsidP="00421F37">
+    <w:p w14:paraId="4E7E200F" w14:textId="7E3519A0" w:rsidR="007521B7" w:rsidRPr="00F724AA" w:rsidRDefault="007521B7" w:rsidP="000D70C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="275" w:name="_Toc210296841"/>
       <w:r w:rsidRPr="00F724AA">
-        <w:lastRenderedPageBreak/>
         <w:t>Service Areas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="275"/>
     </w:p>
     <w:p w14:paraId="57A0ABF3" w14:textId="32481A7F" w:rsidR="007521B7" w:rsidRDefault="007521B7" w:rsidP="007521B7">
       <w:r>
         <w:t>Each health plan covers specific service areas. Service areas are groups of cities and towns. Remember, you can choose a health plan only in your service area.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="265705A8" w14:textId="12E2ACC6" w:rsidR="007521B7" w:rsidRDefault="007521B7" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Your town</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Service Area  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BC61432" w14:textId="77777777" w:rsidR="009313D8" w:rsidRPr="00E86636" w:rsidRDefault="009313D8" w:rsidP="009313D8">
@@ -33420,51 +32712,50 @@
         <w:t>Lowell</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F655AC" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Blackstone</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Framingham</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C418EF6" w14:textId="4FEF1320" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Blan</w:t>
       </w:r>
       <w:r w:rsidR="00AE1CEB">
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:t>ford</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Westfield</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A164749" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Bolton</w:t>
       </w:r>
       <w:r>
@@ -34249,51 +33540,50 @@
         <w:t>Lowell</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C30421C" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Conway </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Greenfeld</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72651CF0" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cotuit </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Barnstable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C140B31" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Cummaquid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -35071,51 +34361,50 @@
         <w:t>New Bedford</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41D00E37" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Fall River</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Fall River</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65BE1CCF" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Falmouth</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Falmouth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="49642051" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Feeding Hills</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
@@ -35938,51 +35227,50 @@
     <w:p w14:paraId="15BC453E" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Holden</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Worcester</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72B9160A" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Holland</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Southbridge</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="418F7884" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Holliston</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -36772,51 +36060,50 @@
     <w:p w14:paraId="666265D2" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Marion </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>New Bedford</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67E90F0A" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Marlborough </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Framingham</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F2E618" w14:textId="77777777" w:rsidR="009313D8" w:rsidRPr="00211B8F" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Marshfield </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Plymouth</w:t>
       </w:r>
@@ -37559,51 +36846,50 @@
         <w:t>Haverhill</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57971E8B" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Newburyport</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Haverhill</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B7B9229" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Newton</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Waltham</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EA31CAA" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Norfolk</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -38366,51 +37652,50 @@
         <w:t>Northampton</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67CE3F5D" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Pembroke</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Plymouth</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E61B1A4" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Pepperell</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Gardner-Fitchburg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E8DF22" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Peru</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -38419,2419 +37704,2412 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="64C4ED3F" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Petersham</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Athol</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71CE782E" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:t>Phillipston</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Athol</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E564F0" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pinehurst</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Lowell</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335E1824" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pittsfield</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Phillipston</w:t>
+        <w:t>Pittsfield</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3BD0E576" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Plainfield</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Northampton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FFA52D" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Plainville</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Attleboro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057089DD" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Plymouth</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Plymouth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4965A6F2" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Plympton</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Plymouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC26C93" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pocasset</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Falmouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCC3B5D" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prides Crossing</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Beverly</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520E3135" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Princeton</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Gardner-Fitchburg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0582909B" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Provincetown</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Orleans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF22F52" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Quincy</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Quincy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="720E52A6" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Randolph</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Quincy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A859FDE" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Raynham</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Taunton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6352E156" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Raynham Center</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Taunton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9B8A56" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Reading</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Woburn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53170D3C" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Readville</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Boston</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3663AAB6" w14:textId="48B4A541" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rehoboth</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Taunton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2898E1E2" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Revere</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Rever</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C1E65CF" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Richmond</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Pittsfield</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05346D5A" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rochdale</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Worcester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4753BD2F" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rochester</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>New Bedford</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728D8358" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rockland</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Brockton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F4CDEA" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rockport</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Gloucester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8C6917" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Roslindale</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Boston</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A88473" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rowe</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Greenfield</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EE1B9A" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rowley</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Haverhill</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A5A508" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Roxbury</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Boston</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB905B0" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Royalston</w:t>
+      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Athol</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E564F0" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
-[...5 lines deleted...]
-        <w:t>Pinehurst</w:t>
+    <w:p w14:paraId="4E1C0C59" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Russell</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Westfield</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2512A340" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rutland </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Worcester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570D9DD3" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sagamore </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Falmouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406C7DBF" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sagamore Beach</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Falmouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D20D6EA" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Salem </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Salem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0FE19046" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Salisbury </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Haverhill</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6888EC" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sandisfield </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Pittsfield</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5459A81D" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sandwich </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Falmouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E934D56" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Saugus </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Lynn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440A85D4" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Savoy </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Adams</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62BCE896" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Scituate </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Quincy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0433A2C7" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Seekonk </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Taunton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF86F6E" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sharon </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Brockton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D79F36" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Shattuckville</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Greenfeld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F03A2B3" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sheffield </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Pittsfield</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39857CD4" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Shelburne </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Greenfeld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511295A6" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Shelburne Falls </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Greenfeld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5103E9D4" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Sheldonville</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Attleboro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2E52C5" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sherborn </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Framingham</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722A007E" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Shirley </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Gardner-Fitchburg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5061D310" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Shrewsbury </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Worcester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53EAFF3A" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Shutesbury </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Greenfeld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794E3BEB" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Siasconset</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Nantucket</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="495D9D22" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Somerset </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Fall River</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2761F772" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Somerville </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Somerville</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="745E9EF0" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">South Barre </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Athol</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0444D0" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">South Carver </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Plymouth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D0C17E" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">South Chatham </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Orleans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9BE832" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">South Dartmouth </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>New Bedford</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E27B5CF" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">South Deerfield </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Greenfeld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1476928E" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">South Dennis </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Orleans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E10896" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">South Easton </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Brockton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B132269" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">South Egremont </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Pittsfield</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781BC74B" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">South Grafton </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Framingham</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB98E71" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">South Hadley </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Holyoke</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559A6B2D" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">South Hamilton </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Beverly</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200E8D4B" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">South Harwich </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Orleans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694F37F5" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">South Lancaster </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Gardner-Fitchburg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F22974F" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">South Lee </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Pittsfield</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D137B5B" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">South Orleans </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Orleans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3F701ABD" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">South Walpole </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Framingham</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABEA5D8" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">South Wellfleet </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Orleans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EED1980" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>South Yarmouth</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Barnstable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F808A9" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Southampton </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Holyoke</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7107F9" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Southborough </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Framingham</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714BA75B" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Southbridge </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Southbridge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7E604E55" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Southfield </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Pittsfield</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAA11E2" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Southwick </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Westfield</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7CE072" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Spencer</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve"> Southbridge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33BB4AFC" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Springfield </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Springfield</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="333869A8" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sterling </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Gardner-Fitchburg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163A3025" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Still River </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Gardner-Fitchburg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5155B450" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stockbridge </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Pittsfield</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF335BB" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stoneham </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Woburn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10612A84" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stoughton </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Brockton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA8CCC9" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stow </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Framingham</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C53C1F" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sturbridge </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Southbridge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A049E8" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sudbury </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Framingham</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3FF82F" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sunderland </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Greenfeld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A21180B" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sutton </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Framingham</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A40B7B" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Swampscott </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Lynn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A592AF9" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Swansea </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Fall River</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D282A0" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Taunton </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Taunton</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1BEA21BF" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Templeton </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Athol</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001D6C57" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tewksbury </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Lowell</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="335E1824" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="03D1F1D1" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Torndike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Springfield</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283698D9" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tree Rivers </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Springfield</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51928E57" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tisbury </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Oak Bluffs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6B7A87" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tolland </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Westfield</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C488A2B" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Topsfield</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve"> Beverly</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E9A104" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Townsend </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Gardner-Fitchburg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED2C0A3" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Truro </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Orleans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2635112C" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Turners Falls </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Greenfeld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE08472" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tyngsboro </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Lowell</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4603D9" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tyringham</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
         <w:t>Pittsfield</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="150E6E08" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Upton </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Framingham</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659FE658" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Uxbridge </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Framingham</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4254BC13" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vill. of Nagog Woods </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Lowell</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BFF347" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vineyard Haven </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Oak Bluffs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E4C47C" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Waban </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Waltham</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48528CC8" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wakefield </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Malden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21EFB64A" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wales </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Southbridge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0431025D" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Walpole </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Framingham</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67345637" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Waltham </w:t>
+      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
+        <w:t>Waltham</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5DDC712B" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ware</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Springfield</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEE5BC1" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Wareham</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Wareham</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0F42F2DA" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Warren</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Southbridge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="166B52DD" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Warwick</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Athol</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E56AE92" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Washington</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
         <w:t>Pittsfield</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="4E73D90D" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Watertown</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Waltham</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5AA289" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Waverley</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Waltham</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291A414E" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Wayland</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Framingham</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F481783" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Webster</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Southbridge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BBAF60D" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Wellesley</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Waltham</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7E1523" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Wellfleet</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Orleans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FD8CF9" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Wendell</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Greenfield</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B15FB35" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Wendell Depot</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Greenfield</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5552F66C" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Wenham</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Beverly</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC462BA" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>West Barnstable</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Barnstable</w:t>
+      </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3BD0E576" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
-[...8 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="0B0C5D14" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>West Boxford</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Haverhill</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745B8421" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>West Boylston</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Worcester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E8EB35" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>West Bridgewater</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Brockton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03944EF6" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>West Brookfield</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Southbridge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA5ECD6" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>West Chatham</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Orleans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577BB3CB" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>West Chesterfield</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Northampton</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57FFA52D" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
-[...21 lines deleted...]
-        <w:t>Plymouth</w:t>
+    <w:p w14:paraId="3FAD5BDF" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>West Dennis</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Orleans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78AA4DC7" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>West Falmouth</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Plymouth</w:t>
+        <w:t>Falmouth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4965A6F2" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
-[...53 lines deleted...]
-        <w:t>Princeton</w:t>
+    <w:p w14:paraId="3876CE58" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>West Groton</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Gardner-Fitchburg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0582909B" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
-[...5 lines deleted...]
-        <w:t>Provincetown</w:t>
+    <w:p w14:paraId="40D6D3F8" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>West Harwich</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Orleans</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF22F52" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
-[...14 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="0C8EAE4F" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>West Hatfield</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Northampton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C1BEAD" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">West </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Quincy</w:t>
+        <w:t>Hyannisport</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...992 lines deleted...]
-      </w:r>
       <w:r>
         <w:tab/>
         <w:t>Barnstable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F808A9" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
-[...635 lines deleted...]
-        <w:t xml:space="preserve">Wakefield </w:t>
+    <w:p w14:paraId="1BBCD29C" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>West Medford</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Malden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21EFB64A" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
-[...512 lines deleted...]
-    </w:p>
     <w:p w14:paraId="35E86365" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>West Newbury</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Haverhill</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F39E06D" w14:textId="77777777" w:rsidR="009313D8" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>West Roxbury</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Boston</w:t>
       </w:r>
@@ -41513,176 +40791,175 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="33D5C1F3" w14:textId="77777777" w:rsidR="009313D8" w:rsidRPr="00211B8F" w:rsidRDefault="009313D8" w:rsidP="009313D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A7E4E89" w14:textId="18F32C91" w:rsidR="00514449" w:rsidRDefault="00514449">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="193CEA73" w14:textId="77777777" w:rsidR="00C62E21" w:rsidRPr="00C62E21" w:rsidRDefault="00514449" w:rsidP="00C03272">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="276" w:name="_Toc179450934"/>
       <w:bookmarkStart w:id="277" w:name="_Toc210296842"/>
       <w:r w:rsidRPr="00C62E21">
-        <w:lastRenderedPageBreak/>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00C62E21">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>eed Help?</w:t>
       </w:r>
       <w:r w:rsidR="00EA0142" w:rsidRPr="00C62E21">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="276"/>
       <w:bookmarkEnd w:id="277"/>
       <w:r w:rsidR="00EA0142" w:rsidRPr="00C62E21">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BDACDA4" w14:textId="77777777" w:rsidR="00C62E21" w:rsidRDefault="00C62E21" w:rsidP="00514449">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43B3D100" w14:textId="586A8D25" w:rsidR="00C62E21" w:rsidRPr="00C62E21" w:rsidRDefault="00C62E21" w:rsidP="00C03272">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="43B3D100" w14:textId="586A8D25" w:rsidR="00C62E21" w:rsidRPr="000D70C7" w:rsidRDefault="00C62E21" w:rsidP="000D70C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="278" w:name="_Toc179450935"/>
       <w:bookmarkStart w:id="279" w:name="_Toc210296843"/>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C62E21">
+      <w:r w:rsidRPr="000D70C7">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>My</w:t>
-[...7 lines deleted...]
-        <w:t>Services</w:t>
+        <w:t>MyServices</w:t>
       </w:r>
       <w:bookmarkEnd w:id="278"/>
       <w:bookmarkEnd w:id="279"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="2BD8B08E" w14:textId="79E6EB4D" w:rsidR="00A81093" w:rsidRPr="00A81093" w:rsidRDefault="00A81093" w:rsidP="00A81093">
+    <w:p w14:paraId="2BD8B08E" w14:textId="7402C9B8" w:rsidR="00A81093" w:rsidRPr="00A81093" w:rsidRDefault="00A81093" w:rsidP="00A81093">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A81093">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MyServices</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81093">
-        <w:t>is an online tool and mobile app where you can access helpful information, including eligibility status, MassHealth enrollment, and alerts about important events and actions you need to take.</w:t>
+        <w:t>is an online tool where you can access helpful information, including eligibility status, enrollment, and alerts about important events and actions you need to take.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A81093">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MyServices</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81093">
         <w:t>also allows you to review certain MassHealth notices and voter registration information online. For more information, go to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:tooltip="https://myservices.mass.gov/" w:history="1">
         <w:r w:rsidRPr="00A81093">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>myservices.mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A81093">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752A0DF8" w14:textId="77777777" w:rsidR="00C62E21" w:rsidRDefault="00C62E21" w:rsidP="00514449">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02F3D678" w14:textId="77777777" w:rsidR="00C62E21" w:rsidRPr="00C62E21" w:rsidRDefault="00C62E21" w:rsidP="00C03272">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="02F3D678" w14:textId="77777777" w:rsidR="00C62E21" w:rsidRPr="000D70C7" w:rsidRDefault="00C62E21" w:rsidP="000D70C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="280" w:name="_Toc179450936"/>
       <w:bookmarkStart w:id="281" w:name="_Toc210296844"/>
-      <w:r w:rsidRPr="00C62E21">
+      <w:r w:rsidRPr="000D70C7">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>My Ombudsman</w:t>
       </w:r>
       <w:bookmarkEnd w:id="280"/>
       <w:bookmarkEnd w:id="281"/>
     </w:p>
     <w:p w14:paraId="5F777D1A" w14:textId="77777777" w:rsidR="00C62E21" w:rsidRDefault="00C62E21" w:rsidP="00C62E21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>If you have questions or need help getting benefits or services from MassHealth or your health plan, you can call My Ombudsman. My Ombudsman is a program that is separate from MassHealth and your health plan. The program can</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0607418B" w14:textId="77777777" w:rsidR="00C62E21" w:rsidRDefault="00C62E21" w:rsidP="00C62E21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>•</w:t>
       </w:r>
@@ -41769,61 +41046,61 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Please visit the My Ombudsman website or contact them directly for updated information about location and walk-in hours.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C812D5E" w14:textId="77777777" w:rsidR="00C62E21" w:rsidRDefault="00C62E21" w:rsidP="00514449">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C62E21" w:rsidSect="00C22050">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="188FB296" w14:textId="77777777" w:rsidR="00865905" w:rsidRDefault="00865905" w:rsidP="001178B7">
+    <w:p w14:paraId="6BA4070C" w14:textId="77777777" w:rsidR="003F0AD3" w:rsidRDefault="003F0AD3" w:rsidP="001178B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D3A52E2" w14:textId="77777777" w:rsidR="00865905" w:rsidRDefault="00865905" w:rsidP="001178B7">
+    <w:p w14:paraId="74C1AB6F" w14:textId="77777777" w:rsidR="003F0AD3" w:rsidRDefault="003F0AD3" w:rsidP="001178B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -41835,63 +41112,76 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DengXian Light">
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D766C48" w14:textId="77777777" w:rsidR="002C0DA4" w:rsidRDefault="002C0DA4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
@@ -41900,61 +41190,61 @@
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AC469ED" w14:textId="77777777" w:rsidR="00865905" w:rsidRDefault="00865905" w:rsidP="001178B7">
+    <w:p w14:paraId="00D1A0DC" w14:textId="77777777" w:rsidR="003F0AD3" w:rsidRDefault="003F0AD3" w:rsidP="001178B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="388AE8FF" w14:textId="77777777" w:rsidR="00865905" w:rsidRDefault="00865905" w:rsidP="001178B7">
+    <w:p w14:paraId="0BCE6295" w14:textId="77777777" w:rsidR="003F0AD3" w:rsidRDefault="003F0AD3" w:rsidP="001178B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4487A624" w14:textId="17FFFA6D" w:rsidR="002709F1" w:rsidRPr="002A7ECC" w:rsidRDefault="002709F1" w:rsidP="002A7ECC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03DF3515"/>
@@ -44494,123 +43784,128 @@
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="860507529">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1583874607">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="361790096">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="792602078">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="105001807">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CD3277"/>
     <w:rsid w:val="00010AAC"/>
     <w:rsid w:val="000132AE"/>
     <w:rsid w:val="00021E82"/>
     <w:rsid w:val="0002491D"/>
     <w:rsid w:val="00034A10"/>
     <w:rsid w:val="0004059E"/>
     <w:rsid w:val="000439CC"/>
     <w:rsid w:val="00050192"/>
     <w:rsid w:val="0006162E"/>
     <w:rsid w:val="000662F5"/>
     <w:rsid w:val="0007277F"/>
     <w:rsid w:val="00072F6A"/>
     <w:rsid w:val="0009533C"/>
     <w:rsid w:val="000971D8"/>
     <w:rsid w:val="000B3502"/>
     <w:rsid w:val="000C0692"/>
     <w:rsid w:val="000C5368"/>
     <w:rsid w:val="000D38F9"/>
     <w:rsid w:val="000D476B"/>
     <w:rsid w:val="000D5B3A"/>
+    <w:rsid w:val="000D70C7"/>
     <w:rsid w:val="000E1CAF"/>
     <w:rsid w:val="000E6512"/>
     <w:rsid w:val="000E6AFB"/>
     <w:rsid w:val="000F08AB"/>
     <w:rsid w:val="000F1037"/>
     <w:rsid w:val="00100A26"/>
     <w:rsid w:val="0010457C"/>
     <w:rsid w:val="00105BE6"/>
     <w:rsid w:val="00110401"/>
     <w:rsid w:val="00114564"/>
     <w:rsid w:val="001178B7"/>
     <w:rsid w:val="00121395"/>
     <w:rsid w:val="0012182D"/>
     <w:rsid w:val="00133B65"/>
     <w:rsid w:val="00141BA0"/>
+    <w:rsid w:val="00147AF5"/>
     <w:rsid w:val="001612E1"/>
     <w:rsid w:val="001626B2"/>
     <w:rsid w:val="001656BF"/>
     <w:rsid w:val="00166B48"/>
     <w:rsid w:val="00183C5C"/>
     <w:rsid w:val="001915B0"/>
     <w:rsid w:val="001929C1"/>
     <w:rsid w:val="001A449A"/>
     <w:rsid w:val="001B31F8"/>
     <w:rsid w:val="001B51C3"/>
     <w:rsid w:val="001B60F2"/>
     <w:rsid w:val="001B60F9"/>
     <w:rsid w:val="001C6E8E"/>
     <w:rsid w:val="001D10F2"/>
     <w:rsid w:val="001D3175"/>
+    <w:rsid w:val="001E3E35"/>
     <w:rsid w:val="001E70FE"/>
     <w:rsid w:val="001F41F1"/>
     <w:rsid w:val="00205587"/>
     <w:rsid w:val="00206A08"/>
     <w:rsid w:val="00214F2F"/>
     <w:rsid w:val="00216623"/>
     <w:rsid w:val="00235335"/>
     <w:rsid w:val="0023581C"/>
     <w:rsid w:val="002440C1"/>
     <w:rsid w:val="00250A6F"/>
     <w:rsid w:val="00260987"/>
     <w:rsid w:val="00261A79"/>
     <w:rsid w:val="00264688"/>
     <w:rsid w:val="002709F1"/>
     <w:rsid w:val="00270BEA"/>
     <w:rsid w:val="00276B98"/>
     <w:rsid w:val="00281866"/>
     <w:rsid w:val="00284F68"/>
     <w:rsid w:val="00290861"/>
     <w:rsid w:val="002A0068"/>
     <w:rsid w:val="002A3E11"/>
     <w:rsid w:val="002A48A4"/>
     <w:rsid w:val="002A625E"/>
     <w:rsid w:val="002A67E0"/>
     <w:rsid w:val="002A7ECC"/>
@@ -44630,146 +43925,152 @@
     <w:rsid w:val="00333928"/>
     <w:rsid w:val="003515C9"/>
     <w:rsid w:val="00351C17"/>
     <w:rsid w:val="0035720C"/>
     <w:rsid w:val="00363381"/>
     <w:rsid w:val="00372C57"/>
     <w:rsid w:val="003730CD"/>
     <w:rsid w:val="0037417B"/>
     <w:rsid w:val="003745D7"/>
     <w:rsid w:val="00377063"/>
     <w:rsid w:val="00380139"/>
     <w:rsid w:val="00381073"/>
     <w:rsid w:val="003823B1"/>
     <w:rsid w:val="00391BE3"/>
     <w:rsid w:val="003958DE"/>
     <w:rsid w:val="003A339E"/>
     <w:rsid w:val="003C5C3E"/>
     <w:rsid w:val="003C6549"/>
     <w:rsid w:val="003D4CC8"/>
     <w:rsid w:val="003D5A0E"/>
     <w:rsid w:val="003E482F"/>
     <w:rsid w:val="003E497E"/>
     <w:rsid w:val="003E59E2"/>
     <w:rsid w:val="003E5E68"/>
     <w:rsid w:val="003F08CB"/>
+    <w:rsid w:val="003F0AD3"/>
     <w:rsid w:val="003F5902"/>
     <w:rsid w:val="003F5F6E"/>
     <w:rsid w:val="004034D2"/>
     <w:rsid w:val="004054F6"/>
     <w:rsid w:val="0041127D"/>
     <w:rsid w:val="00411CAD"/>
     <w:rsid w:val="00413EA8"/>
     <w:rsid w:val="00420C7F"/>
     <w:rsid w:val="00421F37"/>
     <w:rsid w:val="0042294A"/>
     <w:rsid w:val="00432529"/>
     <w:rsid w:val="0043564C"/>
     <w:rsid w:val="00442047"/>
     <w:rsid w:val="00443CEF"/>
+    <w:rsid w:val="0044485A"/>
     <w:rsid w:val="0044585A"/>
     <w:rsid w:val="0045173E"/>
     <w:rsid w:val="004605F2"/>
     <w:rsid w:val="00464058"/>
     <w:rsid w:val="00473A01"/>
     <w:rsid w:val="00473EB9"/>
     <w:rsid w:val="00483962"/>
     <w:rsid w:val="00487D8C"/>
     <w:rsid w:val="00495AC6"/>
     <w:rsid w:val="004977D6"/>
     <w:rsid w:val="004A1222"/>
     <w:rsid w:val="004A5775"/>
     <w:rsid w:val="004B3D68"/>
     <w:rsid w:val="004B5E75"/>
     <w:rsid w:val="00500892"/>
     <w:rsid w:val="00506324"/>
     <w:rsid w:val="0050696B"/>
     <w:rsid w:val="00512006"/>
     <w:rsid w:val="00513D9D"/>
     <w:rsid w:val="00514449"/>
     <w:rsid w:val="005173BA"/>
+    <w:rsid w:val="005301E7"/>
     <w:rsid w:val="005403E7"/>
     <w:rsid w:val="0054418E"/>
     <w:rsid w:val="0054650F"/>
     <w:rsid w:val="005466E9"/>
     <w:rsid w:val="00561527"/>
     <w:rsid w:val="00572986"/>
     <w:rsid w:val="00573ACE"/>
     <w:rsid w:val="00575EBC"/>
     <w:rsid w:val="005773F0"/>
     <w:rsid w:val="00585B3C"/>
     <w:rsid w:val="00594656"/>
     <w:rsid w:val="005956E2"/>
+    <w:rsid w:val="005A3D9C"/>
     <w:rsid w:val="005B5768"/>
     <w:rsid w:val="005B5C0B"/>
     <w:rsid w:val="005C05D4"/>
     <w:rsid w:val="005C56B1"/>
     <w:rsid w:val="005C63C3"/>
     <w:rsid w:val="005D121D"/>
     <w:rsid w:val="005D160D"/>
     <w:rsid w:val="005D22B4"/>
     <w:rsid w:val="005E7886"/>
     <w:rsid w:val="005F2314"/>
     <w:rsid w:val="005F57E4"/>
     <w:rsid w:val="00607119"/>
     <w:rsid w:val="00610BFB"/>
     <w:rsid w:val="00615F38"/>
     <w:rsid w:val="00621A92"/>
     <w:rsid w:val="00622323"/>
     <w:rsid w:val="006242B4"/>
     <w:rsid w:val="00633DF1"/>
     <w:rsid w:val="00635E53"/>
     <w:rsid w:val="0064050A"/>
     <w:rsid w:val="00641EAA"/>
     <w:rsid w:val="00647924"/>
     <w:rsid w:val="006518C7"/>
     <w:rsid w:val="006550C2"/>
     <w:rsid w:val="0066184C"/>
     <w:rsid w:val="006650AB"/>
     <w:rsid w:val="006668C6"/>
     <w:rsid w:val="00670FC9"/>
     <w:rsid w:val="00672CD8"/>
     <w:rsid w:val="00681CAD"/>
     <w:rsid w:val="00696453"/>
     <w:rsid w:val="006A56C3"/>
     <w:rsid w:val="006B5A1B"/>
     <w:rsid w:val="006C214D"/>
     <w:rsid w:val="006C22E5"/>
     <w:rsid w:val="006D04E8"/>
     <w:rsid w:val="006D251E"/>
     <w:rsid w:val="006D602A"/>
     <w:rsid w:val="006E08BF"/>
     <w:rsid w:val="006F20ED"/>
+    <w:rsid w:val="006F22F7"/>
     <w:rsid w:val="006F5710"/>
     <w:rsid w:val="00702B58"/>
     <w:rsid w:val="0070491D"/>
     <w:rsid w:val="00706FE6"/>
     <w:rsid w:val="00714AE9"/>
     <w:rsid w:val="007170CA"/>
     <w:rsid w:val="007240DA"/>
     <w:rsid w:val="00733FC0"/>
     <w:rsid w:val="0073510C"/>
+    <w:rsid w:val="00737A77"/>
     <w:rsid w:val="007521B7"/>
     <w:rsid w:val="00760E2B"/>
     <w:rsid w:val="007737D0"/>
     <w:rsid w:val="00784739"/>
     <w:rsid w:val="00790099"/>
     <w:rsid w:val="00796479"/>
     <w:rsid w:val="007A2080"/>
     <w:rsid w:val="007A453D"/>
     <w:rsid w:val="007B63CA"/>
     <w:rsid w:val="007C5608"/>
     <w:rsid w:val="007C5BD0"/>
     <w:rsid w:val="007D70F1"/>
     <w:rsid w:val="007E2240"/>
     <w:rsid w:val="007E7230"/>
     <w:rsid w:val="007F3D94"/>
     <w:rsid w:val="007F6C04"/>
     <w:rsid w:val="00815648"/>
     <w:rsid w:val="008162B2"/>
     <w:rsid w:val="00821340"/>
     <w:rsid w:val="00823CC5"/>
     <w:rsid w:val="00824563"/>
     <w:rsid w:val="00824997"/>
     <w:rsid w:val="00827928"/>
     <w:rsid w:val="00833B38"/>
     <w:rsid w:val="008438E9"/>
@@ -44805,50 +44106,53 @@
     <w:rsid w:val="00902EE8"/>
     <w:rsid w:val="009043F8"/>
     <w:rsid w:val="00906124"/>
     <w:rsid w:val="009313D8"/>
     <w:rsid w:val="00932047"/>
     <w:rsid w:val="00934754"/>
     <w:rsid w:val="00946534"/>
     <w:rsid w:val="00947566"/>
     <w:rsid w:val="009508A8"/>
     <w:rsid w:val="00953828"/>
     <w:rsid w:val="0095578C"/>
     <w:rsid w:val="00970397"/>
     <w:rsid w:val="00972041"/>
     <w:rsid w:val="00973AB6"/>
     <w:rsid w:val="009A105D"/>
     <w:rsid w:val="009A3F5E"/>
     <w:rsid w:val="009A4511"/>
     <w:rsid w:val="009A5148"/>
     <w:rsid w:val="009A51D3"/>
     <w:rsid w:val="009A6253"/>
     <w:rsid w:val="009C3321"/>
     <w:rsid w:val="009C466B"/>
     <w:rsid w:val="009D7252"/>
     <w:rsid w:val="009F19A7"/>
     <w:rsid w:val="009F38F8"/>
+    <w:rsid w:val="00A01F5F"/>
+    <w:rsid w:val="00A07B4C"/>
+    <w:rsid w:val="00A07D30"/>
     <w:rsid w:val="00A10F3C"/>
     <w:rsid w:val="00A21344"/>
     <w:rsid w:val="00A22749"/>
     <w:rsid w:val="00A3234C"/>
     <w:rsid w:val="00A44EAB"/>
     <w:rsid w:val="00A5041D"/>
     <w:rsid w:val="00A54D5C"/>
     <w:rsid w:val="00A64730"/>
     <w:rsid w:val="00A734D8"/>
     <w:rsid w:val="00A73A56"/>
     <w:rsid w:val="00A81093"/>
     <w:rsid w:val="00A81EDB"/>
     <w:rsid w:val="00A8703E"/>
     <w:rsid w:val="00A94568"/>
     <w:rsid w:val="00A96CEB"/>
     <w:rsid w:val="00AA0A17"/>
     <w:rsid w:val="00AA3F3B"/>
     <w:rsid w:val="00AA6A4B"/>
     <w:rsid w:val="00AB2A70"/>
     <w:rsid w:val="00AB7BAE"/>
     <w:rsid w:val="00AC1F85"/>
     <w:rsid w:val="00AC7002"/>
     <w:rsid w:val="00AD270D"/>
     <w:rsid w:val="00AE0F10"/>
     <w:rsid w:val="00AE1CEB"/>
@@ -44888,135 +44192,142 @@
     <w:rsid w:val="00C113AF"/>
     <w:rsid w:val="00C20579"/>
     <w:rsid w:val="00C22050"/>
     <w:rsid w:val="00C230CC"/>
     <w:rsid w:val="00C24B40"/>
     <w:rsid w:val="00C62177"/>
     <w:rsid w:val="00C62E21"/>
     <w:rsid w:val="00C70B49"/>
     <w:rsid w:val="00C71681"/>
     <w:rsid w:val="00C85610"/>
     <w:rsid w:val="00C97E57"/>
     <w:rsid w:val="00CA167B"/>
     <w:rsid w:val="00CA32C4"/>
     <w:rsid w:val="00CA5725"/>
     <w:rsid w:val="00CB2AD6"/>
     <w:rsid w:val="00CB4245"/>
     <w:rsid w:val="00CC03D9"/>
     <w:rsid w:val="00CC7A2D"/>
     <w:rsid w:val="00CD3277"/>
     <w:rsid w:val="00D005C2"/>
     <w:rsid w:val="00D0298A"/>
     <w:rsid w:val="00D06E07"/>
     <w:rsid w:val="00D122B4"/>
     <w:rsid w:val="00D16D96"/>
     <w:rsid w:val="00D30E8B"/>
+    <w:rsid w:val="00D34621"/>
     <w:rsid w:val="00D34B6E"/>
     <w:rsid w:val="00D53E74"/>
     <w:rsid w:val="00D642FF"/>
     <w:rsid w:val="00D71B2F"/>
     <w:rsid w:val="00D724C4"/>
     <w:rsid w:val="00DB271E"/>
     <w:rsid w:val="00DB6A52"/>
     <w:rsid w:val="00DD7F10"/>
     <w:rsid w:val="00DE1485"/>
     <w:rsid w:val="00DF2587"/>
     <w:rsid w:val="00E03937"/>
     <w:rsid w:val="00E04156"/>
     <w:rsid w:val="00E07AD2"/>
+    <w:rsid w:val="00E1058A"/>
+    <w:rsid w:val="00E1675C"/>
     <w:rsid w:val="00E26054"/>
     <w:rsid w:val="00E2744F"/>
     <w:rsid w:val="00E322B7"/>
     <w:rsid w:val="00E42601"/>
     <w:rsid w:val="00E42AC1"/>
     <w:rsid w:val="00E47A4A"/>
     <w:rsid w:val="00E50AC5"/>
     <w:rsid w:val="00E50B91"/>
+    <w:rsid w:val="00E52BFB"/>
     <w:rsid w:val="00E6117F"/>
     <w:rsid w:val="00E61E7D"/>
     <w:rsid w:val="00E67929"/>
     <w:rsid w:val="00E713B5"/>
     <w:rsid w:val="00E74DC2"/>
     <w:rsid w:val="00E74F90"/>
     <w:rsid w:val="00E75B50"/>
     <w:rsid w:val="00E81B72"/>
     <w:rsid w:val="00E82BFC"/>
     <w:rsid w:val="00E85A14"/>
     <w:rsid w:val="00E96293"/>
     <w:rsid w:val="00E97A10"/>
     <w:rsid w:val="00EA0142"/>
     <w:rsid w:val="00EA034E"/>
     <w:rsid w:val="00EA2D44"/>
     <w:rsid w:val="00EA4460"/>
     <w:rsid w:val="00EA4B82"/>
     <w:rsid w:val="00ED5FB8"/>
     <w:rsid w:val="00ED69F2"/>
     <w:rsid w:val="00EE6634"/>
     <w:rsid w:val="00EF1EBD"/>
     <w:rsid w:val="00F0030E"/>
     <w:rsid w:val="00F01FA1"/>
+    <w:rsid w:val="00F050B5"/>
     <w:rsid w:val="00F235F2"/>
     <w:rsid w:val="00F26878"/>
     <w:rsid w:val="00F41FEB"/>
     <w:rsid w:val="00F44DDB"/>
     <w:rsid w:val="00F57AA6"/>
     <w:rsid w:val="00F611CC"/>
     <w:rsid w:val="00F63D67"/>
     <w:rsid w:val="00F65EBE"/>
     <w:rsid w:val="00F724AA"/>
     <w:rsid w:val="00F72A49"/>
     <w:rsid w:val="00F73296"/>
     <w:rsid w:val="00F743E2"/>
+    <w:rsid w:val="00F74E54"/>
     <w:rsid w:val="00F77752"/>
     <w:rsid w:val="00F8119D"/>
     <w:rsid w:val="00F82A60"/>
     <w:rsid w:val="00F87328"/>
+    <w:rsid w:val="00FA0595"/>
     <w:rsid w:val="00FA52BB"/>
     <w:rsid w:val="00FB2C58"/>
     <w:rsid w:val="00FB6A77"/>
     <w:rsid w:val="00FB72F3"/>
     <w:rsid w:val="00FC7190"/>
     <w:rsid w:val="00FD6C4C"/>
     <w:rsid w:val="00FE0CD1"/>
     <w:rsid w:val="00FE3350"/>
     <w:rsid w:val="00FE4FC4"/>
     <w:rsid w:val="00FF654C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="742F3010"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4FBBA074-6787-4BD4-9A54-0D77988C0893}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -45408,63 +44719,61 @@
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CD3277"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00C03272"/>
     <w:pPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Heading3"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00421F37"/>
+    <w:rsid w:val="000D70C7"/>
     <w:pPr>
-      <w:spacing w:after="200"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:w w:val="75"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE23BC"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
@@ -45549,55 +44858,54 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00C03272"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00421F37"/>
+    <w:rsid w:val="000D70C7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:w w:val="75"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00BE23BC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00CD3277"/>
     <w:rPr>
       <w:b/>
@@ -46484,69 +45792,130 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D89BEEE3-D016-4B6C-BEC6-380750DCD24E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>51</Pages>
-  <Words>10848</Words>
-  <Characters>61834</Characters>
+  <Words>10698</Words>
+  <Characters>60984</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>515</Lines>
-  <Paragraphs>145</Paragraphs>
+  <Lines>508</Lines>
+  <Paragraphs>143</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Headings</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>55</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="56" baseType="lpstr">
       <vt:lpstr/>
+      <vt:lpstr>MassHealth Enrollment Guide January 2026</vt:lpstr>
+      <vt:lpstr>    Hello and welcome </vt:lpstr>
+      <vt:lpstr>    Is this guide for you? </vt:lpstr>
+      <vt:lpstr>    How to Use this Guide: 3 Steps to a Health Plan </vt:lpstr>
+      <vt:lpstr>    Learn About Health Plan Options </vt:lpstr>
+      <vt:lpstr>        Accountable Care Organizations (ACOs) </vt:lpstr>
+      <vt:lpstr>        Accountable Care Partnership Plans (ACPPs) </vt:lpstr>
+      <vt:lpstr>        Primary Care ACOs </vt:lpstr>
+      <vt:lpstr>        Managed Care Organization (MCO) </vt:lpstr>
+      <vt:lpstr>        Primary Care Clinician (PCC) Plan </vt:lpstr>
+      <vt:lpstr>        Which Providers Can You See?</vt:lpstr>
+      <vt:lpstr>    Compare Health Plans </vt:lpstr>
+      <vt:lpstr>        Finding a Health Plan in Your Service Area </vt:lpstr>
+      <vt:lpstr>        Compare Online </vt:lpstr>
+      <vt:lpstr>    Fallon Health-Atrius Health Care Collaborative </vt:lpstr>
+      <vt:lpstr>    Berkshire Fallon Health Collaborative</vt:lpstr>
+      <vt:lpstr>    Fallon 365</vt:lpstr>
+      <vt:lpstr>    Health New England - BeHealthy Partnership Plan</vt:lpstr>
+      <vt:lpstr>    Mass General Brigham</vt:lpstr>
+      <vt:lpstr>    Tufts Health Together with Cambridge Health Alliance (CHA)</vt:lpstr>
+      <vt:lpstr>        </vt:lpstr>
+      <vt:lpstr>    Tufts Health Together with UMass Memorial Health </vt:lpstr>
+      <vt:lpstr>    WellSense Health Plan</vt:lpstr>
+      <vt:lpstr>    East Boston Neighborhood Health WellSense Alliance</vt:lpstr>
+      <vt:lpstr>    WellSense Beth Israel Lahey Health (BILH) Performance Network ACO</vt:lpstr>
+      <vt:lpstr>    WellSense Boston Children’s ACO</vt:lpstr>
+      <vt:lpstr>    </vt:lpstr>
+      <vt:lpstr>    WellSense Care Alliance </vt:lpstr>
+      <vt:lpstr>    WellSense Community Alliance </vt:lpstr>
+      <vt:lpstr>    WellSense Mercy Alliance </vt:lpstr>
+      <vt:lpstr>    WellSense Signature Alliance</vt:lpstr>
+      <vt:lpstr>    WellSense Southcoast Alliance</vt:lpstr>
+      <vt:lpstr>    Community Care Cooperative (C3)</vt:lpstr>
+      <vt:lpstr>        </vt:lpstr>
+      <vt:lpstr>    Revere Health Choice To enroll in a Primary Care ACO, you will need to also sele</vt:lpstr>
+      <vt:lpstr>    WellSense Essential MCO</vt:lpstr>
+      <vt:lpstr>    Primary Care Clinician (PCC) Plan</vt:lpstr>
+      <vt:lpstr>    Enroll in or Change a Health Plan</vt:lpstr>
+      <vt:lpstr>    Changing Your Health Plan</vt:lpstr>
+      <vt:lpstr>    Plan Selection Period</vt:lpstr>
+      <vt:lpstr>    Fixed Enrollment Period</vt:lpstr>
+      <vt:lpstr>        Fixed Enrollment Period Exceptions</vt:lpstr>
+      <vt:lpstr>    Using Your Member ID Cards</vt:lpstr>
+      <vt:lpstr>        Carry Both ID Cards</vt:lpstr>
+      <vt:lpstr>    More Information</vt:lpstr>
+      <vt:lpstr>        Your Rights</vt:lpstr>
+      <vt:lpstr>        Your Responsibilities</vt:lpstr>
+      <vt:lpstr>    If you get a bill</vt:lpstr>
+      <vt:lpstr>    Grievances, Appeals, and Fair Hearings</vt:lpstr>
+      <vt:lpstr>        Grievances</vt:lpstr>
+      <vt:lpstr>        Appeals and Fair Hearings</vt:lpstr>
+      <vt:lpstr>    Service Areas</vt:lpstr>
+      <vt:lpstr>Need Help?: </vt:lpstr>
+      <vt:lpstr>    MyServices</vt:lpstr>
+      <vt:lpstr>    My Ombudsman</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>72537</CharactersWithSpaces>
+  <CharactersWithSpaces>71539</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gambarini, Jacqueline (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>