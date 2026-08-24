--- v0 (2025-12-08)
+++ v1 (2026-08-24)
@@ -1,56 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="79D82C17" w14:textId="0D39DE25" w:rsidR="00FF74CC" w:rsidRPr="00FF74CC" w:rsidRDefault="0043355B" w:rsidP="00FF74CC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF74CC">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Bylaws of the</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD04A10" w14:textId="000BE43F" w:rsidR="00930E76" w:rsidRPr="00FF74CC" w:rsidRDefault="00D77C93" w:rsidP="00FF74CC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
@@ -2742,85 +2744,99 @@
       <w:r w:rsidRPr="009261B8">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00850647" w:rsidRPr="009261B8">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>AC Member Term</w:t>
       </w:r>
       <w:r w:rsidR="00517418" w:rsidRPr="009261B8">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="006D4C81" w:rsidRPr="009261B8">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E837033" w14:textId="2A8E4F23" w:rsidR="006D4C81" w:rsidRDefault="007D6E9D" w:rsidP="009D6232">
+    <w:p w14:paraId="6E837033" w14:textId="43319B98" w:rsidR="006D4C81" w:rsidRDefault="007D6E9D" w:rsidP="009D6232">
       <w:pPr>
         <w:spacing w:line="23" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D6E9D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">MAC members </w:t>
       </w:r>
       <w:r w:rsidR="004F1EDC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="004F1EDC" w:rsidRPr="007D6E9D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D6E9D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">expected to serve on the MAC for a period of two years (also described as a “term”). </w:t>
+        <w:t>expected to serve on the MAC for a period of t</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>hree</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> years (also described as a “term”). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F98C33" w14:textId="0F4F4129" w:rsidR="0071349D" w:rsidRDefault="007D6E9D" w:rsidP="009D6232">
       <w:pPr>
         <w:spacing w:line="23" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D6E9D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Members may not serve for more than one consecutive term (meaning one term following another). Members may be able to serve additional non-consecutive terms in the future.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5543F992" w14:textId="3B451744" w:rsidR="00296B02" w:rsidRDefault="009261B8" w:rsidP="00AC4109">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
@@ -4163,67 +4179,51 @@
     </w:p>
     <w:p w14:paraId="45C7D768" w14:textId="6A454E44" w:rsidR="00A9478D" w:rsidRPr="009348BF" w:rsidRDefault="00BC7455" w:rsidP="00A9478D">
       <w:pPr>
         <w:spacing w:line="23" w:lineRule="atLeast"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4BC55BBA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00A9478D" w:rsidRPr="4BC55BBA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">he presence of a simple majority (50% of total membership plus one), whether virtual or in person will constitute the minimum number of voting </w:t>
       </w:r>
       <w:r w:rsidR="00A9478D" w:rsidRPr="4BC55BBA">
         <w:rPr>
           <w:rFonts w:cs="Aharoni"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">members who must be present at a properly called meeting </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> conduct business in the name of the group (also referred to as a “quorum</w:t>
+        <w:t>members who must be present at a properly called meeting in order to conduct business in the name of the group (also referred to as a “quorum</w:t>
       </w:r>
       <w:r w:rsidR="00A9478D" w:rsidRPr="4BC55BBA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">”). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E9F8587" w14:textId="77777777" w:rsidR="00A9478D" w:rsidRPr="009348BF" w:rsidRDefault="00A9478D" w:rsidP="00A9478D">
       <w:pPr>
         <w:spacing w:line="23" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00601CD8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00601CD8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4509,56 +4509,56 @@
     <w:p w14:paraId="39A74CBB" w14:textId="27A9CE36" w:rsidR="000B2EE2" w:rsidRPr="00BC72D7" w:rsidRDefault="00976A13" w:rsidP="000B2EE2">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="23" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:t>Please note r</w:t>
       </w:r>
       <w:r w:rsidR="000B2EE2" w:rsidRPr="00BC72D7">
         <w:t>eceipt of this stipend may</w:t>
       </w:r>
       <w:r w:rsidR="000B2EE2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B2EE2" w:rsidRPr="00BC72D7">
         <w:t xml:space="preserve">impact eligibility for public benefits. Stipends are considered taxable income, and this stipend is countable income for MassHealth eligibility purposes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62378716" w14:textId="77777777" w:rsidR="000B2EE2" w:rsidRDefault="000B2EE2" w:rsidP="000B2EE2">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="23" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC72D7">
         <w:t>Alternatively, MAC members may choose not to receive a stipend or may request that the amount of the stipend be reduced.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07463914" w14:textId="3858A810" w:rsidR="000B2EE2" w:rsidRDefault="000B2EE2" w:rsidP="000B2EE2">
+    <w:p w14:paraId="07463914" w14:textId="612AE74A" w:rsidR="000B2EE2" w:rsidRDefault="000B2EE2" w:rsidP="000B2EE2">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="23" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC72D7">
-        <w:t>MAC members who successfully complete their two-year term will receive a certificate of appreciation in recognition of their service to the Commonwealth</w:t>
+        <w:t>MAC members who successfully complete their term will receive a certificate of appreciation in recognition of their service to the Commonwealth</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C085ED4" w14:textId="77777777" w:rsidR="000B2EE2" w:rsidRPr="007531A3" w:rsidRDefault="000B2EE2" w:rsidP="00AC4109">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Accommodations</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and Support Needs</w:t>
       </w:r>
     </w:p>
@@ -6587,133 +6587,141 @@
             </w:pPr>
             <w:r w:rsidRPr="00257706">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01122076" w14:textId="77777777" w:rsidR="00460E0C" w:rsidRPr="00257706" w:rsidRDefault="00460E0C" w:rsidP="00952314">
             <w:pPr>
               <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F73FE60" w14:textId="77777777" w:rsidR="00460E0C" w:rsidRPr="00257706" w:rsidRDefault="00460E0C" w:rsidP="002208FC">
+          <w:p w14:paraId="2F73FE60" w14:textId="45F7F041" w:rsidR="00460E0C" w:rsidRPr="00257706" w:rsidRDefault="00460E0C" w:rsidP="002208FC">
             <w:pPr>
               <w:spacing w:line="23" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00F14415">
               <w:t xml:space="preserve">The fixed </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>period of time</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F14415">
               <w:t xml:space="preserve"> for which a </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">person </w:t>
             </w:r>
             <w:r w:rsidRPr="00F14415">
               <w:t xml:space="preserve">is </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">selected </w:t>
             </w:r>
             <w:r w:rsidRPr="00F14415">
               <w:t>to serve</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> as a MAC member. The term for MAC members is 2 years. </w:t>
+              <w:t xml:space="preserve"> as a MAC member. The term for MAC members is </w:t>
+            </w:r>
+            <w:r w:rsidR="00A004BC">
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">years. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60B97B43" w14:textId="77777777" w:rsidR="00460E0C" w:rsidRDefault="00460E0C" w:rsidP="00460E0C"/>
     <w:p w14:paraId="67312CC1" w14:textId="77777777" w:rsidR="00460E0C" w:rsidRDefault="00460E0C" w:rsidP="00460E0C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B0D4712" w14:textId="77777777" w:rsidR="00460E0C" w:rsidRDefault="00460E0C" w:rsidP="009A15C1">
       <w:pPr>
         <w:spacing w:before="160" w:line="23" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00460E0C">
       <w:headerReference w:type="even" r:id="rId14"/>
       <w:headerReference w:type="default" r:id="rId15"/>
-      <w:footerReference w:type="default" r:id="rId16"/>
-      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E9D077D" w14:textId="77777777" w:rsidR="00DD36B9" w:rsidRDefault="00DD36B9" w:rsidP="008E539F">
+    <w:p w14:paraId="07E593FC" w14:textId="77777777" w:rsidR="00E54D98" w:rsidRDefault="00E54D98" w:rsidP="008E539F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="516BBF3D" w14:textId="77777777" w:rsidR="00DD36B9" w:rsidRDefault="00DD36B9" w:rsidP="008E539F">
+    <w:p w14:paraId="5758C369" w14:textId="77777777" w:rsidR="00E54D98" w:rsidRDefault="00E54D98" w:rsidP="008E539F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="30F547B1" w14:textId="77777777" w:rsidR="00DD36B9" w:rsidRDefault="00DD36B9">
+    <w:p w14:paraId="4FD8C8FF" w14:textId="77777777" w:rsidR="00E54D98" w:rsidRDefault="00E54D98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6728,94 +6736,105 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aharoni">
     <w:charset w:val="B1"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000803" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000021" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="033B6C5E" w14:textId="77777777" w:rsidR="00AD337C" w:rsidRDefault="00AD337C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-84697221"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="5A3B7A09" w14:textId="6A87F976" w:rsidR="008E539F" w:rsidRDefault="008E539F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -6823,134 +6842,171 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2AC7484C" w14:textId="77777777" w:rsidR="008E539F" w:rsidRDefault="008E539F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="523BED25" w14:textId="77777777" w:rsidR="00AD337C" w:rsidRDefault="00AD337C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C83EC3C" w14:textId="77777777" w:rsidR="00DD36B9" w:rsidRDefault="00DD36B9" w:rsidP="008E539F">
+    <w:p w14:paraId="08774A03" w14:textId="77777777" w:rsidR="00E54D98" w:rsidRDefault="00E54D98" w:rsidP="008E539F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="791FD04D" w14:textId="77777777" w:rsidR="00DD36B9" w:rsidRDefault="00DD36B9" w:rsidP="008E539F">
+    <w:p w14:paraId="4D884EFD" w14:textId="77777777" w:rsidR="00E54D98" w:rsidRDefault="00E54D98" w:rsidP="008E539F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5F4BB35A" w14:textId="77777777" w:rsidR="00DD36B9" w:rsidRDefault="00DD36B9">
+    <w:p w14:paraId="39D424AA" w14:textId="77777777" w:rsidR="00E54D98" w:rsidRDefault="00E54D98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="581914E6" w14:textId="24FF50FD" w:rsidR="00565F72" w:rsidRDefault="00565F72">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0ABC793C" w14:textId="77777777" w:rsidR="00AD337C" w:rsidRDefault="00AD337C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5676F04C" w14:textId="15D7E78D" w:rsidR="00565F72" w:rsidRPr="00565F72" w:rsidRDefault="002208FC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5676F04C" w14:textId="560BFC2B" w:rsidR="00565F72" w:rsidRPr="00565F72" w:rsidRDefault="002208FC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Last updated July 22, 2025</w:t>
+      <w:t xml:space="preserve">Last updated </w:t>
+    </w:r>
+    <w:r w:rsidR="00AD337C">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>August 1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>, 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00AD337C">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1D4E2F4A" w14:textId="71D2D312" w:rsidR="00565F72" w:rsidRDefault="00565F72">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="690FB81C" w14:textId="1CAFF2B8" w:rsidR="00565F72" w:rsidRDefault="00565F72">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="682B330B" w14:textId="77777777" w:rsidR="00AD337C" w:rsidRDefault="00AD337C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="027A2271"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16728D78"/>
     <w:lvl w:ilvl="0" w:tplc="04090013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -12228,53 +12284,51 @@
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1788041325">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1420254240">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="195044532">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1245608499">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="3172463">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1883787033">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -12441,73 +12495,75 @@
     <w:rsid w:val="00285816"/>
     <w:rsid w:val="00285A47"/>
     <w:rsid w:val="00286A22"/>
     <w:rsid w:val="0028782E"/>
     <w:rsid w:val="0029288A"/>
     <w:rsid w:val="00293470"/>
     <w:rsid w:val="0029521F"/>
     <w:rsid w:val="00295B03"/>
     <w:rsid w:val="00296348"/>
     <w:rsid w:val="002963DD"/>
     <w:rsid w:val="00296B02"/>
     <w:rsid w:val="002A0237"/>
     <w:rsid w:val="002A1C2F"/>
     <w:rsid w:val="002A46DF"/>
     <w:rsid w:val="002A4888"/>
     <w:rsid w:val="002B6F08"/>
     <w:rsid w:val="002B7396"/>
     <w:rsid w:val="002B7A82"/>
     <w:rsid w:val="002C067B"/>
     <w:rsid w:val="002C5B32"/>
     <w:rsid w:val="002D1248"/>
     <w:rsid w:val="002D17A5"/>
     <w:rsid w:val="002D5A45"/>
     <w:rsid w:val="002E04CA"/>
     <w:rsid w:val="002E245F"/>
+    <w:rsid w:val="002E50A7"/>
     <w:rsid w:val="002E6509"/>
     <w:rsid w:val="002F03FE"/>
     <w:rsid w:val="002F1B2A"/>
     <w:rsid w:val="002F2438"/>
     <w:rsid w:val="002F28D7"/>
     <w:rsid w:val="002F4DB9"/>
     <w:rsid w:val="002F51E3"/>
     <w:rsid w:val="002F7EFD"/>
     <w:rsid w:val="00300DCB"/>
     <w:rsid w:val="00302E11"/>
     <w:rsid w:val="00303704"/>
     <w:rsid w:val="00306A19"/>
     <w:rsid w:val="00306C90"/>
     <w:rsid w:val="003105A5"/>
     <w:rsid w:val="00312390"/>
     <w:rsid w:val="003136A9"/>
     <w:rsid w:val="003152C4"/>
     <w:rsid w:val="003209AE"/>
     <w:rsid w:val="003209DF"/>
     <w:rsid w:val="003213DF"/>
     <w:rsid w:val="003263C1"/>
     <w:rsid w:val="00326B84"/>
     <w:rsid w:val="00326DE8"/>
+    <w:rsid w:val="003278C5"/>
     <w:rsid w:val="00330688"/>
     <w:rsid w:val="00331D06"/>
     <w:rsid w:val="0033246E"/>
     <w:rsid w:val="0033278C"/>
     <w:rsid w:val="00334F01"/>
     <w:rsid w:val="003364E1"/>
     <w:rsid w:val="00340CC0"/>
     <w:rsid w:val="00344BE8"/>
     <w:rsid w:val="00346EF0"/>
     <w:rsid w:val="003471C4"/>
     <w:rsid w:val="0034720C"/>
     <w:rsid w:val="003476BD"/>
     <w:rsid w:val="003477B2"/>
     <w:rsid w:val="00351A13"/>
     <w:rsid w:val="00354169"/>
     <w:rsid w:val="00354901"/>
     <w:rsid w:val="00355257"/>
     <w:rsid w:val="00357768"/>
     <w:rsid w:val="00357A0F"/>
     <w:rsid w:val="00357A40"/>
     <w:rsid w:val="0036311B"/>
     <w:rsid w:val="003632D0"/>
     <w:rsid w:val="003656EB"/>
     <w:rsid w:val="00365E0B"/>
     <w:rsid w:val="003702EB"/>
@@ -12541,50 +12597,51 @@
     <w:rsid w:val="003F1F0F"/>
     <w:rsid w:val="003F2865"/>
     <w:rsid w:val="003F3F8D"/>
     <w:rsid w:val="003F43CE"/>
     <w:rsid w:val="004000B9"/>
     <w:rsid w:val="00402DD1"/>
     <w:rsid w:val="00403C58"/>
     <w:rsid w:val="00404201"/>
     <w:rsid w:val="00404C4F"/>
     <w:rsid w:val="004052AB"/>
     <w:rsid w:val="004061F0"/>
     <w:rsid w:val="00407BBE"/>
     <w:rsid w:val="00407F91"/>
     <w:rsid w:val="00411031"/>
     <w:rsid w:val="004177EB"/>
     <w:rsid w:val="00417C0E"/>
     <w:rsid w:val="004201A2"/>
     <w:rsid w:val="00420C9D"/>
     <w:rsid w:val="00426C5A"/>
     <w:rsid w:val="00427776"/>
     <w:rsid w:val="0043355B"/>
     <w:rsid w:val="00433B6D"/>
     <w:rsid w:val="004354A2"/>
     <w:rsid w:val="00444AEE"/>
     <w:rsid w:val="00445184"/>
+    <w:rsid w:val="00445360"/>
     <w:rsid w:val="00445B69"/>
     <w:rsid w:val="00446D80"/>
     <w:rsid w:val="00453625"/>
     <w:rsid w:val="00453B52"/>
     <w:rsid w:val="00456295"/>
     <w:rsid w:val="00460E0C"/>
     <w:rsid w:val="004663B9"/>
     <w:rsid w:val="00466A7C"/>
     <w:rsid w:val="00466DBE"/>
     <w:rsid w:val="00467306"/>
     <w:rsid w:val="004673CF"/>
     <w:rsid w:val="004674FB"/>
     <w:rsid w:val="00467830"/>
     <w:rsid w:val="00470AF0"/>
     <w:rsid w:val="00474575"/>
     <w:rsid w:val="0047645D"/>
     <w:rsid w:val="00477663"/>
     <w:rsid w:val="004838F3"/>
     <w:rsid w:val="00490B1A"/>
     <w:rsid w:val="004923A1"/>
     <w:rsid w:val="004933F4"/>
     <w:rsid w:val="00493DAF"/>
     <w:rsid w:val="004A0697"/>
     <w:rsid w:val="004A5F00"/>
     <w:rsid w:val="004A63E7"/>
@@ -12631,219 +12688,226 @@
     <w:rsid w:val="00534A8A"/>
     <w:rsid w:val="00535245"/>
     <w:rsid w:val="0053652F"/>
     <w:rsid w:val="005365A8"/>
     <w:rsid w:val="00540182"/>
     <w:rsid w:val="00543C0B"/>
     <w:rsid w:val="00545DE9"/>
     <w:rsid w:val="00547352"/>
     <w:rsid w:val="0055456D"/>
     <w:rsid w:val="00555FDD"/>
     <w:rsid w:val="0055772D"/>
     <w:rsid w:val="005601E4"/>
     <w:rsid w:val="0056073B"/>
     <w:rsid w:val="00560B4F"/>
     <w:rsid w:val="00562518"/>
     <w:rsid w:val="005649C5"/>
     <w:rsid w:val="00565F72"/>
     <w:rsid w:val="00570E18"/>
     <w:rsid w:val="0057104D"/>
     <w:rsid w:val="005717CD"/>
     <w:rsid w:val="00572B9B"/>
     <w:rsid w:val="00573CEB"/>
     <w:rsid w:val="0057660C"/>
     <w:rsid w:val="005801EC"/>
     <w:rsid w:val="005839C5"/>
+    <w:rsid w:val="00583C12"/>
     <w:rsid w:val="00585314"/>
     <w:rsid w:val="005860CF"/>
     <w:rsid w:val="00586708"/>
     <w:rsid w:val="0059683A"/>
     <w:rsid w:val="0059709D"/>
     <w:rsid w:val="00597481"/>
     <w:rsid w:val="005A00A4"/>
     <w:rsid w:val="005A618B"/>
     <w:rsid w:val="005A7191"/>
     <w:rsid w:val="005B270B"/>
     <w:rsid w:val="005B2823"/>
     <w:rsid w:val="005B28C8"/>
     <w:rsid w:val="005B2E5C"/>
     <w:rsid w:val="005B35C5"/>
     <w:rsid w:val="005B4DF2"/>
     <w:rsid w:val="005B5493"/>
     <w:rsid w:val="005B5D1D"/>
+    <w:rsid w:val="005C13BA"/>
     <w:rsid w:val="005C35BA"/>
     <w:rsid w:val="005C79C5"/>
     <w:rsid w:val="005D1AE5"/>
     <w:rsid w:val="005D2AC8"/>
     <w:rsid w:val="005D403A"/>
     <w:rsid w:val="005D5B51"/>
     <w:rsid w:val="005D6206"/>
     <w:rsid w:val="005D77E7"/>
     <w:rsid w:val="005D78D6"/>
     <w:rsid w:val="005D7E42"/>
     <w:rsid w:val="005F083F"/>
     <w:rsid w:val="005F7F7F"/>
     <w:rsid w:val="00601CD8"/>
     <w:rsid w:val="006065CF"/>
     <w:rsid w:val="00607703"/>
     <w:rsid w:val="006109FD"/>
     <w:rsid w:val="00611B52"/>
     <w:rsid w:val="00613207"/>
     <w:rsid w:val="00613F38"/>
     <w:rsid w:val="00616681"/>
     <w:rsid w:val="00616AD9"/>
     <w:rsid w:val="0062080A"/>
     <w:rsid w:val="00626FAA"/>
     <w:rsid w:val="00627E69"/>
     <w:rsid w:val="006326CC"/>
     <w:rsid w:val="00633992"/>
     <w:rsid w:val="006359A5"/>
     <w:rsid w:val="00635E9E"/>
     <w:rsid w:val="006369EF"/>
     <w:rsid w:val="00637E6B"/>
     <w:rsid w:val="00640426"/>
     <w:rsid w:val="00642EFE"/>
     <w:rsid w:val="00643B99"/>
     <w:rsid w:val="00643D4C"/>
     <w:rsid w:val="00652180"/>
     <w:rsid w:val="00652F24"/>
     <w:rsid w:val="006537FD"/>
     <w:rsid w:val="00661B5F"/>
     <w:rsid w:val="00662C36"/>
     <w:rsid w:val="006654A3"/>
     <w:rsid w:val="00666758"/>
     <w:rsid w:val="0067225B"/>
     <w:rsid w:val="00673B91"/>
+    <w:rsid w:val="006767DD"/>
     <w:rsid w:val="00677E9C"/>
     <w:rsid w:val="006802F5"/>
     <w:rsid w:val="00680402"/>
     <w:rsid w:val="006809AD"/>
     <w:rsid w:val="006866DF"/>
     <w:rsid w:val="0069098C"/>
     <w:rsid w:val="00691645"/>
     <w:rsid w:val="006917BB"/>
     <w:rsid w:val="00692ED5"/>
     <w:rsid w:val="00696228"/>
     <w:rsid w:val="006970E5"/>
     <w:rsid w:val="006A0113"/>
     <w:rsid w:val="006A3DAB"/>
     <w:rsid w:val="006A45F5"/>
     <w:rsid w:val="006B0062"/>
     <w:rsid w:val="006B12F4"/>
     <w:rsid w:val="006B1A9E"/>
+    <w:rsid w:val="006B2592"/>
     <w:rsid w:val="006B2CB6"/>
     <w:rsid w:val="006B35D8"/>
     <w:rsid w:val="006C2883"/>
     <w:rsid w:val="006D1599"/>
     <w:rsid w:val="006D4C81"/>
     <w:rsid w:val="006D5180"/>
     <w:rsid w:val="006D6041"/>
     <w:rsid w:val="006E2017"/>
     <w:rsid w:val="006E48ED"/>
     <w:rsid w:val="006E7758"/>
     <w:rsid w:val="006F3F96"/>
     <w:rsid w:val="006F4579"/>
     <w:rsid w:val="006F5BAD"/>
     <w:rsid w:val="006F6AD7"/>
     <w:rsid w:val="007030B2"/>
     <w:rsid w:val="00704BD7"/>
     <w:rsid w:val="00705A38"/>
     <w:rsid w:val="00705B64"/>
     <w:rsid w:val="007062E6"/>
     <w:rsid w:val="00706413"/>
     <w:rsid w:val="0070731A"/>
     <w:rsid w:val="00710C67"/>
     <w:rsid w:val="00710E3F"/>
     <w:rsid w:val="00711997"/>
     <w:rsid w:val="0071349D"/>
     <w:rsid w:val="007137E1"/>
     <w:rsid w:val="0071750B"/>
+    <w:rsid w:val="007209F4"/>
     <w:rsid w:val="00731885"/>
     <w:rsid w:val="0073367F"/>
     <w:rsid w:val="00735455"/>
     <w:rsid w:val="00736E7B"/>
     <w:rsid w:val="007470B9"/>
     <w:rsid w:val="007478D0"/>
     <w:rsid w:val="00752E10"/>
     <w:rsid w:val="007531A3"/>
     <w:rsid w:val="007546C3"/>
     <w:rsid w:val="007558FB"/>
     <w:rsid w:val="00755A07"/>
     <w:rsid w:val="00761235"/>
     <w:rsid w:val="00761823"/>
     <w:rsid w:val="0076215B"/>
     <w:rsid w:val="00762B6B"/>
     <w:rsid w:val="007644E7"/>
     <w:rsid w:val="00771267"/>
     <w:rsid w:val="00776299"/>
     <w:rsid w:val="00776BC2"/>
     <w:rsid w:val="007802CD"/>
     <w:rsid w:val="007803CB"/>
     <w:rsid w:val="00780D00"/>
     <w:rsid w:val="007811A3"/>
     <w:rsid w:val="00791DCA"/>
     <w:rsid w:val="0079337A"/>
     <w:rsid w:val="00794814"/>
+    <w:rsid w:val="00794B0E"/>
     <w:rsid w:val="007968F6"/>
     <w:rsid w:val="007977B3"/>
     <w:rsid w:val="007A0942"/>
     <w:rsid w:val="007A1FA4"/>
     <w:rsid w:val="007A2887"/>
     <w:rsid w:val="007A78AD"/>
     <w:rsid w:val="007B0E36"/>
     <w:rsid w:val="007B4FF3"/>
     <w:rsid w:val="007B53FC"/>
     <w:rsid w:val="007B5946"/>
     <w:rsid w:val="007B5EB1"/>
     <w:rsid w:val="007B7B3C"/>
     <w:rsid w:val="007B7FA9"/>
     <w:rsid w:val="007C0BA8"/>
     <w:rsid w:val="007C0E2C"/>
     <w:rsid w:val="007C224A"/>
     <w:rsid w:val="007C4641"/>
     <w:rsid w:val="007C4E48"/>
     <w:rsid w:val="007C510E"/>
     <w:rsid w:val="007C51A6"/>
     <w:rsid w:val="007C72D8"/>
     <w:rsid w:val="007D0BB8"/>
     <w:rsid w:val="007D10E1"/>
     <w:rsid w:val="007D50E3"/>
     <w:rsid w:val="007D6E9D"/>
     <w:rsid w:val="007D79D4"/>
     <w:rsid w:val="007E0771"/>
     <w:rsid w:val="007E0CF1"/>
     <w:rsid w:val="007E183D"/>
     <w:rsid w:val="007E23C1"/>
     <w:rsid w:val="007E55F0"/>
     <w:rsid w:val="007E5EDD"/>
     <w:rsid w:val="007E6862"/>
     <w:rsid w:val="007F0467"/>
     <w:rsid w:val="007F1A97"/>
     <w:rsid w:val="007F2A94"/>
     <w:rsid w:val="007F4D4D"/>
     <w:rsid w:val="0080065A"/>
     <w:rsid w:val="00805463"/>
+    <w:rsid w:val="00806E9D"/>
     <w:rsid w:val="008117A4"/>
     <w:rsid w:val="008123E0"/>
     <w:rsid w:val="00814D25"/>
     <w:rsid w:val="00814FC1"/>
     <w:rsid w:val="008151B8"/>
     <w:rsid w:val="00816ADC"/>
     <w:rsid w:val="008170C4"/>
     <w:rsid w:val="00822A29"/>
     <w:rsid w:val="00830633"/>
     <w:rsid w:val="008314EC"/>
     <w:rsid w:val="00831778"/>
     <w:rsid w:val="00832B7D"/>
     <w:rsid w:val="00835E1E"/>
     <w:rsid w:val="00837ACD"/>
     <w:rsid w:val="008406EB"/>
     <w:rsid w:val="00842171"/>
     <w:rsid w:val="008459A1"/>
     <w:rsid w:val="00850647"/>
     <w:rsid w:val="00851078"/>
     <w:rsid w:val="00851E80"/>
     <w:rsid w:val="00854F10"/>
     <w:rsid w:val="00864B1D"/>
     <w:rsid w:val="00865AA8"/>
     <w:rsid w:val="008669B5"/>
     <w:rsid w:val="0086734B"/>
@@ -12907,129 +12971,134 @@
     <w:rsid w:val="00950630"/>
     <w:rsid w:val="00960CFD"/>
     <w:rsid w:val="0096123A"/>
     <w:rsid w:val="009612A5"/>
     <w:rsid w:val="00964845"/>
     <w:rsid w:val="009700E4"/>
     <w:rsid w:val="0097153D"/>
     <w:rsid w:val="00976A13"/>
     <w:rsid w:val="00977A8F"/>
     <w:rsid w:val="00977AEE"/>
     <w:rsid w:val="00980120"/>
     <w:rsid w:val="00984F77"/>
     <w:rsid w:val="00985816"/>
     <w:rsid w:val="00991096"/>
     <w:rsid w:val="009934D3"/>
     <w:rsid w:val="0099381B"/>
     <w:rsid w:val="00994B3B"/>
     <w:rsid w:val="0099613A"/>
     <w:rsid w:val="00996C42"/>
     <w:rsid w:val="0099749F"/>
     <w:rsid w:val="009A0849"/>
     <w:rsid w:val="009A120A"/>
     <w:rsid w:val="009A15C1"/>
     <w:rsid w:val="009B3EFD"/>
     <w:rsid w:val="009B438A"/>
+    <w:rsid w:val="009B6D9C"/>
     <w:rsid w:val="009C0435"/>
     <w:rsid w:val="009C0B1D"/>
     <w:rsid w:val="009C0BA7"/>
     <w:rsid w:val="009C0E27"/>
     <w:rsid w:val="009C470D"/>
     <w:rsid w:val="009C7715"/>
     <w:rsid w:val="009D10AB"/>
     <w:rsid w:val="009D1AB5"/>
     <w:rsid w:val="009D2DEB"/>
     <w:rsid w:val="009D4883"/>
     <w:rsid w:val="009D6232"/>
     <w:rsid w:val="009E008C"/>
     <w:rsid w:val="009E4880"/>
     <w:rsid w:val="009E4B36"/>
     <w:rsid w:val="009E6705"/>
+    <w:rsid w:val="00A004BC"/>
     <w:rsid w:val="00A007E4"/>
     <w:rsid w:val="00A03C7C"/>
     <w:rsid w:val="00A04D25"/>
     <w:rsid w:val="00A06613"/>
     <w:rsid w:val="00A13410"/>
     <w:rsid w:val="00A13737"/>
     <w:rsid w:val="00A14D96"/>
     <w:rsid w:val="00A15577"/>
     <w:rsid w:val="00A15EA8"/>
+    <w:rsid w:val="00A17A41"/>
     <w:rsid w:val="00A201B4"/>
     <w:rsid w:val="00A201DC"/>
     <w:rsid w:val="00A201ED"/>
     <w:rsid w:val="00A26368"/>
     <w:rsid w:val="00A31044"/>
     <w:rsid w:val="00A3505E"/>
     <w:rsid w:val="00A37250"/>
     <w:rsid w:val="00A3791B"/>
     <w:rsid w:val="00A50610"/>
     <w:rsid w:val="00A529E7"/>
     <w:rsid w:val="00A52E11"/>
     <w:rsid w:val="00A54D94"/>
     <w:rsid w:val="00A55BFC"/>
     <w:rsid w:val="00A579F1"/>
     <w:rsid w:val="00A57EA1"/>
     <w:rsid w:val="00A61CCA"/>
     <w:rsid w:val="00A649BC"/>
     <w:rsid w:val="00A669FA"/>
     <w:rsid w:val="00A70FBB"/>
     <w:rsid w:val="00A713D4"/>
     <w:rsid w:val="00A7223D"/>
     <w:rsid w:val="00A72BB3"/>
     <w:rsid w:val="00A74A64"/>
     <w:rsid w:val="00A821D9"/>
     <w:rsid w:val="00A85AAF"/>
     <w:rsid w:val="00A86271"/>
     <w:rsid w:val="00A9478D"/>
     <w:rsid w:val="00A9492B"/>
     <w:rsid w:val="00A97279"/>
     <w:rsid w:val="00A97A8A"/>
     <w:rsid w:val="00AA1641"/>
     <w:rsid w:val="00AA7B48"/>
     <w:rsid w:val="00AA7D4A"/>
     <w:rsid w:val="00AB5E16"/>
     <w:rsid w:val="00AC2DC9"/>
     <w:rsid w:val="00AC4109"/>
     <w:rsid w:val="00AC421C"/>
     <w:rsid w:val="00AC54E7"/>
     <w:rsid w:val="00AC640B"/>
     <w:rsid w:val="00AC7153"/>
     <w:rsid w:val="00AC72E0"/>
+    <w:rsid w:val="00AD337C"/>
     <w:rsid w:val="00AD60D5"/>
     <w:rsid w:val="00AE0900"/>
     <w:rsid w:val="00AF1740"/>
     <w:rsid w:val="00AF22B7"/>
     <w:rsid w:val="00AF2ABD"/>
     <w:rsid w:val="00AF2B0A"/>
     <w:rsid w:val="00AF56FB"/>
     <w:rsid w:val="00AF5CCC"/>
     <w:rsid w:val="00B03F04"/>
     <w:rsid w:val="00B06EAB"/>
     <w:rsid w:val="00B07D20"/>
     <w:rsid w:val="00B1137D"/>
     <w:rsid w:val="00B131A0"/>
     <w:rsid w:val="00B16790"/>
+    <w:rsid w:val="00B1797D"/>
     <w:rsid w:val="00B20B2C"/>
     <w:rsid w:val="00B23701"/>
     <w:rsid w:val="00B23E3B"/>
     <w:rsid w:val="00B343AF"/>
     <w:rsid w:val="00B36BEE"/>
     <w:rsid w:val="00B41D93"/>
     <w:rsid w:val="00B42E09"/>
     <w:rsid w:val="00B4313D"/>
     <w:rsid w:val="00B44A54"/>
     <w:rsid w:val="00B47FCE"/>
     <w:rsid w:val="00B514FD"/>
     <w:rsid w:val="00B52415"/>
     <w:rsid w:val="00B55407"/>
     <w:rsid w:val="00B565B0"/>
     <w:rsid w:val="00B609C7"/>
     <w:rsid w:val="00B60ABF"/>
     <w:rsid w:val="00B6362A"/>
     <w:rsid w:val="00B63635"/>
     <w:rsid w:val="00B65091"/>
     <w:rsid w:val="00B65291"/>
     <w:rsid w:val="00B665D7"/>
     <w:rsid w:val="00B73712"/>
     <w:rsid w:val="00B779C1"/>
     <w:rsid w:val="00B85380"/>
     <w:rsid w:val="00B90264"/>
@@ -13045,50 +13114,51 @@
     <w:rsid w:val="00BC3136"/>
     <w:rsid w:val="00BC7455"/>
     <w:rsid w:val="00BD2894"/>
     <w:rsid w:val="00BD3009"/>
     <w:rsid w:val="00BD7187"/>
     <w:rsid w:val="00BE67D8"/>
     <w:rsid w:val="00BE73F9"/>
     <w:rsid w:val="00BF078A"/>
     <w:rsid w:val="00BF235D"/>
     <w:rsid w:val="00BF2F35"/>
     <w:rsid w:val="00BF720E"/>
     <w:rsid w:val="00C00151"/>
     <w:rsid w:val="00C05735"/>
     <w:rsid w:val="00C06405"/>
     <w:rsid w:val="00C07DBE"/>
     <w:rsid w:val="00C10336"/>
     <w:rsid w:val="00C13416"/>
     <w:rsid w:val="00C13867"/>
     <w:rsid w:val="00C14E02"/>
     <w:rsid w:val="00C17B99"/>
     <w:rsid w:val="00C20306"/>
     <w:rsid w:val="00C20379"/>
     <w:rsid w:val="00C22C03"/>
     <w:rsid w:val="00C22C7A"/>
     <w:rsid w:val="00C247B8"/>
+    <w:rsid w:val="00C24BE9"/>
     <w:rsid w:val="00C24D39"/>
     <w:rsid w:val="00C25E39"/>
     <w:rsid w:val="00C26628"/>
     <w:rsid w:val="00C27415"/>
     <w:rsid w:val="00C2748E"/>
     <w:rsid w:val="00C275C9"/>
     <w:rsid w:val="00C30641"/>
     <w:rsid w:val="00C307F5"/>
     <w:rsid w:val="00C37CE8"/>
     <w:rsid w:val="00C42BFC"/>
     <w:rsid w:val="00C463A9"/>
     <w:rsid w:val="00C506A5"/>
     <w:rsid w:val="00C576FF"/>
     <w:rsid w:val="00C62901"/>
     <w:rsid w:val="00C6656E"/>
     <w:rsid w:val="00C67766"/>
     <w:rsid w:val="00C678BE"/>
     <w:rsid w:val="00C72FB7"/>
     <w:rsid w:val="00C73E77"/>
     <w:rsid w:val="00C7500C"/>
     <w:rsid w:val="00C7647F"/>
     <w:rsid w:val="00C77DF3"/>
     <w:rsid w:val="00C813EA"/>
     <w:rsid w:val="00C94C22"/>
     <w:rsid w:val="00C962FB"/>
@@ -13183,79 +13253,83 @@
     <w:rsid w:val="00DD78CE"/>
     <w:rsid w:val="00DE3545"/>
     <w:rsid w:val="00DF0F1B"/>
     <w:rsid w:val="00DF38A7"/>
     <w:rsid w:val="00DF54E6"/>
     <w:rsid w:val="00E02BF2"/>
     <w:rsid w:val="00E073D4"/>
     <w:rsid w:val="00E07A84"/>
     <w:rsid w:val="00E07BBD"/>
     <w:rsid w:val="00E10E5B"/>
     <w:rsid w:val="00E14DA0"/>
     <w:rsid w:val="00E16C5C"/>
     <w:rsid w:val="00E20E44"/>
     <w:rsid w:val="00E24113"/>
     <w:rsid w:val="00E2446F"/>
     <w:rsid w:val="00E24C06"/>
     <w:rsid w:val="00E24F9A"/>
     <w:rsid w:val="00E26692"/>
     <w:rsid w:val="00E26A0D"/>
     <w:rsid w:val="00E275CB"/>
     <w:rsid w:val="00E275F1"/>
     <w:rsid w:val="00E2781E"/>
     <w:rsid w:val="00E3056D"/>
     <w:rsid w:val="00E337A4"/>
     <w:rsid w:val="00E37258"/>
+    <w:rsid w:val="00E37299"/>
     <w:rsid w:val="00E42C90"/>
     <w:rsid w:val="00E4538E"/>
     <w:rsid w:val="00E5152E"/>
     <w:rsid w:val="00E52FCD"/>
+    <w:rsid w:val="00E54D98"/>
     <w:rsid w:val="00E56EB8"/>
     <w:rsid w:val="00E647CB"/>
     <w:rsid w:val="00E653D4"/>
     <w:rsid w:val="00E67704"/>
     <w:rsid w:val="00E7145E"/>
     <w:rsid w:val="00E7370C"/>
+    <w:rsid w:val="00E75F2B"/>
     <w:rsid w:val="00E769C2"/>
     <w:rsid w:val="00E77491"/>
     <w:rsid w:val="00E86F63"/>
     <w:rsid w:val="00E87A41"/>
     <w:rsid w:val="00E90150"/>
     <w:rsid w:val="00E92410"/>
     <w:rsid w:val="00E93231"/>
     <w:rsid w:val="00E933BE"/>
     <w:rsid w:val="00E93A69"/>
     <w:rsid w:val="00E9432B"/>
     <w:rsid w:val="00E94617"/>
     <w:rsid w:val="00E950DA"/>
     <w:rsid w:val="00E96111"/>
     <w:rsid w:val="00E96F9B"/>
     <w:rsid w:val="00EA21EF"/>
     <w:rsid w:val="00EA28DF"/>
     <w:rsid w:val="00EA3F23"/>
     <w:rsid w:val="00EA602B"/>
     <w:rsid w:val="00EB0EE3"/>
+    <w:rsid w:val="00EB2614"/>
     <w:rsid w:val="00EB443F"/>
     <w:rsid w:val="00EB4D05"/>
     <w:rsid w:val="00EB7765"/>
     <w:rsid w:val="00EC125B"/>
     <w:rsid w:val="00EC450B"/>
     <w:rsid w:val="00EC6077"/>
     <w:rsid w:val="00ED30A3"/>
     <w:rsid w:val="00ED324F"/>
     <w:rsid w:val="00ED393D"/>
     <w:rsid w:val="00ED5DC7"/>
     <w:rsid w:val="00ED60ED"/>
     <w:rsid w:val="00EE08BB"/>
     <w:rsid w:val="00EE196B"/>
     <w:rsid w:val="00EE29ED"/>
     <w:rsid w:val="00EE5207"/>
     <w:rsid w:val="00EE5CDA"/>
     <w:rsid w:val="00EE6B39"/>
     <w:rsid w:val="00EE7AC7"/>
     <w:rsid w:val="00EF03C0"/>
     <w:rsid w:val="00EF23A8"/>
     <w:rsid w:val="00EF2591"/>
     <w:rsid w:val="00EF36FF"/>
     <w:rsid w:val="00EF598B"/>
     <w:rsid w:val="00EF773B"/>
     <w:rsid w:val="00F13A1B"/>
@@ -13272,73 +13346,75 @@
     <w:rsid w:val="00F31F5C"/>
     <w:rsid w:val="00F327DA"/>
     <w:rsid w:val="00F33A27"/>
     <w:rsid w:val="00F33BFB"/>
     <w:rsid w:val="00F356B0"/>
     <w:rsid w:val="00F40805"/>
     <w:rsid w:val="00F44087"/>
     <w:rsid w:val="00F441D3"/>
     <w:rsid w:val="00F5083C"/>
     <w:rsid w:val="00F51451"/>
     <w:rsid w:val="00F51614"/>
     <w:rsid w:val="00F51A00"/>
     <w:rsid w:val="00F51FB3"/>
     <w:rsid w:val="00F52ACE"/>
     <w:rsid w:val="00F53F23"/>
     <w:rsid w:val="00F554F7"/>
     <w:rsid w:val="00F56987"/>
     <w:rsid w:val="00F56D03"/>
     <w:rsid w:val="00F60321"/>
     <w:rsid w:val="00F60A6F"/>
     <w:rsid w:val="00F62906"/>
     <w:rsid w:val="00F6309E"/>
     <w:rsid w:val="00F63981"/>
     <w:rsid w:val="00F67277"/>
     <w:rsid w:val="00F70597"/>
+    <w:rsid w:val="00F70EE2"/>
     <w:rsid w:val="00F71CB6"/>
     <w:rsid w:val="00F80AAB"/>
     <w:rsid w:val="00F816D9"/>
     <w:rsid w:val="00F82419"/>
     <w:rsid w:val="00F907F4"/>
     <w:rsid w:val="00F94A30"/>
     <w:rsid w:val="00F95464"/>
     <w:rsid w:val="00FA034C"/>
     <w:rsid w:val="00FA58C8"/>
     <w:rsid w:val="00FA68A7"/>
     <w:rsid w:val="00FB391C"/>
     <w:rsid w:val="00FB3A6A"/>
     <w:rsid w:val="00FB4691"/>
     <w:rsid w:val="00FB75D1"/>
     <w:rsid w:val="00FC0016"/>
     <w:rsid w:val="00FC3D3A"/>
     <w:rsid w:val="00FC4276"/>
     <w:rsid w:val="00FC7078"/>
     <w:rsid w:val="00FD0C24"/>
     <w:rsid w:val="00FD240B"/>
     <w:rsid w:val="00FD3589"/>
     <w:rsid w:val="00FD611B"/>
     <w:rsid w:val="00FD7653"/>
+    <w:rsid w:val="00FD783F"/>
     <w:rsid w:val="00FE0535"/>
     <w:rsid w:val="00FE3DF0"/>
     <w:rsid w:val="00FE55DD"/>
     <w:rsid w:val="00FE605C"/>
     <w:rsid w:val="00FE645D"/>
     <w:rsid w:val="00FE7CDF"/>
     <w:rsid w:val="00FF0726"/>
     <w:rsid w:val="00FF1033"/>
     <w:rsid w:val="00FF1B21"/>
     <w:rsid w:val="00FF2134"/>
     <w:rsid w:val="00FF3169"/>
     <w:rsid w:val="00FF42E7"/>
     <w:rsid w:val="00FF5E51"/>
     <w:rsid w:val="00FF7167"/>
     <w:rsid w:val="00FF74CC"/>
     <w:rsid w:val="06253705"/>
     <w:rsid w:val="07D69F7D"/>
     <w:rsid w:val="0A2DF94B"/>
     <w:rsid w:val="0EE0FE19"/>
     <w:rsid w:val="102EF2CC"/>
     <w:rsid w:val="12C84B9A"/>
     <w:rsid w:val="172AAA32"/>
     <w:rsid w:val="17842AB7"/>
     <w:rsid w:val="18163A61"/>
     <w:rsid w:val="234CABEB"/>
@@ -13374,50 +13450,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7F454280"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{AB047C78-216C-4CE2-A8C7-CDD377866194}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -15038,51 +15115,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1928615664">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-member-advisory-committee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-program-advisory-committee-mpac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleI/Chapter3/Section39" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-program-advisory-committee-mpac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/tax-professionals/standard-mileage-rates" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-member-advisory-committee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-program-advisory-committee-mpac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleI/Chapter3/Section39" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-program-advisory-committee-mpac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irs.gov/tax-professionals/standard-mileage-rates" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -15363,69 +15440,69 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF466DC3-41A4-4C79-B699-B88E6D4B53A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>2826</Words>
-  <Characters>16111</Characters>
+  <Words>2825</Words>
+  <Characters>16105</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>134</Lines>
   <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18900</CharactersWithSpaces>
+  <CharactersWithSpaces>18893</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Ellwood, Malinda (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>