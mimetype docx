--- v0 (2026-02-03)
+++ v1 (2026-09-14)
@@ -1,83 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/diagrams/data3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing3.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:bookmarkStart w:id="0" w:name="_Hlk181106684" w:displacedByCustomXml="next"/>
     <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1725592069"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Cover Pages"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="4E42E53E" w14:textId="1496B9F9" w:rsidR="004F13F4" w:rsidRPr="004F13F4" w:rsidRDefault="00472EF2" w:rsidP="00234266">
           <w:pPr>
             <w:pStyle w:val="NoSpacing"/>
           </w:pPr>
           <w:r w:rsidRPr="00FB475C">
             <w:rPr>
               <w:noProof/>
@@ -113,73 +103,73 @@
                               <a:ahLst/>
                               <a:cxnLst/>
                               <a:rect l="l" t="t" r="r" b="b"/>
                               <a:pathLst>
                                 <a:path w="3280851" h="1655756">
                                   <a:moveTo>
                                     <a:pt x="0" y="0"/>
                                   </a:moveTo>
                                   <a:lnTo>
                                     <a:pt x="3280851" y="0"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="3280851" y="1655756"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="0" y="1655756"/>
                                   </a:lnTo>
                                   <a:lnTo>
                                     <a:pt x="0" y="0"/>
                                   </a:lnTo>
                                   <a:close/>
                                 </a:path>
                               </a:pathLst>
                             </a:custGeom>
                             <a:blipFill>
-                              <a:blip r:embed="rId12"/>
+                              <a:blip r:embed="rId9"/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </a:blipFill>
                           </wps:spPr>
                           <wps:bodyPr/>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="margin">
                       <wp14:pctWidth>0</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="margin">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
-                  <v:shape w14:anchorId="0C9AA381" id="Freeform 4" o:spid="_x0000_s1026" alt="MassHealth Logo" style="position:absolute;margin-left:21.8pt;margin-top:9.2pt;width:113.85pt;height:54.4pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="3280851,1655756" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDOFZ3nBAIAAIcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0&#10;X2xnjZsacXoJOgwYtmFtf4As07EBfUFSYuffj5Jjx+gOG4ZeJFqiyMf3SO8eBynIGazrtCpptkop&#10;AcV13aljSV9fnj5tKXGeqZoJraCkF3D0cf/xw643Bax1q0UNlmAQ5YrelLT13hRJ4ngLkrmVNqDw&#10;stFWMo+f9pjUlvUYXYpknaZ50mtbG6s5OIenh/GS7mP8pgHufzSNA09ESRGbj6uNaxXWZL9jxdEy&#10;03b8CoP9BwrJOoVJ51AH5hk52e6PULLjVjvd+BXXMtFN03GINWA1WfqmmueWGYi1IDnOzDS59wvL&#10;v5+fzU+LNPTGFQ7NUMXQWBl2xEeGSNZlJgsGTzgeZnd3ebpGeTne5Q9Zlt0HNpPba35y/gvoGImd&#10;vzk/kl1PFmsniw9qMi1KFsQSUSxPCYplKUGxqlEsw3x4F+AFk/Ql/bzepttNRkmLsPLN5n6TRzGk&#10;PsOLjp7+TR0I83Yr1NJrjjbVjL6Tx7SbGG/pOeUdKZj8pn30xwbEmP/uGdtzkZ0L7WBMEEqPZM90&#10;oN+S8Ep05qkTIlQf7GvzIJt/H7GxLQ+anyQoP86ZBcE8DrlrO+NQlQJkBTVq87XORmGct+A5omJF&#10;g4l/oZAj1vkCId5gJbeGC1al60vsw3iO3R6ru05mGKflN9rL/8f+NwAAAP//AwBQSwMECgAAAAAA&#10;AAAhAIYbPOtJHgAASR4AABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIA&#10;AAGsAAAA2AgGAAAAtwzXzwAAAAlwSFlzAAALEgAACxIB0t1+/AAAHftJREFUeJztnT2rJc1Wx+9H&#10;mI+wg/UBBr+A+wsIk5vsSAwnEsw2aiTCwA0Eo42hgQxiJAobE7nZMRKNtoiBgXAwEMPHs053z9TU&#10;9Et11aqXrv37wR/unefs7uru6vXvelv1q18BADwh8nt/dHnTY9T1TafaZQIAAPiGY1S/zOjlTV/e&#10;9AkDAwCA4ryZz8fRiF4XjGpN+ptL7WsAAIBOcUxqqTW1R/fa1wMAAJ2gXXhjd98tsiW1ppfa1wcA&#10;AAfnzUzO2gIyNqifVPs6AQDgoIxdftmNytGp9jUDAMCBeDOOD+PYVCmjmnSufe0AAHAQxu4/i0kU&#10;MbrWvn4AAGiciq0qV7fa9wEAABpmHKt6qWxWKqa2AwDAPDJknLCeoh6t2vcDAAAapIEuwDl9rH1f&#10;AACgEWQYr/ragDnN6VPt+wMAAA0wmlUL41VLuta+RwAAUBkZJlc0M161ICZeAAA8MwcxK9Vr7XsF&#10;AACVkCFhbW0j2iMmXgAAPBsHNCvV59r3DQAACnJQs1J9rX3v4MnRr6Y3XT3pv51X9KF2uQGOyIHN&#10;SsU4FtRDho3frCv1Q4atD5bkm6Ory4pJ0n8Oh0baXBC8V7yHUAc59teer5cVk/y6YZRrrclT7ecE&#10;x0eG3YBrvyMW+lL7XsKT0tFLVFP3Fen9XTJJul2fhM7es0ft+wlPihxj/Qf6Wfrc7iuK7XY9166T&#10;vSF99WJMOte+r/BkyLBgsXbFR8dSSrerZh9/qm5X6dOs3utB7XsLT4YMXVK1Kz5CIbqv6Cbx45PZ&#10;ul2lX7OaxFgWlGN82WtXeoRa1Va3q874WzLJHmYDrklb2oyxQjkaqPQIoWNKTTlqersMLVtaZxCO&#10;DOMJtSs9QujY0pbWJTDm+Ht9Bf0OoJcFjAihNvSQFQOSYYLXY+Y3dCvCNtL2RnEIoWPqLt6MTxkm&#10;nywtn7nWiYBwGCRPOiaEEFKpOX0eY83WTEn9W1pZsExAJUIIoVTdA//uWjsmQsNIX2liEELHFq0s&#10;WEZIx4QQakvX2nERGkRIx4QQak/sswU/I6RjQgi1Je3x+VQ7NkKDCOmYEELtSJfXsCEkzNNABUUI&#10;IRX5CGEZIR0TQqgNMTMQ1hHSMSGE2hDdgLCOkI4JIVRf19qxEBpHSMeEEKqvR+1YCAdASMeEEKov&#10;pq/DNkI6JoRQOT1kiDm60aNu2MgECwhHSMeEEMonHR/XSV06ExlzgniEdEwIIVvpB/BNhqEGDArs&#10;ENIxIYTS9ZChFcWUdMiHkI4JIRSnqSV1rh3H4ElooNIjhI6l+5sutWMXrCDDbJZrLkWU54PBeW8N&#10;VH6E0HF0Ng+u8/FN14Zaxdfnmy4/XnjOinDaWZ5zA5UXIfRc0m7Az5nCbK74ds1d3uaQ0bB+98/+&#10;8pdf/+0/mum3//DX0009t1CeP7j9Te0XAkUotR7o763KkloHa9/L3vQnf/V3OWLBLTGerq6/Gv/7&#10;e3w0qNPXlLIeEhm7z/76n/75F0ucSrHrq0XG3H9///KvpuXR49V+wdB+6QuagqVRpPCf//1a/V72&#10;plh+82//vnXsL4GxSrv3dA2WziK8O78/r/zm3bDUdGJxDGvxPN0y3Wh9iJbc/uE3000N/mKRYfwq&#10;OTjMwRfuMZVqWPoVblWWFAKCJCr0PPTjPOD4p5n4pGajy2W+yjDdfem355UYh2GlIJkMy3lBX3aU&#10;5X3t1O//+V+ZlkXBsI6pVMOy7BJMAcOyVywBseAu31tPV1lYIvNbn//0W5e1Pt/f+eO/mP7beSXG&#10;JRuWM9zyfGvDJJNhKc7DDVoVLmN3oHX3pIJhHVMYFrJ+HhuxQCdfPOb+mxqSDnVofPqX//ivn44b&#10;0vIRA8OaymPlAYdCRpOYewCpOA9wc/qljFuB6FdLDjCsY6oXw6L+2SuWhUkX2s33w+7kbuvpf/73&#10;/zaP67R8TitxDsNKweJlXMJ5Sa8B5XjfGVgrUw4sxzJQOaUalmVZUsCw7BXLzEfMdYxBSWYyHW8j&#10;ziWdw5m885x7bFm8jEs43SD3gHI89G9ztPQUyy9tVE4YFrJ+Hl4suDgxqHnD2hNTu8TiZVxCm9GB&#10;D/G9Ka5N6lxgWMdUL4ZFC99WKUMHTiz47MWh9w1fY3t5prJtxDoMKxYZx41yGkXgzJmb/o1Ohc8F&#10;hnVMpRiW5dqn1HeE+mcrizEg8SaDyZi0ILbOTcfdiLlJhuWsJ/26cZ6P47l8HXdmYerNC8H5srwu&#10;lOHb2isNMLkgYBxTKYZlOTMv9R2h/tnKyLD8YH5LqXMrxzU7x9y8ABkaHiHrw1w9xr/XVuUx9vaS&#10;AoblfBHMNmHHG5Zl7ZVLroChX9567Dk5s4aKvsg1y7J2P2KOh2Htu8/aVVa6zi1pWqc0J6fnpfjz&#10;yFXnStRr17BkiN/3Pfd+JQ7cZGfe1+JIAcPaGseabniOtVcusS/IFBi0omiXpQbBvRND9B7o7/T3&#10;asxWAUHLNZVpD1p+/Y3ec70uLVPM/dF7oy1o/SjZ0zqe7of+bsrtthRsezGsFCPRZzNNrw69z/qM&#10;9f7q88n1sTIFRT3HVA9j1nO670bofYp9Hm48WjL9mGvQ+71kznMfbAaG9eo+h2l92J76oX8/E4+u&#10;hW0oHEnssw1laRxLxjE0Vcg6hxRCA7A+wD1rL2LQ4+oLGhvEtHw5uk9DZ7LFvtQh9GpYMWZg+Zw1&#10;QKUkgNbylHg3FA2kWyZrMGkhe9zzsajXrvFNdST1WWgd8+pGUgLgbJQyrKVxLBlTMeVae+US8kKW&#10;RivaniCixp9znG8rwOs9yjkxRrE0LMup5KUMyyoILaH1J6aVn/uDco615/fshpUjFui9cT6i2zOt&#10;WMPae6OWxrEkIjN77IuTOyClEGJaWkFzB401w9KKnGuNnIvfNflMhqXXXuIeK4EJYL89+1oslVM/&#10;gmNw63juYQgXfa5WhpUzFmg5HdNqa4NIGWaJ7N7KY293kDO9+NU5d1QqpthKtvVSxr4AVqyNIWn3&#10;SIkv3DXDst7uZQm/rz+l69HSsFLqR0jXpH60lG7FhHaZ1vyYU+ZahLEB391mKFe39hz+vY4tv9bD&#10;3PXE2WmjrWwaEpH4Vv825mb7GYYlsjswdjbh1kuZu6tri7XgUerFWipDyYDVqmHlHEsr0SW+REhL&#10;q/bH3Nx6OoNJC1UNKzbe5BwScHE+oC+Vbeo7sYYVYxr+ho4S2R2ov4lh66UsWXmXmBtozrmo28ed&#10;QeWqVOtKsTSs6ePKQqnlWKp3Jbp6t9jqkq79MadkmGVX1bBaiDdrOB8yqwuUiyLj1Mg9L4wGr5g+&#10;bfcGiDM7MOYYMWwZ1p57ME3LdmXx5TPX9VH663bu3pTED56tv9ghLBmWvkelvpjX0Pq8NmN1zzOY&#10;ezcsxuX81jKGlZfQtHpFiQlI0wPf+6I5g44PiVwsPAWzvYTMfltCr1ONUo1ja/GntoZSXs65LqyS&#10;A8OKf/7S4xf+PWj9xQ7BGRMwa7lMPR3aQpvWE6XUlbVch0sfc/rv01q6rUXLWsaUlrrfdRl77zCs&#10;cJxuwTbSOaUYVszL4VToqI0ap9/vZcuw/KCspqMvcMxi2pQZVXOGlVqxl7rFlr58rQ1Lz6HBxT+/&#10;Pvu5a+vRsOaea0pX71oXXux42FLeRb8+T88zdiF+bIvSKuC7vRgY1johG1IWQ4bkiO8Vbw/Tl1jM&#10;i+F3ee3tiowxWGXLsPSaJpOyyAoQOyZhaVgaGEKuZVoQqgai5fZ/k2JYoRnKp0wO+gz8e1BqmndO&#10;LFvOIUsgYo89V1/0+WtdUpOyeDdi67NVwHd7SeayUcTeO/3dWpYL3+APZlj1p7dLZFqm6SJivhDd&#10;F3fved0XdS8ltydPCfBzgS22G8Vf9xEiNS+/WyflemJbqO7/7wH/uca2wkPr8d6P0ImUTBghSlme&#10;4XerWhjWnCzGxkJkOXY5peDSa9OPT71XFhN5nA/Oz9uO0rhhxdx094Xb2wftBrK9lDKs1LU0cy2S&#10;lEkXVglXY3FbxaXP3RJ+MIvtttvzPC3KaamppRaLVVexuxeWGGZRd3qP/OP6MqvX+lG61Oq1WOjf&#10;Wpfg55iA6L40e5vP7syTPTfTD3x7yWVYU3eamq/FF9NcQEoZ69D7bWFaloPlz2hYfld4zP1cWnKw&#10;pJhgZfGB4ZuU1bth1VW8NJHg7f9/0X+PncwRGtyt6rWXkeIh37O364S2+xSfUj6gWzOsqLRMbksn&#10;5ktRA/DeIOx3VezFyrC0smtZtFLnGFtZMpfUmYKpu91aTLyIHf/oAf+5xjA3XXxNMYEq5T3R5zu9&#10;GznGZ3zDimX6/Uw8fA/yBi2380bcTa7X3jKE2Zx/0/WkzETtwrD8SroX/drc26pLHdeIfRHdbR1K&#10;sGRYqV9KipfYcrdSF49q+fcmXS25aDon/kB/q+x5T/TdmLaWKbHw2f/oiqUHw3I+4Gf3GBzPk7zP&#10;YGuGFfWAnErzvuh4b3NfDWBPl4jTTfFSwrCmmUI1sg+sdd9ZbHAZYxquaVq0KvXe5t7zqDXc51oz&#10;DdMWW++JmpRVF99eLFqpSi7DcnoQTisxN2pmtovXuto8V8pHX1PrsAwM6z1x7t7uqr3nc74mvsRW&#10;1qWFm670PLWzDmwFcqtgF3I/cpqWHiNkBmGKYcXMklxTCm6wLb2lxR7WcknWnoZdwLB2Z/0JOa53&#10;juQNc50x4ZeAGJ/lXlVBxhbLngDkVGg1uyJ7WTlB/DwFzb2szX7SL5DaL+NESOC0ut9Tiq1apqWB&#10;Ycu0Ul5s64k2KbjBtoW8fEv4HzL6rEvmkVzDolvVWRz9UxbyEsHdwrD8nKwb5+vKsHZfjGdY7zc/&#10;pXm7hdMd+Eh52EuGpceqnXjUJTR4WpXbm2m0y7QsTH5rFmNKN6ilYaXuB+VeYysfR3O470nuzUL3&#10;YmFYTp3QeKI9RNeUeOhSyrD2jCthWI5hucfIFfS97kBTw2ohS7bPniBqtdlfSmC3aC2stbRybumx&#10;R5abN7ZsWNP4Zqn91/bgflhZ7DbsSMd6TtN1xxJoWFFLifaeJyXGx54rKxI5IDdjWHf9/7m6DZxK&#10;+tHSsCxm3c2h90FNNiYo7V1nM12HRXLclAWjGuRS76V+yc+19Ho0rNjnFTtZJkY5lmzoMfXdiD22&#10;xfNYqBM6NPIp9TkHGlbUzOwJJ0a8rp1nPFeSCa91nxYnNvg7ge3LeJxr6hfDEm53YEqZvXInB0IX&#10;rUAagPRFdANu6TUwFrvVpuSJS81Sr8yZZo+GVSr1T0pdsmL6gHPrVmwL0+IertSJlyMYlt9gyBHj&#10;Y86VndgvCueluY7HyTaO5XQH/nAuC8OyWNO09sUbe8yUQJPaxRk7c9BVSmtvbk+mlOOlZthozbCs&#10;Zz0uKfXDY2pJLY2N1jSsrUweGFbcubITe+N8wxqPZWICPm534HgeE8NKqZTaTA5JdRSDRYsgpasz&#10;pkvS2rT8j4CU8R7LFomlYRkNuGdRyuSS0DV+Ft3luVqpKa1LZxz2kxdrdThDF/HqJI/XlHo9F39X&#10;YjyGtWBY99Tg4uN3B47nMTGs2O7Lua03lhSDa1h6ntgxi5SZde716X2KzYwRO7vMci8sS8NKXbRt&#10;ZQqxszpDVSIzf0zd8D/mLDZvnFNKF7Rz7NcxJr4snQfD2olELvqdSzcv44JeywWRc2sNJKE57VbU&#10;2HLu6TKLwe3CmirZtA/Rnm06jFKxfOsamsYh9gTK2G4lPzBZ794cq9S6bXV/lNBF12ty0ypZ9D7s&#10;6R2wOL5BwM/ynOc+MqccixYbR+40rKQZiU6j4WsmGwpHIltFc2sAxGCGjc9c6pHahhUaAGPvw1bg&#10;UPOaJnjMBSy9Z6mTL7bWC21th67lSpkx6gemFFo2LItJSloXQo1Ln5eeU3/jt3CM1zc9tWEpen+n&#10;BMRL547tgXBM7xIQ45PGy/aYY3YkIsuFsmBYH6aAaYGbO9Ar872mYS1Nvc5hWKnBOhY3eNXIcJC6&#10;jYxLy4ZlmdR3yuKuLXEtp0qNSf8tJDC63cCxdbdkd3nrhrWE28KKZeei4a4MK+rGLd0wGVaOm6zf&#10;WEo9klKpLCdduC0cd4dP999iaMGwXEOukfPO8h5YGlbqAum5Y1qsn0vFn8yQuvfatOut/25Mwdpq&#10;p+XYXoSahuUaeiw7DStpf6/eDStqTGyOhe7AT1aGlVLhl3BffCvDyrF4cw0/KNQwLLeLK7WL2dKw&#10;UicUzR0z1+L1Pcx15eVIxzQF69hn6o8fx7I1yzLn7gAWHwU7DeueUnebMSxJWDu1YlgmiXDnZgeO&#10;x/+WqT2mq8oPXtZft25XltUYWekUPv7LXHprDz949m5YNe6xz9xEIuskAE7GhOq9D1uGlWv/Nbdu&#10;F8wj2Jdhxdy4pT1fUkzQxc0d6B3/2xTRmAfgV3jrXGnujsixhmWxjXoscwsqSwbTuTGQZzAsi4+8&#10;FOZ2otaWn2UryzVFC8MyaqEsKkfPhsU9UJzepw8Bcb4bw4qe7jjd9IXjJn39KP5i4fG4p9TgMRe8&#10;LAOFxdiP/zKV6pJbWttTarffpeS3qV/67kdEqlLZOr5FPsYYlgK4ZeYa99nGPlOrMegQw8rxAeF+&#10;GBwl8W1LhhU9e2TDsF5SHH2lO/CSw7CsKqefMie2ZVTDsLZ2/82NfsnnyNSuWGaFSCXkHDX2ZVt7&#10;9hbvRo4MFSUyhVg/B6sNPJ/VsG5akJhxnA3DSpqVstIdeHMrU8yX6Fr3kH7dpnSB+N0qsZXdf5lS&#10;syusoSabK8VUCPoM9ZmsBcxWDMtiucae85Xa3TckFVfqFjZ+PkcLw0ox0tA6YbXf24RVvS5pWM4Q&#10;xafts2VEEvo2NwzrklKh5roDx+O+pgbRrfEMPbcaT4xx+S0EK8OaFgLrB4AeM7XLaMosvyeQ67Xp&#10;vdNWo8W4hl5HaNaM1IkxVoZlMZYXc15tcWmdtDYvfY5T9pLQssRuC2KVG9JiHaWyt07odafWe398&#10;OOV5hhqWGOzvtWeCR1ZkXDOVooXjfjQIEH53oMUxd0mDtGsUc5oyPpTa8mGSBnqtSFo+PfdaGVX6&#10;N0uZMWI1ra+Zrn/t/NNi1qXMGGjffZ+e+7QweE36N9Mz0t9aGPiUZmjruU/n7eWZT6mstt63qb7r&#10;+2H5zvkKiPFnw/OdbZwnkpw3zODYfnfg59qVFSGEEqRj+18MjxeyeWM/hnUkZOy+RAihA0jNSSe1&#10;6fDIuXb8hMI0UAERQihUm60f6BRx0jEhhNBBdKkdO6ECYtvvixBCJfTYjm7QHbKyYydCCDWsS+34&#10;CQURLx0TQggdSLSyngnx0jEhhNDBdK0dR6EQ4qVjQgihA+rjdrSDwyNeOiaEEDqgXmrHUsiMVEjH&#10;hBBCmfRlO+rBYRHSMSGE+tKldlyFTAjpmBBC/YnxrB5poGIhhJC17rVjKxgjrL9CCPWpW+34GosM&#10;afI0qe9Nhh6w+/i/9d/OtctXFTHYrwshhBrTpXZs3YMMW5TcAq/tdfzbU+1yF0fIIYgQ6k+n2rE1&#10;FBlaTrHXeXvTh9rXUAwhSztCqC8daj2WpGca0hbXufZ1FOHtQj80UMEQQshKl9pxdS+ybVp3GVpi&#10;qkcv1x2F/Di454oM7giho+mQXWQy3zWorafLzN/eFq79sJNNiiFDK+0coGn2y5Z0XO0eIAwVIeTq&#10;0AFbfjQiNavF9WSyHP+uBYsM1sgwfT/EULVZvmakSy/Jq/d39whhvgil61Q73qQi301rdfGzDDFr&#10;6T5cChUXWmWlcnytWKaPEmbGvkJaurEtX18kV0YldOjW1YQMPVafAv/2vnI/yPbxzKxUjEvtsvWI&#10;xBmx30q+NRBIUX7pR9Gpdp0tjazP8n7IQcfzIBFZzwpyql0+mGfjueWWdvPeF3ST5ZbsZ6GLeK8+&#10;165rtZD15A/Ven+gIrLcX0zOssYxMI/FFl3GMt8bMIGj6KmDsmwnfwjqXoSOcAxrSouiXU+n2uWC&#10;PsGwgqUfIk/d7SXbyR8ez36Png4ZBkIZxIQiYFjhhlX7WbVAwH261i4jAHQKhrVLT7/LcGB9OdUu&#10;JwB0CIa1W5faz6wmEpbEvItp/wDQGBgWprUHCU+ge6pdVgDoDAwrWk85vV2GBAIh94dWFgDYgmEl&#10;6as8YUtix/051S4rAHQEhmWimwxTvj+Ouozqcoq3hO8eTysLAOzAsLLqPVl17WdszY4689qraQNA&#10;BTCsIuqqpSFhMwUnXWuXFwA6AcMqpmvtZ22FrG+B5OtRu7wA0AkYVlGdaj9vCyR8avskcgwCQDoY&#10;VlF1kSlDhp0J1LSmbXa2Mv4/ddJgADACwyqqbrvHZHs/OCZfAEAaGFZxnWo/8xzIkLT7sXLdT7nQ&#10;GgAMwbCK61z7medC1se2yHYPAGmMQUZnfel4xEmWNxBFNrrWfua5kKGV9bpy7afaZQSAzmggqPes&#10;a+3nmxMZ0lUtXTvdggBgSwNBvWddaz/fnKgprVw7swUBwJYGgnrPutZ+vjmRjS7l2uUDgM5oIKj3&#10;rHPt55ubZ79+ACiIhGfjRhjWT8j6xItr7fIBQEcIU91zqvsFtBv15167fADQEUILK5e6zXThsmFY&#10;r7XLBwAd0UBg71VPMUtuw7BUH2uXEQA6oYHA3quexbC2th8hezsA2NBAYO9ZzzCGtWVY19plBIBO&#10;aCCo96xr7eebmwDD6moHZgCoSANBvWfplO+uW1myPYbFTEEAsKGBoN67uhzLkiH57ZZZqZ5itiQA&#10;FECY1l5CXSWClSEl09qC4R9Uu7wA0BEybDuCceXVpfZzTkWGLWlue6+9drkBoDNk6OL50kBg71mX&#10;2s85hrFu6OSK4FYVhgUA2XkLMJ9iAxMK0rX2Mw5FhhbVl9T6UPs6AKBj3oLMR0wrq+7ScAYIGbqI&#10;1zZnxLAAoB0wrSK6SQNbycvQ5fdpLI/5M699fQDwBGBaRY2raItLhpl+Oi51z319Ja8LAJ4YGb68&#10;awf0Z9FDhjGjs/Ez1A+Py3js7AaFYQFANYTZg7X0IkPrS1tC+uFwHvXBez4n579d5XvL6aWBa8Cw&#10;AKAsrQQ/dDixJxYAlEWGr/fawa9q4JWhlXNvoCxHErkEAaA8EpHloBNpl+iH8R7cGyjPkdRlLkUA&#10;aBwZpj8/06xBvdazdw/uDZTrSLpWqawAALK9/1Ev0oWzP20NIhjWXrHjMADUQfpvZem1XVaun8kn&#10;+9RsRg8AeAKk31aWmtFp49prl/FIYoYgANRFhlZW7WBorS+B1167nEcSEy4AoD7Sz2Li9+nqO667&#10;dnmPpK42rgSAAyPDuqRHA4ExVtoFGDzGIn22LHPqlLH6AQDsR4ZFxTc51mSM2VmAAddZu9wlpM/x&#10;Lt/TQi3pNv7d3HN/yVXfAABMkCHR6ucGgu6agsarZq6tR8NSs/k6GtBPeQojnvs0i5LuQAA4Bg0E&#10;4iVdEq6pdSMOlZqKjkFmmXI+Gt8px7EBAMxpICjPtSTOidd0xOn8ak5TC+qCkQAAeDQQqH2zSm5N&#10;iOG28Zl0l6HldLG4XgCAp6CB4D3pYRW8pa20TD+MPVlcHwDAU9JAQFdpd1jUJIJGr2kaezpbXRMA&#10;wNPTSHC3NKtTxevQyR4nq2sBAACHnsxqvJ6SU9q1u+8mjEMBAOSnolndrM1qvJ4SMwRfx/OYlx8A&#10;ABao0KK65Az0kn+GIEYFAFCDAib1kGECwqnQ9eRKO7UrnyEAABgjeTY6nMZ2iu5iK/kmXNxoVQEA&#10;VEbyrFk6V7qWS4ZrYa8oAIAWyGRYUUlrDa7FevzqlZYVAEAjSJ5ZdY9K12I9fnWtcR0AADCD5Mts&#10;XnSCggybVFpfw7nkNQAAwAqSb6HtreA16A7DsZNH7vI9ES3bbQAAtIrkm1lXZCdbGTYk3NMVqMZG&#10;IloAgCOyM+CHSFss2ScrjK2ikLI/RpM65S4TAABkROxmCt5KmYKETRbR6yq6FgwAADISGPzXutg+&#10;l2hRjWXV8aqt6et3uvwAADpE9k+8uEuFrTTG8aq1yRUvGBUAQOesmMDraFBVJypsjFe9Z0+vVTYA&#10;ACjIOFFi2sp9muJdPcvD2AV4WzHUr0ymAACAqmx0AT7o/gMAgOpsTARhTyoAAKjLRqvqTvcfAABU&#10;ZRyrWmpVPVhPBQAA1ZEhce2D7j8AAGiScSbiUpYN/Xe2pAcAgHrIkHB3aaq6rqm61C4jAAA8MRst&#10;ql+kUNJcAACAnxhn/X1ZGaOi+w8AAOowTqL4upJKidl/AABQlzGt01by3Fdm/wEAQFVWWlUv40SL&#10;4lneAQAAfkC+b1PimtO5drkgjP8HAGUhWVBJsYgAAAAASUVORK5CYIJQSwMEFAAGAAgAAAAhAJIp&#10;3VXhAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj09PwkAQxe8mfofNmHghsqVUILVbYsD656bA&#10;xdvQHdtid7fpLlC/veMJj/Pey5vfy5aDacWJet84q2AyjkCQLZ1ubKVgty3uFiB8QKuxdZYU/JCH&#10;ZX59lWGq3dl+0GkTKsEl1qeooA6hS6X0ZU0G/dh1ZNn7cr3BwGdfSd3jmctNK+MomkmDjeUPNXa0&#10;qqn83hyNgvV2dHjGw658fVs/rXTx8vmeFPdK3d4Mjw8gAg3hEoY/fEaHnJn27mi1F62CZDrjJOuL&#10;BAT78XwyBbFnIZ7HIPNM/l+Q/wIAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAABk&#10;cnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBtSA4wSGNZxBoJ&#10;SS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBRhnHYffRnWrHU&#10;UV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT6UBctljN/7PD&#10;PDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;sYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDOFZ3nBAIAAIcEAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;AAoAAAAAAAAAIQCGGzzrSR4AAEkeAAAUAAAAAAAAAAAAAAAAAGoEAABkcnMvbWVkaWEvaW1hZ2Ux&#10;LnBuZ1BLAQItABQABgAIAAAAIQCSKd1V4QAAAAkBAAAPAAAAAAAAAAAAAAAAAOUiAABkcnMvZG93&#10;bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAAAADzIwAAZHJz&#10;L19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAADmJAAAAAA=&#10;" path="m,l3280851,r,1655756l,1655756,,xe" stroked="f">
-                    <v:fill r:id="rId13" o:title="MassHealth Logo" recolor="t" rotate="t" type="frame"/>
+                  <v:shape w14:anchorId="270B94FA" id="Freeform 4" o:spid="_x0000_s1026" alt="MassHealth Logo" style="position:absolute;margin-left:21.8pt;margin-top:9.2pt;width:113.85pt;height:54.4pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="3280851,1655756" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDOFZ3nBAIAAIcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0&#10;X2xnjZsacXoJOgwYtmFtf4As07EBfUFSYuffj5Jjx+gOG4ZeJFqiyMf3SO8eBynIGazrtCpptkop&#10;AcV13aljSV9fnj5tKXGeqZoJraCkF3D0cf/xw643Bax1q0UNlmAQ5YrelLT13hRJ4ngLkrmVNqDw&#10;stFWMo+f9pjUlvUYXYpknaZ50mtbG6s5OIenh/GS7mP8pgHufzSNA09ESRGbj6uNaxXWZL9jxdEy&#10;03b8CoP9BwrJOoVJ51AH5hk52e6PULLjVjvd+BXXMtFN03GINWA1WfqmmueWGYi1IDnOzDS59wvL&#10;v5+fzU+LNPTGFQ7NUMXQWBl2xEeGSNZlJgsGTzgeZnd3ebpGeTne5Q9Zlt0HNpPba35y/gvoGImd&#10;vzk/kl1PFmsniw9qMi1KFsQSUSxPCYplKUGxqlEsw3x4F+AFk/Ql/bzepttNRkmLsPLN5n6TRzGk&#10;PsOLjp7+TR0I83Yr1NJrjjbVjL6Tx7SbGG/pOeUdKZj8pn30xwbEmP/uGdtzkZ0L7WBMEEqPZM90&#10;oN+S8Ep05qkTIlQf7GvzIJt/H7GxLQ+anyQoP86ZBcE8DrlrO+NQlQJkBTVq87XORmGct+A5omJF&#10;g4l/oZAj1vkCId5gJbeGC1al60vsw3iO3R6ru05mGKflN9rL/8f+NwAAAP//AwBQSwMECgAAAAAA&#10;AAAhAIYbPOtJHgAASR4AABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIA&#10;AAGsAAAA2AgGAAAAtwzXzwAAAAlwSFlzAAALEgAACxIB0t1+/AAAHftJREFUeJztnT2rJc1Wx+9H&#10;mI+wg/UBBr+A+wsIk5vsSAwnEsw2aiTCwA0Eo42hgQxiJAobE7nZMRKNtoiBgXAwEMPHs053z9TU&#10;9Et11aqXrv37wR/unefs7uru6vXvelv1q18BADwh8nt/dHnTY9T1TafaZQIAAPiGY1S/zOjlTV/e&#10;9AkDAwCA4ryZz8fRiF4XjGpN+ptL7WsAAIBOcUxqqTW1R/fa1wMAAJ2gXXhjd98tsiW1ppfa1wcA&#10;AAfnzUzO2gIyNqifVPs6AQDgoIxdftmNytGp9jUDAMCBeDOOD+PYVCmjmnSufe0AAHAQxu4/i0kU&#10;MbrWvn4AAGiciq0qV7fa9wEAABpmHKt6qWxWKqa2AwDAPDJknLCeoh6t2vcDAAAapIEuwDl9rH1f&#10;AACgEWQYr/ragDnN6VPt+wMAAA0wmlUL41VLuta+RwAAUBkZJlc0M161ICZeAAA8MwcxK9Vr7XsF&#10;AACVkCFhbW0j2iMmXgAAPBsHNCvV59r3DQAACnJQs1J9rX3v4MnRr6Y3XT3pv51X9KF2uQGOyIHN&#10;SsU4FtRDho3frCv1Q4atD5bkm6Ory4pJ0n8Oh0baXBC8V7yHUAc59teer5cVk/y6YZRrrclT7ecE&#10;x0eG3YBrvyMW+lL7XsKT0tFLVFP3Fen9XTJJul2fhM7es0ft+wlPihxj/Qf6Wfrc7iuK7XY9166T&#10;vSF99WJMOte+r/BkyLBgsXbFR8dSSrerZh9/qm5X6dOs3utB7XsLT4YMXVK1Kz5CIbqv6Cbx45PZ&#10;ul2lX7OaxFgWlGN82WtXeoRa1Va3q874WzLJHmYDrklb2oyxQjkaqPQIoWNKTTlqersMLVtaZxCO&#10;DOMJtSs9QujY0pbWJTDm+Ht9Bf0OoJcFjAihNvSQFQOSYYLXY+Y3dCvCNtL2RnEIoWPqLt6MTxkm&#10;nywtn7nWiYBwGCRPOiaEEFKpOX0eY83WTEn9W1pZsExAJUIIoVTdA//uWjsmQsNIX2liEELHFq0s&#10;WEZIx4QQakvX2nERGkRIx4QQak/sswU/I6RjQgi1Je3x+VQ7NkKDCOmYEELtSJfXsCEkzNNABUUI&#10;IRX5CGEZIR0TQqgNMTMQ1hHSMSGE2hDdgLCOkI4JIVRf19qxEBpHSMeEEKqvR+1YCAdASMeEEKov&#10;pq/DNkI6JoRQOT1kiDm60aNu2MgECwhHSMeEEMonHR/XSV06ExlzgniEdEwIIVvpB/BNhqEGDArs&#10;ENIxIYTS9ZChFcWUdMiHkI4JIRSnqSV1rh3H4ElooNIjhI6l+5sutWMXrCDDbJZrLkWU54PBeW8N&#10;VH6E0HF0Ng+u8/FN14Zaxdfnmy4/XnjOinDaWZ5zA5UXIfRc0m7Az5nCbK74ds1d3uaQ0bB+98/+&#10;8pdf/+0/mum3//DX0009t1CeP7j9Te0XAkUotR7o763KkloHa9/L3vQnf/V3OWLBLTGerq6/Gv/7&#10;e3w0qNPXlLIeEhm7z/76n/75F0ucSrHrq0XG3H9///KvpuXR49V+wdB+6QuagqVRpPCf//1a/V72&#10;plh+82//vnXsL4GxSrv3dA2WziK8O78/r/zm3bDUdGJxDGvxPN0y3Wh9iJbc/uE3000N/mKRYfwq&#10;OTjMwRfuMZVqWPoVblWWFAKCJCr0PPTjPOD4p5n4pGajy2W+yjDdfem355UYh2GlIJkMy3lBX3aU&#10;5X3t1O//+V+ZlkXBsI6pVMOy7BJMAcOyVywBseAu31tPV1lYIvNbn//0W5e1Pt/f+eO/mP7beSXG&#10;JRuWM9zyfGvDJJNhKc7DDVoVLmN3oHX3pIJhHVMYFrJ+HhuxQCdfPOb+mxqSDnVofPqX//ivn44b&#10;0vIRA8OaymPlAYdCRpOYewCpOA9wc/qljFuB6FdLDjCsY6oXw6L+2SuWhUkX2s33w+7kbuvpf/73&#10;/zaP67R8TitxDsNKweJlXMJ5Sa8B5XjfGVgrUw4sxzJQOaUalmVZUsCw7BXLzEfMdYxBSWYyHW8j&#10;ziWdw5m885x7bFm8jEs43SD3gHI89G9ztPQUyy9tVE4YFrJ+Hl4suDgxqHnD2hNTu8TiZVxCm9GB&#10;D/G9Ka5N6lxgWMdUL4ZFC99WKUMHTiz47MWh9w1fY3t5prJtxDoMKxYZx41yGkXgzJmb/o1Ohc8F&#10;hnVMpRiW5dqn1HeE+mcrizEg8SaDyZi0ILbOTcfdiLlJhuWsJ/26cZ6P47l8HXdmYerNC8H5srwu&#10;lOHb2isNMLkgYBxTKYZlOTMv9R2h/tnKyLD8YH5LqXMrxzU7x9y8ABkaHiHrw1w9xr/XVuUx9vaS&#10;AoblfBHMNmHHG5Zl7ZVLroChX9567Dk5s4aKvsg1y7J2P2KOh2Htu8/aVVa6zi1pWqc0J6fnpfjz&#10;yFXnStRr17BkiN/3Pfd+JQ7cZGfe1+JIAcPaGseabniOtVcusS/IFBi0omiXpQbBvRND9B7o7/T3&#10;asxWAUHLNZVpD1p+/Y3ec70uLVPM/dF7oy1o/SjZ0zqe7of+bsrtthRsezGsFCPRZzNNrw69z/qM&#10;9f7q88n1sTIFRT3HVA9j1nO670bofYp9Hm48WjL9mGvQ+71kznMfbAaG9eo+h2l92J76oX8/E4+u&#10;hW0oHEnssw1laRxLxjE0Vcg6hxRCA7A+wD1rL2LQ4+oLGhvEtHw5uk9DZ7LFvtQh9GpYMWZg+Zw1&#10;QKUkgNbylHg3FA2kWyZrMGkhe9zzsajXrvFNdST1WWgd8+pGUgLgbJQyrKVxLBlTMeVae+US8kKW&#10;RivaniCixp9znG8rwOs9yjkxRrE0LMup5KUMyyoILaH1J6aVn/uDco615/fshpUjFui9cT6i2zOt&#10;WMPae6OWxrEkIjN77IuTOyClEGJaWkFzB401w9KKnGuNnIvfNflMhqXXXuIeK4EJYL89+1oslVM/&#10;gmNw63juYQgXfa5WhpUzFmg5HdNqa4NIGWaJ7N7KY293kDO9+NU5d1QqpthKtvVSxr4AVqyNIWn3&#10;SIkv3DXDst7uZQm/rz+l69HSsFLqR0jXpH60lG7FhHaZ1vyYU+ZahLEB391mKFe39hz+vY4tv9bD&#10;3PXE2WmjrWwaEpH4Vv825mb7GYYlsjswdjbh1kuZu6tri7XgUerFWipDyYDVqmHlHEsr0SW+REhL&#10;q/bH3Nx6OoNJC1UNKzbe5BwScHE+oC+Vbeo7sYYVYxr+ho4S2R2ov4lh66UsWXmXmBtozrmo28ed&#10;QeWqVOtKsTSs6ePKQqnlWKp3Jbp6t9jqkq79MadkmGVX1bBaiDdrOB8yqwuUiyLj1Mg9L4wGr5g+&#10;bfcGiDM7MOYYMWwZ1p57ME3LdmXx5TPX9VH663bu3pTED56tv9ghLBmWvkelvpjX0Pq8NmN1zzOY&#10;ezcsxuX81jKGlZfQtHpFiQlI0wPf+6I5g44PiVwsPAWzvYTMfltCr1ONUo1ja/GntoZSXs65LqyS&#10;A8OKf/7S4xf+PWj9xQ7BGRMwa7lMPR3aQpvWE6XUlbVch0sfc/rv01q6rUXLWsaUlrrfdRl77zCs&#10;cJxuwTbSOaUYVszL4VToqI0ap9/vZcuw/KCspqMvcMxi2pQZVXOGlVqxl7rFlr58rQ1Lz6HBxT+/&#10;Pvu5a+vRsOaea0pX71oXXux42FLeRb8+T88zdiF+bIvSKuC7vRgY1johG1IWQ4bkiO8Vbw/Tl1jM&#10;i+F3ee3tiowxWGXLsPSaJpOyyAoQOyZhaVgaGEKuZVoQqgai5fZ/k2JYoRnKp0wO+gz8e1BqmndO&#10;LFvOIUsgYo89V1/0+WtdUpOyeDdi67NVwHd7SeayUcTeO/3dWpYL3+APZlj1p7dLZFqm6SJivhDd&#10;F3fved0XdS8ltydPCfBzgS22G8Vf9xEiNS+/WyflemJbqO7/7wH/uca2wkPr8d6P0ImUTBghSlme&#10;4XerWhjWnCzGxkJkOXY5peDSa9OPT71XFhN5nA/Oz9uO0rhhxdx094Xb2wftBrK9lDKs1LU0cy2S&#10;lEkXVglXY3FbxaXP3RJ+MIvtttvzPC3KaamppRaLVVexuxeWGGZRd3qP/OP6MqvX+lG61Oq1WOjf&#10;Wpfg55iA6L40e5vP7syTPTfTD3x7yWVYU3eamq/FF9NcQEoZ69D7bWFaloPlz2hYfld4zP1cWnKw&#10;pJhgZfGB4ZuU1bth1VW8NJHg7f9/0X+PncwRGtyt6rWXkeIh37O364S2+xSfUj6gWzOsqLRMbksn&#10;5ktRA/DeIOx3VezFyrC0smtZtFLnGFtZMpfUmYKpu91aTLyIHf/oAf+5xjA3XXxNMYEq5T3R5zu9&#10;GznGZ3zDimX6/Uw8fA/yBi2380bcTa7X3jKE2Zx/0/WkzETtwrD8SroX/drc26pLHdeIfRHdbR1K&#10;sGRYqV9KipfYcrdSF49q+fcmXS25aDon/kB/q+x5T/TdmLaWKbHw2f/oiqUHw3I+4Gf3GBzPk7zP&#10;YGuGFfWAnErzvuh4b3NfDWBPl4jTTfFSwrCmmUI1sg+sdd9ZbHAZYxquaVq0KvXe5t7zqDXc51oz&#10;DdMWW++JmpRVF99eLFqpSi7DcnoQTisxN2pmtovXuto8V8pHX1PrsAwM6z1x7t7uqr3nc74mvsRW&#10;1qWFm670PLWzDmwFcqtgF3I/cpqWHiNkBmGKYcXMklxTCm6wLb2lxR7WcknWnoZdwLB2Z/0JOa53&#10;juQNc50x4ZeAGJ/lXlVBxhbLngDkVGg1uyJ7WTlB/DwFzb2szX7SL5DaL+NESOC0ut9Tiq1apqWB&#10;Ycu0Ul5s64k2KbjBtoW8fEv4HzL6rEvmkVzDolvVWRz9UxbyEsHdwrD8nKwb5+vKsHZfjGdY7zc/&#10;pXm7hdMd+Eh52EuGpceqnXjUJTR4WpXbm2m0y7QsTH5rFmNKN6ilYaXuB+VeYysfR3O470nuzUL3&#10;YmFYTp3QeKI9RNeUeOhSyrD2jCthWI5hucfIFfS97kBTw2ohS7bPniBqtdlfSmC3aC2stbRybumx&#10;R5abN7ZsWNP4Zqn91/bgflhZ7DbsSMd6TtN1xxJoWFFLifaeJyXGx54rKxI5IDdjWHf9/7m6DZxK&#10;+tHSsCxm3c2h90FNNiYo7V1nM12HRXLclAWjGuRS76V+yc+19Ho0rNjnFTtZJkY5lmzoMfXdiD22&#10;xfNYqBM6NPIp9TkHGlbUzOwJJ0a8rp1nPFeSCa91nxYnNvg7ge3LeJxr6hfDEm53YEqZvXInB0IX&#10;rUAagPRFdANu6TUwFrvVpuSJS81Sr8yZZo+GVSr1T0pdsmL6gHPrVmwL0+IertSJlyMYlt9gyBHj&#10;Y86VndgvCueluY7HyTaO5XQH/nAuC8OyWNO09sUbe8yUQJPaxRk7c9BVSmtvbk+mlOOlZthozbCs&#10;Zz0uKfXDY2pJLY2N1jSsrUweGFbcubITe+N8wxqPZWICPm534HgeE8NKqZTaTA5JdRSDRYsgpasz&#10;pkvS2rT8j4CU8R7LFomlYRkNuGdRyuSS0DV+Ft3luVqpKa1LZxz2kxdrdThDF/HqJI/XlHo9F39X&#10;YjyGtWBY99Tg4uN3B47nMTGs2O7Lua03lhSDa1h6ntgxi5SZde716X2KzYwRO7vMci8sS8NKXbRt&#10;ZQqxszpDVSIzf0zd8D/mLDZvnFNKF7Rz7NcxJr4snQfD2olELvqdSzcv44JeywWRc2sNJKE57VbU&#10;2HLu6TKLwe3CmirZtA/Rnm06jFKxfOsamsYh9gTK2G4lPzBZ794cq9S6bXV/lNBF12ty0ypZ9D7s&#10;6R2wOL5BwM/ynOc+MqccixYbR+40rKQZiU6j4WsmGwpHIltFc2sAxGCGjc9c6pHahhUaAGPvw1bg&#10;UPOaJnjMBSy9Z6mTL7bWC21th67lSpkx6gemFFo2LItJSloXQo1Ln5eeU3/jt3CM1zc9tWEpen+n&#10;BMRL547tgXBM7xIQ45PGy/aYY3YkIsuFsmBYH6aAaYGbO9Ar872mYS1Nvc5hWKnBOhY3eNXIcJC6&#10;jYxLy4ZlmdR3yuKuLXEtp0qNSf8tJDC63cCxdbdkd3nrhrWE28KKZeei4a4MK+rGLd0wGVaOm6zf&#10;WEo9klKpLCdduC0cd4dP999iaMGwXEOukfPO8h5YGlbqAum5Y1qsn0vFn8yQuvfatOut/25Mwdpq&#10;p+XYXoSahuUaeiw7DStpf6/eDStqTGyOhe7AT1aGlVLhl3BffCvDyrF4cw0/KNQwLLeLK7WL2dKw&#10;UicUzR0z1+L1Pcx15eVIxzQF69hn6o8fx7I1yzLn7gAWHwU7DeueUnebMSxJWDu1YlgmiXDnZgeO&#10;x/+WqT2mq8oPXtZft25XltUYWekUPv7LXHprDz949m5YNe6xz9xEIuskAE7GhOq9D1uGlWv/Nbdu&#10;F8wj2Jdhxdy4pT1fUkzQxc0d6B3/2xTRmAfgV3jrXGnujsixhmWxjXoscwsqSwbTuTGQZzAsi4+8&#10;FOZ2otaWn2UryzVFC8MyaqEsKkfPhsU9UJzepw8Bcb4bw4qe7jjd9IXjJn39KP5i4fG4p9TgMRe8&#10;LAOFxdiP/zKV6pJbWttTarffpeS3qV/67kdEqlLZOr5FPsYYlgK4ZeYa99nGPlOrMegQw8rxAeF+&#10;GBwl8W1LhhU9e2TDsF5SHH2lO/CSw7CsKqefMie2ZVTDsLZ2/82NfsnnyNSuWGaFSCXkHDX2ZVt7&#10;9hbvRo4MFSUyhVg/B6sNPJ/VsG5akJhxnA3DSpqVstIdeHMrU8yX6Fr3kH7dpnSB+N0qsZXdf5lS&#10;syusoSabK8VUCPoM9ZmsBcxWDMtiucae85Xa3TckFVfqFjZ+PkcLw0ox0tA6YbXf24RVvS5pWM4Q&#10;xafts2VEEvo2NwzrklKh5roDx+O+pgbRrfEMPbcaT4xx+S0EK8OaFgLrB4AeM7XLaMosvyeQ67Xp&#10;vdNWo8W4hl5HaNaM1IkxVoZlMZYXc15tcWmdtDYvfY5T9pLQssRuC2KVG9JiHaWyt07odafWe398&#10;OOV5hhqWGOzvtWeCR1ZkXDOVooXjfjQIEH53oMUxd0mDtGsUc5oyPpTa8mGSBnqtSFo+PfdaGVX6&#10;N0uZMWI1ra+Zrn/t/NNi1qXMGGjffZ+e+7QweE36N9Mz0t9aGPiUZmjruU/n7eWZT6mstt63qb7r&#10;+2H5zvkKiPFnw/OdbZwnkpw3zODYfnfg59qVFSGEEqRj+18MjxeyeWM/hnUkZOy+RAihA0jNSSe1&#10;6fDIuXb8hMI0UAERQihUm60f6BRx0jEhhNBBdKkdO6ECYtvvixBCJfTYjm7QHbKyYydCCDWsS+34&#10;CQURLx0TQggdSLSyngnx0jEhhNDBdK0dR6EQ4qVjQgihA+rjdrSDwyNeOiaEEDqgXmrHUsiMVEjH&#10;hBBCmfRlO+rBYRHSMSGE+tKldlyFTAjpmBBC/YnxrB5poGIhhJC17rVjKxgjrL9CCPWpW+34GosM&#10;afI0qe9Nhh6w+/i/9d/OtctXFTHYrwshhBrTpXZs3YMMW5TcAq/tdfzbU+1yF0fIIYgQ6k+n2rE1&#10;FBlaTrHXeXvTh9rXUAwhSztCqC8daj2WpGca0hbXufZ1FOHtQj80UMEQQshKl9pxdS+ybVp3GVpi&#10;qkcv1x2F/Di454oM7giho+mQXWQy3zWorafLzN/eFq79sJNNiiFDK+0coGn2y5Z0XO0eIAwVIeTq&#10;0AFbfjQiNavF9WSyHP+uBYsM1sgwfT/EULVZvmakSy/Jq/d39whhvgil61Q73qQi301rdfGzDDFr&#10;6T5cChUXWmWlcnytWKaPEmbGvkJaurEtX18kV0YldOjW1YQMPVafAv/2vnI/yPbxzKxUjEvtsvWI&#10;xBmx30q+NRBIUX7pR9Gpdp0tjazP8n7IQcfzIBFZzwpyql0+mGfjueWWdvPeF3ST5ZbsZ6GLeK8+&#10;165rtZD15A/Ven+gIrLcX0zOssYxMI/FFl3GMt8bMIGj6KmDsmwnfwjqXoSOcAxrSouiXU+n2uWC&#10;PsGwgqUfIk/d7SXbyR8ez36Png4ZBkIZxIQiYFjhhlX7WbVAwH261i4jAHQKhrVLT7/LcGB9OdUu&#10;JwB0CIa1W5faz6wmEpbEvItp/wDQGBgWprUHCU+ge6pdVgDoDAwrWk85vV2GBAIh94dWFgDYgmEl&#10;6as8YUtix/051S4rAHQEhmWimwxTvj+Ouozqcoq3hO8eTysLAOzAsLLqPVl17WdszY4689qraQNA&#10;BTCsIuqqpSFhMwUnXWuXFwA6AcMqpmvtZ22FrG+B5OtRu7wA0AkYVlGdaj9vCyR8avskcgwCQDoY&#10;VlF1kSlDhp0J1LSmbXa2Mv4/ddJgADACwyqqbrvHZHs/OCZfAEAaGFZxnWo/8xzIkLT7sXLdT7nQ&#10;GgAMwbCK61z7medC1se2yHYPAGmMQUZnfel4xEmWNxBFNrrWfua5kKGV9bpy7afaZQSAzmggqPes&#10;a+3nmxMZ0lUtXTvdggBgSwNBvWddaz/fnKgprVw7swUBwJYGgnrPutZ+vjmRjS7l2uUDgM5oIKj3&#10;rHPt55ubZ79+ACiIhGfjRhjWT8j6xItr7fIBQEcIU91zqvsFtBv15167fADQEUILK5e6zXThsmFY&#10;r7XLBwAd0UBg71VPMUtuw7BUH2uXEQA6oYHA3quexbC2th8hezsA2NBAYO9ZzzCGtWVY19plBIBO&#10;aCCo96xr7eebmwDD6moHZgCoSANBvWfplO+uW1myPYbFTEEAsKGBoN67uhzLkiH57ZZZqZ5itiQA&#10;FECY1l5CXSWClSEl09qC4R9Uu7wA0BEybDuCceXVpfZzTkWGLWlue6+9drkBoDNk6OL50kBg71mX&#10;2s85hrFu6OSK4FYVhgUA2XkLMJ9iAxMK0rX2Mw5FhhbVl9T6UPs6AKBj3oLMR0wrq+7ScAYIGbqI&#10;1zZnxLAAoB0wrSK6SQNbycvQ5fdpLI/5M699fQDwBGBaRY2raItLhpl+Oi51z319Ja8LAJ4YGb68&#10;awf0Z9FDhjGjs/Ez1A+Py3js7AaFYQFANYTZg7X0IkPrS1tC+uFwHvXBez4n579d5XvL6aWBa8Cw&#10;AKAsrQQ/dDixJxYAlEWGr/fawa9q4JWhlXNvoCxHErkEAaA8EpHloBNpl+iH8R7cGyjPkdRlLkUA&#10;aBwZpj8/06xBvdazdw/uDZTrSLpWqawAALK9/1Ev0oWzP20NIhjWXrHjMADUQfpvZem1XVaun8kn&#10;+9RsRg8AeAKk31aWmtFp49prl/FIYoYgANRFhlZW7WBorS+B1167nEcSEy4AoD7Sz2Li9+nqO667&#10;dnmPpK42rgSAAyPDuqRHA4ExVtoFGDzGIn22LHPqlLH6AQDsR4ZFxTc51mSM2VmAAddZu9wlpM/x&#10;Lt/TQi3pNv7d3HN/yVXfAABMkCHR6ucGgu6agsarZq6tR8NSs/k6GtBPeQojnvs0i5LuQAA4Bg0E&#10;4iVdEq6pdSMOlZqKjkFmmXI+Gt8px7EBAMxpICjPtSTOidd0xOn8ak5TC+qCkQAAeDQQqH2zSm5N&#10;iOG28Zl0l6HldLG4XgCAp6CB4D3pYRW8pa20TD+MPVlcHwDAU9JAQFdpd1jUJIJGr2kaezpbXRMA&#10;wNPTSHC3NKtTxevQyR4nq2sBAACHnsxqvJ6SU9q1u+8mjEMBAOSnolndrM1qvJ4SMwRfx/OYlx8A&#10;ABao0KK65Az0kn+GIEYFAFCDAib1kGECwqnQ9eRKO7UrnyEAABgjeTY6nMZ2iu5iK/kmXNxoVQEA&#10;VEbyrFk6V7qWS4ZrYa8oAIAWyGRYUUlrDa7FevzqlZYVAEAjSJ5ZdY9K12I9fnWtcR0AADCD5Mts&#10;XnSCggybVFpfw7nkNQAAwAqSb6HtreA16A7DsZNH7vI9ES3bbQAAtIrkm1lXZCdbGTYk3NMVqMZG&#10;IloAgCOyM+CHSFss2ScrjK2ikLI/RpM65S4TAABkROxmCt5KmYKETRbR6yq6FgwAADISGPzXutg+&#10;l2hRjWXV8aqt6et3uvwAADpE9k+8uEuFrTTG8aq1yRUvGBUAQOesmMDraFBVJypsjFe9Z0+vVTYA&#10;ACjIOFFi2sp9muJdPcvD2AV4WzHUr0ymAACAqmx0AT7o/gMAgOpsTARhTyoAAKjLRqvqTvcfAABU&#10;ZRyrWmpVPVhPBQAA1ZEhce2D7j8AAGiScSbiUpYN/Xe2pAcAgHrIkHB3aaq6rqm61C4jAAA8MRst&#10;ql+kUNJcAACAnxhn/X1ZGaOi+w8AAOowTqL4upJKidl/AABQlzGt01by3Fdm/wEAQFVWWlUv40SL&#10;4lneAQAAfkC+b1PimtO5drkgjP8HAGUhWVBJsYgAAAAASUVORK5CYIJQSwMEFAAGAAgAAAAhAJIp&#10;3VXhAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj09PwkAQxe8mfofNmHghsqVUILVbYsD656bA&#10;xdvQHdtid7fpLlC/veMJj/Pey5vfy5aDacWJet84q2AyjkCQLZ1ubKVgty3uFiB8QKuxdZYU/JCH&#10;ZX59lWGq3dl+0GkTKsEl1qeooA6hS6X0ZU0G/dh1ZNn7cr3BwGdfSd3jmctNK+MomkmDjeUPNXa0&#10;qqn83hyNgvV2dHjGw658fVs/rXTx8vmeFPdK3d4Mjw8gAg3hEoY/fEaHnJn27mi1F62CZDrjJOuL&#10;BAT78XwyBbFnIZ7HIPNM/l+Q/wIAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAABk&#10;cnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBtSA4wSGNZxBoJ&#10;SS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBRhnHYffRnWrHU&#10;UV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT6UBctljN/7PD&#10;PDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;sYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDOFZ3nBAIAAIcEAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;AAoAAAAAAAAAIQCGGzzrSR4AAEkeAAAUAAAAAAAAAAAAAAAAAGoEAABkcnMvbWVkaWEvaW1hZ2Ux&#10;LnBuZ1BLAQItABQABgAIAAAAIQCSKd1V4QAAAAkBAAAPAAAAAAAAAAAAAAAAAOUiAABkcnMvZG93&#10;bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAAAADzIwAAZHJz&#10;L19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAADmJAAAAAA=&#10;" path="m,l3280851,r,1655756l,1655756,,xe" stroked="f">
+                    <v:fill r:id="rId10" o:title="MassHealth Logo" recolor="t" rotate="t" type="frame"/>
                     <v:path arrowok="t"/>
                     <w10:wrap anchorx="margin"/>
                   </v:shape>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
           <w:r w:rsidR="00074FC0">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <mc:AlternateContent>
               <mc:Choice Requires="wps">
                 <w:drawing>
                   <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7792CD37" wp14:editId="328D1BD0">
                     <wp:simplePos x="0" y="0"/>
                     <wp:positionH relativeFrom="page">
                       <wp:align>center</wp:align>
                     </wp:positionH>
                     <wp:positionV relativeFrom="page">
                       <wp:align>center</wp:align>
                     </wp:positionV>
                     <wp:extent cx="6858000" cy="9144000"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:wrapNone/>
@@ -239,196 +229,158 @@
                                     <w:trHeight w:hRule="exact" w:val="9360"/>
                                   </w:trPr>
                                   <w:tc>
                                     <w:tcPr>
                                       <w:tcW w:w="9350" w:type="dxa"/>
                                     </w:tcPr>
                                     <w:p w14:paraId="3B6831A7" w14:textId="77777777" w:rsidR="00074FC0" w:rsidRDefault="00074FC0">
                                       <w:r>
                                         <w:rPr>
                                           <w:noProof/>
                                         </w:rPr>
                                         <w:drawing>
                                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37471345" wp14:editId="3F544B2F">
                                             <wp:extent cx="6858000" cy="5961888"/>
                                             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
                                             <wp:docPr id="2121363924" name="Picture 4" descr="Group of people of different ethnicities  and genders sitting in a circle talking. "/>
                                             <wp:cNvGraphicFramePr/>
                                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                                   <pic:nvPicPr>
                                                     <pic:cNvPr id="2121363924" name="Picture 4" descr="Group of people of different ethnicities  and genders sitting in a circle talking. "/>
                                                     <pic:cNvPicPr/>
                                                   </pic:nvPicPr>
                                                   <pic:blipFill>
-                                                    <a:blip r:embed="rId14">
+                                                    <a:blip r:embed="rId11">
                                                       <a:extLst>
                                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                         </a:ext>
                                                       </a:extLst>
                                                     </a:blip>
                                                     <a:srcRect l="11613" r="11613"/>
                                                     <a:stretch>
                                                       <a:fillRect/>
                                                     </a:stretch>
                                                   </pic:blipFill>
                                                   <pic:spPr bwMode="auto">
                                                     <a:xfrm>
                                                       <a:off x="0" y="0"/>
                                                       <a:ext cx="6858000" cy="5961888"/>
                                                     </a:xfrm>
                                                     <a:prstGeom prst="rect">
                                                       <a:avLst/>
                                                     </a:prstGeom>
                                                     <a:ln>
                                                       <a:noFill/>
                                                     </a:ln>
                                                     <a:extLst>
                                                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                                                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                                       </a:ext>
                                                     </a:extLst>
                                                   </pic:spPr>
                                                 </pic:pic>
                                               </a:graphicData>
                                             </a:graphic>
                                           </wp:inline>
                                         </w:drawing>
                                       </w:r>
                                     </w:p>
                                   </w:tc>
                                 </w:tr>
                                 <w:tr w:rsidR="00074FC0" w14:paraId="06195E13" w14:textId="77777777" w:rsidTr="00834828">
                                   <w:trPr>
                                     <w:trHeight w:hRule="exact" w:val="4320"/>
                                   </w:trPr>
                                   <w:tc>
                                     <w:tcPr>
                                       <w:tcW w:w="9350" w:type="dxa"/>
                                       <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
                                       <w:vAlign w:val="center"/>
                                     </w:tcPr>
-                                    <w:p w14:paraId="34668532" w14:textId="39617D83" w:rsidR="00074FC0" w:rsidRPr="00834828" w:rsidRDefault="00000000" w:rsidP="005E7E1A">
+                                    <w:p w14:paraId="34668532" w14:textId="2F58C6FA" w:rsidR="00074FC0" w:rsidRPr="00834828" w:rsidRDefault="00074FC0" w:rsidP="005E7E1A">
                                       <w:pPr>
                                         <w:pStyle w:val="Title"/>
                                         <w:rPr>
                                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                         </w:rPr>
                                       </w:pPr>
-                                      <w:sdt>
-[...25 lines deleted...]
-                                      </w:sdt>
+                                      <w:r w:rsidRPr="00834828">
+                                        <w:rPr>
+                                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                          <w:sz w:val="144"/>
+                                          <w:szCs w:val="144"/>
+                                        </w:rPr>
+                                        <w:t>MAC Handbook</w:t>
+                                      </w:r>
                                     </w:p>
-                                    <w:p w14:paraId="5C10A867" w14:textId="74CA4828" w:rsidR="00074FC0" w:rsidRDefault="00000000">
+                                    <w:p w14:paraId="5C10A867" w14:textId="62DE842A" w:rsidR="00074FC0" w:rsidRDefault="005E7E1A">
                                       <w:pPr>
                                         <w:pStyle w:val="NoSpacing"/>
                                         <w:spacing w:before="240"/>
                                         <w:ind w:left="720" w:right="720"/>
                                         <w:rPr>
                                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                           <w:sz w:val="32"/>
                                           <w:szCs w:val="32"/>
                                         </w:rPr>
                                       </w:pPr>
-                                      <w:sdt>
-[...25 lines deleted...]
-                                      </w:sdt>
+                                      <w:r w:rsidRPr="00EF4B8C">
+                                        <w:rPr>
+                                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                          <w:sz w:val="52"/>
+                                          <w:szCs w:val="52"/>
+                                        </w:rPr>
+                                        <w:t>MassHealth Member Advisory Committee</w:t>
+                                      </w:r>
                                     </w:p>
                                   </w:tc>
                                 </w:tr>
                                 <w:tr w:rsidR="00074FC0" w14:paraId="5C77FD9A" w14:textId="77777777">
                                   <w:trPr>
                                     <w:trHeight w:hRule="exact" w:val="720"/>
                                   </w:trPr>
                                   <w:tc>
                                     <w:tcPr>
                                       <w:tcW w:w="9350" w:type="dxa"/>
                                       <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
                                     </w:tcPr>
                                     <w:p w14:paraId="73A3581B" w14:textId="606F5EC9" w:rsidR="00074FC0" w:rsidRPr="009745C6" w:rsidRDefault="0043306C" w:rsidP="009745C6">
                                       <w:pPr>
                                         <w:jc w:val="center"/>
                                         <w:rPr>
                                           <w:b/>
                                           <w:bCs/>
                                         </w:rPr>
                                       </w:pPr>
-                                      <w:r w:rsidRPr="009745C6">
+                                      <w:r w:rsidRPr="00DA480F">
                                         <w:rPr>
                                           <w:b/>
                                           <w:bCs/>
-                                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                          <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
                                         </w:rPr>
                                         <w:t>February 2025</w:t>
                                       </w:r>
                                     </w:p>
                                   </w:tc>
                                 </w:tr>
                               </w:tbl>
                               <w:p w14:paraId="0248F3DC" w14:textId="77777777" w:rsidR="00074FC0" w:rsidRDefault="00074FC0"/>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="page">
                       <wp14:pctWidth>0</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="page">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
@@ -462,196 +414,158 @@
                               <w:trHeight w:hRule="exact" w:val="9360"/>
                             </w:trPr>
                             <w:tc>
                               <w:tcPr>
                                 <w:tcW w:w="9350" w:type="dxa"/>
                               </w:tcPr>
                               <w:p w14:paraId="3B6831A7" w14:textId="77777777" w:rsidR="00074FC0" w:rsidRDefault="00074FC0">
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                   </w:rPr>
                                   <w:drawing>
                                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37471345" wp14:editId="3F544B2F">
                                       <wp:extent cx="6858000" cy="5961888"/>
                                       <wp:effectExtent l="0" t="0" r="0" b="1270"/>
                                       <wp:docPr id="2121363924" name="Picture 4" descr="Group of people of different ethnicities  and genders sitting in a circle talking. "/>
                                       <wp:cNvGraphicFramePr/>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2121363924" name="Picture 4" descr="Group of people of different ethnicities  and genders sitting in a circle talking. "/>
                                               <pic:cNvPicPr/>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId14">
+                                              <a:blip r:embed="rId11">
                                                 <a:extLst>
                                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                   </a:ext>
                                                 </a:extLst>
                                               </a:blip>
                                               <a:srcRect l="11613" r="11613"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="6858000" cy="5961888"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                               <a:extLst>
                                                 <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                                                   <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                                                 </a:ext>
                                               </a:extLst>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:tc>
                           </w:tr>
                           <w:tr w:rsidR="00074FC0" w14:paraId="06195E13" w14:textId="77777777" w:rsidTr="00834828">
                             <w:trPr>
                               <w:trHeight w:hRule="exact" w:val="4320"/>
                             </w:trPr>
                             <w:tc>
                               <w:tcPr>
                                 <w:tcW w:w="9350" w:type="dxa"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
                                 <w:vAlign w:val="center"/>
                               </w:tcPr>
-                              <w:p w14:paraId="34668532" w14:textId="39617D83" w:rsidR="00074FC0" w:rsidRPr="00834828" w:rsidRDefault="00000000" w:rsidP="005E7E1A">
+                              <w:p w14:paraId="34668532" w14:textId="2F58C6FA" w:rsidR="00074FC0" w:rsidRPr="00834828" w:rsidRDefault="00074FC0" w:rsidP="005E7E1A">
                                 <w:pPr>
                                   <w:pStyle w:val="Title"/>
                                   <w:rPr>
                                     <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   </w:rPr>
                                 </w:pPr>
-                                <w:sdt>
-[...25 lines deleted...]
-                                </w:sdt>
+                                <w:r w:rsidRPr="00834828">
+                                  <w:rPr>
+                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    <w:sz w:val="144"/>
+                                    <w:szCs w:val="144"/>
+                                  </w:rPr>
+                                  <w:t>MAC Handbook</w:t>
+                                </w:r>
                               </w:p>
-                              <w:p w14:paraId="5C10A867" w14:textId="74CA4828" w:rsidR="00074FC0" w:rsidRDefault="00000000">
+                              <w:p w14:paraId="5C10A867" w14:textId="62DE842A" w:rsidR="00074FC0" w:rsidRDefault="005E7E1A">
                                 <w:pPr>
                                   <w:pStyle w:val="NoSpacing"/>
                                   <w:spacing w:before="240"/>
                                   <w:ind w:left="720" w:right="720"/>
                                   <w:rPr>
                                     <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                     <w:sz w:val="32"/>
                                     <w:szCs w:val="32"/>
                                   </w:rPr>
                                 </w:pPr>
-                                <w:sdt>
-[...25 lines deleted...]
-                                </w:sdt>
+                                <w:r w:rsidRPr="00EF4B8C">
+                                  <w:rPr>
+                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    <w:sz w:val="52"/>
+                                    <w:szCs w:val="52"/>
+                                  </w:rPr>
+                                  <w:t>MassHealth Member Advisory Committee</w:t>
+                                </w:r>
                               </w:p>
                             </w:tc>
                           </w:tr>
                           <w:tr w:rsidR="00074FC0" w14:paraId="5C77FD9A" w14:textId="77777777">
                             <w:trPr>
                               <w:trHeight w:hRule="exact" w:val="720"/>
                             </w:trPr>
                             <w:tc>
                               <w:tcPr>
                                 <w:tcW w:w="9350" w:type="dxa"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
                               </w:tcPr>
                               <w:p w14:paraId="73A3581B" w14:textId="606F5EC9" w:rsidR="00074FC0" w:rsidRPr="009745C6" w:rsidRDefault="0043306C" w:rsidP="009745C6">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:b/>
                                     <w:bCs/>
                                   </w:rPr>
                                 </w:pPr>
-                                <w:r w:rsidRPr="009745C6">
+                                <w:r w:rsidRPr="00DA480F">
                                   <w:rPr>
                                     <w:b/>
                                     <w:bCs/>
-                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
                                   </w:rPr>
                                   <w:t>February 2025</w:t>
                                 </w:r>
                               </w:p>
                             </w:tc>
                           </w:tr>
                         </w:tbl>
                         <w:p w14:paraId="0248F3DC" w14:textId="77777777" w:rsidR="00074FC0" w:rsidRDefault="00074FC0"/>
                       </w:txbxContent>
                     </v:textbox>
                     <w10:wrap anchorx="page" anchory="page"/>
                   </v:shape>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -3060,56 +2974,56 @@
     </w:p>
     <w:p w14:paraId="7BC4DD51" w14:textId="2D2804D0" w:rsidR="00993C67" w:rsidRPr="004D717B" w:rsidRDefault="00993C67" w:rsidP="004D717B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D717B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2BF1DD" w14:textId="77777777" w:rsidR="00363C18" w:rsidRDefault="00363C18" w:rsidP="00E25FA5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="1" w:name="_Toc188302377"/>
-    <w:bookmarkStart w:id="2" w:name="_Toc195880947"/>
     <w:p w14:paraId="255F7253" w14:textId="0D2CE3CD" w:rsidR="00E47D17" w:rsidRDefault="003039FF" w:rsidP="00E25FA5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc188302377"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc195880947"/>
       <w:r w:rsidRPr="00FB475C">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251642880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="716C11FB" wp14:editId="02F206B2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>4864100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1446028" cy="691117"/>
                 <wp:effectExtent l="0" t="0" r="1905" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="966359797" name="Freeform 4" descr="MassHealth logo. Says MassHealth over the outline of MA."/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
@@ -3123,73 +3037,73 @@
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="3280851" h="1655756">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="3280851" y="0"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="3280851" y="1655756"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="0" y="1655756"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="0" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:blipFill>
-                          <a:blip r:embed="rId12"/>
+                          <a:blip r:embed="rId9"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </a:blipFill>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="20CFC8F2" id="Freeform 4" o:spid="_x0000_s1026" alt="MassHealth logo. Says MassHealth over the outline of MA." style="position:absolute;margin-left:383pt;margin-top:0;width:113.85pt;height:54.4pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="3280851,1655756" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDOFZ3nBAIAAIcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0&#10;X2xnjZsacXoJOgwYtmFtf4As07EBfUFSYuffj5Jjx+gOG4ZeJFqiyMf3SO8eBynIGazrtCpptkop&#10;AcV13aljSV9fnj5tKXGeqZoJraCkF3D0cf/xw643Bax1q0UNlmAQ5YrelLT13hRJ4ngLkrmVNqDw&#10;stFWMo+f9pjUlvUYXYpknaZ50mtbG6s5OIenh/GS7mP8pgHufzSNA09ESRGbj6uNaxXWZL9jxdEy&#10;03b8CoP9BwrJOoVJ51AH5hk52e6PULLjVjvd+BXXMtFN03GINWA1WfqmmueWGYi1IDnOzDS59wvL&#10;v5+fzU+LNPTGFQ7NUMXQWBl2xEeGSNZlJgsGTzgeZnd3ebpGeTne5Q9Zlt0HNpPba35y/gvoGImd&#10;vzk/kl1PFmsniw9qMi1KFsQSUSxPCYplKUGxqlEsw3x4F+AFk/Ql/bzepttNRkmLsPLN5n6TRzGk&#10;PsOLjp7+TR0I83Yr1NJrjjbVjL6Tx7SbGG/pOeUdKZj8pn30xwbEmP/uGdtzkZ0L7WBMEEqPZM90&#10;oN+S8Ep05qkTIlQf7GvzIJt/H7GxLQ+anyQoP86ZBcE8DrlrO+NQlQJkBTVq87XORmGct+A5omJF&#10;g4l/oZAj1vkCId5gJbeGC1al60vsw3iO3R6ru05mGKflN9rL/8f+NwAAAP//AwBQSwMECgAAAAAA&#10;AAAhAIYbPOtJHgAASR4AABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIA&#10;AAGsAAAA2AgGAAAAtwzXzwAAAAlwSFlzAAALEgAACxIB0t1+/AAAHftJREFUeJztnT2rJc1Wx+9H&#10;mI+wg/UBBr+A+wsIk5vsSAwnEsw2aiTCwA0Eo42hgQxiJAobE7nZMRKNtoiBgXAwEMPHs053z9TU&#10;9Et11aqXrv37wR/unefs7uru6vXvelv1q18BADwh8nt/dHnTY9T1TafaZQIAAPiGY1S/zOjlTV/e&#10;9AkDAwCA4ryZz8fRiF4XjGpN+ptL7WsAAIBOcUxqqTW1R/fa1wMAAJ2gXXhjd98tsiW1ppfa1wcA&#10;AAfnzUzO2gIyNqifVPs6AQDgoIxdftmNytGp9jUDAMCBeDOOD+PYVCmjmnSufe0AAHAQxu4/i0kU&#10;MbrWvn4AAGiciq0qV7fa9wEAABpmHKt6qWxWKqa2AwDAPDJknLCeoh6t2vcDAAAapIEuwDl9rH1f&#10;AACgEWQYr/ragDnN6VPt+wMAAA0wmlUL41VLuta+RwAAUBkZJlc0M161ICZeAAA8MwcxK9Vr7XsF&#10;AACVkCFhbW0j2iMmXgAAPBsHNCvV59r3DQAACnJQs1J9rX3v4MnRr6Y3XT3pv51X9KF2uQGOyIHN&#10;SsU4FtRDho3frCv1Q4atD5bkm6Ory4pJ0n8Oh0baXBC8V7yHUAc59teer5cVk/y6YZRrrclT7ecE&#10;x0eG3YBrvyMW+lL7XsKT0tFLVFP3Fen9XTJJul2fhM7es0ft+wlPihxj/Qf6Wfrc7iuK7XY9166T&#10;vSF99WJMOte+r/BkyLBgsXbFR8dSSrerZh9/qm5X6dOs3utB7XsLT4YMXVK1Kz5CIbqv6Cbx45PZ&#10;ul2lX7OaxFgWlGN82WtXeoRa1Va3q874WzLJHmYDrklb2oyxQjkaqPQIoWNKTTlqersMLVtaZxCO&#10;DOMJtSs9QujY0pbWJTDm+Ht9Bf0OoJcFjAihNvSQFQOSYYLXY+Y3dCvCNtL2RnEIoWPqLt6MTxkm&#10;nywtn7nWiYBwGCRPOiaEEFKpOX0eY83WTEn9W1pZsExAJUIIoVTdA//uWjsmQsNIX2liEELHFq0s&#10;WEZIx4QQakvX2nERGkRIx4QQak/sswU/I6RjQgi1Je3x+VQ7NkKDCOmYEELtSJfXsCEkzNNABUUI&#10;IRX5CGEZIR0TQqgNMTMQ1hHSMSGE2hDdgLCOkI4JIVRf19qxEBpHSMeEEKqvR+1YCAdASMeEEKov&#10;pq/DNkI6JoRQOT1kiDm60aNu2MgECwhHSMeEEMonHR/XSV06ExlzgniEdEwIIVvpB/BNhqEGDArs&#10;ENIxIYTS9ZChFcWUdMiHkI4JIRSnqSV1rh3H4ElooNIjhI6l+5sutWMXrCDDbJZrLkWU54PBeW8N&#10;VH6E0HF0Ng+u8/FN14Zaxdfnmy4/XnjOinDaWZ5zA5UXIfRc0m7Az5nCbK74ds1d3uaQ0bB+98/+&#10;8pdf/+0/mum3//DX0009t1CeP7j9Te0XAkUotR7o763KkloHa9/L3vQnf/V3OWLBLTGerq6/Gv/7&#10;e3w0qNPXlLIeEhm7z/76n/75F0ucSrHrq0XG3H9///KvpuXR49V+wdB+6QuagqVRpPCf//1a/V72&#10;plh+82//vnXsL4GxSrv3dA2WziK8O78/r/zm3bDUdGJxDGvxPN0y3Wh9iJbc/uE3000N/mKRYfwq&#10;OTjMwRfuMZVqWPoVblWWFAKCJCr0PPTjPOD4p5n4pGajy2W+yjDdfem355UYh2GlIJkMy3lBX3aU&#10;5X3t1O//+V+ZlkXBsI6pVMOy7BJMAcOyVywBseAu31tPV1lYIvNbn//0W5e1Pt/f+eO/mP7beSXG&#10;JRuWM9zyfGvDJJNhKc7DDVoVLmN3oHX3pIJhHVMYFrJ+HhuxQCdfPOb+mxqSDnVofPqX//ivn44b&#10;0vIRA8OaymPlAYdCRpOYewCpOA9wc/qljFuB6FdLDjCsY6oXw6L+2SuWhUkX2s33w+7kbuvpf/73&#10;/zaP67R8TitxDsNKweJlXMJ5Sa8B5XjfGVgrUw4sxzJQOaUalmVZUsCw7BXLzEfMdYxBSWYyHW8j&#10;ziWdw5m885x7bFm8jEs43SD3gHI89G9ztPQUyy9tVE4YFrJ+Hl4suDgxqHnD2hNTu8TiZVxCm9GB&#10;D/G9Ka5N6lxgWMdUL4ZFC99WKUMHTiz47MWh9w1fY3t5prJtxDoMKxYZx41yGkXgzJmb/o1Ohc8F&#10;hnVMpRiW5dqn1HeE+mcrizEg8SaDyZi0ILbOTcfdiLlJhuWsJ/26cZ6P47l8HXdmYerNC8H5srwu&#10;lOHb2isNMLkgYBxTKYZlOTMv9R2h/tnKyLD8YH5LqXMrxzU7x9y8ABkaHiHrw1w9xr/XVuUx9vaS&#10;AoblfBHMNmHHG5Zl7ZVLroChX9567Dk5s4aKvsg1y7J2P2KOh2Htu8/aVVa6zi1pWqc0J6fnpfjz&#10;yFXnStRr17BkiN/3Pfd+JQ7cZGfe1+JIAcPaGseabniOtVcusS/IFBi0omiXpQbBvRND9B7o7/T3&#10;asxWAUHLNZVpD1p+/Y3ec70uLVPM/dF7oy1o/SjZ0zqe7of+bsrtthRsezGsFCPRZzNNrw69z/qM&#10;9f7q88n1sTIFRT3HVA9j1nO670bofYp9Hm48WjL9mGvQ+71kznMfbAaG9eo+h2l92J76oX8/E4+u&#10;hW0oHEnssw1laRxLxjE0Vcg6hxRCA7A+wD1rL2LQ4+oLGhvEtHw5uk9DZ7LFvtQh9GpYMWZg+Zw1&#10;QKUkgNbylHg3FA2kWyZrMGkhe9zzsajXrvFNdST1WWgd8+pGUgLgbJQyrKVxLBlTMeVae+US8kKW&#10;RivaniCixp9znG8rwOs9yjkxRrE0LMup5KUMyyoILaH1J6aVn/uDco615/fshpUjFui9cT6i2zOt&#10;WMPae6OWxrEkIjN77IuTOyClEGJaWkFzB401w9KKnGuNnIvfNflMhqXXXuIeK4EJYL89+1oslVM/&#10;gmNw63juYQgXfa5WhpUzFmg5HdNqa4NIGWaJ7N7KY293kDO9+NU5d1QqpthKtvVSxr4AVqyNIWn3&#10;SIkv3DXDst7uZQm/rz+l69HSsFLqR0jXpH60lG7FhHaZ1vyYU+ZahLEB391mKFe39hz+vY4tv9bD&#10;3PXE2WmjrWwaEpH4Vv825mb7GYYlsjswdjbh1kuZu6tri7XgUerFWipDyYDVqmHlHEsr0SW+REhL&#10;q/bH3Nx6OoNJC1UNKzbe5BwScHE+oC+Vbeo7sYYVYxr+ho4S2R2ov4lh66UsWXmXmBtozrmo28ed&#10;QeWqVOtKsTSs6ePKQqnlWKp3Jbp6t9jqkq79MadkmGVX1bBaiDdrOB8yqwuUiyLj1Mg9L4wGr5g+&#10;bfcGiDM7MOYYMWwZ1p57ME3LdmXx5TPX9VH663bu3pTED56tv9ghLBmWvkelvpjX0Pq8NmN1zzOY&#10;ezcsxuX81jKGlZfQtHpFiQlI0wPf+6I5g44PiVwsPAWzvYTMfltCr1ONUo1ja/GntoZSXs65LqyS&#10;A8OKf/7S4xf+PWj9xQ7BGRMwa7lMPR3aQpvWE6XUlbVch0sfc/rv01q6rUXLWsaUlrrfdRl77zCs&#10;cJxuwTbSOaUYVszL4VToqI0ap9/vZcuw/KCspqMvcMxi2pQZVXOGlVqxl7rFlr58rQ1Lz6HBxT+/&#10;Pvu5a+vRsOaea0pX71oXXux42FLeRb8+T88zdiF+bIvSKuC7vRgY1johG1IWQ4bkiO8Vbw/Tl1jM&#10;i+F3ee3tiowxWGXLsPSaJpOyyAoQOyZhaVgaGEKuZVoQqgai5fZ/k2JYoRnKp0wO+gz8e1BqmndO&#10;LFvOIUsgYo89V1/0+WtdUpOyeDdi67NVwHd7SeayUcTeO/3dWpYL3+APZlj1p7dLZFqm6SJivhDd&#10;F3fved0XdS8ltydPCfBzgS22G8Vf9xEiNS+/WyflemJbqO7/7wH/uca2wkPr8d6P0ImUTBghSlme&#10;4XerWhjWnCzGxkJkOXY5peDSa9OPT71XFhN5nA/Oz9uO0rhhxdx094Xb2wftBrK9lDKs1LU0cy2S&#10;lEkXVglXY3FbxaXP3RJ+MIvtttvzPC3KaamppRaLVVexuxeWGGZRd3qP/OP6MqvX+lG61Oq1WOjf&#10;Wpfg55iA6L40e5vP7syTPTfTD3x7yWVYU3eamq/FF9NcQEoZ69D7bWFaloPlz2hYfld4zP1cWnKw&#10;pJhgZfGB4ZuU1bth1VW8NJHg7f9/0X+PncwRGtyt6rWXkeIh37O364S2+xSfUj6gWzOsqLRMbksn&#10;5ktRA/DeIOx3VezFyrC0smtZtFLnGFtZMpfUmYKpu91aTLyIHf/oAf+5xjA3XXxNMYEq5T3R5zu9&#10;GznGZ3zDimX6/Uw8fA/yBi2380bcTa7X3jKE2Zx/0/WkzETtwrD8SroX/drc26pLHdeIfRHdbR1K&#10;sGRYqV9KipfYcrdSF49q+fcmXS25aDon/kB/q+x5T/TdmLaWKbHw2f/oiqUHw3I+4Gf3GBzPk7zP&#10;YGuGFfWAnErzvuh4b3NfDWBPl4jTTfFSwrCmmUI1sg+sdd9ZbHAZYxquaVq0KvXe5t7zqDXc51oz&#10;DdMWW++JmpRVF99eLFqpSi7DcnoQTisxN2pmtovXuto8V8pHX1PrsAwM6z1x7t7uqr3nc74mvsRW&#10;1qWFm670PLWzDmwFcqtgF3I/cpqWHiNkBmGKYcXMklxTCm6wLb2lxR7WcknWnoZdwLB2Z/0JOa53&#10;juQNc50x4ZeAGJ/lXlVBxhbLngDkVGg1uyJ7WTlB/DwFzb2szX7SL5DaL+NESOC0ut9Tiq1apqWB&#10;Ycu0Ul5s64k2KbjBtoW8fEv4HzL6rEvmkVzDolvVWRz9UxbyEsHdwrD8nKwb5+vKsHZfjGdY7zc/&#10;pXm7hdMd+Eh52EuGpceqnXjUJTR4WpXbm2m0y7QsTH5rFmNKN6ilYaXuB+VeYysfR3O470nuzUL3&#10;YmFYTp3QeKI9RNeUeOhSyrD2jCthWI5hucfIFfS97kBTw2ohS7bPniBqtdlfSmC3aC2stbRybumx&#10;R5abN7ZsWNP4Zqn91/bgflhZ7DbsSMd6TtN1xxJoWFFLifaeJyXGx54rKxI5IDdjWHf9/7m6DZxK&#10;+tHSsCxm3c2h90FNNiYo7V1nM12HRXLclAWjGuRS76V+yc+19Ho0rNjnFTtZJkY5lmzoMfXdiD22&#10;xfNYqBM6NPIp9TkHGlbUzOwJJ0a8rp1nPFeSCa91nxYnNvg7ge3LeJxr6hfDEm53YEqZvXInB0IX&#10;rUAagPRFdANu6TUwFrvVpuSJS81Sr8yZZo+GVSr1T0pdsmL6gHPrVmwL0+IertSJlyMYlt9gyBHj&#10;Y86VndgvCueluY7HyTaO5XQH/nAuC8OyWNO09sUbe8yUQJPaxRk7c9BVSmtvbk+mlOOlZthozbCs&#10;Zz0uKfXDY2pJLY2N1jSsrUweGFbcubITe+N8wxqPZWICPm534HgeE8NKqZTaTA5JdRSDRYsgpasz&#10;pkvS2rT8j4CU8R7LFomlYRkNuGdRyuSS0DV+Ft3luVqpKa1LZxz2kxdrdThDF/HqJI/XlHo9F39X&#10;YjyGtWBY99Tg4uN3B47nMTGs2O7Lua03lhSDa1h6ntgxi5SZde716X2KzYwRO7vMci8sS8NKXbRt&#10;ZQqxszpDVSIzf0zd8D/mLDZvnFNKF7Rz7NcxJr4snQfD2olELvqdSzcv44JeywWRc2sNJKE57VbU&#10;2HLu6TKLwe3CmirZtA/Rnm06jFKxfOsamsYh9gTK2G4lPzBZ794cq9S6bXV/lNBF12ty0ypZ9D7s&#10;6R2wOL5BwM/ynOc+MqccixYbR+40rKQZiU6j4WsmGwpHIltFc2sAxGCGjc9c6pHahhUaAGPvw1bg&#10;UPOaJnjMBSy9Z6mTL7bWC21th67lSpkx6gemFFo2LItJSloXQo1Ln5eeU3/jt3CM1zc9tWEpen+n&#10;BMRL547tgXBM7xIQ45PGy/aYY3YkIsuFsmBYH6aAaYGbO9Ar872mYS1Nvc5hWKnBOhY3eNXIcJC6&#10;jYxLy4ZlmdR3yuKuLXEtp0qNSf8tJDC63cCxdbdkd3nrhrWE28KKZeei4a4MK+rGLd0wGVaOm6zf&#10;WEo9klKpLCdduC0cd4dP999iaMGwXEOukfPO8h5YGlbqAum5Y1qsn0vFn8yQuvfatOut/25Mwdpq&#10;p+XYXoSahuUaeiw7DStpf6/eDStqTGyOhe7AT1aGlVLhl3BffCvDyrF4cw0/KNQwLLeLK7WL2dKw&#10;UicUzR0z1+L1Pcx15eVIxzQF69hn6o8fx7I1yzLn7gAWHwU7DeueUnebMSxJWDu1YlgmiXDnZgeO&#10;x/+WqT2mq8oPXtZft25XltUYWekUPv7LXHprDz949m5YNe6xz9xEIuskAE7GhOq9D1uGlWv/Nbdu&#10;F8wj2Jdhxdy4pT1fUkzQxc0d6B3/2xTRmAfgV3jrXGnujsixhmWxjXoscwsqSwbTuTGQZzAsi4+8&#10;FOZ2otaWn2UryzVFC8MyaqEsKkfPhsU9UJzepw8Bcb4bw4qe7jjd9IXjJn39KP5i4fG4p9TgMRe8&#10;LAOFxdiP/zKV6pJbWttTarffpeS3qV/67kdEqlLZOr5FPsYYlgK4ZeYa99nGPlOrMegQw8rxAeF+&#10;GBwl8W1LhhU9e2TDsF5SHH2lO/CSw7CsKqefMie2ZVTDsLZ2/82NfsnnyNSuWGaFSCXkHDX2ZVt7&#10;9hbvRo4MFSUyhVg/B6sNPJ/VsG5akJhxnA3DSpqVstIdeHMrU8yX6Fr3kH7dpnSB+N0qsZXdf5lS&#10;syusoSabK8VUCPoM9ZmsBcxWDMtiucae85Xa3TckFVfqFjZ+PkcLw0ox0tA6YbXf24RVvS5pWM4Q&#10;xafts2VEEvo2NwzrklKh5roDx+O+pgbRrfEMPbcaT4xx+S0EK8OaFgLrB4AeM7XLaMosvyeQ67Xp&#10;vdNWo8W4hl5HaNaM1IkxVoZlMZYXc15tcWmdtDYvfY5T9pLQssRuC2KVG9JiHaWyt07odafWe398&#10;OOV5hhqWGOzvtWeCR1ZkXDOVooXjfjQIEH53oMUxd0mDtGsUc5oyPpTa8mGSBnqtSFo+PfdaGVX6&#10;N0uZMWI1ra+Zrn/t/NNi1qXMGGjffZ+e+7QweE36N9Mz0t9aGPiUZmjruU/n7eWZT6mstt63qb7r&#10;+2H5zvkKiPFnw/OdbZwnkpw3zODYfnfg59qVFSGEEqRj+18MjxeyeWM/hnUkZOy+RAihA0jNSSe1&#10;6fDIuXb8hMI0UAERQihUm60f6BRx0jEhhNBBdKkdO6ECYtvvixBCJfTYjm7QHbKyYydCCDWsS+34&#10;CQURLx0TQggdSLSyngnx0jEhhNDBdK0dR6EQ4qVjQgihA+rjdrSDwyNeOiaEEDqgXmrHUsiMVEjH&#10;hBBCmfRlO+rBYRHSMSGE+tKldlyFTAjpmBBC/YnxrB5poGIhhJC17rVjKxgjrL9CCPWpW+34GosM&#10;afI0qe9Nhh6w+/i/9d/OtctXFTHYrwshhBrTpXZs3YMMW5TcAq/tdfzbU+1yF0fIIYgQ6k+n2rE1&#10;FBlaTrHXeXvTh9rXUAwhSztCqC8daj2WpGca0hbXufZ1FOHtQj80UMEQQshKl9pxdS+ybVp3GVpi&#10;qkcv1x2F/Di454oM7giho+mQXWQy3zWorafLzN/eFq79sJNNiiFDK+0coGn2y5Z0XO0eIAwVIeTq&#10;0AFbfjQiNavF9WSyHP+uBYsM1sgwfT/EULVZvmakSy/Jq/d39whhvgil61Q73qQi301rdfGzDDFr&#10;6T5cChUXWmWlcnytWKaPEmbGvkJaurEtX18kV0YldOjW1YQMPVafAv/2vnI/yPbxzKxUjEvtsvWI&#10;xBmx30q+NRBIUX7pR9Gpdp0tjazP8n7IQcfzIBFZzwpyql0+mGfjueWWdvPeF3ST5ZbsZ6GLeK8+&#10;165rtZD15A/Ven+gIrLcX0zOssYxMI/FFl3GMt8bMIGj6KmDsmwnfwjqXoSOcAxrSouiXU+n2uWC&#10;PsGwgqUfIk/d7SXbyR8ez36Png4ZBkIZxIQiYFjhhlX7WbVAwH261i4jAHQKhrVLT7/LcGB9OdUu&#10;JwB0CIa1W5faz6wmEpbEvItp/wDQGBgWprUHCU+ge6pdVgDoDAwrWk85vV2GBAIh94dWFgDYgmEl&#10;6as8YUtix/051S4rAHQEhmWimwxTvj+Ouozqcoq3hO8eTysLAOzAsLLqPVl17WdszY4689qraQNA&#10;BTCsIuqqpSFhMwUnXWuXFwA6AcMqpmvtZ22FrG+B5OtRu7wA0AkYVlGdaj9vCyR8avskcgwCQDoY&#10;VlF1kSlDhp0J1LSmbXa2Mv4/ddJgADACwyqqbrvHZHs/OCZfAEAaGFZxnWo/8xzIkLT7sXLdT7nQ&#10;GgAMwbCK61z7medC1se2yHYPAGmMQUZnfel4xEmWNxBFNrrWfua5kKGV9bpy7afaZQSAzmggqPes&#10;a+3nmxMZ0lUtXTvdggBgSwNBvWddaz/fnKgprVw7swUBwJYGgnrPutZ+vjmRjS7l2uUDgM5oIKj3&#10;rHPt55ubZ79+ACiIhGfjRhjWT8j6xItr7fIBQEcIU91zqvsFtBv15167fADQEUILK5e6zXThsmFY&#10;r7XLBwAd0UBg71VPMUtuw7BUH2uXEQA6oYHA3quexbC2th8hezsA2NBAYO9ZzzCGtWVY19plBIBO&#10;aCCo96xr7eebmwDD6moHZgCoSANBvWfplO+uW1myPYbFTEEAsKGBoN67uhzLkiH57ZZZqZ5itiQA&#10;FECY1l5CXSWClSEl09qC4R9Uu7wA0BEybDuCceXVpfZzTkWGLWlue6+9drkBoDNk6OL50kBg71mX&#10;2s85hrFu6OSK4FYVhgUA2XkLMJ9iAxMK0rX2Mw5FhhbVl9T6UPs6AKBj3oLMR0wrq+7ScAYIGbqI&#10;1zZnxLAAoB0wrSK6SQNbycvQ5fdpLI/5M699fQDwBGBaRY2raItLhpl+Oi51z319Ja8LAJ4YGb68&#10;awf0Z9FDhjGjs/Ez1A+Py3js7AaFYQFANYTZg7X0IkPrS1tC+uFwHvXBez4n579d5XvL6aWBa8Cw&#10;AKAsrQQ/dDixJxYAlEWGr/fawa9q4JWhlXNvoCxHErkEAaA8EpHloBNpl+iH8R7cGyjPkdRlLkUA&#10;aBwZpj8/06xBvdazdw/uDZTrSLpWqawAALK9/1Ev0oWzP20NIhjWXrHjMADUQfpvZem1XVaun8kn&#10;+9RsRg8AeAKk31aWmtFp49prl/FIYoYgANRFhlZW7WBorS+B1167nEcSEy4AoD7Sz2Li9+nqO667&#10;dnmPpK42rgSAAyPDuqRHA4ExVtoFGDzGIn22LHPqlLH6AQDsR4ZFxTc51mSM2VmAAddZu9wlpM/x&#10;Lt/TQi3pNv7d3HN/yVXfAABMkCHR6ucGgu6agsarZq6tR8NSs/k6GtBPeQojnvs0i5LuQAA4Bg0E&#10;4iVdEq6pdSMOlZqKjkFmmXI+Gt8px7EBAMxpICjPtSTOidd0xOn8ak5TC+qCkQAAeDQQqH2zSm5N&#10;iOG28Zl0l6HldLG4XgCAp6CB4D3pYRW8pa20TD+MPVlcHwDAU9JAQFdpd1jUJIJGr2kaezpbXRMA&#10;wNPTSHC3NKtTxevQyR4nq2sBAACHnsxqvJ6SU9q1u+8mjEMBAOSnolndrM1qvJ4SMwRfx/OYlx8A&#10;ABao0KK65Az0kn+GIEYFAFCDAib1kGECwqnQ9eRKO7UrnyEAABgjeTY6nMZ2iu5iK/kmXNxoVQEA&#10;VEbyrFk6V7qWS4ZrYa8oAIAWyGRYUUlrDa7FevzqlZYVAEAjSJ5ZdY9K12I9fnWtcR0AADCD5Mts&#10;XnSCggybVFpfw7nkNQAAwAqSb6HtreA16A7DsZNH7vI9ES3bbQAAtIrkm1lXZCdbGTYk3NMVqMZG&#10;IloAgCOyM+CHSFss2ScrjK2ikLI/RpM65S4TAABkROxmCt5KmYKETRbR6yq6FgwAADISGPzXutg+&#10;l2hRjWXV8aqt6et3uvwAADpE9k+8uEuFrTTG8aq1yRUvGBUAQOesmMDraFBVJypsjFe9Z0+vVTYA&#10;ACjIOFFi2sp9muJdPcvD2AV4WzHUr0ymAACAqmx0AT7o/gMAgOpsTARhTyoAAKjLRqvqTvcfAABU&#10;ZRyrWmpVPVhPBQAA1ZEhce2D7j8AAGiScSbiUpYN/Xe2pAcAgHrIkHB3aaq6rqm61C4jAAA8MRst&#10;ql+kUNJcAACAnxhn/X1ZGaOi+w8AAOowTqL4upJKidl/AABQlzGt01by3Fdm/wEAQFVWWlUv40SL&#10;4lneAQAAfkC+b1PimtO5drkgjP8HAGUhWVBJsYgAAAAASUVORK5CYIJQSwMEFAAGAAgAAAAhALa8&#10;qanhAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3FB1OGnaRriVKglUG7Q&#10;9sLNjZckJV5HsduGt2c5wWWl0Yxmv8kWg23FCXvfOFJwM4lAIJXONFQp2G2L6wSED5qMbh2hgm/0&#10;sMhHF5lOjTvTO542oRJcQj7VCuoQulRKX9ZotZ+4Dom9T9dbHVj2lTS9PnO5beVtFMXS6ob4Q607&#10;XNZYfm2OVsFqe3V41odduX5dPS1N8fLxdl9MlbocD48PIAIO4S8Mv/iMDjkz7d2RjBetglkc85ag&#10;gC/b8/ndDMSec1GSgMwz+X9A/gMAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAABk&#10;cnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBtSA4wSGNZxBoJ&#10;SS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBRhnHYffRnWrHU&#10;UV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT6UBctljN/7PD&#10;PDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;sYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDOFZ3nBAIAAIcEAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;AAoAAAAAAAAAIQCGGzzrSR4AAEkeAAAUAAAAAAAAAAAAAAAAAGoEAABkcnMvbWVkaWEvaW1hZ2Ux&#10;LnBuZ1BLAQItABQABgAIAAAAIQC2vKmp4QAAAAgBAAAPAAAAAAAAAAAAAAAAAOUiAABkcnMvZG93&#10;bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAAAADzIwAAZHJz&#10;L19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAADmJAAAAAA=&#10;" path="m,l3280851,r,1655756l,1655756,,xe" stroked="f">
-                <v:fill r:id="rId15" o:title="MassHealth logo. Says MassHealth over the outline of MA" recolor="t" rotate="t" type="frame"/>
+              <v:shape w14:anchorId="37F6A81D" id="Freeform 4" o:spid="_x0000_s1026" alt="MassHealth logo. Says MassHealth over the outline of MA." style="position:absolute;margin-left:383pt;margin-top:0;width:113.85pt;height:54.4pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="3280851,1655756" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDOFZ3nBAIAAIcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0&#10;X2xnjZsacXoJOgwYtmFtf4As07EBfUFSYuffj5Jjx+gOG4ZeJFqiyMf3SO8eBynIGazrtCpptkop&#10;AcV13aljSV9fnj5tKXGeqZoJraCkF3D0cf/xw643Bax1q0UNlmAQ5YrelLT13hRJ4ngLkrmVNqDw&#10;stFWMo+f9pjUlvUYXYpknaZ50mtbG6s5OIenh/GS7mP8pgHufzSNA09ESRGbj6uNaxXWZL9jxdEy&#10;03b8CoP9BwrJOoVJ51AH5hk52e6PULLjVjvd+BXXMtFN03GINWA1WfqmmueWGYi1IDnOzDS59wvL&#10;v5+fzU+LNPTGFQ7NUMXQWBl2xEeGSNZlJgsGTzgeZnd3ebpGeTne5Q9Zlt0HNpPba35y/gvoGImd&#10;vzk/kl1PFmsniw9qMi1KFsQSUSxPCYplKUGxqlEsw3x4F+AFk/Ql/bzepttNRkmLsPLN5n6TRzGk&#10;PsOLjp7+TR0I83Yr1NJrjjbVjL6Tx7SbGG/pOeUdKZj8pn30xwbEmP/uGdtzkZ0L7WBMEEqPZM90&#10;oN+S8Ep05qkTIlQf7GvzIJt/H7GxLQ+anyQoP86ZBcE8DrlrO+NQlQJkBTVq87XORmGct+A5omJF&#10;g4l/oZAj1vkCId5gJbeGC1al60vsw3iO3R6ru05mGKflN9rL/8f+NwAAAP//AwBQSwMECgAAAAAA&#10;AAAhAIYbPOtJHgAASR4AABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIA&#10;AAGsAAAA2AgGAAAAtwzXzwAAAAlwSFlzAAALEgAACxIB0t1+/AAAHftJREFUeJztnT2rJc1Wx+9H&#10;mI+wg/UBBr+A+wsIk5vsSAwnEsw2aiTCwA0Eo42hgQxiJAobE7nZMRKNtoiBgXAwEMPHs053z9TU&#10;9Et11aqXrv37wR/unefs7uru6vXvelv1q18BADwh8nt/dHnTY9T1TafaZQIAAPiGY1S/zOjlTV/e&#10;9AkDAwCA4ryZz8fRiF4XjGpN+ptL7WsAAIBOcUxqqTW1R/fa1wMAAJ2gXXhjd98tsiW1ppfa1wcA&#10;AAfnzUzO2gIyNqifVPs6AQDgoIxdftmNytGp9jUDAMCBeDOOD+PYVCmjmnSufe0AAHAQxu4/i0kU&#10;MbrWvn4AAGiciq0qV7fa9wEAABpmHKt6qWxWKqa2AwDAPDJknLCeoh6t2vcDAAAapIEuwDl9rH1f&#10;AACgEWQYr/ragDnN6VPt+wMAAA0wmlUL41VLuta+RwAAUBkZJlc0M161ICZeAAA8MwcxK9Vr7XsF&#10;AACVkCFhbW0j2iMmXgAAPBsHNCvV59r3DQAACnJQs1J9rX3v4MnRr6Y3XT3pv51X9KF2uQGOyIHN&#10;SsU4FtRDho3frCv1Q4atD5bkm6Ory4pJ0n8Oh0baXBC8V7yHUAc59teer5cVk/y6YZRrrclT7ecE&#10;x0eG3YBrvyMW+lL7XsKT0tFLVFP3Fen9XTJJul2fhM7es0ft+wlPihxj/Qf6Wfrc7iuK7XY9166T&#10;vSF99WJMOte+r/BkyLBgsXbFR8dSSrerZh9/qm5X6dOs3utB7XsLT4YMXVK1Kz5CIbqv6Cbx45PZ&#10;ul2lX7OaxFgWlGN82WtXeoRa1Va3q874WzLJHmYDrklb2oyxQjkaqPQIoWNKTTlqersMLVtaZxCO&#10;DOMJtSs9QujY0pbWJTDm+Ht9Bf0OoJcFjAihNvSQFQOSYYLXY+Y3dCvCNtL2RnEIoWPqLt6MTxkm&#10;nywtn7nWiYBwGCRPOiaEEFKpOX0eY83WTEn9W1pZsExAJUIIoVTdA//uWjsmQsNIX2liEELHFq0s&#10;WEZIx4QQakvX2nERGkRIx4QQak/sswU/I6RjQgi1Je3x+VQ7NkKDCOmYEELtSJfXsCEkzNNABUUI&#10;IRX5CGEZIR0TQqgNMTMQ1hHSMSGE2hDdgLCOkI4JIVRf19qxEBpHSMeEEKqvR+1YCAdASMeEEKov&#10;pq/DNkI6JoRQOT1kiDm60aNu2MgECwhHSMeEEMonHR/XSV06ExlzgniEdEwIIVvpB/BNhqEGDArs&#10;ENIxIYTS9ZChFcWUdMiHkI4JIRSnqSV1rh3H4ElooNIjhI6l+5sutWMXrCDDbJZrLkWU54PBeW8N&#10;VH6E0HF0Ng+u8/FN14Zaxdfnmy4/XnjOinDaWZ5zA5UXIfRc0m7Az5nCbK74ds1d3uaQ0bB+98/+&#10;8pdf/+0/mum3//DX0009t1CeP7j9Te0XAkUotR7o763KkloHa9/L3vQnf/V3OWLBLTGerq6/Gv/7&#10;e3w0qNPXlLIeEhm7z/76n/75F0ucSrHrq0XG3H9///KvpuXR49V+wdB+6QuagqVRpPCf//1a/V72&#10;plh+82//vnXsL4GxSrv3dA2WziK8O78/r/zm3bDUdGJxDGvxPN0y3Wh9iJbc/uE3000N/mKRYfwq&#10;OTjMwRfuMZVqWPoVblWWFAKCJCr0PPTjPOD4p5n4pGajy2W+yjDdfem355UYh2GlIJkMy3lBX3aU&#10;5X3t1O//+V+ZlkXBsI6pVMOy7BJMAcOyVywBseAu31tPV1lYIvNbn//0W5e1Pt/f+eO/mP7beSXG&#10;JRuWM9zyfGvDJJNhKc7DDVoVLmN3oHX3pIJhHVMYFrJ+HhuxQCdfPOb+mxqSDnVofPqX//ivn44b&#10;0vIRA8OaymPlAYdCRpOYewCpOA9wc/qljFuB6FdLDjCsY6oXw6L+2SuWhUkX2s33w+7kbuvpf/73&#10;/zaP67R8TitxDsNKweJlXMJ5Sa8B5XjfGVgrUw4sxzJQOaUalmVZUsCw7BXLzEfMdYxBSWYyHW8j&#10;ziWdw5m885x7bFm8jEs43SD3gHI89G9ztPQUyy9tVE4YFrJ+Hl4suDgxqHnD2hNTu8TiZVxCm9GB&#10;D/G9Ka5N6lxgWMdUL4ZFC99WKUMHTiz47MWh9w1fY3t5prJtxDoMKxYZx41yGkXgzJmb/o1Ohc8F&#10;hnVMpRiW5dqn1HeE+mcrizEg8SaDyZi0ILbOTcfdiLlJhuWsJ/26cZ6P47l8HXdmYerNC8H5srwu&#10;lOHb2isNMLkgYBxTKYZlOTMv9R2h/tnKyLD8YH5LqXMrxzU7x9y8ABkaHiHrw1w9xr/XVuUx9vaS&#10;AoblfBHMNmHHG5Zl7ZVLroChX9567Dk5s4aKvsg1y7J2P2KOh2Htu8/aVVa6zi1pWqc0J6fnpfjz&#10;yFXnStRr17BkiN/3Pfd+JQ7cZGfe1+JIAcPaGseabniOtVcusS/IFBi0omiXpQbBvRND9B7o7/T3&#10;asxWAUHLNZVpD1p+/Y3ec70uLVPM/dF7oy1o/SjZ0zqe7of+bsrtthRsezGsFCPRZzNNrw69z/qM&#10;9f7q88n1sTIFRT3HVA9j1nO670bofYp9Hm48WjL9mGvQ+71kznMfbAaG9eo+h2l92J76oX8/E4+u&#10;hW0oHEnssw1laRxLxjE0Vcg6hxRCA7A+wD1rL2LQ4+oLGhvEtHw5uk9DZ7LFvtQh9GpYMWZg+Zw1&#10;QKUkgNbylHg3FA2kWyZrMGkhe9zzsajXrvFNdST1WWgd8+pGUgLgbJQyrKVxLBlTMeVae+US8kKW&#10;RivaniCixp9znG8rwOs9yjkxRrE0LMup5KUMyyoILaH1J6aVn/uDco615/fshpUjFui9cT6i2zOt&#10;WMPae6OWxrEkIjN77IuTOyClEGJaWkFzB401w9KKnGuNnIvfNflMhqXXXuIeK4EJYL89+1oslVM/&#10;gmNw63juYQgXfa5WhpUzFmg5HdNqa4NIGWaJ7N7KY293kDO9+NU5d1QqpthKtvVSxr4AVqyNIWn3&#10;SIkv3DXDst7uZQm/rz+l69HSsFLqR0jXpH60lG7FhHaZ1vyYU+ZahLEB391mKFe39hz+vY4tv9bD&#10;3PXE2WmjrWwaEpH4Vv825mb7GYYlsjswdjbh1kuZu6tri7XgUerFWipDyYDVqmHlHEsr0SW+REhL&#10;q/bH3Nx6OoNJC1UNKzbe5BwScHE+oC+Vbeo7sYYVYxr+ho4S2R2ov4lh66UsWXmXmBtozrmo28ed&#10;QeWqVOtKsTSs6ePKQqnlWKp3Jbp6t9jqkq79MadkmGVX1bBaiDdrOB8yqwuUiyLj1Mg9L4wGr5g+&#10;bfcGiDM7MOYYMWwZ1p57ME3LdmXx5TPX9VH663bu3pTED56tv9ghLBmWvkelvpjX0Pq8NmN1zzOY&#10;ezcsxuX81jKGlZfQtHpFiQlI0wPf+6I5g44PiVwsPAWzvYTMfltCr1ONUo1ja/GntoZSXs65LqyS&#10;A8OKf/7S4xf+PWj9xQ7BGRMwa7lMPR3aQpvWE6XUlbVch0sfc/rv01q6rUXLWsaUlrrfdRl77zCs&#10;cJxuwTbSOaUYVszL4VToqI0ap9/vZcuw/KCspqMvcMxi2pQZVXOGlVqxl7rFlr58rQ1Lz6HBxT+/&#10;Pvu5a+vRsOaea0pX71oXXux42FLeRb8+T88zdiF+bIvSKuC7vRgY1johG1IWQ4bkiO8Vbw/Tl1jM&#10;i+F3ee3tiowxWGXLsPSaJpOyyAoQOyZhaVgaGEKuZVoQqgai5fZ/k2JYoRnKp0wO+gz8e1BqmndO&#10;LFvOIUsgYo89V1/0+WtdUpOyeDdi67NVwHd7SeayUcTeO/3dWpYL3+APZlj1p7dLZFqm6SJivhDd&#10;F3fved0XdS8ltydPCfBzgS22G8Vf9xEiNS+/WyflemJbqO7/7wH/uca2wkPr8d6P0ImUTBghSlme&#10;4XerWhjWnCzGxkJkOXY5peDSa9OPT71XFhN5nA/Oz9uO0rhhxdx094Xb2wftBrK9lDKs1LU0cy2S&#10;lEkXVglXY3FbxaXP3RJ+MIvtttvzPC3KaamppRaLVVexuxeWGGZRd3qP/OP6MqvX+lG61Oq1WOjf&#10;Wpfg55iA6L40e5vP7syTPTfTD3x7yWVYU3eamq/FF9NcQEoZ69D7bWFaloPlz2hYfld4zP1cWnKw&#10;pJhgZfGB4ZuU1bth1VW8NJHg7f9/0X+PncwRGtyt6rWXkeIh37O364S2+xSfUj6gWzOsqLRMbksn&#10;5ktRA/DeIOx3VezFyrC0smtZtFLnGFtZMpfUmYKpu91aTLyIHf/oAf+5xjA3XXxNMYEq5T3R5zu9&#10;GznGZ3zDimX6/Uw8fA/yBi2380bcTa7X3jKE2Zx/0/WkzETtwrD8SroX/drc26pLHdeIfRHdbR1K&#10;sGRYqV9KipfYcrdSF49q+fcmXS25aDon/kB/q+x5T/TdmLaWKbHw2f/oiqUHw3I+4Gf3GBzPk7zP&#10;YGuGFfWAnErzvuh4b3NfDWBPl4jTTfFSwrCmmUI1sg+sdd9ZbHAZYxquaVq0KvXe5t7zqDXc51oz&#10;DdMWW++JmpRVF99eLFqpSi7DcnoQTisxN2pmtovXuto8V8pHX1PrsAwM6z1x7t7uqr3nc74mvsRW&#10;1qWFm670PLWzDmwFcqtgF3I/cpqWHiNkBmGKYcXMklxTCm6wLb2lxR7WcknWnoZdwLB2Z/0JOa53&#10;juQNc50x4ZeAGJ/lXlVBxhbLngDkVGg1uyJ7WTlB/DwFzb2szX7SL5DaL+NESOC0ut9Tiq1apqWB&#10;Ycu0Ul5s64k2KbjBtoW8fEv4HzL6rEvmkVzDolvVWRz9UxbyEsHdwrD8nKwb5+vKsHZfjGdY7zc/&#10;pXm7hdMd+Eh52EuGpceqnXjUJTR4WpXbm2m0y7QsTH5rFmNKN6ilYaXuB+VeYysfR3O470nuzUL3&#10;YmFYTp3QeKI9RNeUeOhSyrD2jCthWI5hucfIFfS97kBTw2ohS7bPniBqtdlfSmC3aC2stbRybumx&#10;R5abN7ZsWNP4Zqn91/bgflhZ7DbsSMd6TtN1xxJoWFFLifaeJyXGx54rKxI5IDdjWHf9/7m6DZxK&#10;+tHSsCxm3c2h90FNNiYo7V1nM12HRXLclAWjGuRS76V+yc+19Ho0rNjnFTtZJkY5lmzoMfXdiD22&#10;xfNYqBM6NPIp9TkHGlbUzOwJJ0a8rp1nPFeSCa91nxYnNvg7ge3LeJxr6hfDEm53YEqZvXInB0IX&#10;rUAagPRFdANu6TUwFrvVpuSJS81Sr8yZZo+GVSr1T0pdsmL6gHPrVmwL0+IertSJlyMYlt9gyBHj&#10;Y86VndgvCueluY7HyTaO5XQH/nAuC8OyWNO09sUbe8yUQJPaxRk7c9BVSmtvbk+mlOOlZthozbCs&#10;Zz0uKfXDY2pJLY2N1jSsrUweGFbcubITe+N8wxqPZWICPm534HgeE8NKqZTaTA5JdRSDRYsgpasz&#10;pkvS2rT8j4CU8R7LFomlYRkNuGdRyuSS0DV+Ft3luVqpKa1LZxz2kxdrdThDF/HqJI/XlHo9F39X&#10;YjyGtWBY99Tg4uN3B47nMTGs2O7Lua03lhSDa1h6ntgxi5SZde716X2KzYwRO7vMci8sS8NKXbRt&#10;ZQqxszpDVSIzf0zd8D/mLDZvnFNKF7Rz7NcxJr4snQfD2olELvqdSzcv44JeywWRc2sNJKE57VbU&#10;2HLu6TKLwe3CmirZtA/Rnm06jFKxfOsamsYh9gTK2G4lPzBZ794cq9S6bXV/lNBF12ty0ypZ9D7s&#10;6R2wOL5BwM/ynOc+MqccixYbR+40rKQZiU6j4WsmGwpHIltFc2sAxGCGjc9c6pHahhUaAGPvw1bg&#10;UPOaJnjMBSy9Z6mTL7bWC21th67lSpkx6gemFFo2LItJSloXQo1Ln5eeU3/jt3CM1zc9tWEpen+n&#10;BMRL547tgXBM7xIQ45PGy/aYY3YkIsuFsmBYH6aAaYGbO9Ar872mYS1Nvc5hWKnBOhY3eNXIcJC6&#10;jYxLy4ZlmdR3yuKuLXEtp0qNSf8tJDC63cCxdbdkd3nrhrWE28KKZeei4a4MK+rGLd0wGVaOm6zf&#10;WEo9klKpLCdduC0cd4dP999iaMGwXEOukfPO8h5YGlbqAum5Y1qsn0vFn8yQuvfatOut/25Mwdpq&#10;p+XYXoSahuUaeiw7DStpf6/eDStqTGyOhe7AT1aGlVLhl3BffCvDyrF4cw0/KNQwLLeLK7WL2dKw&#10;UicUzR0z1+L1Pcx15eVIxzQF69hn6o8fx7I1yzLn7gAWHwU7DeueUnebMSxJWDu1YlgmiXDnZgeO&#10;x/+WqT2mq8oPXtZft25XltUYWekUPv7LXHprDz949m5YNe6xz9xEIuskAE7GhOq9D1uGlWv/Nbdu&#10;F8wj2Jdhxdy4pT1fUkzQxc0d6B3/2xTRmAfgV3jrXGnujsixhmWxjXoscwsqSwbTuTGQZzAsi4+8&#10;FOZ2otaWn2UryzVFC8MyaqEsKkfPhsU9UJzepw8Bcb4bw4qe7jjd9IXjJn39KP5i4fG4p9TgMRe8&#10;LAOFxdiP/zKV6pJbWttTarffpeS3qV/67kdEqlLZOr5FPsYYlgK4ZeYa99nGPlOrMegQw8rxAeF+&#10;GBwl8W1LhhU9e2TDsF5SHH2lO/CSw7CsKqefMie2ZVTDsLZ2/82NfsnnyNSuWGaFSCXkHDX2ZVt7&#10;9hbvRo4MFSUyhVg/B6sNPJ/VsG5akJhxnA3DSpqVstIdeHMrU8yX6Fr3kH7dpnSB+N0qsZXdf5lS&#10;syusoSabK8VUCPoM9ZmsBcxWDMtiucae85Xa3TckFVfqFjZ+PkcLw0ox0tA6YbXf24RVvS5pWM4Q&#10;xafts2VEEvo2NwzrklKh5roDx+O+pgbRrfEMPbcaT4xx+S0EK8OaFgLrB4AeM7XLaMosvyeQ67Xp&#10;vdNWo8W4hl5HaNaM1IkxVoZlMZYXc15tcWmdtDYvfY5T9pLQssRuC2KVG9JiHaWyt07odafWe398&#10;OOV5hhqWGOzvtWeCR1ZkXDOVooXjfjQIEH53oMUxd0mDtGsUc5oyPpTa8mGSBnqtSFo+PfdaGVX6&#10;N0uZMWI1ra+Zrn/t/NNi1qXMGGjffZ+e+7QweE36N9Mz0t9aGPiUZmjruU/n7eWZT6mstt63qb7r&#10;+2H5zvkKiPFnw/OdbZwnkpw3zODYfnfg59qVFSGEEqRj+18MjxeyeWM/hnUkZOy+RAihA0jNSSe1&#10;6fDIuXb8hMI0UAERQihUm60f6BRx0jEhhNBBdKkdO6ECYtvvixBCJfTYjm7QHbKyYydCCDWsS+34&#10;CQURLx0TQggdSLSyngnx0jEhhNDBdK0dR6EQ4qVjQgihA+rjdrSDwyNeOiaEEDqgXmrHUsiMVEjH&#10;hBBCmfRlO+rBYRHSMSGE+tKldlyFTAjpmBBC/YnxrB5poGIhhJC17rVjKxgjrL9CCPWpW+34GosM&#10;afI0qe9Nhh6w+/i/9d/OtctXFTHYrwshhBrTpXZs3YMMW5TcAq/tdfzbU+1yF0fIIYgQ6k+n2rE1&#10;FBlaTrHXeXvTh9rXUAwhSztCqC8daj2WpGca0hbXufZ1FOHtQj80UMEQQshKl9pxdS+ybVp3GVpi&#10;qkcv1x2F/Di454oM7giho+mQXWQy3zWorafLzN/eFq79sJNNiiFDK+0coGn2y5Z0XO0eIAwVIeTq&#10;0AFbfjQiNavF9WSyHP+uBYsM1sgwfT/EULVZvmakSy/Jq/d39whhvgil61Q73qQi301rdfGzDDFr&#10;6T5cChUXWmWlcnytWKaPEmbGvkJaurEtX18kV0YldOjW1YQMPVafAv/2vnI/yPbxzKxUjEvtsvWI&#10;xBmx30q+NRBIUX7pR9Gpdp0tjazP8n7IQcfzIBFZzwpyql0+mGfjueWWdvPeF3ST5ZbsZ6GLeK8+&#10;165rtZD15A/Ven+gIrLcX0zOssYxMI/FFl3GMt8bMIGj6KmDsmwnfwjqXoSOcAxrSouiXU+n2uWC&#10;PsGwgqUfIk/d7SXbyR8ez36Png4ZBkIZxIQiYFjhhlX7WbVAwH261i4jAHQKhrVLT7/LcGB9OdUu&#10;JwB0CIa1W5faz6wmEpbEvItp/wDQGBgWprUHCU+ge6pdVgDoDAwrWk85vV2GBAIh94dWFgDYgmEl&#10;6as8YUtix/051S4rAHQEhmWimwxTvj+Ouozqcoq3hO8eTysLAOzAsLLqPVl17WdszY4689qraQNA&#10;BTCsIuqqpSFhMwUnXWuXFwA6AcMqpmvtZ22FrG+B5OtRu7wA0AkYVlGdaj9vCyR8avskcgwCQDoY&#10;VlF1kSlDhp0J1LSmbXa2Mv4/ddJgADACwyqqbrvHZHs/OCZfAEAaGFZxnWo/8xzIkLT7sXLdT7nQ&#10;GgAMwbCK61z7medC1se2yHYPAGmMQUZnfel4xEmWNxBFNrrWfua5kKGV9bpy7afaZQSAzmggqPes&#10;a+3nmxMZ0lUtXTvdggBgSwNBvWddaz/fnKgprVw7swUBwJYGgnrPutZ+vjmRjS7l2uUDgM5oIKj3&#10;rHPt55ubZ79+ACiIhGfjRhjWT8j6xItr7fIBQEcIU91zqvsFtBv15167fADQEUILK5e6zXThsmFY&#10;r7XLBwAd0UBg71VPMUtuw7BUH2uXEQA6oYHA3quexbC2th8hezsA2NBAYO9ZzzCGtWVY19plBIBO&#10;aCCo96xr7eebmwDD6moHZgCoSANBvWfplO+uW1myPYbFTEEAsKGBoN67uhzLkiH57ZZZqZ5itiQA&#10;FECY1l5CXSWClSEl09qC4R9Uu7wA0BEybDuCceXVpfZzTkWGLWlue6+9drkBoDNk6OL50kBg71mX&#10;2s85hrFu6OSK4FYVhgUA2XkLMJ9iAxMK0rX2Mw5FhhbVl9T6UPs6AKBj3oLMR0wrq+7ScAYIGbqI&#10;1zZnxLAAoB0wrSK6SQNbycvQ5fdpLI/5M699fQDwBGBaRY2raItLhpl+Oi51z319Ja8LAJ4YGb68&#10;awf0Z9FDhjGjs/Ez1A+Py3js7AaFYQFANYTZg7X0IkPrS1tC+uFwHvXBez4n579d5XvL6aWBa8Cw&#10;AKAsrQQ/dDixJxYAlEWGr/fawa9q4JWhlXNvoCxHErkEAaA8EpHloBNpl+iH8R7cGyjPkdRlLkUA&#10;aBwZpj8/06xBvdazdw/uDZTrSLpWqawAALK9/1Ev0oWzP20NIhjWXrHjMADUQfpvZem1XVaun8kn&#10;+9RsRg8AeAKk31aWmtFp49prl/FIYoYgANRFhlZW7WBorS+B1167nEcSEy4AoD7Sz2Li9+nqO667&#10;dnmPpK42rgSAAyPDuqRHA4ExVtoFGDzGIn22LHPqlLH6AQDsR4ZFxTc51mSM2VmAAddZu9wlpM/x&#10;Lt/TQi3pNv7d3HN/yVXfAABMkCHR6ucGgu6agsarZq6tR8NSs/k6GtBPeQojnvs0i5LuQAA4Bg0E&#10;4iVdEq6pdSMOlZqKjkFmmXI+Gt8px7EBAMxpICjPtSTOidd0xOn8ak5TC+qCkQAAeDQQqH2zSm5N&#10;iOG28Zl0l6HldLG4XgCAp6CB4D3pYRW8pa20TD+MPVlcHwDAU9JAQFdpd1jUJIJGr2kaezpbXRMA&#10;wNPTSHC3NKtTxevQyR4nq2sBAACHnsxqvJ6SU9q1u+8mjEMBAOSnolndrM1qvJ4SMwRfx/OYlx8A&#10;ABao0KK65Az0kn+GIEYFAFCDAib1kGECwqnQ9eRKO7UrnyEAABgjeTY6nMZ2iu5iK/kmXNxoVQEA&#10;VEbyrFk6V7qWS4ZrYa8oAIAWyGRYUUlrDa7FevzqlZYVAEAjSJ5ZdY9K12I9fnWtcR0AADCD5Mts&#10;XnSCggybVFpfw7nkNQAAwAqSb6HtreA16A7DsZNH7vI9ES3bbQAAtIrkm1lXZCdbGTYk3NMVqMZG&#10;IloAgCOyM+CHSFss2ScrjK2ikLI/RpM65S4TAABkROxmCt5KmYKETRbR6yq6FgwAADISGPzXutg+&#10;l2hRjWXV8aqt6et3uvwAADpE9k+8uEuFrTTG8aq1yRUvGBUAQOesmMDraFBVJypsjFe9Z0+vVTYA&#10;ACjIOFFi2sp9muJdPcvD2AV4WzHUr0ymAACAqmx0AT7o/gMAgOpsTARhTyoAAKjLRqvqTvcfAABU&#10;ZRyrWmpVPVhPBQAA1ZEhce2D7j8AAGiScSbiUpYN/Xe2pAcAgHrIkHB3aaq6rqm61C4jAAA8MRst&#10;ql+kUNJcAACAnxhn/X1ZGaOi+w8AAOowTqL4upJKidl/AABQlzGt01by3Fdm/wEAQFVWWlUv40SL&#10;4lneAQAAfkC+b1PimtO5drkgjP8HAGUhWVBJsYgAAAAASUVORK5CYIJQSwMEFAAGAAgAAAAhALa8&#10;qanhAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3FB1OGnaRriVKglUG7Q&#10;9sLNjZckJV5HsduGt2c5wWWl0Yxmv8kWg23FCXvfOFJwM4lAIJXONFQp2G2L6wSED5qMbh2hgm/0&#10;sMhHF5lOjTvTO542oRJcQj7VCuoQulRKX9ZotZ+4Dom9T9dbHVj2lTS9PnO5beVtFMXS6ob4Q607&#10;XNZYfm2OVsFqe3V41odduX5dPS1N8fLxdl9MlbocD48PIAIO4S8Mv/iMDjkz7d2RjBetglkc85ag&#10;gC/b8/ndDMSec1GSgMwz+X9A/gMAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAABk&#10;cnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBtSA4wSGNZxBoJ&#10;SS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBRhnHYffRnWrHU&#10;UV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT6UBctljN/7PD&#10;PDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;sYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDOFZ3nBAIAAIcEAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;AAoAAAAAAAAAIQCGGzzrSR4AAEkeAAAUAAAAAAAAAAAAAAAAAGoEAABkcnMvbWVkaWEvaW1hZ2Ux&#10;LnBuZ1BLAQItABQABgAIAAAAIQC2vKmp4QAAAAgBAAAPAAAAAAAAAAAAAAAAAOUiAABkcnMvZG93&#10;bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAAAADzIwAAZHJz&#10;L19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAADmJAAAAAA=&#10;" path="m,l3280851,r,1655756l,1655756,,xe" stroked="f">
+                <v:fill r:id="rId10" o:title="MassHealth logo. Says MassHealth over the outline of MA" recolor="t" rotate="t" type="frame"/>
                 <v:path arrowok="t"/>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00E47D17">
         <w:t>Welcome Letter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="2AF73DD6" w14:textId="6DDEB9F0" w:rsidR="1552F294" w:rsidRDefault="1552F294"/>
     <w:p w14:paraId="49C2F5F0" w14:textId="2F74CD26" w:rsidR="1552F294" w:rsidRDefault="008A77C9" w:rsidP="1552F294">
       <w:r w:rsidRPr="0009508F">
         <w:t xml:space="preserve">Dear MAC Member, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2020D6DA" w14:textId="2C801AA0" w:rsidR="008A77C9" w:rsidRDefault="008A77C9" w:rsidP="00CF724A">
       <w:r>
         <w:t xml:space="preserve">Welcome to the MassHealth Member Advisory Committee (MAC)! </w:t>
       </w:r>
       <w:r w:rsidRPr="00B92CF5">
         <w:t>Thank you for</w:t>
@@ -3395,51 +3309,51 @@
       </w:r>
       <w:r w:rsidR="0093607E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">information on </w:t>
       </w:r>
       <w:r w:rsidR="006940A8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>specific topics</w:t>
       </w:r>
       <w:r w:rsidR="0093607E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B91B9C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">The MAC website, at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00C40B3B" w:rsidRPr="00C40B3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>MassHealth Member Advisory Committee | Mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C40B3B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B91B9C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">is another resource where you will find information about the MAC. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E9DF93D" w14:textId="5DF3A7DB" w:rsidR="008A77C9" w:rsidRDefault="008A77C9" w:rsidP="008A77C9">
       <w:r>
         <w:t>We are excited to get to know you and work together to improve MassHealth programs and policies</w:t>
       </w:r>
@@ -3456,51 +3370,50 @@
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D579569" w14:textId="6BDF18DA" w:rsidR="008A77C9" w:rsidRPr="0009508F" w:rsidRDefault="20118412" w:rsidP="008A77C9">
       <w:r>
         <w:t>The MassHealth Team</w:t>
       </w:r>
       <w:r w:rsidR="6D0E0F0C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CBF505" w14:textId="609416E5" w:rsidR="00FD6C43" w:rsidRDefault="00FD6C43" w:rsidP="008A77C9"/>
     <w:p w14:paraId="6F68CAA7" w14:textId="77777777" w:rsidR="00BB78C0" w:rsidRDefault="00BB78C0" w:rsidP="008A77C9"/>
     <w:p w14:paraId="3D73D85A" w14:textId="77777777" w:rsidR="003F69A9" w:rsidRDefault="003F69A9" w:rsidP="008A77C9"/>
     <w:p w14:paraId="49174422" w14:textId="77777777" w:rsidR="003F69A9" w:rsidRDefault="003F69A9" w:rsidP="008A77C9"/>
     <w:p w14:paraId="4D0908D8" w14:textId="77777777" w:rsidR="00BB78C0" w:rsidRDefault="00BB78C0" w:rsidP="008A77C9"/>
     <w:p w14:paraId="3DBF48BA" w14:textId="77777777" w:rsidR="00BB78C0" w:rsidRDefault="00BB78C0" w:rsidP="008A77C9"/>
     <w:p w14:paraId="1C91C9BF" w14:textId="77777777" w:rsidR="00BB78C0" w:rsidRDefault="00BB78C0" w:rsidP="008A77C9"/>
     <w:p w14:paraId="5EA8C788" w14:textId="18A851DB" w:rsidR="00D5490C" w:rsidRDefault="00A202C6" w:rsidP="00B6576D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc188302378"/>
       <w:bookmarkStart w:id="4" w:name="_Toc195880948"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Important </w:t>
       </w:r>
       <w:r w:rsidR="004D6077">
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ontact </w:t>
       </w:r>
       <w:r w:rsidR="004D6077">
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:t>nformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="007E6000">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0D60A3" w14:textId="5238D51D" w:rsidR="00741A5E" w:rsidRPr="00741A5E" w:rsidRDefault="00AD1DAF" w:rsidP="00741A5E">
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00741A5E">
@@ -3516,87 +3429,86 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03CF11D6" w14:textId="77777777" w:rsidR="00912D4E" w:rsidRDefault="00912D4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:spacing w:val="4"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67EB7FBA" w14:textId="7817CAD0" w:rsidR="00905EB0" w:rsidRPr="002E15DD" w:rsidRDefault="002E15DD" w:rsidP="002E15DD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc195880949"/>
       <w:bookmarkStart w:id="6" w:name="_Toc188302379"/>
       <w:r w:rsidRPr="002E15DD">
-        <w:lastRenderedPageBreak/>
         <w:t>MassHealth’s commitment to Member Engagement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="738D669F" w14:textId="7D8FCD54" w:rsidR="00F35BA8" w:rsidRPr="00741494" w:rsidRDefault="00E905DC" w:rsidP="00E168AF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E905DC">
         <w:t>In Massachusetts, Medicaid and the Children’s Health Insurance Program (CHIP) are combined into one program called MassHealth</w:t>
       </w:r>
       <w:r w:rsidR="008C3B16">
         <w:t>. MassHealth’s mission is to improve the health outcomes of its members and their families. MassHealth does this by providing access to integrated health care services that equitably promote</w:t>
       </w:r>
       <w:r w:rsidR="001649E3">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00211B84" w:rsidRPr="00211B84">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00211B84">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FBFDC69" wp14:editId="10C2EE6A">
             <wp:extent cx="6756400" cy="1549400"/>
             <wp:effectExtent l="0" t="0" r="0" b="31750"/>
             <wp:docPr id="535626616" name="Diagram 15" descr="Interconnected rings of Health, Well-being, Independence, and Quality of Life."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId17" r:lo="rId18" r:qs="rId19" r:cs="rId20"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId13" r:lo="rId14" r:qs="rId15" r:cs="rId16"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DDF2A8B" w14:textId="2D61A9D4" w:rsidR="00104627" w:rsidRPr="00741494" w:rsidRDefault="00104627" w:rsidP="00E168AF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D962C5">
         <w:rPr>
           <w:rFonts w:cs="Noto Sans"/>
           <w:color w:val="141414"/>
         </w:rPr>
         <w:t xml:space="preserve">Member engagement is a key part of achieving MassHealth’s goals. MassHealth is committed to working with MassHealth members to better understand their experiences with the MassHealth program, address inequities, and eliminate disparities in health and healthcare. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A15F27" w14:textId="4C641B28" w:rsidR="008C3B16" w:rsidRPr="00741494" w:rsidRDefault="006E7C2E" w:rsidP="1552F294">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Noto Sans"/>
           <w:color w:val="141414"/>
@@ -3625,51 +3537,51 @@
                 <wp:start x="982" y="-2411"/>
                 <wp:lineTo x="-1964" y="-1808"/>
                 <wp:lineTo x="-1964" y="22906"/>
                 <wp:lineTo x="2455" y="27126"/>
                 <wp:lineTo x="21600" y="27126"/>
                 <wp:lineTo x="21845" y="26523"/>
                 <wp:lineTo x="25773" y="22605"/>
                 <wp:lineTo x="26018" y="3014"/>
                 <wp:lineTo x="23073" y="-1507"/>
                 <wp:lineTo x="22827" y="-2411"/>
                 <wp:lineTo x="982" y="-2411"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="269521433" name="Picture 16" descr="An image of peoples hands together in a circle. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="269521433" name="Picture 16" descr="An image of peoples hands together in a circle. "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22" cstate="print">
+                    <a:blip r:embed="rId18" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1676400" cy="1365250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="333333">
                           <a:alpha val="65000"/>
@@ -3943,51 +3855,51 @@
                               <w:spacing w:line="360" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009745C6">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Interested in Learning More about the Brainstorming Sessions?</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="267CADB6" w14:textId="77777777" w:rsidR="00E23BA9" w:rsidRPr="0006778D" w:rsidRDefault="00E23BA9" w:rsidP="002813FA">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">Go to: </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId23" w:history="1">
+                            <w:hyperlink r:id="rId19" w:history="1">
                               <w:r w:rsidRPr="008E0A66">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                 </w:rPr>
                                 <w:t>MassHealth Member Advisory Committee Community Engagement | Mass.gov</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
@@ -4009,51 +3921,51 @@
                         <w:spacing w:line="360" w:lineRule="auto"/>
                         <w:rPr>
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009745C6">
                         <w:rPr>
                           <w:color w:val="auto"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Interested in Learning More about the Brainstorming Sessions?</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="267CADB6" w14:textId="77777777" w:rsidR="00E23BA9" w:rsidRPr="0006778D" w:rsidRDefault="00E23BA9" w:rsidP="002813FA">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve">Go to: </w:t>
                       </w:r>
-                      <w:hyperlink r:id="rId24" w:history="1">
+                      <w:hyperlink r:id="rId20" w:history="1">
                         <w:r w:rsidRPr="008E0A66">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                           </w:rPr>
                           <w:t>MassHealth Member Advisory Committee Community Engagement | Mass.gov</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B07D80">
         <w:t>I</w:t>
       </w:r>
@@ -4089,51 +4001,50 @@
         <w:t>helped</w:t>
       </w:r>
       <w:r w:rsidR="001107D7" w:rsidRPr="00FE358E">
         <w:t xml:space="preserve"> formulat</w:t>
       </w:r>
       <w:r w:rsidR="00624FD3">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="001107D7" w:rsidRPr="00FE358E">
         <w:t xml:space="preserve"> key aspects of the MAC, as reflected in </w:t>
       </w:r>
       <w:r w:rsidR="00D43631">
         <w:t>this MAC Handbook</w:t>
       </w:r>
       <w:r w:rsidR="001107D7" w:rsidRPr="00FE358E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A5A8B26" w14:textId="21228681" w:rsidR="00274E3D" w:rsidRDefault="00274E3D" w:rsidP="00FE358E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc188302380"/>
       <w:bookmarkStart w:id="9" w:name="_Toc195880951"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Understanding the MAC</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="45B77233" w14:textId="5B965ABE" w:rsidR="00866364" w:rsidRPr="00801076" w:rsidRDefault="00AB10F4" w:rsidP="00801076">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc195880952"/>
       <w:r w:rsidRPr="00801076">
         <w:t>MAC</w:t>
       </w:r>
       <w:r w:rsidR="000E23F2" w:rsidRPr="00801076">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00136C8F" w:rsidRPr="00801076">
         <w:t>Purpose</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00136C8F" w:rsidRPr="00801076">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="129D61AE" w14:textId="3C0316EB" w:rsidR="00F57981" w:rsidRPr="006C4D26" w:rsidRDefault="00F57981" w:rsidP="002B4425">
@@ -4855,96 +4766,103 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="03F3AFE9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> if </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidRPr="03F3AFE9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">choose </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414E1B3F" w14:textId="77777777" w:rsidR="00824392" w:rsidRDefault="00824392" w:rsidP="00824392">
+    <w:p w14:paraId="414E1B3F" w14:textId="1705F1F2" w:rsidR="00824392" w:rsidRDefault="00824392" w:rsidP="00824392">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00D8106D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">eceive a certificate of appreciation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="00D8106D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">your service </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>once you complete your two-year term</w:t>
+        <w:t xml:space="preserve">once you complete </w:t>
+      </w:r>
+      <w:r w:rsidR="00A36BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>your term.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A467C92" w14:textId="06023036" w:rsidR="00B85188" w:rsidRPr="00E70823" w:rsidRDefault="00824392" w:rsidP="00B85188">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00573653">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth believes that MassHealth members and their families are experts </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00573653">
         <w:rPr>
@@ -5057,51 +4975,50 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
       <w:r w:rsidR="0086362A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>each other</w:t>
       </w:r>
       <w:r w:rsidRPr="00573653">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AAFFFB8" w14:textId="77777777" w:rsidR="00AE2421" w:rsidRPr="00D07CEA" w:rsidRDefault="00AE2421" w:rsidP="00D07CEA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc195880956"/>
       <w:r w:rsidRPr="00D07CEA">
-        <w:lastRenderedPageBreak/>
         <w:t>MAC Time Commitment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00D07CEA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="533A9193" w14:textId="61A941F6" w:rsidR="007F5AD6" w:rsidRDefault="00AE2421" w:rsidP="00AE2421">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth </w:t>
       </w:r>
       <w:r w:rsidR="00283B1E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -5235,51 +5152,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="09F3EE36">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Do some work to prepare for meetings</w:t>
       </w:r>
       <w:r w:rsidR="00AE2421">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, as needed</w:t>
       </w:r>
       <w:r w:rsidR="008504DA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117E9963" w14:textId="33D187E9" w:rsidR="00AE2421" w:rsidRDefault="00AE2421" w:rsidP="00AE2421">
+    <w:p w14:paraId="15502C2E" w14:textId="77777777" w:rsidR="00E338EA" w:rsidRDefault="00AE2421" w:rsidP="00E338EA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="000A015E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>e</w:t>
@@ -5298,99 +5215,99 @@
         </w:rPr>
         <w:t xml:space="preserve"> all meetings </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">and not distracted, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A015E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>to the extent possible</w:t>
       </w:r>
       <w:r w:rsidR="008504DA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CF1440" w14:textId="64D27534" w:rsidR="00AE2421" w:rsidRDefault="00AE2421" w:rsidP="00AE2421">
+    <w:p w14:paraId="40CF1440" w14:textId="1549B03C" w:rsidR="00AE2421" w:rsidRPr="00E338EA" w:rsidRDefault="00AE2421" w:rsidP="00E338EA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E338EA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C1102E">
+        <w:t xml:space="preserve">Serve on the MAC for a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E417A7" w:rsidRPr="00E338EA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">erve on the MAC for a period of two years (also described as a “term”). </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>set</w:t>
+      </w:r>
+      <w:r w:rsidR="00E338EA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>You</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C1102E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E338EA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> may not serve for more than one consecutive term (meaning one term following another)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008C4DF8">
+        <w:t>period (also described as a “term”). You may not serve for more than one consecutive term (meaning one term following another)</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4DF8" w:rsidRPr="00E338EA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, but you can apply for more than one non-consecutive term</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C1102E">
+      <w:r w:rsidRPr="00E338EA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ABE5547" w14:textId="7FA5EAFA" w:rsidR="00AE2421" w:rsidRDefault="00AE2421" w:rsidP="00FE358E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E0CA2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -5655,51 +5572,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="546B45CD" w14:textId="77777777" w:rsidR="00CC6E49" w:rsidRDefault="00CC6E49" w:rsidP="00AE2421">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D1D4953" w14:textId="77777777" w:rsidR="00CC6E49" w:rsidRPr="001E0CA2" w:rsidRDefault="00CC6E49" w:rsidP="00AE2421">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D25A635" w14:textId="4F5A4323" w:rsidR="00136C8F" w:rsidRDefault="00136C8F" w:rsidP="009F61BD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc195880958"/>
       <w:r w:rsidRPr="00922BFC">
-        <w:lastRenderedPageBreak/>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00C268F7" w:rsidRPr="00922BFC">
         <w:t>AC</w:t>
       </w:r>
       <w:r w:rsidRPr="00922BFC">
         <w:t xml:space="preserve"> Meeting</w:t>
       </w:r>
       <w:r w:rsidR="00736234">
         <w:t xml:space="preserve"> Topics</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00922BFC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20AD40A5" w14:textId="4AF0F991" w:rsidR="00C32315" w:rsidRDefault="00C32315" w:rsidP="00C32315">
       <w:r>
         <w:t xml:space="preserve">The MAC </w:t>
       </w:r>
       <w:r w:rsidR="00737F51">
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r>
         <w:t>cover topics guided by</w:t>
@@ -5737,51 +5653,51 @@
       <w:r w:rsidR="00CC62AD">
         <w:t>each meeting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
       <w:r w:rsidR="007C76AA">
         <w:t>the MAC</w:t>
       </w:r>
       <w:r w:rsidR="00C90688">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">may stay with one topic for a few meetings. MAC </w:t>
       </w:r>
       <w:r w:rsidR="00406E71">
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">eeting topics could include: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3FAA3E" w14:textId="6D71184D" w:rsidR="00C32315" w:rsidRDefault="00C32315" w:rsidP="00C32315">
       <w:pPr>
         <w:sectPr w:rsidR="00C32315" w:rsidSect="008E03DA">
-          <w:footerReference w:type="default" r:id="rId25"/>
+          <w:footerReference w:type="default" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="288" w:gutter="0"/>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5683CF88" w14:textId="349C5BF3" w:rsidR="00C32315" w:rsidRDefault="00C32315" w:rsidP="00A20D69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sharing </w:t>
       </w:r>
       <w:r w:rsidR="00E07677">
         <w:t xml:space="preserve">experiences </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">with getting care  </w:t>
@@ -6435,51 +6351,50 @@
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve">will not influence your eligibility for MassHealth benefits or services.  </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="330E8957" w14:textId="77777777" w:rsidR="00AF75D3" w:rsidRDefault="00AF75D3"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00A80B7D">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="555B492B" w14:textId="238C0C26" w:rsidR="008776CB" w:rsidRPr="00942961" w:rsidRDefault="00D07CEA" w:rsidP="009F61BD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc188302381"/>
       <w:bookmarkStart w:id="19" w:name="_Toc195880960"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="007F4DB8">
         <w:t xml:space="preserve">eveloping </w:t>
       </w:r>
       <w:r w:rsidR="008776CB">
         <w:t>MAC By-Laws</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="2A12C84B" w14:textId="0A6F51DD" w:rsidR="008776CB" w:rsidRDefault="00C916BD" w:rsidP="008776CB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">You </w:t>
       </w:r>
       <w:r w:rsidR="006431C8">
         <w:rPr>
@@ -6612,51 +6527,51 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D9ABEA3" w14:textId="77777777" w:rsidR="008776CB" w:rsidRDefault="008776CB" w:rsidP="008776CB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12D445D1" wp14:editId="27101FCB">
             <wp:extent cx="6705600" cy="3543300"/>
             <wp:effectExtent l="0" t="0" r="0" b="19050"/>
             <wp:docPr id="807035583" name="Diagram 11" descr="There are 3 rows of 3 that include the opics in this handbook and by-laws. &#10;Box 1 says Purpose and Goals. &#10;Box 2 says Membership Terms&#10;Box 3 says Member Expectations&#10;Box 4 says Focus Areas&#10;Box 5 says Eligibility and Application Processes&#10;Box 6 says Member Accommodations and Supports&#10;Box 7 says Recommendation and Decisions Making&#10;Box 8 days Engagement with the MPAC&#10;Box 9 says Meeting Guidelines and Procedures"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId26" r:lo="rId27" r:qs="rId28" r:cs="rId29"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId22" r:lo="rId23" r:qs="rId24" r:cs="rId25"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="24904171" w14:textId="7F8B8F6F" w:rsidR="008776CB" w:rsidRDefault="008776CB" w:rsidP="008776CB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4E5044A1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is important to note </w:t>
       </w:r>
       <w:r w:rsidRPr="4E5044A1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>that the By-Laws will be a living document and may</w:t>
@@ -6688,51 +6603,50 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="207D26A0" w14:textId="77777777" w:rsidR="00DB3D6C" w:rsidRPr="009F61BD" w:rsidRDefault="00DB3D6C" w:rsidP="009F61BD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc188302382"/>
       <w:bookmarkStart w:id="21" w:name="_Toc195880961"/>
       <w:r w:rsidRPr="009F61BD">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Federal Requirements Related to the MAC</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="27893011" w14:textId="77777777" w:rsidR="004A5955" w:rsidRDefault="002419E9" w:rsidP="004A5955">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Federal law</w:t>
       </w:r>
       <w:r w:rsidR="00AF4362">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7006,51 +6920,51 @@
       </w:r>
       <w:r w:rsidR="00652DB1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> MassHealth’s </w:t>
       </w:r>
       <w:r w:rsidR="00CD0C52">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00050F14">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Medicaid </w:t>
       </w:r>
       <w:r w:rsidR="00CD0C52">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Advisory Committee” is the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId27">
         <w:r w:rsidR="001069DA" w:rsidRPr="15CB4A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>MassHealth Program Advisory Committee (MPAC) | Mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008E5125" w:rsidRPr="15CB4A92">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, which is separate from the MAC. </w:t>
       </w:r>
       <w:r w:rsidR="00CF2270" w:rsidRPr="15CB4A92">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The MPAC is intended to be a space where MassHealth-serving stakeholders can advise MassHealth on policy development and the effective administration of the MassHealth program. T</w:t>
       </w:r>
       <w:r w:rsidR="008B4589" w:rsidRPr="15CB4A92">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
@@ -7448,51 +7362,51 @@
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>Interested in Learning More about the federal laws</w:t>
                             </w:r>
                             <w:r w:rsidRPr="001F46D5">
                               <w:rPr>
                                 <w:color w:val="auto"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>?</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="06401ABF" w14:textId="10457F86" w:rsidR="009F5E53" w:rsidRPr="0006778D" w:rsidRDefault="009F5E53" w:rsidP="009F5E53">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">Go to: </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
+                            <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
                               <w:r>
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:t>Code of Federal Regulations | 42 CFR 431.12 | Medicaid Advisory Committee and Beneficiary Advisory Council</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
@@ -7523,96 +7437,95 @@
                       <w:r>
                         <w:rPr>
                           <w:color w:val="auto"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>Interested in Learning More about the federal laws</w:t>
                       </w:r>
                       <w:r w:rsidRPr="001F46D5">
                         <w:rPr>
                           <w:color w:val="auto"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>?</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="06401ABF" w14:textId="10457F86" w:rsidR="009F5E53" w:rsidRPr="0006778D" w:rsidRDefault="009F5E53" w:rsidP="009F5E53">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve">Go to: </w:t>
                       </w:r>
-                      <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
+                      <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
                         <w:r>
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:b/>
                             <w:bCs/>
                             <w:noProof/>
                           </w:rPr>
                           <w:t>Code of Federal Regulations | 42 CFR 431.12 | Medicaid Advisory Committee and Beneficiary Advisory Council</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA4C37D" w14:textId="36CA7AF3" w:rsidR="00EB543E" w:rsidRDefault="00EB543E" w:rsidP="00EB543E"/>
     <w:p w14:paraId="5ABD719B" w14:textId="6C5C7A48" w:rsidR="00EB543E" w:rsidRDefault="00EB543E" w:rsidP="00EB543E"/>
     <w:p w14:paraId="40B48C6A" w14:textId="7FB90E7C" w:rsidR="00EB543E" w:rsidRDefault="00EB543E" w:rsidP="00EB543E"/>
     <w:p w14:paraId="24214B79" w14:textId="462C765D" w:rsidR="00EB543E" w:rsidRPr="00F91DF4" w:rsidRDefault="00EB543E" w:rsidP="00EB543E"/>
     <w:p w14:paraId="70E5590F" w14:textId="38D12182" w:rsidR="00DB3D6C" w:rsidDel="002F76C0" w:rsidRDefault="00DB3D6C" w:rsidP="002C008C">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F6BEFC9" w14:textId="1CE210D4" w:rsidR="007A627B" w:rsidRDefault="00A723E1" w:rsidP="009F61BD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc188302383"/>
       <w:bookmarkStart w:id="24" w:name="_Toc195880963"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">MAC </w:t>
       </w:r>
       <w:r w:rsidR="002867F1" w:rsidRPr="002867F1">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00701FA9" w:rsidRPr="002867F1">
         <w:t>oles</w:t>
       </w:r>
       <w:r w:rsidR="00701FA9">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00B21534" w:rsidRPr="002867F1">
         <w:t>Responsibilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidR="00BB2E8E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B5E4FD" w14:textId="1529F9FE" w:rsidR="00EF1393" w:rsidRPr="004E556C" w:rsidRDefault="00A91F46" w:rsidP="004E556C">
       <w:r>
         <w:t>In addition to</w:t>
       </w:r>
       <w:r w:rsidR="004E556C">
@@ -8025,98 +7938,97 @@
         <w:t xml:space="preserve">able to meet their obligations or do not comply with meeting guidelines </w:t>
       </w:r>
       <w:r w:rsidR="00BE34D6">
         <w:t xml:space="preserve">and by-laws </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5442">
         <w:t xml:space="preserve">as may be developed by </w:t>
       </w:r>
       <w:r w:rsidR="007E35EF">
         <w:t xml:space="preserve">MassHealth and </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5442">
         <w:t>MAC members. This includes irregular meeting attendance or having an actual or perceived conflict of interest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52C1D9CC" w14:textId="27099CE9" w:rsidR="00AB10F4" w:rsidRDefault="008978B2" w:rsidP="00CC179E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc188302384"/>
       <w:bookmarkStart w:id="26" w:name="_Toc195880964"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63BD3825" wp14:editId="4DF67F35">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5468816</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>43962</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1222131" cy="1222131"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="220528037" name="Graphic 27">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="220528037" name="Graphic 27">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34">
+                    <a:blip r:embed="rId30">
                       <a:duotone>
                         <a:prstClr val="black"/>
                         <a:schemeClr val="accent4">
                           <a:tint val="45000"/>
                           <a:satMod val="400000"/>
                         </a:schemeClr>
                       </a:duotone>
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId35"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId31"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1222131" cy="1222131"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
@@ -8154,54 +8066,54 @@
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1178409181" name="Graphic 28">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1178409181" name="Graphic 28">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36">
+                    <a:blip r:embed="rId32">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId37"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId33"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="474345" cy="474345"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
@@ -8376,54 +8288,54 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EC28B9C" wp14:editId="762B56D0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-44450</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>280</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="474345" cy="474345"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1778983236" name="Graphic 28" descr="Checkbox Checked with solid fill"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1014092577" name="Graphic 1014092577" descr="Checkbox Checked with solid fill"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36">
+                    <a:blip r:embed="rId32">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId37"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId33"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="474345" cy="474345"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
@@ -8725,114 +8637,127 @@
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563406">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>If you do not have a computer or internet access</w:t>
       </w:r>
       <w:r w:rsidRPr="00563406">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, you may choose to join MAC meetings by phone. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD686D5" w14:textId="4551F8BE" w:rsidR="00732D81" w:rsidRPr="00563406" w:rsidRDefault="00732D81" w:rsidP="00A20D69">
+    <w:p w14:paraId="4DD686D5" w14:textId="6E80994C" w:rsidR="00732D81" w:rsidRPr="00563406" w:rsidRDefault="00732D81" w:rsidP="00A20D69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563406">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>If you need support with travel for in-person meetings</w:t>
       </w:r>
       <w:r w:rsidRPr="00563406">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, travel will be reimbursed at $0.67 per mile plus reimbursement for the cost of tolls and parking. </w:t>
+        <w:t xml:space="preserve">, travel will be reimbursed at </w:t>
+      </w:r>
+      <w:r w:rsidR="003B0C96" w:rsidRPr="003B0C96">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">state determined rate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563406">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">per mile plus reimbursement for the cost of tolls and parking. </w:t>
       </w:r>
       <w:r w:rsidR="00DF24F7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>To get reimbursed</w:t>
       </w:r>
       <w:r w:rsidR="00361AB0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, please email images of travel receipts</w:t>
       </w:r>
       <w:r w:rsidR="00CE5B31">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20FCE11D" w14:textId="58B55DC4" w:rsidR="00021AD7" w:rsidRPr="0093733F" w:rsidRDefault="00305815" w:rsidP="0093733F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">We ask that </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD5B97">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>MAC members share their accommodation needs as soon as possible so they can be addressed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00852594">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidR="00732D81">
         <w:rPr>
@@ -8922,54 +8847,54 @@
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="279574175" name="Graphic 28">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="279574175" name="Graphic 28">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36">
+                    <a:blip r:embed="rId32">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId37"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId33"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="474345" cy="474345"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
@@ -9036,51 +8961,51 @@
       <w:r w:rsidR="00E36B45">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41C79B52" w14:textId="77777777" w:rsidR="002E0C5A" w:rsidRPr="00725C5B" w:rsidRDefault="002E0C5A" w:rsidP="002E0C5A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74DB1EAB" wp14:editId="78311809">
             <wp:extent cx="6790055" cy="2369185"/>
             <wp:effectExtent l="0" t="0" r="86995" b="0"/>
             <wp:docPr id="2083310918" name="Diagram 4" descr="Provides and overview of what materials you can expect before, between and after meetings. "/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId38" r:lo="rId39" r:qs="rId40" r:cs="rId41"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId34" r:lo="rId35" r:qs="rId36" r:cs="rId37"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC044A0" w14:textId="2DE4466B" w:rsidR="00AD1DAF" w:rsidRPr="00AD1DAF" w:rsidRDefault="00AA4219">
       <w:r>
         <w:t xml:space="preserve">In general, documents will be shared electronically over email, but </w:t>
       </w:r>
       <w:r w:rsidR="00E36B45">
         <w:t>you</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> may choose other options for receiving materials depending on </w:t>
       </w:r>
       <w:r w:rsidR="001657E5">
         <w:t>your</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> needs. Some materials, such as meeting notes, </w:t>
       </w:r>
       <w:r w:rsidR="00C63539">
         <w:t xml:space="preserve">will </w:t>
       </w:r>
@@ -9146,54 +9071,54 @@
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="327258900" name="Graphic 28">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="327258900" name="Graphic 28">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36">
+                    <a:blip r:embed="rId32">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId37"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId33"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="474345" cy="474345"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
@@ -9278,51 +9203,50 @@
     </w:p>
     <w:p w14:paraId="64ABDE5E" w14:textId="535725C7" w:rsidR="0017647C" w:rsidRDefault="004D21F2" w:rsidP="00A20D69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Materials in your preferred language</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F1981F3" w14:textId="0E7DB056" w:rsidR="0022399D" w:rsidRDefault="00FF6CBD" w:rsidP="005D3272">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251614208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15F34C26" wp14:editId="27726109">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>463550</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6859905" cy="1860550"/>
                 <wp:effectExtent l="38100" t="38100" r="112395" b="120650"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1799101002" name="Text Box 2" descr="Have questions about any of these?&#10;Contact Jennifer Hitchcock: Jennifer.Hitchcock@umassmed.edu&#10;Examples of ways we can support you:&#10;•Providing interpreter services and translating materials&#10;•Meeting one-on-one or logging into meetings early to work through device or internet issues &#10;•Working with you to support any accommodations needs you may have &#10;"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
@@ -10041,86 +9965,85 @@
     <w:p w14:paraId="4D01B2F4" w14:textId="77777777" w:rsidR="00AD1DAF" w:rsidRDefault="00AD1DAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:spacing w:val="4"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76CDD7CD" w14:textId="0415A258" w:rsidR="00AB10F4" w:rsidRDefault="003C6F0D" w:rsidP="00291DF1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc195880969"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17D06587" wp14:editId="4C65502C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5447665</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>304165</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1551305" cy="1551305"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1803872147" name="Graphic 29" descr="Laptop with phone and calculator"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1803872147" name="Graphic 1803872147" descr="Laptop with phone and calculator"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43">
+                    <a:blip r:embed="rId39">
                       <a:duotone>
                         <a:prstClr val="black"/>
                         <a:schemeClr val="accent4">
                           <a:tint val="45000"/>
                           <a:satMod val="400000"/>
                         </a:schemeClr>
                       </a:duotone>
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId44"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId40"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1551305" cy="1551305"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:bookmarkStart w:id="32" w:name="_Toc188302385"/>
       <w:r w:rsidR="00AB10F4" w:rsidRPr="007A4BDC">
         <w:t>Attending M</w:t>
@@ -10358,54 +10281,54 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EBB8BB7" wp14:editId="66E89913">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>394970</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-5080</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="451485" cy="451485"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1571010964" name="Graphic 36" descr="Mute speaker outline"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1571010964" name="Graphic 1571010964" descr="Mute speaker outline"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45">
+                    <a:blip r:embed="rId41">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId46"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId42"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="451485" cy="451485"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE8EF79" w14:textId="48A82572" w:rsidR="0014437E" w:rsidRDefault="007C40C5" w:rsidP="007A64C5">
       <w:r>
@@ -10419,54 +10342,54 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42FAE41E" wp14:editId="04455BE7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>312834</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>352425</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="523875" cy="523875"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1111820752" name="Graphic 37" descr="Video camera outline"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1111820752" name="Graphic 1111820752" descr="Video camera outline"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47">
+                    <a:blip r:embed="rId43">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId48"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId44"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="523875" cy="523875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
@@ -10498,54 +10421,54 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47563BEB" wp14:editId="50AA00A1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>230627</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>351155</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="636997" cy="636997"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="989557914" name="Graphic 38" descr="Image to illustrate participants "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="989557914" name="Graphic 38" descr="Image to illustrate participants "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49">
+                    <a:blip r:embed="rId45">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId50"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId46"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="636997" cy="636997"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="007C40C5">
         <w:t xml:space="preserve">Click to start or stop your camera </w:t>
       </w:r>
@@ -10585,54 +10508,54 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251618304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42FDE593" wp14:editId="29B42735">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>261756</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>144473</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="615950" cy="615950"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1849922456" name="Graphic 39" descr="Outline of Chat Boxes"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1849922456" name="Graphic 39" descr="Outline of Chat Boxes"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51">
+                    <a:blip r:embed="rId47">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId52"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId48"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="615950" cy="615950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="006D4864" w:rsidRPr="00E65C56">
         <w:rPr>
           <w:b/>
@@ -10685,54 +10608,54 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251622400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C3E6E88" wp14:editId="0C5E5902">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>344142</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>171486</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="523982" cy="523982"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="985706637" name="Graphic 40" descr="Thumbs up sign outline"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="985706637" name="Graphic 985706637" descr="Thumbs up sign outline"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53">
+                    <a:blip r:embed="rId49">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId54"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId50"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="523982" cy="523982"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="006D4864" w:rsidRPr="00E65C56">
         <w:rPr>
           <w:b/>
@@ -10750,54 +10673,54 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251626496" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03D11304" wp14:editId="0D937E5D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>273942</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>607988</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="636998" cy="636998"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="49887634" name="Graphic 41" descr="Text Box Outline"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="49887634" name="Graphic 41" descr="Text Box Outline"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55">
+                    <a:blip r:embed="rId51">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId56"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId52"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="636998" cy="636998"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00BE4DB3">
         <w:t>Click to view emojis that you can select to show a particular reaction</w:t>
       </w:r>
@@ -10858,54 +10781,54 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251630592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DF77D00" wp14:editId="1DDD11C0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>261934</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>111367</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="656590" cy="656590"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1538080484" name="Graphic 42" descr="Online meeting outline - showing computer screen"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1538080484" name="Graphic 42" descr="Online meeting outline - showing computer screen"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57">
+                    <a:blip r:embed="rId53">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId58"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId54"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="656590" cy="656590"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
@@ -10929,51 +10852,50 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> including speaker view</w:t>
       </w:r>
       <w:r w:rsidR="00906C91">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> which highlights the person speaking</w:t>
       </w:r>
       <w:r w:rsidR="00906C91">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or gallery view which shows everyone altogether </w:t>
       </w:r>
       <w:bookmarkStart w:id="34" w:name="_Toc188302386"/>
     </w:p>
     <w:p w14:paraId="44E2C703" w14:textId="77777777" w:rsidR="00FD62D0" w:rsidRDefault="00FD62D0" w:rsidP="00FD62D0"/>
     <w:p w14:paraId="28B712CC" w14:textId="07115C34" w:rsidR="007F4DB8" w:rsidRDefault="007F4DB8" w:rsidP="007F4DB8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Toc195880971"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Meeting Facilitation and Making Decisions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="557D6318" w14:textId="2B48F3A0" w:rsidR="007C54F6" w:rsidRPr="0012339E" w:rsidRDefault="007C54F6" w:rsidP="0012339E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012339E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Meeting Facilitation </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="166724DA" w14:textId="3CEC3835" w:rsidR="00AB2643" w:rsidRPr="00C61D91" w:rsidRDefault="00C3019C" w:rsidP="00AB2643">
@@ -11204,86 +11126,85 @@
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1303371B" w14:textId="1803EFDB" w:rsidR="00027DA8" w:rsidRPr="009D7D42" w:rsidRDefault="00152197" w:rsidP="009D7D42">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="44B82071" w14:textId="1803EFDB" w:rsidR="009D7D42" w:rsidRPr="009D7D42" w:rsidRDefault="00DE69C8" w:rsidP="00C6208E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc188302387"/>
       <w:bookmarkStart w:id="37" w:name="_Toc195880972"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F350E29" wp14:editId="0669C41B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1485900" cy="1485900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="65527052" name="Graphic 31" descr="Two speech bubbles"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="65527052" name="Graphic 65527052" descr="Two speech bubbles"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59">
+                    <a:blip r:embed="rId55">
                       <a:duotone>
                         <a:prstClr val="black"/>
                         <a:schemeClr val="accent4">
                           <a:tint val="45000"/>
                           <a:satMod val="400000"/>
                         </a:schemeClr>
                       </a:duotone>
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId60"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId56"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1485900" cy="1485900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
@@ -11308,54 +11229,54 @@
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="981310138" name="Graphic 28">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="981310138" name="Graphic 28">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36">
+                    <a:blip r:embed="rId32">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId37"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId33"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="474345" cy="474345"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
@@ -11530,54 +11451,54 @@
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="939451510" name="Graphic 28">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="939451510" name="Graphic 28">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36">
+                    <a:blip r:embed="rId32">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId37"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId33"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="474345" cy="474345"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
@@ -11719,54 +11640,54 @@
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="894041131" name="Graphic 28">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="894041131" name="Graphic 28">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36">
+                    <a:blip r:embed="rId32">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId37"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId33"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="474345" cy="474345"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
@@ -11885,51 +11806,50 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D4CD2B2" w14:textId="77777777" w:rsidR="007660D9" w:rsidRDefault="007660D9" w:rsidP="005E0BEB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70F4E979" w14:textId="77777777" w:rsidR="007660D9" w:rsidRDefault="007660D9" w:rsidP="005E0BEB"/>
     <w:p w14:paraId="43B8DBF3" w14:textId="7BAA9B25" w:rsidR="007C64B0" w:rsidRPr="00090E69" w:rsidRDefault="00090E69" w:rsidP="00090E69">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc195880976"/>
       <w:r w:rsidRPr="00090E69">
-        <w:lastRenderedPageBreak/>
         <w:t>Stipends</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="73091F54" w14:textId="6607B8C4" w:rsidR="007C64B0" w:rsidRPr="000F43AE" w:rsidRDefault="007C64B0" w:rsidP="007C64B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F43AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth values the time and expertise that </w:t>
       </w:r>
       <w:r w:rsidR="00EC6261" w:rsidRPr="000F43AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidRPr="000F43AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
@@ -12084,51 +12004,51 @@
       <w:r w:rsidRPr="000F43AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000F43AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> You should </w:t>
       </w:r>
       <w:r w:rsidR="00C93344" w:rsidRPr="000F43AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>call MassHealth Customer Service at</w:t>
       </w:r>
       <w:r w:rsidR="003E0818" w:rsidRPr="000F43AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidR="003E0818" w:rsidRPr="000F43AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>800-841-2900</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C93344" w:rsidRPr="000F43AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> to confirm whether receipt of a stipend will affect your MassHealth eligibility. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="589B8CB0" w14:textId="62712270" w:rsidR="00AD1DAF" w:rsidRPr="00AD1DAF" w:rsidRDefault="0089610B" w:rsidP="007C64B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -12171,51 +12091,50 @@
     <w:p w14:paraId="267C51C5" w14:textId="77562660" w:rsidR="007C64B0" w:rsidRDefault="007C64B0" w:rsidP="00BC14E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A59A73F" w14:textId="2E5AEA98" w:rsidR="007C64B0" w:rsidRDefault="007C64B0" w:rsidP="00BC14E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C71C39A" w14:textId="7D10D821" w:rsidR="007C64B0" w:rsidRDefault="007C64B0" w:rsidP="009D755D"/>
     <w:p w14:paraId="7528EFB0" w14:textId="2252EF65" w:rsidR="007C64B0" w:rsidRDefault="007C64B0" w:rsidP="009D755D"/>
     <w:p w14:paraId="1E0EB6A7" w14:textId="1191673D" w:rsidR="007C64B0" w:rsidRPr="00AD7BAB" w:rsidRDefault="007C64B0" w:rsidP="007C64B0"/>
     <w:p w14:paraId="63D48155" w14:textId="4C502860" w:rsidR="00332C4B" w:rsidRPr="00486F31" w:rsidRDefault="00332C4B" w:rsidP="00801076"/>
     <w:p w14:paraId="27F4EB0D" w14:textId="77777777" w:rsidR="00F220B6" w:rsidRDefault="00F220B6" w:rsidP="00332C4B"/>
     <w:p w14:paraId="711F234D" w14:textId="77777777" w:rsidR="009D755D" w:rsidRDefault="009D755D" w:rsidP="00332C4B"/>
     <w:p w14:paraId="7FFD2CF6" w14:textId="77777777" w:rsidR="009D755D" w:rsidRDefault="009D755D" w:rsidP="00332C4B"/>
     <w:p w14:paraId="0F6AAAD0" w14:textId="77777777" w:rsidR="00BC14E4" w:rsidRDefault="00BC14E4" w:rsidP="00332C4B"/>
     <w:p w14:paraId="30EEC50D" w14:textId="77777777" w:rsidR="00BC14E4" w:rsidRDefault="00BC14E4" w:rsidP="00332C4B"/>
     <w:p w14:paraId="4E19217A" w14:textId="77777777" w:rsidR="00BC14E4" w:rsidRDefault="00BC14E4" w:rsidP="00332C4B"/>
     <w:p w14:paraId="0545F2AD" w14:textId="530A52D9" w:rsidR="00F220B6" w:rsidRDefault="00774E9E" w:rsidP="00332C4B">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251646976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BE96F0D" wp14:editId="29A9D345">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>1076325</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>876300</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3924300" cy="728980"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="13970"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1378083418" name="Rectangle: Rounded Corners 32" descr="Decorative Box that says: Tips for Success"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3924300" cy="728980"/>
                         </a:xfrm>
@@ -12872,115 +12791,113 @@
         <w:t>for the MAC</w:t>
       </w:r>
       <w:r w:rsidR="005A6A55">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19A704E8" w14:textId="6BC98141" w:rsidR="00784073" w:rsidRDefault="00784073" w:rsidP="00A31008">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="00784073" w:rsidSect="00A31008">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43B36187" w14:textId="1C04612C" w:rsidR="0072464C" w:rsidRDefault="00842E67" w:rsidP="00741A5E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="47" w:name="_Toc188302391"/>
-      <w:bookmarkStart w:id="48" w:name="_Toc195880978"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc188302391"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc195880978"/>
       <w:r w:rsidR="000E29FB">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix A: </w:t>
       </w:r>
       <w:r w:rsidR="00091E3D">
         <w:t xml:space="preserve">General INformation About </w:t>
       </w:r>
       <w:r w:rsidR="007F4DB8">
         <w:t>MassHealth</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidR="00320F2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B44C34" w:rsidRPr="00B44C34">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00320F2C" w:rsidRPr="00B44C34">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RESERVED</w:t>
       </w:r>
       <w:r w:rsidR="00B44C34" w:rsidRPr="00B44C34">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="08C8D739" w14:textId="29430F1C" w:rsidR="00B44C34" w:rsidRPr="00B44C34" w:rsidRDefault="00B44C34" w:rsidP="00B44C34">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="421E6D13" w14:textId="634B7DC6" w:rsidR="003039FF" w:rsidRDefault="003039FF" w:rsidP="00ED6FE0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc188302392"/>
-      <w:bookmarkStart w:id="50" w:name="_Toc195880979"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc188302392"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc195880979"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Appendix B: Meeting Guidelines Example</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="244B4A18" w14:textId="77777777" w:rsidR="003039FF" w:rsidRPr="00A06C95" w:rsidRDefault="003039FF" w:rsidP="003039FF">
       <w:r>
         <w:t xml:space="preserve">These Meeting Guidelines were developed by the community participants in the MAC Brainstorming Sessions. The MAC will design their own Meeting Guidelines and may adopt some of the following. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77664C8A" w14:textId="4D444306" w:rsidR="003039FF" w:rsidRPr="006140B8" w:rsidRDefault="006140B8" w:rsidP="006140B8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">MAC Community </w:t>
       </w:r>
       <w:r w:rsidR="003039FF" w:rsidRPr="006140B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -13051,75 +12968,75 @@
       <w:r>
         <w:t>▪ Protect everyone’s personal information and shared experiences.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2315E223" w14:textId="77777777" w:rsidR="003039FF" w:rsidRDefault="003039FF" w:rsidP="003039FF"/>
     <w:p w14:paraId="19912256" w14:textId="56D3670C" w:rsidR="003039FF" w:rsidRDefault="003039FF" w:rsidP="003039FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FDEEF41" w14:textId="77777777" w:rsidR="003039FF" w:rsidRPr="00C229D8" w:rsidRDefault="003039FF" w:rsidP="003039FF"/>
     <w:p w14:paraId="568D8709" w14:textId="77777777" w:rsidR="003039FF" w:rsidRPr="00120AF9" w:rsidRDefault="003039FF" w:rsidP="003039FF"/>
     <w:p w14:paraId="0E825497" w14:textId="77777777" w:rsidR="003039FF" w:rsidRDefault="003039FF" w:rsidP="003039FF"/>
     <w:p w14:paraId="7F5A140E" w14:textId="77777777" w:rsidR="003039FF" w:rsidRDefault="003039FF" w:rsidP="003039FF"/>
     <w:p w14:paraId="0FCC12C2" w14:textId="77777777" w:rsidR="00AD1DAF" w:rsidRDefault="00AD1DAF" w:rsidP="00FE358E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc188302393"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc188302393"/>
     </w:p>
     <w:p w14:paraId="35550346" w14:textId="0CA778A5" w:rsidR="008C4910" w:rsidRPr="00EA1BD3" w:rsidRDefault="006C4C19" w:rsidP="00FE358E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc195880980"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc195880980"/>
       <w:r>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="000E29FB">
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="008C4910">
         <w:t>MassHealth Member Advisory Committee Reflection Survey</w:t>
       </w:r>
       <w:r w:rsidR="003C7138">
         <w:t xml:space="preserve"> as of February 2025</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="1E024A1D" w14:textId="402DB74B" w:rsidR="006230A4" w:rsidRDefault="008C4910">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4910">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Please take a moment to answer the following questions. We will use your responses to improve our meeting process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FF88948" w14:textId="2C9C54CB" w:rsidR="00E4783C" w:rsidRPr="00E4783C" w:rsidRDefault="00E4783C" w:rsidP="00E4783C">
       <w:r w:rsidRPr="00E4783C">
         <w:t> 1. I understood the purpose of today's meeting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CB74C5F" w14:textId="77777777" w:rsidR="00E4783C" w:rsidRPr="00E4783C" w:rsidRDefault="00E4783C" w:rsidP="00A20D69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -13302,51 +13219,50 @@
       </w:r>
       <w:r w:rsidR="00E4783C" w:rsidRPr="00E4783C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="696CBC0B" w14:textId="0B858134" w:rsidR="00E4783C" w:rsidRPr="00E4783C" w:rsidRDefault="00E4783C" w:rsidP="00E4783C">
       <w:r w:rsidRPr="00E4783C">
         <w:t xml:space="preserve">5. I was an active </w:t>
       </w:r>
       <w:r w:rsidR="00446CF6">
         <w:t xml:space="preserve">participant in </w:t>
       </w:r>
       <w:r w:rsidRPr="00E4783C">
         <w:t>one or more of today's discussions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B76D8E0" w14:textId="77777777" w:rsidR="00E4783C" w:rsidRPr="00E4783C" w:rsidRDefault="00E4783C" w:rsidP="00A20D69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4783C">
-        <w:lastRenderedPageBreak/>
         <w:t>Agree</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="696ACBE9" w14:textId="77777777" w:rsidR="00E4783C" w:rsidRPr="00E4783C" w:rsidRDefault="00E4783C" w:rsidP="00A20D69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4783C">
         <w:t>Disagree</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411D8EDF" w14:textId="77777777" w:rsidR="00E4783C" w:rsidRPr="00E4783C" w:rsidRDefault="00E4783C" w:rsidP="00A20D69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4783C">
         <w:t>Unsure</w:t>
@@ -13466,86 +13382,86 @@
       </w:r>
       <w:r w:rsidR="00CA0A2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MassHealth T</w:t>
       </w:r>
       <w:r w:rsidRPr="00E4783C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">eam to ask questions or discuss your ideas at any time. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03CD1797" w14:textId="61CD9CA2" w:rsidR="00D64C62" w:rsidRDefault="00D64C62" w:rsidP="0018035E"/>
     <w:p w14:paraId="11986656" w14:textId="77777777" w:rsidR="00564614" w:rsidRDefault="00564614"/>
     <w:p w14:paraId="30D2D44E" w14:textId="77777777" w:rsidR="00564614" w:rsidRDefault="00564614"/>
     <w:p w14:paraId="52CBA935" w14:textId="34545F9C" w:rsidR="00814FF4" w:rsidRPr="00A07D77" w:rsidRDefault="00814FF4" w:rsidP="00814FF4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00814FF4" w:rsidRPr="00A07D77" w:rsidSect="00C6520F">
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="288" w:gutter="0"/>
       <w:pgNumType w:start="20"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="620A18C2" w14:textId="77777777" w:rsidR="00FC333D" w:rsidRDefault="00FC333D" w:rsidP="00F3273A">
+    <w:p w14:paraId="42D96BE3" w14:textId="77777777" w:rsidR="00F24E3C" w:rsidRDefault="00F24E3C" w:rsidP="00F3273A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07D84AE9" w14:textId="77777777" w:rsidR="00FC333D" w:rsidRDefault="00FC333D" w:rsidP="00F3273A">
+    <w:p w14:paraId="4750F94A" w14:textId="77777777" w:rsidR="00F24E3C" w:rsidRDefault="00F24E3C" w:rsidP="00F3273A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1D1A5659" w14:textId="77777777" w:rsidR="00FC333D" w:rsidRDefault="00FC333D">
+    <w:p w14:paraId="0F72C9E8" w14:textId="77777777" w:rsidR="00F24E3C" w:rsidRDefault="00F24E3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -13554,90 +13470,89 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Lt">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1619491454"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="656399B0" w14:textId="07826407" w:rsidR="008E03DA" w:rsidRDefault="008E03DA">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="008E03DA">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -13662,51 +13577,51 @@
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="008E03DA">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7CB8796E" w14:textId="3A94468E" w:rsidR="00332C4B" w:rsidRDefault="00332C4B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1287427651"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="683DD65F" w14:textId="1039598C" w:rsidR="0072464C" w:rsidRDefault="0072464C">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="008E03DA">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -13731,91 +13646,83 @@
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="008E03DA">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2755F519" w14:textId="30CBA9AF" w:rsidR="0072464C" w:rsidRDefault="0072464C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BCEB818" w14:textId="77777777" w:rsidR="00FC333D" w:rsidRDefault="00FC333D" w:rsidP="00F3273A">
+    <w:p w14:paraId="0D783C71" w14:textId="77777777" w:rsidR="00F24E3C" w:rsidRDefault="00F24E3C" w:rsidP="00F3273A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="701394E4" w14:textId="77777777" w:rsidR="00FC333D" w:rsidRDefault="00FC333D" w:rsidP="00F3273A">
+    <w:p w14:paraId="7495FA61" w14:textId="77777777" w:rsidR="00F24E3C" w:rsidRDefault="00F24E3C" w:rsidP="00F3273A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5BA8D27B" w14:textId="77777777" w:rsidR="00FC333D" w:rsidRDefault="00FC333D">
+    <w:p w14:paraId="51BF8748" w14:textId="77777777" w:rsidR="00F24E3C" w:rsidRDefault="00F24E3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="59D47B76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="014A30C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87C06F34"/>
@@ -19241,51 +19148,53 @@
   </w:num>
   <w:num w:numId="43" w16cid:durableId="2126650146">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1680959434">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1015379883">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1066219833">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="676924997">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="686299519">
     <w:abstractNumId w:val="46"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="32"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="108"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -19334,50 +19243,51 @@
     <w:rsid w:val="00023AF9"/>
     <w:rsid w:val="0002447B"/>
     <w:rsid w:val="00024789"/>
     <w:rsid w:val="000249B4"/>
     <w:rsid w:val="00024C9D"/>
     <w:rsid w:val="00025224"/>
     <w:rsid w:val="000256E4"/>
     <w:rsid w:val="00025B68"/>
     <w:rsid w:val="000263A5"/>
     <w:rsid w:val="00026AB8"/>
     <w:rsid w:val="0002784F"/>
     <w:rsid w:val="00027DA8"/>
     <w:rsid w:val="00027F51"/>
     <w:rsid w:val="00031101"/>
     <w:rsid w:val="000315C0"/>
     <w:rsid w:val="000326D3"/>
     <w:rsid w:val="000327AC"/>
     <w:rsid w:val="00032F27"/>
     <w:rsid w:val="000332DC"/>
     <w:rsid w:val="0003330C"/>
     <w:rsid w:val="0003465B"/>
     <w:rsid w:val="00034AA0"/>
     <w:rsid w:val="000355CA"/>
     <w:rsid w:val="000357E7"/>
     <w:rsid w:val="00035DE5"/>
+    <w:rsid w:val="00036865"/>
     <w:rsid w:val="00036AC8"/>
     <w:rsid w:val="00036E7D"/>
     <w:rsid w:val="000370FF"/>
     <w:rsid w:val="000401B6"/>
     <w:rsid w:val="00040C93"/>
     <w:rsid w:val="00040E7C"/>
     <w:rsid w:val="000417AB"/>
     <w:rsid w:val="00041CD2"/>
     <w:rsid w:val="00041CD8"/>
     <w:rsid w:val="00042AE9"/>
     <w:rsid w:val="00042BA4"/>
     <w:rsid w:val="00044138"/>
     <w:rsid w:val="00044E5D"/>
     <w:rsid w:val="000455CE"/>
     <w:rsid w:val="00045817"/>
     <w:rsid w:val="0004693F"/>
     <w:rsid w:val="00046B3D"/>
     <w:rsid w:val="00046CC7"/>
     <w:rsid w:val="000475FE"/>
     <w:rsid w:val="00050F14"/>
     <w:rsid w:val="00051D5F"/>
     <w:rsid w:val="000533C7"/>
     <w:rsid w:val="00053A3A"/>
     <w:rsid w:val="00053ED6"/>
     <w:rsid w:val="000540CB"/>
@@ -19587,50 +19497,51 @@
     <w:rsid w:val="0010094F"/>
     <w:rsid w:val="00100978"/>
     <w:rsid w:val="00100E3A"/>
     <w:rsid w:val="00100FE5"/>
     <w:rsid w:val="00101744"/>
     <w:rsid w:val="00101CD9"/>
     <w:rsid w:val="00102361"/>
     <w:rsid w:val="00102E1B"/>
     <w:rsid w:val="00104627"/>
     <w:rsid w:val="00104868"/>
     <w:rsid w:val="0010654D"/>
     <w:rsid w:val="001065CE"/>
     <w:rsid w:val="001067B0"/>
     <w:rsid w:val="001069DA"/>
     <w:rsid w:val="00106B9B"/>
     <w:rsid w:val="00110194"/>
     <w:rsid w:val="001107D7"/>
     <w:rsid w:val="00110E8F"/>
     <w:rsid w:val="00111768"/>
     <w:rsid w:val="0011222B"/>
     <w:rsid w:val="00113090"/>
     <w:rsid w:val="00113347"/>
     <w:rsid w:val="00114024"/>
     <w:rsid w:val="00114ABB"/>
     <w:rsid w:val="00114C7D"/>
+    <w:rsid w:val="001158C8"/>
     <w:rsid w:val="00115999"/>
     <w:rsid w:val="00115D02"/>
     <w:rsid w:val="001161F7"/>
     <w:rsid w:val="00116292"/>
     <w:rsid w:val="00116BB7"/>
     <w:rsid w:val="00117069"/>
     <w:rsid w:val="001170C9"/>
     <w:rsid w:val="00117297"/>
     <w:rsid w:val="00117390"/>
     <w:rsid w:val="001206BD"/>
     <w:rsid w:val="00120AF9"/>
     <w:rsid w:val="00121354"/>
     <w:rsid w:val="00121CD7"/>
     <w:rsid w:val="001226BE"/>
     <w:rsid w:val="001227C5"/>
     <w:rsid w:val="00122EBC"/>
     <w:rsid w:val="0012333D"/>
     <w:rsid w:val="0012339E"/>
     <w:rsid w:val="001237EF"/>
     <w:rsid w:val="00124438"/>
     <w:rsid w:val="00125BC0"/>
     <w:rsid w:val="00125C8E"/>
     <w:rsid w:val="00125EF2"/>
     <w:rsid w:val="001260BD"/>
     <w:rsid w:val="00126371"/>
@@ -19976,50 +19887,51 @@
     <w:rsid w:val="00257F9E"/>
     <w:rsid w:val="00260935"/>
     <w:rsid w:val="00261277"/>
     <w:rsid w:val="00261858"/>
     <w:rsid w:val="00261A27"/>
     <w:rsid w:val="00261A57"/>
     <w:rsid w:val="00261D54"/>
     <w:rsid w:val="0026301F"/>
     <w:rsid w:val="002634C6"/>
     <w:rsid w:val="00263776"/>
     <w:rsid w:val="00264035"/>
     <w:rsid w:val="00264611"/>
     <w:rsid w:val="00265DCF"/>
     <w:rsid w:val="00266C4F"/>
     <w:rsid w:val="00266D61"/>
     <w:rsid w:val="00266F10"/>
     <w:rsid w:val="00267DC5"/>
     <w:rsid w:val="00270059"/>
     <w:rsid w:val="00270195"/>
     <w:rsid w:val="002706B8"/>
     <w:rsid w:val="00270D83"/>
     <w:rsid w:val="00271E8B"/>
     <w:rsid w:val="00272004"/>
     <w:rsid w:val="00272330"/>
     <w:rsid w:val="002730FC"/>
+    <w:rsid w:val="00274082"/>
     <w:rsid w:val="002741FC"/>
     <w:rsid w:val="0027458F"/>
     <w:rsid w:val="002748A3"/>
     <w:rsid w:val="00274E3D"/>
     <w:rsid w:val="0027513F"/>
     <w:rsid w:val="00275D7D"/>
     <w:rsid w:val="00276BB4"/>
     <w:rsid w:val="00276E57"/>
     <w:rsid w:val="00277602"/>
     <w:rsid w:val="00277DF7"/>
     <w:rsid w:val="00277F6F"/>
     <w:rsid w:val="0028008A"/>
     <w:rsid w:val="00280493"/>
     <w:rsid w:val="00280B71"/>
     <w:rsid w:val="00280F09"/>
     <w:rsid w:val="002813FA"/>
     <w:rsid w:val="002816CF"/>
     <w:rsid w:val="0028280B"/>
     <w:rsid w:val="00282A28"/>
     <w:rsid w:val="00282CD7"/>
     <w:rsid w:val="002831F8"/>
     <w:rsid w:val="0028367A"/>
     <w:rsid w:val="00283B1E"/>
     <w:rsid w:val="00284236"/>
     <w:rsid w:val="00284A41"/>
@@ -20364,50 +20276,51 @@
     <w:rsid w:val="0039481F"/>
     <w:rsid w:val="00394D39"/>
     <w:rsid w:val="0039648D"/>
     <w:rsid w:val="003969F5"/>
     <w:rsid w:val="00396EA8"/>
     <w:rsid w:val="00397427"/>
     <w:rsid w:val="00397A70"/>
     <w:rsid w:val="00397D44"/>
     <w:rsid w:val="00397FDE"/>
     <w:rsid w:val="003A028B"/>
     <w:rsid w:val="003A1EA3"/>
     <w:rsid w:val="003A1F0F"/>
     <w:rsid w:val="003A21CE"/>
     <w:rsid w:val="003A24EE"/>
     <w:rsid w:val="003A2B5E"/>
     <w:rsid w:val="003A2D02"/>
     <w:rsid w:val="003A3408"/>
     <w:rsid w:val="003A3F52"/>
     <w:rsid w:val="003A50B7"/>
     <w:rsid w:val="003A5C06"/>
     <w:rsid w:val="003A5E12"/>
     <w:rsid w:val="003A6775"/>
     <w:rsid w:val="003A68DB"/>
     <w:rsid w:val="003A78A6"/>
     <w:rsid w:val="003B0327"/>
+    <w:rsid w:val="003B0C96"/>
     <w:rsid w:val="003B16CB"/>
     <w:rsid w:val="003B1A5A"/>
     <w:rsid w:val="003B1EAC"/>
     <w:rsid w:val="003B29A5"/>
     <w:rsid w:val="003B356E"/>
     <w:rsid w:val="003B362E"/>
     <w:rsid w:val="003B400F"/>
     <w:rsid w:val="003B4504"/>
     <w:rsid w:val="003B46C4"/>
     <w:rsid w:val="003B4748"/>
     <w:rsid w:val="003B504B"/>
     <w:rsid w:val="003B5B84"/>
     <w:rsid w:val="003B720A"/>
     <w:rsid w:val="003B72B9"/>
     <w:rsid w:val="003C015E"/>
     <w:rsid w:val="003C043B"/>
     <w:rsid w:val="003C11E1"/>
     <w:rsid w:val="003C13B8"/>
     <w:rsid w:val="003C1DFD"/>
     <w:rsid w:val="003C2578"/>
     <w:rsid w:val="003C26C6"/>
     <w:rsid w:val="003C2918"/>
     <w:rsid w:val="003C3E01"/>
     <w:rsid w:val="003C43F3"/>
     <w:rsid w:val="003C4489"/>
@@ -21006,50 +20919,51 @@
     <w:rsid w:val="005C3670"/>
     <w:rsid w:val="005C4A5F"/>
     <w:rsid w:val="005C4A72"/>
     <w:rsid w:val="005C4CED"/>
     <w:rsid w:val="005C536D"/>
     <w:rsid w:val="005D00FA"/>
     <w:rsid w:val="005D024E"/>
     <w:rsid w:val="005D050E"/>
     <w:rsid w:val="005D0595"/>
     <w:rsid w:val="005D0AFF"/>
     <w:rsid w:val="005D0C43"/>
     <w:rsid w:val="005D0FBC"/>
     <w:rsid w:val="005D120A"/>
     <w:rsid w:val="005D1AA2"/>
     <w:rsid w:val="005D21F7"/>
     <w:rsid w:val="005D228E"/>
     <w:rsid w:val="005D257C"/>
     <w:rsid w:val="005D2861"/>
     <w:rsid w:val="005D3272"/>
     <w:rsid w:val="005D3B55"/>
     <w:rsid w:val="005D3DB2"/>
     <w:rsid w:val="005D3F46"/>
     <w:rsid w:val="005D4193"/>
     <w:rsid w:val="005D41FA"/>
     <w:rsid w:val="005D438D"/>
+    <w:rsid w:val="005D45EF"/>
     <w:rsid w:val="005D4837"/>
     <w:rsid w:val="005D4FF8"/>
     <w:rsid w:val="005D5A14"/>
     <w:rsid w:val="005D5C7D"/>
     <w:rsid w:val="005D5C82"/>
     <w:rsid w:val="005D6993"/>
     <w:rsid w:val="005D6B9E"/>
     <w:rsid w:val="005D76B0"/>
     <w:rsid w:val="005D7A08"/>
     <w:rsid w:val="005D7F2C"/>
     <w:rsid w:val="005E06EB"/>
     <w:rsid w:val="005E0BEB"/>
     <w:rsid w:val="005E10B8"/>
     <w:rsid w:val="005E14E1"/>
     <w:rsid w:val="005E17EB"/>
     <w:rsid w:val="005E19CC"/>
     <w:rsid w:val="005E294B"/>
     <w:rsid w:val="005E2D82"/>
     <w:rsid w:val="005E3190"/>
     <w:rsid w:val="005E3DE2"/>
     <w:rsid w:val="005E4572"/>
     <w:rsid w:val="005E4BD7"/>
     <w:rsid w:val="005E4D6C"/>
     <w:rsid w:val="005E57F0"/>
     <w:rsid w:val="005E6C33"/>
@@ -21104,50 +21018,51 @@
     <w:rsid w:val="006147DD"/>
     <w:rsid w:val="00614984"/>
     <w:rsid w:val="006153BD"/>
     <w:rsid w:val="0061543E"/>
     <w:rsid w:val="00615EDA"/>
     <w:rsid w:val="00616212"/>
     <w:rsid w:val="00616647"/>
     <w:rsid w:val="00616E35"/>
     <w:rsid w:val="00620377"/>
     <w:rsid w:val="00621A45"/>
     <w:rsid w:val="006221DC"/>
     <w:rsid w:val="00622A34"/>
     <w:rsid w:val="00622A66"/>
     <w:rsid w:val="006230A4"/>
     <w:rsid w:val="00623F88"/>
     <w:rsid w:val="00624102"/>
     <w:rsid w:val="00624FD3"/>
     <w:rsid w:val="006260BC"/>
     <w:rsid w:val="006269E9"/>
     <w:rsid w:val="00627111"/>
     <w:rsid w:val="0062724C"/>
     <w:rsid w:val="0062736A"/>
     <w:rsid w:val="00627557"/>
     <w:rsid w:val="00627CD5"/>
     <w:rsid w:val="00627D82"/>
+    <w:rsid w:val="00627FAB"/>
     <w:rsid w:val="006301A5"/>
     <w:rsid w:val="00630AE8"/>
     <w:rsid w:val="006315A8"/>
     <w:rsid w:val="00631D04"/>
     <w:rsid w:val="00631D7B"/>
     <w:rsid w:val="00632A3A"/>
     <w:rsid w:val="00632EF8"/>
     <w:rsid w:val="006337DA"/>
     <w:rsid w:val="00634490"/>
     <w:rsid w:val="00634CBC"/>
     <w:rsid w:val="00635291"/>
     <w:rsid w:val="0063586E"/>
     <w:rsid w:val="006364D6"/>
     <w:rsid w:val="0063722B"/>
     <w:rsid w:val="006375E4"/>
     <w:rsid w:val="00637741"/>
     <w:rsid w:val="00637850"/>
     <w:rsid w:val="00637BAE"/>
     <w:rsid w:val="006401D7"/>
     <w:rsid w:val="00640296"/>
     <w:rsid w:val="00640549"/>
     <w:rsid w:val="00641655"/>
     <w:rsid w:val="006421DE"/>
     <w:rsid w:val="00642599"/>
     <w:rsid w:val="0064271A"/>
@@ -21186,50 +21101,51 @@
     <w:rsid w:val="00662A74"/>
     <w:rsid w:val="00662EA0"/>
     <w:rsid w:val="00663120"/>
     <w:rsid w:val="0066340A"/>
     <w:rsid w:val="0066340C"/>
     <w:rsid w:val="00663462"/>
     <w:rsid w:val="00663809"/>
     <w:rsid w:val="00664263"/>
     <w:rsid w:val="00664C8E"/>
     <w:rsid w:val="0066542E"/>
     <w:rsid w:val="0066547F"/>
     <w:rsid w:val="00666852"/>
     <w:rsid w:val="00666E63"/>
     <w:rsid w:val="00667201"/>
     <w:rsid w:val="006676F9"/>
     <w:rsid w:val="00667BC1"/>
     <w:rsid w:val="00667C58"/>
     <w:rsid w:val="00672B88"/>
     <w:rsid w:val="00672DC1"/>
     <w:rsid w:val="00672FA5"/>
     <w:rsid w:val="00673264"/>
     <w:rsid w:val="0067459F"/>
     <w:rsid w:val="00674D74"/>
     <w:rsid w:val="006752D1"/>
     <w:rsid w:val="006759A4"/>
+    <w:rsid w:val="006767DD"/>
     <w:rsid w:val="00676953"/>
     <w:rsid w:val="006805B1"/>
     <w:rsid w:val="006805FE"/>
     <w:rsid w:val="00680F42"/>
     <w:rsid w:val="00680F74"/>
     <w:rsid w:val="006821A8"/>
     <w:rsid w:val="00683381"/>
     <w:rsid w:val="006834F1"/>
     <w:rsid w:val="00683BCF"/>
     <w:rsid w:val="006842D3"/>
     <w:rsid w:val="00684664"/>
     <w:rsid w:val="00684A65"/>
     <w:rsid w:val="00684AD1"/>
     <w:rsid w:val="006854B3"/>
     <w:rsid w:val="00685688"/>
     <w:rsid w:val="00685A30"/>
     <w:rsid w:val="0068618A"/>
     <w:rsid w:val="006862DB"/>
     <w:rsid w:val="00686921"/>
     <w:rsid w:val="00687018"/>
     <w:rsid w:val="006870BE"/>
     <w:rsid w:val="0068780F"/>
     <w:rsid w:val="00687D36"/>
     <w:rsid w:val="00687DE6"/>
     <w:rsid w:val="00690994"/>
@@ -21542,50 +21458,51 @@
     <w:rsid w:val="007A1C50"/>
     <w:rsid w:val="007A1CF6"/>
     <w:rsid w:val="007A1E3B"/>
     <w:rsid w:val="007A249D"/>
     <w:rsid w:val="007A2D54"/>
     <w:rsid w:val="007A3E65"/>
     <w:rsid w:val="007A433A"/>
     <w:rsid w:val="007A4AE6"/>
     <w:rsid w:val="007A4BDC"/>
     <w:rsid w:val="007A5BF4"/>
     <w:rsid w:val="007A5FD0"/>
     <w:rsid w:val="007A60D3"/>
     <w:rsid w:val="007A627B"/>
     <w:rsid w:val="007A64C5"/>
     <w:rsid w:val="007A6C8D"/>
     <w:rsid w:val="007A6CDA"/>
     <w:rsid w:val="007A6D7B"/>
     <w:rsid w:val="007A7315"/>
     <w:rsid w:val="007A7450"/>
     <w:rsid w:val="007A7489"/>
     <w:rsid w:val="007A777B"/>
     <w:rsid w:val="007B0CB0"/>
     <w:rsid w:val="007B0FEF"/>
     <w:rsid w:val="007B1752"/>
     <w:rsid w:val="007B1E8D"/>
+    <w:rsid w:val="007B2432"/>
     <w:rsid w:val="007B2BA6"/>
     <w:rsid w:val="007B34E3"/>
     <w:rsid w:val="007B37B9"/>
     <w:rsid w:val="007B5026"/>
     <w:rsid w:val="007B5082"/>
     <w:rsid w:val="007B5551"/>
     <w:rsid w:val="007B6110"/>
     <w:rsid w:val="007B64FD"/>
     <w:rsid w:val="007B65A6"/>
     <w:rsid w:val="007B6A09"/>
     <w:rsid w:val="007B74D8"/>
     <w:rsid w:val="007B7711"/>
     <w:rsid w:val="007B7A50"/>
     <w:rsid w:val="007B7D05"/>
     <w:rsid w:val="007C08A4"/>
     <w:rsid w:val="007C0EA9"/>
     <w:rsid w:val="007C131E"/>
     <w:rsid w:val="007C1A4D"/>
     <w:rsid w:val="007C2013"/>
     <w:rsid w:val="007C22EF"/>
     <w:rsid w:val="007C243F"/>
     <w:rsid w:val="007C271E"/>
     <w:rsid w:val="007C2CDC"/>
     <w:rsid w:val="007C34DD"/>
     <w:rsid w:val="007C40C5"/>
@@ -21776,50 +21693,51 @@
     <w:rsid w:val="00856690"/>
     <w:rsid w:val="0085699B"/>
     <w:rsid w:val="00856CE5"/>
     <w:rsid w:val="00857464"/>
     <w:rsid w:val="00857522"/>
     <w:rsid w:val="00862159"/>
     <w:rsid w:val="00862334"/>
     <w:rsid w:val="00862B4C"/>
     <w:rsid w:val="008633BB"/>
     <w:rsid w:val="0086362A"/>
     <w:rsid w:val="0086462E"/>
     <w:rsid w:val="00864B14"/>
     <w:rsid w:val="008650B9"/>
     <w:rsid w:val="008651E6"/>
     <w:rsid w:val="008652CE"/>
     <w:rsid w:val="00865312"/>
     <w:rsid w:val="00866364"/>
     <w:rsid w:val="00866552"/>
     <w:rsid w:val="00867617"/>
     <w:rsid w:val="00867F22"/>
     <w:rsid w:val="00870BBA"/>
     <w:rsid w:val="00870D27"/>
     <w:rsid w:val="0087236C"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="00873185"/>
+    <w:rsid w:val="00873447"/>
     <w:rsid w:val="00873481"/>
     <w:rsid w:val="008741FC"/>
     <w:rsid w:val="0087430A"/>
     <w:rsid w:val="00875024"/>
     <w:rsid w:val="00875757"/>
     <w:rsid w:val="00875956"/>
     <w:rsid w:val="00875C5C"/>
     <w:rsid w:val="00876977"/>
     <w:rsid w:val="00876F9D"/>
     <w:rsid w:val="008776CB"/>
     <w:rsid w:val="00877B84"/>
     <w:rsid w:val="00877E84"/>
     <w:rsid w:val="0088088F"/>
     <w:rsid w:val="008808B8"/>
     <w:rsid w:val="008810D4"/>
     <w:rsid w:val="008811E0"/>
     <w:rsid w:val="00881F67"/>
     <w:rsid w:val="00881FFF"/>
     <w:rsid w:val="008823C6"/>
     <w:rsid w:val="00882402"/>
     <w:rsid w:val="00882577"/>
     <w:rsid w:val="00882A56"/>
     <w:rsid w:val="00883A4A"/>
     <w:rsid w:val="00884063"/>
     <w:rsid w:val="0088554C"/>
@@ -21853,50 +21771,51 @@
     <w:rsid w:val="008A1255"/>
     <w:rsid w:val="008A342F"/>
     <w:rsid w:val="008A3521"/>
     <w:rsid w:val="008A3542"/>
     <w:rsid w:val="008A38BB"/>
     <w:rsid w:val="008A3957"/>
     <w:rsid w:val="008A3B01"/>
     <w:rsid w:val="008A4079"/>
     <w:rsid w:val="008A43F4"/>
     <w:rsid w:val="008A46F5"/>
     <w:rsid w:val="008A4BB3"/>
     <w:rsid w:val="008A539A"/>
     <w:rsid w:val="008A56C6"/>
     <w:rsid w:val="008A62EB"/>
     <w:rsid w:val="008A644A"/>
     <w:rsid w:val="008A72F8"/>
     <w:rsid w:val="008A7567"/>
     <w:rsid w:val="008A77C9"/>
     <w:rsid w:val="008B03E5"/>
     <w:rsid w:val="008B092D"/>
     <w:rsid w:val="008B09A3"/>
     <w:rsid w:val="008B0ACA"/>
     <w:rsid w:val="008B16E2"/>
     <w:rsid w:val="008B1C23"/>
     <w:rsid w:val="008B1E65"/>
+    <w:rsid w:val="008B2561"/>
     <w:rsid w:val="008B2575"/>
     <w:rsid w:val="008B25C3"/>
     <w:rsid w:val="008B2DCC"/>
     <w:rsid w:val="008B2E3F"/>
     <w:rsid w:val="008B3460"/>
     <w:rsid w:val="008B3A70"/>
     <w:rsid w:val="008B4589"/>
     <w:rsid w:val="008B525C"/>
     <w:rsid w:val="008B563F"/>
     <w:rsid w:val="008B57B5"/>
     <w:rsid w:val="008B5B68"/>
     <w:rsid w:val="008B5D25"/>
     <w:rsid w:val="008B61CF"/>
     <w:rsid w:val="008B66AD"/>
     <w:rsid w:val="008B68EB"/>
     <w:rsid w:val="008B6C0A"/>
     <w:rsid w:val="008B6C1C"/>
     <w:rsid w:val="008B7679"/>
     <w:rsid w:val="008B7E89"/>
     <w:rsid w:val="008C0A42"/>
     <w:rsid w:val="008C1B44"/>
     <w:rsid w:val="008C22E1"/>
     <w:rsid w:val="008C251B"/>
     <w:rsid w:val="008C2637"/>
     <w:rsid w:val="008C27F6"/>
@@ -22037,50 +21956,51 @@
     <w:rsid w:val="00935198"/>
     <w:rsid w:val="00935979"/>
     <w:rsid w:val="0093607E"/>
     <w:rsid w:val="009360A1"/>
     <w:rsid w:val="009361AD"/>
     <w:rsid w:val="0093660B"/>
     <w:rsid w:val="0093699F"/>
     <w:rsid w:val="00936C50"/>
     <w:rsid w:val="0093733F"/>
     <w:rsid w:val="009375DE"/>
     <w:rsid w:val="0093790A"/>
     <w:rsid w:val="00937EE6"/>
     <w:rsid w:val="00937F8E"/>
     <w:rsid w:val="009401DB"/>
     <w:rsid w:val="00940A47"/>
     <w:rsid w:val="009417CD"/>
     <w:rsid w:val="00941DD0"/>
     <w:rsid w:val="009421E7"/>
     <w:rsid w:val="0094224F"/>
     <w:rsid w:val="009422D5"/>
     <w:rsid w:val="0094286A"/>
     <w:rsid w:val="00942961"/>
     <w:rsid w:val="00942B67"/>
     <w:rsid w:val="00944541"/>
     <w:rsid w:val="00944A27"/>
+    <w:rsid w:val="009450B3"/>
     <w:rsid w:val="00945106"/>
     <w:rsid w:val="009454F9"/>
     <w:rsid w:val="00945589"/>
     <w:rsid w:val="0094575E"/>
     <w:rsid w:val="00945AA0"/>
     <w:rsid w:val="00945D7B"/>
     <w:rsid w:val="0094627D"/>
     <w:rsid w:val="00946796"/>
     <w:rsid w:val="0094691E"/>
     <w:rsid w:val="009469E7"/>
     <w:rsid w:val="00946A7F"/>
     <w:rsid w:val="00946C52"/>
     <w:rsid w:val="00946F11"/>
     <w:rsid w:val="009478EB"/>
     <w:rsid w:val="00947BE2"/>
     <w:rsid w:val="00950BFB"/>
     <w:rsid w:val="00950C22"/>
     <w:rsid w:val="00951290"/>
     <w:rsid w:val="009518AB"/>
     <w:rsid w:val="00951906"/>
     <w:rsid w:val="009519BD"/>
     <w:rsid w:val="009525B0"/>
     <w:rsid w:val="009534D5"/>
     <w:rsid w:val="0095388B"/>
     <w:rsid w:val="009546E1"/>
@@ -22202,50 +22122,51 @@
     <w:rsid w:val="009C153A"/>
     <w:rsid w:val="009C16A4"/>
     <w:rsid w:val="009C1D55"/>
     <w:rsid w:val="009C2BFF"/>
     <w:rsid w:val="009C4097"/>
     <w:rsid w:val="009C4219"/>
     <w:rsid w:val="009C5121"/>
     <w:rsid w:val="009C53C1"/>
     <w:rsid w:val="009C576E"/>
     <w:rsid w:val="009C65BF"/>
     <w:rsid w:val="009C6C46"/>
     <w:rsid w:val="009C71A3"/>
     <w:rsid w:val="009C786D"/>
     <w:rsid w:val="009C7920"/>
     <w:rsid w:val="009D0156"/>
     <w:rsid w:val="009D02D9"/>
     <w:rsid w:val="009D0A93"/>
     <w:rsid w:val="009D1059"/>
     <w:rsid w:val="009D1E1A"/>
     <w:rsid w:val="009D258A"/>
     <w:rsid w:val="009D269C"/>
     <w:rsid w:val="009D2849"/>
     <w:rsid w:val="009D2D50"/>
     <w:rsid w:val="009D3522"/>
     <w:rsid w:val="009D3892"/>
+    <w:rsid w:val="009D4B29"/>
     <w:rsid w:val="009D4B98"/>
     <w:rsid w:val="009D4F22"/>
     <w:rsid w:val="009D540F"/>
     <w:rsid w:val="009D755D"/>
     <w:rsid w:val="009D7616"/>
     <w:rsid w:val="009D7D42"/>
     <w:rsid w:val="009D7EF0"/>
     <w:rsid w:val="009E0209"/>
     <w:rsid w:val="009E033A"/>
     <w:rsid w:val="009E1300"/>
     <w:rsid w:val="009E1773"/>
     <w:rsid w:val="009E1ABB"/>
     <w:rsid w:val="009E30D4"/>
     <w:rsid w:val="009E34EB"/>
     <w:rsid w:val="009E368A"/>
     <w:rsid w:val="009E3A2B"/>
     <w:rsid w:val="009E3CD9"/>
     <w:rsid w:val="009E569D"/>
     <w:rsid w:val="009E59FE"/>
     <w:rsid w:val="009E5A35"/>
     <w:rsid w:val="009E5CE1"/>
     <w:rsid w:val="009E5DAF"/>
     <w:rsid w:val="009E65C3"/>
     <w:rsid w:val="009E6DDC"/>
     <w:rsid w:val="009E7477"/>
@@ -22309,50 +22230,51 @@
     <w:rsid w:val="00A236FF"/>
     <w:rsid w:val="00A240A5"/>
     <w:rsid w:val="00A25D63"/>
     <w:rsid w:val="00A260E4"/>
     <w:rsid w:val="00A26597"/>
     <w:rsid w:val="00A26C1F"/>
     <w:rsid w:val="00A271E4"/>
     <w:rsid w:val="00A2776A"/>
     <w:rsid w:val="00A27805"/>
     <w:rsid w:val="00A27A7C"/>
     <w:rsid w:val="00A30144"/>
     <w:rsid w:val="00A30358"/>
     <w:rsid w:val="00A30CA2"/>
     <w:rsid w:val="00A31008"/>
     <w:rsid w:val="00A312BF"/>
     <w:rsid w:val="00A31687"/>
     <w:rsid w:val="00A316E5"/>
     <w:rsid w:val="00A32138"/>
     <w:rsid w:val="00A32BA4"/>
     <w:rsid w:val="00A330DA"/>
     <w:rsid w:val="00A338AD"/>
     <w:rsid w:val="00A344F9"/>
     <w:rsid w:val="00A345D2"/>
     <w:rsid w:val="00A352DB"/>
     <w:rsid w:val="00A363CC"/>
+    <w:rsid w:val="00A36BBD"/>
     <w:rsid w:val="00A37AA1"/>
     <w:rsid w:val="00A40D8E"/>
     <w:rsid w:val="00A414B9"/>
     <w:rsid w:val="00A417EA"/>
     <w:rsid w:val="00A422F8"/>
     <w:rsid w:val="00A43685"/>
     <w:rsid w:val="00A43FB7"/>
     <w:rsid w:val="00A4487F"/>
     <w:rsid w:val="00A458BD"/>
     <w:rsid w:val="00A45D4D"/>
     <w:rsid w:val="00A45EBE"/>
     <w:rsid w:val="00A46C71"/>
     <w:rsid w:val="00A46D10"/>
     <w:rsid w:val="00A46E6B"/>
     <w:rsid w:val="00A4766A"/>
     <w:rsid w:val="00A47D7C"/>
     <w:rsid w:val="00A47EC6"/>
     <w:rsid w:val="00A5062F"/>
     <w:rsid w:val="00A50A7D"/>
     <w:rsid w:val="00A50D51"/>
     <w:rsid w:val="00A518BE"/>
     <w:rsid w:val="00A51CF6"/>
     <w:rsid w:val="00A52576"/>
     <w:rsid w:val="00A52F98"/>
     <w:rsid w:val="00A53ECB"/>
@@ -22809,50 +22731,51 @@
     <w:rsid w:val="00BD0FC0"/>
     <w:rsid w:val="00BD1126"/>
     <w:rsid w:val="00BD125D"/>
     <w:rsid w:val="00BD1F31"/>
     <w:rsid w:val="00BD2473"/>
     <w:rsid w:val="00BD30AE"/>
     <w:rsid w:val="00BD3F19"/>
     <w:rsid w:val="00BD3FC5"/>
     <w:rsid w:val="00BD40AF"/>
     <w:rsid w:val="00BD4C26"/>
     <w:rsid w:val="00BD50C2"/>
     <w:rsid w:val="00BD54E3"/>
     <w:rsid w:val="00BD572B"/>
     <w:rsid w:val="00BD58E3"/>
     <w:rsid w:val="00BD5E66"/>
     <w:rsid w:val="00BD5FCC"/>
     <w:rsid w:val="00BD6705"/>
     <w:rsid w:val="00BD6B98"/>
     <w:rsid w:val="00BD7AC0"/>
     <w:rsid w:val="00BE0130"/>
     <w:rsid w:val="00BE0427"/>
     <w:rsid w:val="00BE13DE"/>
     <w:rsid w:val="00BE1D24"/>
     <w:rsid w:val="00BE1FBC"/>
     <w:rsid w:val="00BE3262"/>
+    <w:rsid w:val="00BE34C3"/>
     <w:rsid w:val="00BE34D6"/>
     <w:rsid w:val="00BE3C78"/>
     <w:rsid w:val="00BE3E65"/>
     <w:rsid w:val="00BE4241"/>
     <w:rsid w:val="00BE4DB3"/>
     <w:rsid w:val="00BE5048"/>
     <w:rsid w:val="00BE50A0"/>
     <w:rsid w:val="00BE5650"/>
     <w:rsid w:val="00BE620C"/>
     <w:rsid w:val="00BE6323"/>
     <w:rsid w:val="00BE667D"/>
     <w:rsid w:val="00BE6E37"/>
     <w:rsid w:val="00BE7050"/>
     <w:rsid w:val="00BE7866"/>
     <w:rsid w:val="00BF02F4"/>
     <w:rsid w:val="00BF082C"/>
     <w:rsid w:val="00BF0ABD"/>
     <w:rsid w:val="00BF1BE9"/>
     <w:rsid w:val="00BF1D32"/>
     <w:rsid w:val="00BF2336"/>
     <w:rsid w:val="00BF25BB"/>
     <w:rsid w:val="00BF2805"/>
     <w:rsid w:val="00BF2BBB"/>
     <w:rsid w:val="00BF3B14"/>
     <w:rsid w:val="00BF3D31"/>
@@ -22867,50 +22790,51 @@
     <w:rsid w:val="00BF6D71"/>
     <w:rsid w:val="00BF75F6"/>
     <w:rsid w:val="00BF78D5"/>
     <w:rsid w:val="00C003EF"/>
     <w:rsid w:val="00C01430"/>
     <w:rsid w:val="00C019D2"/>
     <w:rsid w:val="00C01BE0"/>
     <w:rsid w:val="00C02221"/>
     <w:rsid w:val="00C022D3"/>
     <w:rsid w:val="00C047BB"/>
     <w:rsid w:val="00C04C1F"/>
     <w:rsid w:val="00C05CBF"/>
     <w:rsid w:val="00C062D0"/>
     <w:rsid w:val="00C063BB"/>
     <w:rsid w:val="00C065DC"/>
     <w:rsid w:val="00C065EB"/>
     <w:rsid w:val="00C0669C"/>
     <w:rsid w:val="00C0684B"/>
     <w:rsid w:val="00C07728"/>
     <w:rsid w:val="00C07936"/>
     <w:rsid w:val="00C07BAC"/>
     <w:rsid w:val="00C07C55"/>
     <w:rsid w:val="00C1167D"/>
     <w:rsid w:val="00C13105"/>
     <w:rsid w:val="00C152F7"/>
+    <w:rsid w:val="00C158D5"/>
     <w:rsid w:val="00C15BDA"/>
     <w:rsid w:val="00C210AA"/>
     <w:rsid w:val="00C21697"/>
     <w:rsid w:val="00C21D5D"/>
     <w:rsid w:val="00C2272D"/>
     <w:rsid w:val="00C229D8"/>
     <w:rsid w:val="00C22ADE"/>
     <w:rsid w:val="00C22CF0"/>
     <w:rsid w:val="00C23078"/>
     <w:rsid w:val="00C23180"/>
     <w:rsid w:val="00C231C6"/>
     <w:rsid w:val="00C2367C"/>
     <w:rsid w:val="00C24646"/>
     <w:rsid w:val="00C24B7B"/>
     <w:rsid w:val="00C25062"/>
     <w:rsid w:val="00C259CE"/>
     <w:rsid w:val="00C25A15"/>
     <w:rsid w:val="00C25F7D"/>
     <w:rsid w:val="00C268F7"/>
     <w:rsid w:val="00C26F27"/>
     <w:rsid w:val="00C279EF"/>
     <w:rsid w:val="00C3019C"/>
     <w:rsid w:val="00C3061F"/>
     <w:rsid w:val="00C30AC8"/>
     <w:rsid w:val="00C310EF"/>
@@ -23009,67 +22933,69 @@
     <w:rsid w:val="00C80675"/>
     <w:rsid w:val="00C811B5"/>
     <w:rsid w:val="00C81385"/>
     <w:rsid w:val="00C83FC3"/>
     <w:rsid w:val="00C8402F"/>
     <w:rsid w:val="00C84507"/>
     <w:rsid w:val="00C84882"/>
     <w:rsid w:val="00C848FB"/>
     <w:rsid w:val="00C84DB2"/>
     <w:rsid w:val="00C85B3C"/>
     <w:rsid w:val="00C85C3F"/>
     <w:rsid w:val="00C85FF5"/>
     <w:rsid w:val="00C8650C"/>
     <w:rsid w:val="00C87510"/>
     <w:rsid w:val="00C875C1"/>
     <w:rsid w:val="00C90154"/>
     <w:rsid w:val="00C90688"/>
     <w:rsid w:val="00C916BD"/>
     <w:rsid w:val="00C919FD"/>
     <w:rsid w:val="00C91B7D"/>
     <w:rsid w:val="00C92AF9"/>
     <w:rsid w:val="00C932E0"/>
     <w:rsid w:val="00C93344"/>
     <w:rsid w:val="00C938FF"/>
     <w:rsid w:val="00C93CC1"/>
+    <w:rsid w:val="00C93D15"/>
     <w:rsid w:val="00C95334"/>
     <w:rsid w:val="00C96FF3"/>
     <w:rsid w:val="00CA0019"/>
     <w:rsid w:val="00CA0378"/>
     <w:rsid w:val="00CA0A2C"/>
     <w:rsid w:val="00CA17AC"/>
     <w:rsid w:val="00CA1A0C"/>
     <w:rsid w:val="00CA233D"/>
     <w:rsid w:val="00CA301B"/>
     <w:rsid w:val="00CA38E9"/>
     <w:rsid w:val="00CA49D9"/>
     <w:rsid w:val="00CA52A0"/>
     <w:rsid w:val="00CA534A"/>
     <w:rsid w:val="00CA53D4"/>
     <w:rsid w:val="00CA590C"/>
     <w:rsid w:val="00CA5E1F"/>
     <w:rsid w:val="00CA7451"/>
+    <w:rsid w:val="00CA7670"/>
     <w:rsid w:val="00CA76AC"/>
     <w:rsid w:val="00CB034A"/>
     <w:rsid w:val="00CB076C"/>
     <w:rsid w:val="00CB12AE"/>
     <w:rsid w:val="00CB1C79"/>
     <w:rsid w:val="00CB1D06"/>
     <w:rsid w:val="00CB2A84"/>
     <w:rsid w:val="00CB2BBB"/>
     <w:rsid w:val="00CB41C6"/>
     <w:rsid w:val="00CB4777"/>
     <w:rsid w:val="00CB483B"/>
     <w:rsid w:val="00CB5988"/>
     <w:rsid w:val="00CB5A0E"/>
     <w:rsid w:val="00CB5F6D"/>
     <w:rsid w:val="00CB684F"/>
     <w:rsid w:val="00CB699D"/>
     <w:rsid w:val="00CB6BBA"/>
     <w:rsid w:val="00CB6C2B"/>
     <w:rsid w:val="00CB6E9F"/>
     <w:rsid w:val="00CB711B"/>
     <w:rsid w:val="00CB7CC3"/>
     <w:rsid w:val="00CC017A"/>
     <w:rsid w:val="00CC0259"/>
     <w:rsid w:val="00CC0DBD"/>
     <w:rsid w:val="00CC143F"/>
@@ -23336,58 +23262,61 @@
     <w:rsid w:val="00D932D3"/>
     <w:rsid w:val="00D93CA1"/>
     <w:rsid w:val="00D95834"/>
     <w:rsid w:val="00D95C9D"/>
     <w:rsid w:val="00D95E91"/>
     <w:rsid w:val="00D95EB7"/>
     <w:rsid w:val="00D95F72"/>
     <w:rsid w:val="00D962C5"/>
     <w:rsid w:val="00D97F80"/>
     <w:rsid w:val="00DA0204"/>
     <w:rsid w:val="00DA0893"/>
     <w:rsid w:val="00DA0D99"/>
     <w:rsid w:val="00DA0E3B"/>
     <w:rsid w:val="00DA0F98"/>
     <w:rsid w:val="00DA11C5"/>
     <w:rsid w:val="00DA182D"/>
     <w:rsid w:val="00DA1995"/>
     <w:rsid w:val="00DA1CE1"/>
     <w:rsid w:val="00DA1D43"/>
     <w:rsid w:val="00DA2163"/>
     <w:rsid w:val="00DA2970"/>
     <w:rsid w:val="00DA29D0"/>
     <w:rsid w:val="00DA30BE"/>
     <w:rsid w:val="00DA4197"/>
     <w:rsid w:val="00DA4260"/>
+    <w:rsid w:val="00DA480F"/>
     <w:rsid w:val="00DA51B4"/>
     <w:rsid w:val="00DA5A96"/>
     <w:rsid w:val="00DA63C3"/>
     <w:rsid w:val="00DA6CE4"/>
     <w:rsid w:val="00DA6E4D"/>
     <w:rsid w:val="00DA7469"/>
     <w:rsid w:val="00DA778D"/>
     <w:rsid w:val="00DA7A34"/>
+    <w:rsid w:val="00DB0354"/>
+    <w:rsid w:val="00DB05CF"/>
     <w:rsid w:val="00DB1212"/>
     <w:rsid w:val="00DB12A4"/>
     <w:rsid w:val="00DB12D8"/>
     <w:rsid w:val="00DB17E1"/>
     <w:rsid w:val="00DB24C2"/>
     <w:rsid w:val="00DB2561"/>
     <w:rsid w:val="00DB2795"/>
     <w:rsid w:val="00DB2AC7"/>
     <w:rsid w:val="00DB3D6C"/>
     <w:rsid w:val="00DB3F34"/>
     <w:rsid w:val="00DB402B"/>
     <w:rsid w:val="00DB42A2"/>
     <w:rsid w:val="00DB444D"/>
     <w:rsid w:val="00DB452B"/>
     <w:rsid w:val="00DB4879"/>
     <w:rsid w:val="00DB52E2"/>
     <w:rsid w:val="00DB53AB"/>
     <w:rsid w:val="00DB57A0"/>
     <w:rsid w:val="00DB5A28"/>
     <w:rsid w:val="00DB7AF7"/>
     <w:rsid w:val="00DC0962"/>
     <w:rsid w:val="00DC0B0A"/>
     <w:rsid w:val="00DC156F"/>
     <w:rsid w:val="00DC1CC2"/>
     <w:rsid w:val="00DC243E"/>
@@ -23395,50 +23324,51 @@
     <w:rsid w:val="00DC4358"/>
     <w:rsid w:val="00DC4AF3"/>
     <w:rsid w:val="00DC559E"/>
     <w:rsid w:val="00DC6707"/>
     <w:rsid w:val="00DC6C99"/>
     <w:rsid w:val="00DC7665"/>
     <w:rsid w:val="00DC7759"/>
     <w:rsid w:val="00DC7A31"/>
     <w:rsid w:val="00DC7A37"/>
     <w:rsid w:val="00DD1397"/>
     <w:rsid w:val="00DD1F1E"/>
     <w:rsid w:val="00DD269C"/>
     <w:rsid w:val="00DD2921"/>
     <w:rsid w:val="00DD2B26"/>
     <w:rsid w:val="00DD2BB3"/>
     <w:rsid w:val="00DD319C"/>
     <w:rsid w:val="00DD3424"/>
     <w:rsid w:val="00DD34A2"/>
     <w:rsid w:val="00DD372C"/>
     <w:rsid w:val="00DD3A98"/>
     <w:rsid w:val="00DD3FBC"/>
     <w:rsid w:val="00DD4149"/>
     <w:rsid w:val="00DD44A0"/>
     <w:rsid w:val="00DD4FD8"/>
     <w:rsid w:val="00DD57B0"/>
+    <w:rsid w:val="00DD58D3"/>
     <w:rsid w:val="00DD5A1C"/>
     <w:rsid w:val="00DD629F"/>
     <w:rsid w:val="00DD6AEE"/>
     <w:rsid w:val="00DD7911"/>
     <w:rsid w:val="00DD7A48"/>
     <w:rsid w:val="00DD7EC1"/>
     <w:rsid w:val="00DE111C"/>
     <w:rsid w:val="00DE14DA"/>
     <w:rsid w:val="00DE1805"/>
     <w:rsid w:val="00DE2C65"/>
     <w:rsid w:val="00DE3501"/>
     <w:rsid w:val="00DE38E0"/>
     <w:rsid w:val="00DE3B49"/>
     <w:rsid w:val="00DE3F4E"/>
     <w:rsid w:val="00DE3F61"/>
     <w:rsid w:val="00DE40DE"/>
     <w:rsid w:val="00DE42D3"/>
     <w:rsid w:val="00DE4FEA"/>
     <w:rsid w:val="00DE69C8"/>
     <w:rsid w:val="00DE700A"/>
     <w:rsid w:val="00DE74CD"/>
     <w:rsid w:val="00DE7702"/>
     <w:rsid w:val="00DE7B30"/>
     <w:rsid w:val="00DE7D00"/>
     <w:rsid w:val="00DF02F6"/>
@@ -23482,60 +23412,62 @@
     <w:rsid w:val="00E15F74"/>
     <w:rsid w:val="00E161B9"/>
     <w:rsid w:val="00E16702"/>
     <w:rsid w:val="00E1678B"/>
     <w:rsid w:val="00E168AF"/>
     <w:rsid w:val="00E17BD3"/>
     <w:rsid w:val="00E20537"/>
     <w:rsid w:val="00E211B5"/>
     <w:rsid w:val="00E2151B"/>
     <w:rsid w:val="00E2264E"/>
     <w:rsid w:val="00E23BA9"/>
     <w:rsid w:val="00E24473"/>
     <w:rsid w:val="00E24706"/>
     <w:rsid w:val="00E2553E"/>
     <w:rsid w:val="00E25D9B"/>
     <w:rsid w:val="00E25FA5"/>
     <w:rsid w:val="00E273D0"/>
     <w:rsid w:val="00E27A96"/>
     <w:rsid w:val="00E30995"/>
     <w:rsid w:val="00E30F82"/>
     <w:rsid w:val="00E31A88"/>
     <w:rsid w:val="00E321DD"/>
     <w:rsid w:val="00E32907"/>
     <w:rsid w:val="00E32E21"/>
     <w:rsid w:val="00E3322B"/>
+    <w:rsid w:val="00E338EA"/>
     <w:rsid w:val="00E33B84"/>
     <w:rsid w:val="00E3619F"/>
     <w:rsid w:val="00E361E3"/>
     <w:rsid w:val="00E36A53"/>
     <w:rsid w:val="00E36B45"/>
     <w:rsid w:val="00E36ED5"/>
     <w:rsid w:val="00E375DF"/>
     <w:rsid w:val="00E378CE"/>
     <w:rsid w:val="00E403B8"/>
     <w:rsid w:val="00E40C83"/>
+    <w:rsid w:val="00E417A7"/>
     <w:rsid w:val="00E4230B"/>
     <w:rsid w:val="00E42872"/>
     <w:rsid w:val="00E441AD"/>
     <w:rsid w:val="00E441F2"/>
     <w:rsid w:val="00E44658"/>
     <w:rsid w:val="00E4488B"/>
     <w:rsid w:val="00E44D2F"/>
     <w:rsid w:val="00E450E0"/>
     <w:rsid w:val="00E454CB"/>
     <w:rsid w:val="00E4559C"/>
     <w:rsid w:val="00E456B6"/>
     <w:rsid w:val="00E45AC6"/>
     <w:rsid w:val="00E45E5A"/>
     <w:rsid w:val="00E45EB4"/>
     <w:rsid w:val="00E46480"/>
     <w:rsid w:val="00E46D07"/>
     <w:rsid w:val="00E4783C"/>
     <w:rsid w:val="00E47D17"/>
     <w:rsid w:val="00E5079A"/>
     <w:rsid w:val="00E511E8"/>
     <w:rsid w:val="00E5140D"/>
     <w:rsid w:val="00E5152D"/>
     <w:rsid w:val="00E51B3A"/>
     <w:rsid w:val="00E51D5D"/>
     <w:rsid w:val="00E521D7"/>
@@ -23629,50 +23561,51 @@
     <w:rsid w:val="00E95B74"/>
     <w:rsid w:val="00E962A0"/>
     <w:rsid w:val="00E96778"/>
     <w:rsid w:val="00E96F6D"/>
     <w:rsid w:val="00E96FAE"/>
     <w:rsid w:val="00E974B2"/>
     <w:rsid w:val="00E97DC8"/>
     <w:rsid w:val="00EA11F4"/>
     <w:rsid w:val="00EA1BD3"/>
     <w:rsid w:val="00EA23BC"/>
     <w:rsid w:val="00EA29C5"/>
     <w:rsid w:val="00EA2F70"/>
     <w:rsid w:val="00EA386B"/>
     <w:rsid w:val="00EA38D0"/>
     <w:rsid w:val="00EA3F5B"/>
     <w:rsid w:val="00EA4542"/>
     <w:rsid w:val="00EA4CBD"/>
     <w:rsid w:val="00EA546E"/>
     <w:rsid w:val="00EA5649"/>
     <w:rsid w:val="00EA5D0A"/>
     <w:rsid w:val="00EA61D8"/>
     <w:rsid w:val="00EA685F"/>
     <w:rsid w:val="00EA6946"/>
     <w:rsid w:val="00EB1654"/>
     <w:rsid w:val="00EB17AC"/>
+    <w:rsid w:val="00EB2614"/>
     <w:rsid w:val="00EB2857"/>
     <w:rsid w:val="00EB3195"/>
     <w:rsid w:val="00EB3316"/>
     <w:rsid w:val="00EB3616"/>
     <w:rsid w:val="00EB3D7C"/>
     <w:rsid w:val="00EB3F49"/>
     <w:rsid w:val="00EB45C6"/>
     <w:rsid w:val="00EB4770"/>
     <w:rsid w:val="00EB4BEF"/>
     <w:rsid w:val="00EB543E"/>
     <w:rsid w:val="00EB571E"/>
     <w:rsid w:val="00EB5A1F"/>
     <w:rsid w:val="00EB5F22"/>
     <w:rsid w:val="00EB6446"/>
     <w:rsid w:val="00EB7288"/>
     <w:rsid w:val="00EB74C8"/>
     <w:rsid w:val="00EB7B87"/>
     <w:rsid w:val="00EC001C"/>
     <w:rsid w:val="00EC0094"/>
     <w:rsid w:val="00EC11BC"/>
     <w:rsid w:val="00EC2750"/>
     <w:rsid w:val="00EC279A"/>
     <w:rsid w:val="00EC2943"/>
     <w:rsid w:val="00EC30D0"/>
     <w:rsid w:val="00EC5168"/>
@@ -23684,50 +23617,51 @@
     <w:rsid w:val="00EC6173"/>
     <w:rsid w:val="00EC6261"/>
     <w:rsid w:val="00EC6C23"/>
     <w:rsid w:val="00EC716E"/>
     <w:rsid w:val="00EC74A0"/>
     <w:rsid w:val="00EC75E9"/>
     <w:rsid w:val="00EC7733"/>
     <w:rsid w:val="00EC7E84"/>
     <w:rsid w:val="00ED01A6"/>
     <w:rsid w:val="00ED051B"/>
     <w:rsid w:val="00ED07A2"/>
     <w:rsid w:val="00ED07C2"/>
     <w:rsid w:val="00ED084B"/>
     <w:rsid w:val="00ED104B"/>
     <w:rsid w:val="00ED1415"/>
     <w:rsid w:val="00ED1B1A"/>
     <w:rsid w:val="00ED1C39"/>
     <w:rsid w:val="00ED251A"/>
     <w:rsid w:val="00ED400E"/>
     <w:rsid w:val="00ED49CE"/>
     <w:rsid w:val="00ED4C3F"/>
     <w:rsid w:val="00ED4DB6"/>
     <w:rsid w:val="00ED4E85"/>
     <w:rsid w:val="00ED5DD8"/>
     <w:rsid w:val="00ED6408"/>
+    <w:rsid w:val="00ED654D"/>
     <w:rsid w:val="00ED658E"/>
     <w:rsid w:val="00ED68AB"/>
     <w:rsid w:val="00ED69D3"/>
     <w:rsid w:val="00ED6FE0"/>
     <w:rsid w:val="00ED7885"/>
     <w:rsid w:val="00ED796A"/>
     <w:rsid w:val="00EE15CC"/>
     <w:rsid w:val="00EE22C8"/>
     <w:rsid w:val="00EE2E22"/>
     <w:rsid w:val="00EE32A0"/>
     <w:rsid w:val="00EE4809"/>
     <w:rsid w:val="00EE4E62"/>
     <w:rsid w:val="00EE5787"/>
     <w:rsid w:val="00EE5B2C"/>
     <w:rsid w:val="00EE5B51"/>
     <w:rsid w:val="00EE66A0"/>
     <w:rsid w:val="00EE7CB1"/>
     <w:rsid w:val="00EF0880"/>
     <w:rsid w:val="00EF1299"/>
     <w:rsid w:val="00EF1374"/>
     <w:rsid w:val="00EF1393"/>
     <w:rsid w:val="00EF1B0C"/>
     <w:rsid w:val="00EF227B"/>
     <w:rsid w:val="00EF267D"/>
     <w:rsid w:val="00EF3B41"/>
@@ -23773,122 +23707,125 @@
     <w:rsid w:val="00F1299D"/>
     <w:rsid w:val="00F12C31"/>
     <w:rsid w:val="00F140E1"/>
     <w:rsid w:val="00F1450A"/>
     <w:rsid w:val="00F14658"/>
     <w:rsid w:val="00F167D7"/>
     <w:rsid w:val="00F16A96"/>
     <w:rsid w:val="00F17111"/>
     <w:rsid w:val="00F17584"/>
     <w:rsid w:val="00F17CBA"/>
     <w:rsid w:val="00F17CE0"/>
     <w:rsid w:val="00F20840"/>
     <w:rsid w:val="00F20CA6"/>
     <w:rsid w:val="00F20F56"/>
     <w:rsid w:val="00F21674"/>
     <w:rsid w:val="00F21F35"/>
     <w:rsid w:val="00F220B6"/>
     <w:rsid w:val="00F22535"/>
     <w:rsid w:val="00F23718"/>
     <w:rsid w:val="00F237A3"/>
     <w:rsid w:val="00F238F2"/>
     <w:rsid w:val="00F2430A"/>
     <w:rsid w:val="00F243FF"/>
     <w:rsid w:val="00F24537"/>
     <w:rsid w:val="00F2482E"/>
+    <w:rsid w:val="00F24E3C"/>
     <w:rsid w:val="00F2590A"/>
     <w:rsid w:val="00F25E98"/>
     <w:rsid w:val="00F25E9E"/>
     <w:rsid w:val="00F26645"/>
     <w:rsid w:val="00F268FD"/>
     <w:rsid w:val="00F26FC9"/>
     <w:rsid w:val="00F27437"/>
     <w:rsid w:val="00F277B0"/>
     <w:rsid w:val="00F3078C"/>
     <w:rsid w:val="00F30C9A"/>
     <w:rsid w:val="00F315AC"/>
     <w:rsid w:val="00F31C48"/>
     <w:rsid w:val="00F31E96"/>
     <w:rsid w:val="00F32415"/>
     <w:rsid w:val="00F3273A"/>
     <w:rsid w:val="00F32806"/>
     <w:rsid w:val="00F32CAB"/>
     <w:rsid w:val="00F32DF8"/>
     <w:rsid w:val="00F3330E"/>
     <w:rsid w:val="00F33344"/>
     <w:rsid w:val="00F3397A"/>
     <w:rsid w:val="00F33C1F"/>
     <w:rsid w:val="00F340E8"/>
     <w:rsid w:val="00F34B21"/>
     <w:rsid w:val="00F34E70"/>
     <w:rsid w:val="00F351FE"/>
     <w:rsid w:val="00F35BA8"/>
     <w:rsid w:val="00F35E69"/>
     <w:rsid w:val="00F36166"/>
     <w:rsid w:val="00F361CF"/>
     <w:rsid w:val="00F36485"/>
     <w:rsid w:val="00F377D2"/>
     <w:rsid w:val="00F4037B"/>
     <w:rsid w:val="00F40678"/>
     <w:rsid w:val="00F40F2B"/>
     <w:rsid w:val="00F413C7"/>
+    <w:rsid w:val="00F417FB"/>
     <w:rsid w:val="00F42765"/>
     <w:rsid w:val="00F42912"/>
     <w:rsid w:val="00F42ACE"/>
     <w:rsid w:val="00F42E2D"/>
     <w:rsid w:val="00F42F1A"/>
     <w:rsid w:val="00F43700"/>
     <w:rsid w:val="00F43765"/>
     <w:rsid w:val="00F438D2"/>
     <w:rsid w:val="00F44B9A"/>
     <w:rsid w:val="00F453CA"/>
     <w:rsid w:val="00F4568F"/>
     <w:rsid w:val="00F45A24"/>
     <w:rsid w:val="00F46D61"/>
     <w:rsid w:val="00F46E28"/>
     <w:rsid w:val="00F47194"/>
     <w:rsid w:val="00F47B53"/>
     <w:rsid w:val="00F47E2A"/>
     <w:rsid w:val="00F5018E"/>
     <w:rsid w:val="00F508BF"/>
     <w:rsid w:val="00F52AC2"/>
     <w:rsid w:val="00F53F6C"/>
     <w:rsid w:val="00F54202"/>
     <w:rsid w:val="00F5460B"/>
     <w:rsid w:val="00F5537C"/>
     <w:rsid w:val="00F56611"/>
     <w:rsid w:val="00F56838"/>
     <w:rsid w:val="00F56D59"/>
     <w:rsid w:val="00F57866"/>
     <w:rsid w:val="00F57981"/>
     <w:rsid w:val="00F60DE5"/>
     <w:rsid w:val="00F6101D"/>
     <w:rsid w:val="00F617D8"/>
     <w:rsid w:val="00F61CCF"/>
     <w:rsid w:val="00F62017"/>
     <w:rsid w:val="00F62239"/>
     <w:rsid w:val="00F622EE"/>
+    <w:rsid w:val="00F62797"/>
     <w:rsid w:val="00F634FF"/>
     <w:rsid w:val="00F63993"/>
     <w:rsid w:val="00F639FC"/>
     <w:rsid w:val="00F64472"/>
     <w:rsid w:val="00F64670"/>
     <w:rsid w:val="00F653C0"/>
     <w:rsid w:val="00F65D1B"/>
     <w:rsid w:val="00F668A3"/>
     <w:rsid w:val="00F66AFE"/>
     <w:rsid w:val="00F66D7D"/>
     <w:rsid w:val="00F67162"/>
     <w:rsid w:val="00F672E7"/>
     <w:rsid w:val="00F67622"/>
     <w:rsid w:val="00F67AD7"/>
     <w:rsid w:val="00F70B39"/>
     <w:rsid w:val="00F7219A"/>
     <w:rsid w:val="00F72780"/>
     <w:rsid w:val="00F728BF"/>
     <w:rsid w:val="00F73208"/>
     <w:rsid w:val="00F74315"/>
     <w:rsid w:val="00F746E3"/>
     <w:rsid w:val="00F749AF"/>
     <w:rsid w:val="00F74D73"/>
     <w:rsid w:val="00F756D9"/>
     <w:rsid w:val="00F75AD3"/>
@@ -24074,50 +24011,51 @@
     <w:rsid w:val="1C5BE75E"/>
     <w:rsid w:val="1E4245AE"/>
     <w:rsid w:val="20073BE2"/>
     <w:rsid w:val="20118412"/>
     <w:rsid w:val="2068931A"/>
     <w:rsid w:val="20DDC22C"/>
     <w:rsid w:val="220DF08C"/>
     <w:rsid w:val="25F89BD9"/>
     <w:rsid w:val="2661C0CA"/>
     <w:rsid w:val="29601CCF"/>
     <w:rsid w:val="2A7E5ED5"/>
     <w:rsid w:val="2AC22DFD"/>
     <w:rsid w:val="2B060B52"/>
     <w:rsid w:val="2B31B031"/>
     <w:rsid w:val="2C21B2FB"/>
     <w:rsid w:val="2DD25F51"/>
     <w:rsid w:val="2E87E201"/>
     <w:rsid w:val="32CD0188"/>
     <w:rsid w:val="340DC6B1"/>
     <w:rsid w:val="36070DBD"/>
     <w:rsid w:val="374C1F4E"/>
     <w:rsid w:val="38577D11"/>
     <w:rsid w:val="389EA395"/>
     <w:rsid w:val="395584A6"/>
     <w:rsid w:val="3ABFE014"/>
+    <w:rsid w:val="3BB5E9EB"/>
     <w:rsid w:val="400A1580"/>
     <w:rsid w:val="40D65ECE"/>
     <w:rsid w:val="41F3295A"/>
     <w:rsid w:val="423C108A"/>
     <w:rsid w:val="434B883D"/>
     <w:rsid w:val="449E3320"/>
     <w:rsid w:val="4648B32C"/>
     <w:rsid w:val="476C3B34"/>
     <w:rsid w:val="496E7F17"/>
     <w:rsid w:val="49C4ECE6"/>
     <w:rsid w:val="49D66159"/>
     <w:rsid w:val="4ABF765F"/>
     <w:rsid w:val="4BDF48CA"/>
     <w:rsid w:val="4D368DC3"/>
     <w:rsid w:val="4E5044A1"/>
     <w:rsid w:val="4E658D93"/>
     <w:rsid w:val="4E7903D4"/>
     <w:rsid w:val="4E899C77"/>
     <w:rsid w:val="4E8A4A66"/>
     <w:rsid w:val="4F453EC0"/>
     <w:rsid w:val="50AA2FB3"/>
     <w:rsid w:val="5154C6D7"/>
     <w:rsid w:val="517F4C6C"/>
     <w:rsid w:val="521FAD3C"/>
     <w:rsid w:val="521FFE9B"/>
@@ -24192,51 +24130,50 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4ED9000B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{6D91F1BB-8639-497C-8A1A-D864FC6C02DE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -28953,51 +28890,51 @@
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2081977357">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId42" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing3.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.svg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-member-advisory-committee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/masshealth-member-advisory-committee-community-engagement" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-42/chapter-IV/subchapter-C/part-431/subpart-A/section-431.12" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.svg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle3.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.svg"/><Relationship Id="rId66" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:1-800-841-2900" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId30" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.svg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.svg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-42/chapter-IV/subchapter-C/part-431/subpart-A/section-431.12" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data3.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.svg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors3.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.svg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/masshealth-member-advisory-committee-community-engagement" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-program-advisory-committee-mpac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.svg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.svg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.svg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data3.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.svg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.svg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-42/chapter-IV/subchapter-C/part-431/subpart-A/section-431.12" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors3.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.svg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/masshealth-member-advisory-committee-community-engagement" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-program-advisory-committee-mpac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout3.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.svg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.svg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-member-advisory-committee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.svg"/><Relationship Id="rId38" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing3.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.svg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/masshealth-member-advisory-committee-community-engagement" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-42/chapter-IV/subchapter-C/part-431/subpart-A/section-431.12" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle3.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:1-800-841-2900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.svg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.svg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
@@ -31437,51 +31374,51 @@
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{D2F91513-32B4-4D3D-99B2-4CFF75EFA528}" type="presOf" srcId="{465D4522-EBB7-41DB-98E3-89E7D163FF24}" destId="{C07912FF-D2C5-4614-ABD8-FC0BFF272BC1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/rings+Icon"/>
     <dgm:cxn modelId="{62D3A233-A61C-442C-B0DC-00C7BAAD5886}" type="presOf" srcId="{A1167C9C-E01A-4A2B-A348-092AD8661813}" destId="{77F76CB1-C8B0-4285-9C94-00D633CB7167}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/rings+Icon"/>
     <dgm:cxn modelId="{86FF7456-6056-4DEB-9624-06CEC459EC11}" type="presOf" srcId="{ED1C6739-A4B4-4FE8-9D97-253BC2F5E5AF}" destId="{032BB21F-3D61-476F-8A84-5A57869409AE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/rings+Icon"/>
     <dgm:cxn modelId="{5C082E81-089C-400E-8EC1-72A827BD46CD}" srcId="{F7547910-B9E2-4F5F-842C-75E3F16F2213}" destId="{1B92A81A-04B9-4374-A37A-252C80C205B4}" srcOrd="2" destOrd="0" parTransId="{6A2D7209-D8A5-4BF7-A75A-3C7E2D85C1F3}" sibTransId="{8F494B49-677B-4D1F-90D0-6AD2E7B072E2}"/>
     <dgm:cxn modelId="{25E7BB93-84D0-40CC-9299-65F54727DEB3}" srcId="{F7547910-B9E2-4F5F-842C-75E3F16F2213}" destId="{ED1C6739-A4B4-4FE8-9D97-253BC2F5E5AF}" srcOrd="1" destOrd="0" parTransId="{D57982C5-473E-4200-9DC3-08B4D02CE6C8}" sibTransId="{2600BB21-6E11-439B-A4F7-7197AB20A74A}"/>
     <dgm:cxn modelId="{A7A0B6C6-0B6A-476A-A280-1D1A5DC5B6C3}" srcId="{F7547910-B9E2-4F5F-842C-75E3F16F2213}" destId="{465D4522-EBB7-41DB-98E3-89E7D163FF24}" srcOrd="0" destOrd="0" parTransId="{D5C62AE2-6C8E-48F4-BD9A-83A140B0E156}" sibTransId="{6112BA64-B806-416C-B1D5-7605BB85AED0}"/>
     <dgm:cxn modelId="{886CFAD3-A741-4474-94AC-8AD2A478C375}" type="presOf" srcId="{F7547910-B9E2-4F5F-842C-75E3F16F2213}" destId="{3E240EDE-2964-4444-9F91-41D36D129877}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/rings+Icon"/>
     <dgm:cxn modelId="{2926DED9-66DB-44E2-A171-661406A54CAF}" type="presOf" srcId="{1B92A81A-04B9-4374-A37A-252C80C205B4}" destId="{3170A4C3-25FA-459C-8DA9-3ADAB899C419}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/rings+Icon"/>
     <dgm:cxn modelId="{6CFF3FE2-58E0-4C5B-AEC7-2DACD6E5495F}" srcId="{F7547910-B9E2-4F5F-842C-75E3F16F2213}" destId="{A1167C9C-E01A-4A2B-A348-092AD8661813}" srcOrd="3" destOrd="0" parTransId="{A34687C7-C7AA-49EF-9986-08759E8618AD}" sibTransId="{164BF006-4BD8-4930-8ADB-6382A94F489E}"/>
     <dgm:cxn modelId="{FC525D3D-3656-45CF-A3A9-C19DE1CAD1C6}" type="presParOf" srcId="{3E240EDE-2964-4444-9F91-41D36D129877}" destId="{C07912FF-D2C5-4614-ABD8-FC0BFF272BC1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/rings+Icon"/>
     <dgm:cxn modelId="{444E8309-0345-41A4-8B46-E3A39B4973EE}" type="presParOf" srcId="{3E240EDE-2964-4444-9F91-41D36D129877}" destId="{032BB21F-3D61-476F-8A84-5A57869409AE}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/rings+Icon"/>
     <dgm:cxn modelId="{DB654670-44CA-49CA-B3D9-083F4AFDF527}" type="presParOf" srcId="{3E240EDE-2964-4444-9F91-41D36D129877}" destId="{3170A4C3-25FA-459C-8DA9-3ADAB899C419}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/rings+Icon"/>
     <dgm:cxn modelId="{C7DFAA17-2B33-4193-BF46-89935CA8BDFB}" type="presParOf" srcId="{3E240EDE-2964-4444-9F91-41D36D129877}" destId="{77F76CB1-C8B0-4285-9C94-00D633CB7167}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/rings+Icon"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId21" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId17" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{F378AAA8-1006-49F6-BBE2-7F0F10C8C62E}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple2" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{7DC96621-7D36-46EA-A5C1-1083C7B548A6}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
@@ -32079,51 +32016,51 @@
     <dgm:cxn modelId="{5B8024D1-D3EA-4F25-828D-238A65584899}" type="presOf" srcId="{CE29B456-30F5-4FF1-99D3-3074091BF559}" destId="{4B6E18BC-54E0-4361-9C1E-2233E1029954}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{208707D7-4829-4DA9-934B-5D3A3FC551D5}" srcId="{F378AAA8-1006-49F6-BBE2-7F0F10C8C62E}" destId="{CA1D7AA0-B2CE-449B-B001-2AF87705D44B}" srcOrd="3" destOrd="0" parTransId="{DD61A8BD-FDC4-43DB-B948-61C252538B75}" sibTransId="{82C4A16A-F99A-4EF5-9B4B-CFB284541BAD}"/>
     <dgm:cxn modelId="{3A799EFC-DFA8-4189-8236-F8329ECEABBB}" type="presOf" srcId="{5A720CF7-4BA2-4B17-99C6-FC662D96DAFE}" destId="{39407640-6DA7-4607-A19F-A05CFB9AB97A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{FA99948E-AC4E-468B-A5C3-3003A676AE1A}" type="presParOf" srcId="{034050D8-87F6-4719-8E0F-D054D273DB4E}" destId="{FD4E15C7-6FAE-45AA-9936-BEFA886D95CF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{9553B96F-69F3-499D-82E8-2844D1767875}" type="presParOf" srcId="{034050D8-87F6-4719-8E0F-D054D273DB4E}" destId="{71A30231-60BA-4080-B0DE-F7CCF7442FBA}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{1E7774CC-3B63-4CA2-9F65-7C2CA3385111}" type="presParOf" srcId="{034050D8-87F6-4719-8E0F-D054D273DB4E}" destId="{FF49F72D-38AB-470F-BA09-F32E0D22906D}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{CE55FAC5-677B-4452-932A-0ECA32BE36F4}" type="presParOf" srcId="{034050D8-87F6-4719-8E0F-D054D273DB4E}" destId="{D6009787-C6C6-4FAF-847E-D805EBD7E322}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{D4F93246-B54B-4156-B82D-50DCD25A4A26}" type="presParOf" srcId="{034050D8-87F6-4719-8E0F-D054D273DB4E}" destId="{7C3911B8-FA21-4199-8A5B-F2BF552FC60E}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{7621A967-ADBF-44D3-B169-5ADCBE0F9C26}" type="presParOf" srcId="{034050D8-87F6-4719-8E0F-D054D273DB4E}" destId="{F47064F8-0B03-4090-BFC0-3974467CCBA5}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{F2EAE974-EBDA-4E7B-BF49-872CB4FFF2E4}" type="presParOf" srcId="{034050D8-87F6-4719-8E0F-D054D273DB4E}" destId="{ECD0C5D2-2798-40D8-A1CB-33D420590916}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{4A7E25CF-E107-4B58-9940-0ED84BED150B}" type="presParOf" srcId="{034050D8-87F6-4719-8E0F-D054D273DB4E}" destId="{FC3BBE59-9B57-4C17-AB38-C358A0BBFFD7}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{E343CDC7-5C99-4F01-81CC-7243F415FDF6}" type="presParOf" srcId="{034050D8-87F6-4719-8E0F-D054D273DB4E}" destId="{040988CD-E5E0-4E27-9A16-FB7EC6194631}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{40575C61-D7A1-4939-9AB9-684C0DC29367}" type="presParOf" srcId="{034050D8-87F6-4719-8E0F-D054D273DB4E}" destId="{C98D7000-2364-46F8-B2D8-C3714979CA6F}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{7484512E-A602-448E-8C70-06544D1902BA}" type="presParOf" srcId="{034050D8-87F6-4719-8E0F-D054D273DB4E}" destId="{A6D8D7F3-291E-4349-AE33-6D972AF8D1C0}" srcOrd="10" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{B6E0A046-535F-449C-8DFE-7666DF4C1070}" type="presParOf" srcId="{034050D8-87F6-4719-8E0F-D054D273DB4E}" destId="{30BAC050-3F36-422B-8D22-E37708C37205}" srcOrd="11" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{44AF9342-0A10-43C0-8352-1158DEE0B8EA}" type="presParOf" srcId="{034050D8-87F6-4719-8E0F-D054D273DB4E}" destId="{39407640-6DA7-4607-A19F-A05CFB9AB97A}" srcOrd="12" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{9D06DA07-3793-475B-88D6-8647A1346FA5}" type="presParOf" srcId="{034050D8-87F6-4719-8E0F-D054D273DB4E}" destId="{60F1C456-02AD-45EE-B8E5-4004A4C5B188}" srcOrd="13" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{4B1ACE56-B596-4C1B-9EDC-0F3649BD24C5}" type="presParOf" srcId="{034050D8-87F6-4719-8E0F-D054D273DB4E}" destId="{28362C2E-5B78-4E46-879A-E6540C0D2E1F}" srcOrd="14" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{EBEDDD3B-6984-4895-AC28-9A26CC2EEFC1}" type="presParOf" srcId="{034050D8-87F6-4719-8E0F-D054D273DB4E}" destId="{F987253A-4FA5-4587-A324-66340446CE09}" srcOrd="15" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{09C01B47-575E-4B91-BA54-B254F097CABF}" type="presParOf" srcId="{034050D8-87F6-4719-8E0F-D054D273DB4E}" destId="{4B6E18BC-54E0-4361-9C1E-2233E1029954}" srcOrd="16" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId30" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId26" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data3.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{32A1C2AA-7F2A-4AAF-AC12-891C275B1DE7}" type="doc">
       <dgm:prSet loTypeId="urn:diagrams.loki3.com/BracketList" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B0DFD4F6-8C80-4ACF-A18B-B1D79E60AF20}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
@@ -32470,51 +32407,51 @@
     <dgm:cxn modelId="{C2A677BE-1A97-4BE7-9BD1-02F70458EC6D}" srcId="{32A1C2AA-7F2A-4AAF-AC12-891C275B1DE7}" destId="{BA9B17B1-D488-4C99-A2A5-0CB70B77C970}" srcOrd="2" destOrd="0" parTransId="{E28CF1FA-933C-4743-8BA2-52C680A946D3}" sibTransId="{AD34AF21-C2EB-4F74-8BE0-4E3944BFF6C5}"/>
     <dgm:cxn modelId="{99B9FBE3-EA5C-4ABB-9608-8DEB502EEA5E}" type="presOf" srcId="{B0DFD4F6-8C80-4ACF-A18B-B1D79E60AF20}" destId="{71D38EC1-B67F-465E-A6C9-A0BAED5DEBCC}" srcOrd="0" destOrd="0" presId="urn:diagrams.loki3.com/BracketList"/>
     <dgm:cxn modelId="{0481CEEE-AC60-40D8-989E-D11C304B56D4}" type="presOf" srcId="{24CF7BA8-E90C-42A2-9DBC-457C51BF1F67}" destId="{47EF46F7-888A-4093-945F-76123B2DBB40}" srcOrd="0" destOrd="0" presId="urn:diagrams.loki3.com/BracketList"/>
     <dgm:cxn modelId="{EC5AE03E-6BFC-4C59-92E7-8EDEEADA806A}" type="presParOf" srcId="{1294B256-4A5B-4A8E-9710-C8C5862CB901}" destId="{0224DAA2-43F5-4FD2-9C30-CC58E81F79FE}" srcOrd="0" destOrd="0" presId="urn:diagrams.loki3.com/BracketList"/>
     <dgm:cxn modelId="{F54ED7B4-1459-4843-AB79-C1B663FD4B13}" type="presParOf" srcId="{0224DAA2-43F5-4FD2-9C30-CC58E81F79FE}" destId="{71D38EC1-B67F-465E-A6C9-A0BAED5DEBCC}" srcOrd="0" destOrd="0" presId="urn:diagrams.loki3.com/BracketList"/>
     <dgm:cxn modelId="{B6986821-E898-469A-A037-C9E7439A3975}" type="presParOf" srcId="{0224DAA2-43F5-4FD2-9C30-CC58E81F79FE}" destId="{279E2E5C-4139-4215-8AE1-FAE50BB3E8D9}" srcOrd="1" destOrd="0" presId="urn:diagrams.loki3.com/BracketList"/>
     <dgm:cxn modelId="{9CB3B131-4D3B-4693-B301-9C2AD24180B1}" type="presParOf" srcId="{0224DAA2-43F5-4FD2-9C30-CC58E81F79FE}" destId="{1813EEBE-7114-40F1-BFE3-72DA9267800A}" srcOrd="2" destOrd="0" presId="urn:diagrams.loki3.com/BracketList"/>
     <dgm:cxn modelId="{3E967EF9-70C4-463D-B855-54DC31C91A20}" type="presParOf" srcId="{0224DAA2-43F5-4FD2-9C30-CC58E81F79FE}" destId="{1DC02F91-2FE5-4F08-B713-4F0565E5D114}" srcOrd="3" destOrd="0" presId="urn:diagrams.loki3.com/BracketList"/>
     <dgm:cxn modelId="{CC72B84D-034F-4AAE-8A66-BBAE05C796C5}" type="presParOf" srcId="{1294B256-4A5B-4A8E-9710-C8C5862CB901}" destId="{A7506B77-A5EF-41AC-90A6-853385FF86CC}" srcOrd="1" destOrd="0" presId="urn:diagrams.loki3.com/BracketList"/>
     <dgm:cxn modelId="{77FDC349-5A6F-42D3-B3A6-F522E8AB0567}" type="presParOf" srcId="{1294B256-4A5B-4A8E-9710-C8C5862CB901}" destId="{8B247008-8821-4360-A56E-D2A3E9B6B70B}" srcOrd="2" destOrd="0" presId="urn:diagrams.loki3.com/BracketList"/>
     <dgm:cxn modelId="{2AE1AD7F-5C32-4823-AE79-3C6B0C51C76B}" type="presParOf" srcId="{8B247008-8821-4360-A56E-D2A3E9B6B70B}" destId="{73D901A5-5B3C-4DE3-ABC7-1DFF1ACADDFB}" srcOrd="0" destOrd="0" presId="urn:diagrams.loki3.com/BracketList"/>
     <dgm:cxn modelId="{68A49A55-1C22-4878-BBB8-28C49AC6C960}" type="presParOf" srcId="{8B247008-8821-4360-A56E-D2A3E9B6B70B}" destId="{9119B958-9681-45AF-8CFE-FFB6CB310FC7}" srcOrd="1" destOrd="0" presId="urn:diagrams.loki3.com/BracketList"/>
     <dgm:cxn modelId="{E3A14B41-5A73-4EA5-8568-416814186650}" type="presParOf" srcId="{8B247008-8821-4360-A56E-D2A3E9B6B70B}" destId="{CC1BE9F3-B8FE-4914-9EC6-C0DACBEBB364}" srcOrd="2" destOrd="0" presId="urn:diagrams.loki3.com/BracketList"/>
     <dgm:cxn modelId="{4DE6091B-FA48-4B26-8571-40A6FC8C9AD2}" type="presParOf" srcId="{8B247008-8821-4360-A56E-D2A3E9B6B70B}" destId="{47EF46F7-888A-4093-945F-76123B2DBB40}" srcOrd="3" destOrd="0" presId="urn:diagrams.loki3.com/BracketList"/>
     <dgm:cxn modelId="{884AA091-E88C-497F-AA82-11711AD4A5E5}" type="presParOf" srcId="{1294B256-4A5B-4A8E-9710-C8C5862CB901}" destId="{40537D19-C6AB-4A78-892A-DBD8C09900A2}" srcOrd="3" destOrd="0" presId="urn:diagrams.loki3.com/BracketList"/>
     <dgm:cxn modelId="{F7B39F90-8611-40EF-ACA8-D81F79C472A3}" type="presParOf" srcId="{1294B256-4A5B-4A8E-9710-C8C5862CB901}" destId="{48EA27C4-64F0-4881-AFDC-1C1CC2B69341}" srcOrd="4" destOrd="0" presId="urn:diagrams.loki3.com/BracketList"/>
     <dgm:cxn modelId="{55D868EB-68C6-4DF9-BA8E-45F41EB5ED4F}" type="presParOf" srcId="{48EA27C4-64F0-4881-AFDC-1C1CC2B69341}" destId="{C86C0B48-C306-4220-817A-217AC905E8E4}" srcOrd="0" destOrd="0" presId="urn:diagrams.loki3.com/BracketList"/>
     <dgm:cxn modelId="{25583E5A-46BA-456E-83DA-FFEDF4080591}" type="presParOf" srcId="{48EA27C4-64F0-4881-AFDC-1C1CC2B69341}" destId="{A0856846-309B-4D61-BFA9-FD6469F5BBC5}" srcOrd="1" destOrd="0" presId="urn:diagrams.loki3.com/BracketList"/>
     <dgm:cxn modelId="{4181B825-34F8-4551-810D-21F8A6D50013}" type="presParOf" srcId="{48EA27C4-64F0-4881-AFDC-1C1CC2B69341}" destId="{9D6B5969-CEA3-45D4-A551-3E337B67E04A}" srcOrd="2" destOrd="0" presId="urn:diagrams.loki3.com/BracketList"/>
     <dgm:cxn modelId="{0F579639-F838-405E-A09A-58DB16E3C4AE}" type="presParOf" srcId="{48EA27C4-64F0-4881-AFDC-1C1CC2B69341}" destId="{4C891EF9-E81B-4446-B020-69DD86548C63}" srcOrd="3" destOrd="0" presId="urn:diagrams.loki3.com/BracketList"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId42" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId38" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{C07912FF-D2C5-4614-ABD8-FC0BFF272BC1}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="902612" y="-2"/>
           <a:ext cx="1591827" cy="1408476"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
@@ -38154,808 +38091,50 @@
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
 </dgm:styleDef>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...756 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
@@ -39215,345 +38394,111 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
-  <PublishDate>2025-02-03T00:00:00</PublishDate>
+  <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-</file>
-[...190 lines deleted...]
-</ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{125C183A-B83F-4AF1-970E-5DF85FF29A39}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...34 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>24</Pages>
+  <Pages>3</Pages>
   <Words>3990</Words>
-  <Characters>22749</Characters>
+  <Characters>22748</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>189</Lines>
   <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26686</CharactersWithSpaces>
+  <CharactersWithSpaces>26685</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>MAC Handbook</dc:title>
-[...1 lines deleted...]
-  <dc:creator>Haylee Denham</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>