--- v0 (2025-11-03)
+++ v1 (2026-05-24)
@@ -1,812 +1,855 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="765501C1" w14:textId="77777777" w:rsidR="00181A06" w:rsidRPr="00B02176" w:rsidRDefault="00181A06" w:rsidP="00181A06">
+    <w:p w14:paraId="41A65539" w14:textId="77777777" w:rsidR="000C05BD" w:rsidRDefault="00181A06" w:rsidP="00181A06">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:before="360" w:after="360" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B02176">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D2EE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="auto"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="365760" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="363149D7" wp14:editId="1F304F32">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="363149D7" wp14:editId="1C8D5B91">
             <wp:extent cx="1673352" cy="841248"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
-            <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="7" name="Picture 7">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Picture 7">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1673352" cy="841248"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00B02176">
+    </w:p>
+    <w:p w14:paraId="3859C13E" w14:textId="25205489" w:rsidR="00B02176" w:rsidRPr="000C05BD" w:rsidRDefault="00181A06" w:rsidP="000C05BD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="14"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D2EE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>Create Accounts</w:t>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Job Aid: Create Accounts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4D9BAB" w14:textId="77777777" w:rsidR="00B02176" w:rsidRPr="00B02176" w:rsidRDefault="00B02176" w:rsidP="00B02176">
-[...13 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6520273B" w14:textId="5FE03F77" w:rsidR="004170EA" w:rsidRPr="00B97C31" w:rsidRDefault="00A5130A" w:rsidP="000D2EE9">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="14" w:hanging="14"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6611">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>primary user</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is responsible for managing access to </w:t>
+      </w:r>
+      <w:r w:rsidR="00854525" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> organization</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1D77" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s information on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6611">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Medicaid Management Information System (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>MMIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6611">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Provider Online Service Center (POSC)</w:t>
+      </w:r>
+      <w:r w:rsidR="00854525" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Only the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6611">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>primary user</w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for a MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2B80">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>enrolled organization (</w:t>
+      </w:r>
+      <w:r w:rsidR="00154A1C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for example, </w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>provider</w:t>
+      </w:r>
+      <w:r w:rsidR="00154A1C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relationship entity) </w:t>
+      </w:r>
+      <w:r w:rsidR="004170EA" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can create subordinate accounts </w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for staff members </w:t>
+      </w:r>
+      <w:r w:rsidR="004170EA" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and assign </w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">access for users to perform </w:t>
+      </w:r>
+      <w:r w:rsidR="004170EA" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the POSC (submit c</w:t>
+      </w:r>
+      <w:r w:rsidR="004170EA" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>laim</w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s, check eligibility</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7C12">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). The </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6611">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>primary user</w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can also provide access to other </w:t>
+      </w:r>
+      <w:r w:rsidR="004170EA" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">providers and billing entities </w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>to perform services on behalf of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00854525" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> organization </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1D77" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by linking user accounts. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3859C13E" w14:textId="77777777" w:rsidR="00B02176" w:rsidRPr="00B02176" w:rsidRDefault="00B02176" w:rsidP="00B02176">
-[...13 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1D8DFC7F" w14:textId="53A465FE" w:rsidR="004170EA" w:rsidRPr="00B97C31" w:rsidRDefault="004170EA" w:rsidP="000D2EE9">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="14" w:hanging="14"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6611">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>primary user</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within each organization must ensure that e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ach person </w:t>
+      </w:r>
+      <w:r w:rsidR="000A20C9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requires access is assigned a unique user ID.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C25A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000828BC" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not create more than one </w:t>
+      </w:r>
+      <w:r w:rsidR="000A20C9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="000828BC" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ser ID per person</w:t>
+      </w:r>
+      <w:r w:rsidR="000828BC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006C25A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Only one user ID per user is allowed. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Sharing user IDs and passwords is a violation of the Virtual Gateway (VG) Terms and Conditions. E</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5130A" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">very </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">user </w:t>
+      </w:r>
+      <w:r w:rsidR="000A20C9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5130A" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is assigned a user I</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7C12">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5130A" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is prompted to agree with the VG Terms and Conditions upon initial sign-in on any Commonwealth </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2AB5" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>VG</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2AB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>hosted application (MMIS</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2AB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, for example</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5130A" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6611">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>primary user</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5130A" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must ensure that e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ach </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB371C" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the organization’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>user</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB371C" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s are</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5130A" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">made aware that they are responsible for the use of the ID and that it may be terminated if the user </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>violates the VG Terms and Conditions.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6520273B" w14:textId="66DA8C4B" w:rsidR="004170EA" w:rsidRPr="00B97C31" w:rsidRDefault="00A5130A" w:rsidP="00B97C31">
-[...389 lines deleted...]
-    <w:p w14:paraId="6B1C437D" w14:textId="77777777" w:rsidR="004170EA" w:rsidRPr="00B97C31" w:rsidRDefault="004170EA" w:rsidP="00B97C31">
+    <w:p w14:paraId="7D0E3A13" w14:textId="5BCEB6AC" w:rsidR="00F5636F" w:rsidRPr="00B97C31" w:rsidRDefault="004170EA" w:rsidP="000D2EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...25 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="14" w:hanging="14"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00A5130A" w:rsidRPr="00B97C31">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">ser will need to make </w:t>
+      <w:r w:rsidR="00FC6611">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>primary user</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will need to make </w:t>
       </w:r>
       <w:r w:rsidR="007A2AB5">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">subordinate account </w:t>
       </w:r>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>changes</w:t>
       </w:r>
       <w:r w:rsidR="00DD5EB3" w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> such as changing services, resetting passwords</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> or removing subordinate accounts that are no longer in use.</w:t>
+        <w:t xml:space="preserve"> such as changing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>services  or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7051F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>unlinking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subordinate accounts that are no longer in use.</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk129516351"/>
       <w:r w:rsidR="00F5636F" w:rsidRPr="00B97C31">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The Primary User must ensure that a backup Primary User (administrator) is assigned </w:t>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6611">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>primary user</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5636F" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must ensure that a backup </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6611">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>primary user</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5636F" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (administrator) is assigned </w:t>
       </w:r>
       <w:r w:rsidR="007A2AB5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="00F5636F" w:rsidRPr="00B97C31">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> support user access requests and</w:t>
       </w:r>
       <w:r w:rsidR="004A4756">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> resolve</w:t>
       </w:r>
       <w:r w:rsidR="00F5636F" w:rsidRPr="00B97C31">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> issues in the Primary User’s absence.</w:t>
+        <w:t xml:space="preserve"> issues in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6611">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>primary user</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5636F" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>’s absence.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="5A64CD53" w14:textId="77777777" w:rsidR="00887F1C" w:rsidRDefault="00887F1C" w:rsidP="00887F1C">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="29F3BFDA" w14:textId="77777777" w:rsidR="00FA2562" w:rsidRDefault="004170EA" w:rsidP="000D2EE9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="14" w:hanging="14"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>This job aid describes how to</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6F4E" w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reate a subordinate account. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="29F3BFDA" w14:textId="77777777" w:rsidR="00FA2562" w:rsidRDefault="004170EA">
-[...44 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6A670196" w14:textId="1D64D877" w:rsidR="00887F1C" w:rsidRPr="000D2EE9" w:rsidRDefault="00887F1C" w:rsidP="000D2EE9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk130549751"/>
-      <w:r>
-[...7 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000D2EE9">
         <w:t>Create a Subordinate Account</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="01822575" w14:textId="12013DF1" w:rsidR="00B15826" w:rsidRPr="00B97C31" w:rsidRDefault="004170EA">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">From the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Provider Online Service Center</w:t>
       </w:r>
@@ -859,296 +902,247 @@
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Manage Subordinate Accounts</w:t>
       </w:r>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D4FD91" w14:textId="4A3937CE" w:rsidR="002651CB" w:rsidRDefault="00182DD3" w:rsidP="00B97C31">
+    <w:p w14:paraId="268D4AC3" w14:textId="77777777" w:rsidR="000D2EE9" w:rsidRDefault="000D2EE9" w:rsidP="00B97C31">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...94 lines deleted...]
-      <w:r w:rsidR="002651CB">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D4FD91" w14:textId="09449177" w:rsidR="002651CB" w:rsidRDefault="007F0FBC" w:rsidP="000D2EE9">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14" w:hanging="14"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F0FBC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13DCF872" wp14:editId="582FD44E">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. At left, Manage Subordinate Accounts is identified under Administer Account."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="027DCFEF" wp14:editId="167B0A3D">
+            <wp:extent cx="4864100" cy="6532880"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+            <wp:docPr id="1117890720" name="Picture 1" descr="The Administer Account button is indicated as the eighth option in the left-hand Provider Services column on the POSC home page."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. At left, Manage Subordinate Accounts is identified under Administer Account."/>
+                    <pic:cNvPr id="1117890720" name="Picture 1" descr="The Administer Account button is indicated as the eighth option in the left-hand Provider Services column on the POSC home page."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId8"/>
-                    <a:srcRect l="-1" t="13672" r="44838" b="18697"/>
-                    <a:stretch/>
+                    <a:srcRect r="2152"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4249290" cy="2928886"/>
+                      <a:ext cx="4864437" cy="6533333"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AC84EBA" w14:textId="2ED4A2B9" w:rsidR="00B15826" w:rsidRPr="00B97C31" w:rsidRDefault="004170EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Choose the Provider ID</w:t>
+        <w:t xml:space="preserve">Choose the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0F0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Provider ID</w:t>
+      </w:r>
+      <w:r w:rsidR="001953D4" w:rsidRPr="009F0F0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0F0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r w:rsidR="001953D4" w:rsidRPr="009F0F0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0F0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Location</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001953D4" w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">(PID/SL) </w:t>
       </w:r>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">from the Provider dropdown menu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="118103A6" w14:textId="2E735452" w:rsidR="00B15826" w:rsidRPr="000A20C9" w:rsidRDefault="004170EA">
+    <w:p w14:paraId="118103A6" w14:textId="1BC7A9D4" w:rsidR="00B15826" w:rsidRPr="000A20C9" w:rsidRDefault="004170EA">
       <w:pPr>
         <w:ind w:left="730"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C2E37">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2E37">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A20C9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is the PID/SL that you want to create the subordinate for. </w:t>
+        <w:t xml:space="preserve">This is the PID/SL </w:t>
+      </w:r>
+      <w:r w:rsidR="00022FDA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>for which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A20C9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you want to create the subordinate. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B23A7B" w14:textId="399A89E0" w:rsidR="00B15826" w:rsidRPr="00B97C31" w:rsidRDefault="001953D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="199" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -1158,178 +1152,101 @@
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> panel, c</w:t>
       </w:r>
       <w:r w:rsidR="004170EA" w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">lick </w:t>
       </w:r>
       <w:r w:rsidR="004170EA" w:rsidRPr="00B97C31">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>New Subordinate</w:t>
       </w:r>
       <w:r w:rsidR="004170EA" w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B276BA6" w14:textId="05EFEB7D" w:rsidR="002651CB" w:rsidRDefault="00182DD3" w:rsidP="00B97C31">
+    <w:p w14:paraId="4B276BA6" w14:textId="70838D59" w:rsidR="002651CB" w:rsidRDefault="002651CB" w:rsidP="00B97C31">
       <w:pPr>
         <w:spacing w:after="199" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="575FCD0E" w14:textId="6DBC5106" w:rsidR="0058648E" w:rsidRDefault="0058648E" w:rsidP="00B97C31">
+      <w:pPr>
+        <w:spacing w:after="199" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7863EBBF" w14:textId="088C3E76" w:rsidR="00B8389C" w:rsidRDefault="00B8389C" w:rsidP="00B97C31">
+      <w:pPr>
+        <w:spacing w:after="199" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...81 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61D10F17" wp14:editId="1B30D636">
-[...2 lines deleted...]
-            <wp:docPr id="2" name="Picture 2" descr="The New Subordinate button is identified in the bottom right corner of the Subordinates Search panel."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0744EA38" wp14:editId="4F72448A">
+            <wp:extent cx="5943600" cy="4773295"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+            <wp:docPr id="852313418" name="Picture 1" descr="The New Subordinate button is identified in the bottom right corner of the Subordinates Search panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="Picture 2" descr="The New Subordinate button is identified in the bottom right corner of the Subordinates Search panel."/>
+                    <pic:cNvPr id="852313418" name="Picture 1" descr="The New Subordinate button is identified in the bottom right corner of the Subordinates Search panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
+                  <pic:blipFill>
                     <a:blip r:embed="rId9"/>
-                    <a:srcRect t="13244" r="44629" b="43619"/>
-                    <a:stretch/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5277447" cy="2311363"/>
+                      <a:ext cx="5943600" cy="4773295"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln>
-[...6 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="138DDCBF" w14:textId="77777777" w:rsidR="001953D4" w:rsidRDefault="001953D4">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="35AB46DB" w14:textId="3200B259" w:rsidR="001953D4" w:rsidRPr="00887F1C" w:rsidRDefault="001953D4" w:rsidP="001953D4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -1465,96 +1382,126 @@
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Date of Birth</w:t>
       </w:r>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (mm/dd) field. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Do not </w:t>
       </w:r>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">enter the year. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BE1F46" w14:textId="024C7B78" w:rsidR="00B15826" w:rsidRPr="00B97C31" w:rsidRDefault="004170EA">
+    <w:p w14:paraId="76BE1F46" w14:textId="3801DCF2" w:rsidR="00B15826" w:rsidRPr="00B97C31" w:rsidRDefault="004170EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Enter the subordinate’s </w:t>
       </w:r>
       <w:r w:rsidR="00DD5EB3" w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>four-</w:t>
       </w:r>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">digit PIN (identified by the user or defined by the administrator). </w:t>
+        <w:t>digit PIN (identified by the user</w:t>
+      </w:r>
+      <w:r w:rsidR="00002247">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C2AC2C" w14:textId="77777777" w:rsidR="00B15826" w:rsidRPr="00B97C31" w:rsidRDefault="004170EA">
+    <w:p w14:paraId="76C2AC2C" w14:textId="22BD005D" w:rsidR="00B15826" w:rsidRPr="00B97C31" w:rsidRDefault="004170EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enter the subordinate’s email address in the </w:t>
+        <w:t xml:space="preserve">Enter the subordinate’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00E84CD4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unique </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5C39">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">business </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">email address in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Emai</w:t>
       </w:r>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> field. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25541BFB" w14:textId="7A0EDD65" w:rsidR="00B15826" w:rsidRPr="00B97C31" w:rsidRDefault="004170EA">
       <w:pPr>
@@ -1596,126 +1543,147 @@
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zip Code </w:t>
       </w:r>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>field</w:t>
       </w:r>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C239BC" w14:textId="5B5B2CFD" w:rsidR="00B15826" w:rsidRPr="00B97C31" w:rsidRDefault="004170EA">
+    <w:p w14:paraId="756BB622" w14:textId="43A3D072" w:rsidR="00022FDA" w:rsidRPr="000D14EB" w:rsidRDefault="00022FDA" w:rsidP="00022FDA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="182"/>
+        <w:ind w:right="13" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C471B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou can choose which services you want the subordinate to access. Click the forward arrow key to move those services from the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069480C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Available Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C471B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> column to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069480C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Assigned Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C471B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> column.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C471B2" w:rsidDel="00C471B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D14EB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042DBB11" w14:textId="77777777" w:rsidR="00B15826" w:rsidRPr="00B97C31" w:rsidRDefault="004170EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Move the services you want the subordinate to have access to from the </w:t>
+        <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidRPr="00B97C31">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Available Services</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> column by using the forward arrow key. </w:t>
+        <w:t>Submit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97C31">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042DBB11" w14:textId="77777777" w:rsidR="00B15826" w:rsidRPr="00B97C31" w:rsidRDefault="004170EA">
-[...30 lines deleted...]
-    <w:p w14:paraId="40BBE877" w14:textId="68BB8F3A" w:rsidR="00B15826" w:rsidRDefault="00181A06" w:rsidP="001953D4">
+    <w:p w14:paraId="40BBE877" w14:textId="58E6931A" w:rsidR="00B15826" w:rsidRDefault="00181A06" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="012BFC4E" wp14:editId="2741C874">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5311775</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2127250</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="234948" cy="165097"/>
                 <wp:effectExtent l="15875" t="3175" r="29210" b="29210"/>
@@ -1763,234 +1731,311 @@
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="020D777E" id="Arrow: Right 9" o:spid="_x0000_s1026" type="#_x0000_t13" alt="&quot;&quot;" style="position:absolute;margin-left:418.25pt;margin-top:167.5pt;width:18.5pt;height:13pt;rotation:90;flip:x;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6fBQsgQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51k6SuoUwQtsg0o&#10;2mLt0LMiS7EAWdQoJU7260fJjht0xQ7DfDBIkfz45tX1rrFsqzAYcCUfn4w4U05CZdy65D+el58u&#10;OAtRuEpYcKrkexX49fzjh6vWz9QEarCVQkYgLsxaX/I6Rj8riiBr1YhwAl45EmrARkRicV1UKFpC&#10;b2wxGY3Oihaw8ghShUCvt52QzzO+1krGB62DisyWnGKL+Y/5v0r/Yn4lZmsUvjayD0P8QxSNMI6c&#10;DlC3Igq2QfMHVGMkQgAdTyQ0BWhtpMo5UDbj0ZtsnmrhVc6FihP8UKbw/2Dl/fbJPyKVofVhFohM&#10;Wew0NgyBqjU+oyrTx5m2xn+lh5wmBc52uYr7oYpqF5mkx8nn6eWU2i5JND47HV2epyoXHWpC9xji&#10;FwUNS0TJ0azruECENkOL7V2IncFBMRkFsKZaGmszg+vVjUW2FdTW5TIH2JkcqRWvGWUq7q1KxtZ9&#10;V5qZKoWaPeZhUwOekFK52OUZalGpzs3psZc0nski55UBE7Km8AbsHuCg2YEcsLtge/1kqvKsDsaj&#10;vwXWGQ8W2TO4OBg3xgG+B2Apq95zp0/hH5UmkSuo9o/Y9Z6aHrxcGurSnQjxUSCtBj3SuscH+mkL&#10;bcmhpzirAX+99570aWJJyllLq1by8HMjUHFmvzma5cvxdJp2MzPT0/MJMXgsWR1L3Ka5AWr7OEeX&#10;yaQf7YHUCM0LXYVF8koi4ST5LrmMeGBuYncC6K5ItVhkNdpHL+Kde/LyMOVp/p53LwJ9P6qRZvwe&#10;DmspZm9mtdNN/XCw2ETQJg/ya137etMu58Hp7046Fsd81nq9jvPfAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAyMNLReAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXCrqkNLIhDhV&#10;hMoViYIovbnxkkTE6yh2m/D3LCc47uxo5k2xmV0vzjiGzpOG22UCAqn2tqNGw9vr040CEaIha3pP&#10;qOEbA2zKy4vC5NZP9ILnXWwEh1DIjYY2xiGXMtQtOhOWfkDi36cfnYl8jo20o5k43PUyTZJMOtMR&#10;N7RmwMcW66/dyWnYVvuPw2Ib5LQ6KLmv3uvnRaW0vr6aqwcQEef4Z4ZffEaHkpmO/kQ2iF6Dukt5&#10;S9SwSu/XINihMsXKkZUsW4MsC/l/Q/kDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAunwU&#10;LIECAABlBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;yMNLReAAAAALAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" adj="14011" fillcolor="red" strokecolor="#1f3763 [1604]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="002651CB">
+    </w:p>
+    <w:p w14:paraId="37C6A015" w14:textId="6F1017DC" w:rsidR="00D8719D" w:rsidRDefault="00D8719D" w:rsidP="001953D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FC8D787" wp14:editId="295CD0A8">
-[...2 lines deleted...]
-            <wp:docPr id="3" name="Picture 3" descr="The Submit button is identified in the bottom right corner of the Add New Subordinate panel."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="577048A2" wp14:editId="6E3741DC">
+            <wp:extent cx="5943600" cy="3732530"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+            <wp:docPr id="1369676094" name="Picture 1" descr="The Submit button is identified in the bottom right corner of the Add New Subordinate panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="Picture 3" descr="The Submit button is identified in the bottom right corner of the Add New Subordinate panel."/>
+                    <pic:cNvPr id="1369676094" name="Picture 1" descr="The Submit button is identified in the bottom right corner of the Add New Subordinate panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
+                  <pic:blipFill>
                     <a:blip r:embed="rId10"/>
-                    <a:srcRect l="1" t="25797" r="31395" b="13361"/>
-                    <a:stretch/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5302735" cy="2643792"/>
+                      <a:ext cx="5943600" cy="3732530"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln>
-[...6 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E98003" w14:textId="77777777" w:rsidR="00FE20FA" w:rsidRDefault="00FE20FA" w:rsidP="00B97C31">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="486EB37D" w14:textId="7CAA2908" w:rsidR="00FE20FA" w:rsidRPr="00745BD6" w:rsidRDefault="000A20C9" w:rsidP="00FE20FA">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="486EB37D" w14:textId="378AC363" w:rsidR="00FE20FA" w:rsidRPr="00745BD6" w:rsidRDefault="000A20C9" w:rsidP="00E753FD">
+      <w:pPr>
         <w:spacing w:after="182"/>
-        <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Take n</w:t>
       </w:r>
       <w:r w:rsidR="00FE20FA" w:rsidRPr="00745BD6">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ote </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="00FE20FA" w:rsidRPr="00745BD6">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">the system-generated username and password on the confirmation message. </w:t>
+        <w:t xml:space="preserve">the system-generated username on the confirmation message. </w:t>
+      </w:r>
+      <w:r w:rsidR="00002247">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The s</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6D88">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ubordinate user will receive an email from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005C6D88">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>the Virtual</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C6D88">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gateway with instructions on how to set up their </w:t>
+      </w:r>
+      <w:r w:rsidR="00002247">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6D88">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">usiness </w:t>
+      </w:r>
+      <w:r w:rsidR="00002247">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6D88">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ccount to </w:t>
+      </w:r>
+      <w:r w:rsidR="00002247">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6D88">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002952EF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>multifactor authentication.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505D2612" w14:textId="77777777" w:rsidR="00FE20FA" w:rsidRDefault="00FE20FA" w:rsidP="00450EF1">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="253924BE" w14:textId="5F0AB242" w:rsidR="002D29AF" w:rsidRPr="002D29AF" w:rsidRDefault="002D29AF" w:rsidP="002D29AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7710"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="03D1EB16" w14:textId="11EB989B" w:rsidR="00B15826" w:rsidRDefault="004170EA">
-[...11 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:sectPr w:rsidR="002D29AF" w:rsidRPr="002D29AF" w:rsidSect="00B97C31">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D3BC522" w14:textId="77777777" w:rsidR="009671E1" w:rsidRDefault="009671E1" w:rsidP="001953D4">
+    <w:p w14:paraId="02A62A0F" w14:textId="77777777" w:rsidR="00567CE5" w:rsidRDefault="00567CE5" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="261B0C0F" w14:textId="77777777" w:rsidR="009671E1" w:rsidRDefault="009671E1" w:rsidP="001953D4">
+    <w:p w14:paraId="40A6E6E4" w14:textId="77777777" w:rsidR="00567CE5" w:rsidRDefault="00567CE5" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="67B2823A" w14:textId="53E5BBA2" w:rsidR="001953D4" w:rsidRPr="006D22F7" w:rsidRDefault="001953D4" w:rsidP="001953D4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="27CB734B" w14:textId="77777777" w:rsidR="002D29AF" w:rsidRDefault="002D29AF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67B2823A" w14:textId="7F35297A" w:rsidR="001953D4" w:rsidRPr="006D22F7" w:rsidRDefault="001953D4" w:rsidP="001953D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E433DB">
       <w:t>MassHealth Provider Online Service Center</w:t>
     </w:r>
     <w:r w:rsidRPr="00E433DB">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
@@ -2028,153 +2073,125 @@
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...53 lines deleted...]
-      <w:t>)</w:t>
+    <w:r w:rsidR="002D29AF" w:rsidRPr="008E0689">
+      <w:t>JA-MMIS-Create Account_2026-2</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="747E5917" w14:textId="77777777" w:rsidR="001953D4" w:rsidRDefault="001953D4">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="488D5FF2" w14:textId="77777777" w:rsidR="002D29AF" w:rsidRDefault="002D29AF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CD8AD43" w14:textId="77777777" w:rsidR="009671E1" w:rsidRDefault="009671E1" w:rsidP="001953D4">
+    <w:p w14:paraId="3E84517C" w14:textId="77777777" w:rsidR="00567CE5" w:rsidRDefault="00567CE5" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7269EC33" w14:textId="77777777" w:rsidR="009671E1" w:rsidRDefault="009671E1" w:rsidP="001953D4">
+    <w:p w14:paraId="51B306C3" w14:textId="77777777" w:rsidR="00567CE5" w:rsidRDefault="00567CE5" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A34B615" w14:textId="77777777" w:rsidR="002D29AF" w:rsidRDefault="002D29AF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76AC01D3" w14:textId="77777777" w:rsidR="00307FBE" w:rsidRDefault="00307FBE" w:rsidP="00B97C31">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4318C39C" w14:textId="77777777" w:rsidR="002D29AF" w:rsidRDefault="002D29AF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33CD02B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91BC7B88"/>
     <w:lvl w:ilvl="0" w:tplc="9A22AF54">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="706"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -2344,50 +2361,139 @@
     <w:lvl w:ilvl="8" w:tplc="1E061BD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A627F93"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7854BE70"/>
+    <w:lvl w:ilvl="0" w:tplc="C9B4809C">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="630" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1786" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2506" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3226" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3946" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4666" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5386" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6106" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6826" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C652321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91BC7B88"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="706"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -2555,51 +2661,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DC11BA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5974377C"/>
     <w:lvl w:ilvl="0" w:tplc="08AC2666">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -2768,164 +2874,244 @@
     <w:lvl w:ilvl="8" w:tplc="77125C82">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="555050179">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1958565340">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1908563578">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1151679180">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B15826"/>
+    <w:rsid w:val="00002247"/>
+    <w:rsid w:val="00006983"/>
+    <w:rsid w:val="00007725"/>
+    <w:rsid w:val="00022FDA"/>
+    <w:rsid w:val="0007439D"/>
     <w:rsid w:val="000828BC"/>
     <w:rsid w:val="000A058A"/>
     <w:rsid w:val="000A20C9"/>
+    <w:rsid w:val="000C05BD"/>
+    <w:rsid w:val="000D2EE9"/>
+    <w:rsid w:val="000F6168"/>
     <w:rsid w:val="000F7185"/>
+    <w:rsid w:val="00143C74"/>
+    <w:rsid w:val="00150D00"/>
+    <w:rsid w:val="00154A1C"/>
+    <w:rsid w:val="001572DE"/>
     <w:rsid w:val="00175924"/>
     <w:rsid w:val="00181A06"/>
     <w:rsid w:val="00182DD3"/>
+    <w:rsid w:val="00193FA6"/>
     <w:rsid w:val="001953D4"/>
     <w:rsid w:val="001C7FD5"/>
     <w:rsid w:val="001F10D2"/>
+    <w:rsid w:val="00211255"/>
     <w:rsid w:val="002651CB"/>
+    <w:rsid w:val="002952EF"/>
+    <w:rsid w:val="002D29AF"/>
+    <w:rsid w:val="002D446D"/>
+    <w:rsid w:val="002F2120"/>
     <w:rsid w:val="00307FBE"/>
+    <w:rsid w:val="00373C3D"/>
+    <w:rsid w:val="003C2C84"/>
+    <w:rsid w:val="003E6DE4"/>
+    <w:rsid w:val="00406AC0"/>
     <w:rsid w:val="004170EA"/>
+    <w:rsid w:val="004463F3"/>
     <w:rsid w:val="00450EF1"/>
     <w:rsid w:val="00460F06"/>
     <w:rsid w:val="004A4756"/>
+    <w:rsid w:val="004A79E8"/>
     <w:rsid w:val="004D6F4E"/>
+    <w:rsid w:val="004F3B99"/>
+    <w:rsid w:val="004F5C39"/>
+    <w:rsid w:val="00514BB6"/>
+    <w:rsid w:val="00533C47"/>
+    <w:rsid w:val="00567CE5"/>
+    <w:rsid w:val="0058648E"/>
+    <w:rsid w:val="005C2618"/>
+    <w:rsid w:val="005C6D88"/>
     <w:rsid w:val="005E1D77"/>
+    <w:rsid w:val="005E1F6C"/>
+    <w:rsid w:val="00605D65"/>
+    <w:rsid w:val="006409B5"/>
+    <w:rsid w:val="006549CC"/>
+    <w:rsid w:val="0069480C"/>
     <w:rsid w:val="006C25A4"/>
+    <w:rsid w:val="00791CA4"/>
     <w:rsid w:val="007A2AB5"/>
     <w:rsid w:val="007D26E6"/>
     <w:rsid w:val="007E214B"/>
+    <w:rsid w:val="007F0FBC"/>
     <w:rsid w:val="00854525"/>
     <w:rsid w:val="00887F1C"/>
+    <w:rsid w:val="008B0B14"/>
+    <w:rsid w:val="008C47AB"/>
+    <w:rsid w:val="00925FC9"/>
+    <w:rsid w:val="009338D8"/>
     <w:rsid w:val="009671E1"/>
+    <w:rsid w:val="00974B21"/>
     <w:rsid w:val="009A2B80"/>
     <w:rsid w:val="009C2E37"/>
+    <w:rsid w:val="009F0F0E"/>
     <w:rsid w:val="009F72A5"/>
     <w:rsid w:val="00A064CB"/>
     <w:rsid w:val="00A42123"/>
     <w:rsid w:val="00A5130A"/>
+    <w:rsid w:val="00A61808"/>
     <w:rsid w:val="00A92897"/>
     <w:rsid w:val="00AB371C"/>
     <w:rsid w:val="00AD7C12"/>
     <w:rsid w:val="00B02176"/>
+    <w:rsid w:val="00B0454B"/>
+    <w:rsid w:val="00B11692"/>
     <w:rsid w:val="00B15826"/>
+    <w:rsid w:val="00B50DBC"/>
+    <w:rsid w:val="00B53BD3"/>
+    <w:rsid w:val="00B7051F"/>
+    <w:rsid w:val="00B8389C"/>
+    <w:rsid w:val="00B85E56"/>
     <w:rsid w:val="00B97C31"/>
+    <w:rsid w:val="00BC766F"/>
+    <w:rsid w:val="00BE587E"/>
+    <w:rsid w:val="00C00BB3"/>
+    <w:rsid w:val="00C10675"/>
     <w:rsid w:val="00C20776"/>
+    <w:rsid w:val="00C31F25"/>
     <w:rsid w:val="00C840E4"/>
+    <w:rsid w:val="00CE73EF"/>
+    <w:rsid w:val="00D30AE7"/>
+    <w:rsid w:val="00D7659C"/>
+    <w:rsid w:val="00D8719D"/>
+    <w:rsid w:val="00DA159D"/>
     <w:rsid w:val="00DD5EB3"/>
+    <w:rsid w:val="00DD7875"/>
+    <w:rsid w:val="00DE29D5"/>
+    <w:rsid w:val="00E00A2D"/>
     <w:rsid w:val="00E710E3"/>
+    <w:rsid w:val="00E753FD"/>
+    <w:rsid w:val="00E76155"/>
+    <w:rsid w:val="00E84CD4"/>
+    <w:rsid w:val="00E86BA4"/>
+    <w:rsid w:val="00EE3DD8"/>
+    <w:rsid w:val="00F47CBF"/>
+    <w:rsid w:val="00F53CD5"/>
     <w:rsid w:val="00F5636F"/>
+    <w:rsid w:val="00F7014B"/>
+    <w:rsid w:val="00F7031B"/>
+    <w:rsid w:val="00FA165B"/>
     <w:rsid w:val="00FA2562"/>
+    <w:rsid w:val="00FC6611"/>
     <w:rsid w:val="00FE20FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1D83A581"/>
   <w15:docId w15:val="{A2966D07-18EE-4382-859B-D105CF35C3BB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3308,50 +3494,74 @@
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
       <w:spacing w:after="238"/>
       <w:ind w:left="10" w:hanging="10"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D2EE9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00887F1C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
@@ -3454,59 +3664,142 @@
     <w:rsid w:val="001953D4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="001953D4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="001953D4"/>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E84CD4"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E84CD4"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E84CD4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E84CD4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E84CD4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000D2EE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3760,72 +4053,78 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2382</Characters>
+  <Pages>4</Pages>
+  <Words>446</Words>
+  <Characters>2543</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Submit a Referral Job Aid</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2794</CharactersWithSpaces>
+  <CharactersWithSpaces>2984</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Submit a Referral Job Aid</dc:title>
   <dc:creator>NewMMIS Training Team</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>