--- v0 (2025-11-03)
+++ v1 (2026-05-24)
@@ -10,272 +10,257 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="765501C1" w14:textId="069F1E6E" w:rsidR="00181A06" w:rsidRPr="00B02176" w:rsidRDefault="00181A06" w:rsidP="00260EC8">
+    <w:p w14:paraId="627F961F" w14:textId="77777777" w:rsidR="00447C37" w:rsidRDefault="00181A06" w:rsidP="00260EC8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk155955933"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00B02176">
+      <w:r w:rsidRPr="00775BA2">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="365760" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="363149D7" wp14:editId="1F304F32">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="363149D7" wp14:editId="64DD0C33">
             <wp:extent cx="1673352" cy="841248"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
-            <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="7" name="Picture 7">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Picture 7">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1673352" cy="841248"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00B02176">
+    </w:p>
+    <w:p w14:paraId="568E3952" w14:textId="05F81708" w:rsidR="00897671" w:rsidRDefault="00181A06" w:rsidP="00775BA2">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00775BA2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t xml:space="preserve">Job Aid: </w:t>
       </w:r>
-      <w:r w:rsidR="003E0F53">
+      <w:r w:rsidR="003E0F53" w:rsidRPr="00775BA2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t>Dise</w:t>
       </w:r>
-      <w:r w:rsidR="00BE29B2">
+      <w:r w:rsidR="00BE29B2" w:rsidRPr="00775BA2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t xml:space="preserve">nroll </w:t>
       </w:r>
-      <w:r w:rsidR="00233F1A">
+      <w:r w:rsidR="00233F1A" w:rsidRPr="00775BA2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t xml:space="preserve">a Member </w:t>
       </w:r>
-      <w:r w:rsidR="003E0F53">
+      <w:r w:rsidR="003E0F53" w:rsidRPr="00775BA2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t>from</w:t>
       </w:r>
-      <w:r w:rsidR="00BE29B2">
+      <w:r w:rsidR="00BE29B2" w:rsidRPr="00775BA2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t xml:space="preserve"> PACE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4D9BAB" w14:textId="77777777" w:rsidR="00B02176" w:rsidRPr="00B02176" w:rsidRDefault="00B02176" w:rsidP="00B02176">
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="27D361BA" w14:textId="78EF3AC4" w:rsidR="001E51FF" w:rsidRDefault="00BE29B2" w:rsidP="00775BA2">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE29B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The Program of All-inclusive Care for the Elderly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE29B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>PACE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE29B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a comprehensive health program designed to keep frail, older individuals living in the community. PACE serves individuals who are 55 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE29B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> older, certified to need nursing home care, and able to live safely in the community at the time of enrollment</w:t>
+      </w:r>
+      <w:r w:rsidR="001E51FF" w:rsidRPr="001E51FF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E14D8D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enrollment may end at the request of the member or because of death. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="568E3952" w14:textId="77777777" w:rsidR="00897671" w:rsidRDefault="00897671" w:rsidP="00EC318A">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="32B1EE63" w14:textId="54606EE5" w:rsidR="00B15826" w:rsidRDefault="004170EA" w:rsidP="00775BA2">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...79 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>This job aid describes how to</w:t>
       </w:r>
       <w:r w:rsidR="00F95EA1">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> do the following.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="6F131578" w14:textId="128B3185" w:rsidR="00B15826" w:rsidRDefault="00BE29B2" w:rsidP="00E54941">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Search for a member record</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7024C647" w14:textId="00F76521" w:rsidR="00E14D8D" w:rsidRDefault="00E14D8D" w:rsidP="00E54941">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -402,131 +387,139 @@
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidR="00BE29B2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Enrollment</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A16AC19" w14:textId="284C34CC" w:rsidR="00BE29B2" w:rsidRPr="00FE50A7" w:rsidRDefault="001E51FF" w:rsidP="00233F1A">
+    <w:p w14:paraId="0A16AC19" w14:textId="284C34CC" w:rsidR="00BE29B2" w:rsidRPr="00FE50A7" w:rsidRDefault="001E51FF" w:rsidP="00775BA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
+        <w:spacing w:after="240" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="446" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidR="00BE29B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Enroll/Disenroll PACE Members</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BE29B2">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A58A9A" w14:textId="0C0599A3" w:rsidR="00FE50A7" w:rsidRPr="00233F1A" w:rsidRDefault="00FE50A7" w:rsidP="00590B0A">
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="21A58A9A" w14:textId="2566DD94" w:rsidR="00FE50A7" w:rsidRPr="00233F1A" w:rsidRDefault="00F902EF" w:rsidP="00775BA2">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="86" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DE3AF79" wp14:editId="782453BA">
-[...2 lines deleted...]
-            <wp:docPr id="2090098771" name="Picture 1" descr="Enroll/Disenroll PACE Members is indicated in the left column of the POSC home page."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="764F45D0" wp14:editId="4F0403E2">
+            <wp:extent cx="5226050" cy="2819400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2028676111" name="Picture 1" descr="Enroll/Disenroll PACE Members is indicated in the left column of the POSC home page."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2090098771" name="Picture 1" descr="Enroll/Disenroll PACE Members is indicated in the left column of the POSC home page."/>
+                    <pic:cNvPr id="2028676111" name="Picture 1" descr="Enroll/Disenroll PACE Members is indicated in the left column of the POSC home page."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill>
+                  <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId12"/>
+                    <a:srcRect b="30189"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4336315" cy="3165930"/>
+                      <a:ext cx="5226319" cy="2819545"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="39BF2043" w14:textId="08296A7A" w:rsidR="00897671" w:rsidRPr="00260EC8" w:rsidRDefault="00BE29B2" w:rsidP="00260EC8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00260EC8">
         <w:t>Search for Member Record</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74458FF1" w14:textId="2E6F8BBA" w:rsidR="00897671" w:rsidRPr="00985021" w:rsidRDefault="00C7048E" w:rsidP="00897671">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -812,151 +805,168 @@
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Search</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to locate the member’s information</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE29B2">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773BF973" w14:textId="6799E6E9" w:rsidR="00E14D8D" w:rsidRDefault="00E14D8D" w:rsidP="00E14D8D">
-[...2 lines deleted...]
-        <w:ind w:left="450" w:firstLine="0"/>
+    <w:p w14:paraId="773BF973" w14:textId="6799E6E9" w:rsidR="00E14D8D" w:rsidRDefault="00E14D8D" w:rsidP="00775BA2">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="446" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E14D8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidRPr="00E14D8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> If the member is currently a valid member of PACE, the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E14D8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Disenrollment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> panel will display.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526E4037" w14:textId="15D68704" w:rsidR="00FE50A7" w:rsidRPr="00233F1A" w:rsidRDefault="00FE50A7" w:rsidP="00590B0A">
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="526E4037" w14:textId="11B31B95" w:rsidR="00FE50A7" w:rsidRPr="00233F1A" w:rsidRDefault="00F8167E" w:rsidP="00775BA2">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="446" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62066976" wp14:editId="2E0F8946">
-            <wp:extent cx="4819650" cy="3094435"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F35DF99" wp14:editId="354CE93B">
+            <wp:extent cx="5315223" cy="3372023"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="18501242" name="Picture 1" descr="Provider ID, Member ID, Last Name, and First Name are indicated as required fields on the Member Search panel. The Search button is in the bottom right corner."/>
+            <wp:docPr id="701745298" name="Picture 1" descr="Provider ID, Member ID, Last Name, and First Name are indicated as required fields on the Member Search panel. The Search button is in the bottom right corner."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="18501242" name="Picture 1" descr="Provider ID, Member ID, Last Name, and First Name are indicated as required fields on the Member Search panel. The Search button is in the bottom right corner."/>
+                    <pic:cNvPr id="701745298" name="Picture 1" descr="Provider ID, Member ID, Last Name, and First Name are indicated as required fields on the Member Search panel. The Search button is in the bottom right corner."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4823429" cy="3096861"/>
+                      <a:ext cx="5315223" cy="3372023"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A90E29" w14:textId="7BD32141" w:rsidR="00953E7F" w:rsidRPr="00887F1C" w:rsidRDefault="00E14D8D" w:rsidP="00260EC8">
+    <w:p w14:paraId="2B1215EA" w14:textId="77777777" w:rsidR="00525905" w:rsidRDefault="00525905">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A90E29" w14:textId="3BC5B734" w:rsidR="00953E7F" w:rsidRPr="00887F1C" w:rsidRDefault="00E14D8D" w:rsidP="00260EC8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Disenroll Member</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A9104B4" w14:textId="0BF4482E" w:rsidR="00953E7F" w:rsidRPr="00985021" w:rsidRDefault="00B55452" w:rsidP="00953E7F">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>On</w:t>
       </w:r>
       <w:r w:rsidR="00953E7F" w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00E14D8D">
         <w:rPr>
@@ -1012,97 +1022,105 @@
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidRPr="00E14D8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Submit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to submit the disenrollment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34720F0F" w14:textId="78C72CFD" w:rsidR="00E14D8D" w:rsidRDefault="00FE50A7" w:rsidP="00590B0A">
+    <w:p w14:paraId="34720F0F" w14:textId="639FDA36" w:rsidR="00E14D8D" w:rsidRDefault="003A3450" w:rsidP="00775BA2">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-        <w:jc w:val="center"/>
+        <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28FE5389" wp14:editId="16B0A917">
-            <wp:extent cx="5796280" cy="2070100"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1993220D" wp14:editId="2E4897D7">
+            <wp:extent cx="4441371" cy="3308350"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
-            <wp:docPr id="2047041" name="Picture 1" descr="The Disenrollment Reason field is indicated as required. The Submit button is in the bottom right corner of the Disenrollment panel."/>
+            <wp:docPr id="2052195977" name="Picture 1" descr="The Disenrollment Reason field is indicated as required. The Submit button is in the bottom right corner of the Disenrollment panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2047041" name="Picture 1" descr="The Disenrollment Reason field is indicated as required. The Submit button is in the bottom right corner of the Disenrollment panel."/>
+                    <pic:cNvPr id="2052195977" name="Picture 1" descr="The Disenrollment Reason field is indicated as required. The Submit button is in the bottom right corner of the Disenrollment panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill>
+                  <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId14"/>
+                    <a:srcRect r="22200"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5796280" cy="2070100"/>
+                      <a:ext cx="4441599" cy="3308520"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00E14D8D">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B669BF1" w14:textId="3768397C" w:rsidR="0060699A" w:rsidRPr="0061487E" w:rsidRDefault="00E14D8D" w:rsidP="00260EC8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Disenrollment </w:t>
       </w:r>
       <w:r w:rsidR="00233F1A">
         <w:t>Confirmation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2483FB0E" w14:textId="436A383A" w:rsidR="0060699A" w:rsidRPr="00300CCB" w:rsidRDefault="0060699A" w:rsidP="0060699A">
       <w:pPr>
@@ -1190,148 +1208,152 @@
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233F1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E14D8D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Disenrollment occurs on the last calendar day of the month.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68ACF1DE" w14:textId="3C19ECBE" w:rsidR="003E0777" w:rsidRPr="0055137F" w:rsidRDefault="00233F1A" w:rsidP="00233F1A">
+    <w:p w14:paraId="660AF121" w14:textId="77777777" w:rsidR="00525905" w:rsidRPr="00775BA2" w:rsidRDefault="00233F1A" w:rsidP="00525905">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="109"/>
-        <w:ind w:hanging="360"/>
+        <w:spacing w:after="240" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="446" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidRPr="00233F1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Enroll/Disenroll Another Member</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> if you have additional enrollments </w:t>
       </w:r>
       <w:r w:rsidRPr="0055137F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="0055137F" w:rsidRPr="0055137F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Home</w:t>
       </w:r>
       <w:r w:rsidR="0055137F" w:rsidRPr="0055137F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the left menu </w:t>
       </w:r>
       <w:r w:rsidRPr="0055137F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>to end the process.</w:t>
       </w:r>
+      <w:r w:rsidR="00481B76" w:rsidRPr="00481B76">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="614661DD" w14:textId="26696E80" w:rsidR="00FE50A7" w:rsidRDefault="00FE50A7" w:rsidP="00590B0A">
-[...5 lines deleted...]
-          <w:strike/>
+    <w:p w14:paraId="68ACF1DE" w14:textId="199848CD" w:rsidR="003E0777" w:rsidRPr="0055137F" w:rsidRDefault="00525905" w:rsidP="00775BA2">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="446" w:firstLine="0"/>
+        <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35C0E52A" wp14:editId="0631AF55">
-[...2 lines deleted...]
-            <wp:docPr id="1205280383" name="Picture 1" descr="The Enroll/Disenroll Another Member button is in the bottom right corner of the Disenrollment Confirmation panel."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DBC5866" wp14:editId="1D8616A4">
+            <wp:extent cx="5943600" cy="3481070"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+            <wp:docPr id="1742161055" name="Picture 1" descr="The Enroll/Disenroll Another Member button is in the bottom right corner of the Disenrollment Confirmation panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1205280383" name="Picture 1" descr="The Enroll/Disenroll Another Member button is in the bottom right corner of the Disenrollment Confirmation panel."/>
+                    <pic:cNvPr id="1790254503" name="Picture 1" descr="The Enroll/Disenroll Another Member button is in the bottom right corner of the Disenrollment Confirmation panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4371505" cy="2591830"/>
+                      <a:ext cx="5943600" cy="3481070"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="039AEDD0" w14:textId="7BA13B25" w:rsidR="003D0745" w:rsidRPr="0055137F" w:rsidRDefault="003D0745" w:rsidP="0055137F">
       <w:pPr>
         <w:spacing w:after="109"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0055137F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>If you experience any issues with enrolling or disenrolling participants</w:t>
       </w:r>
@@ -1347,61 +1369,61 @@
         </w:rPr>
         <w:t xml:space="preserve"> please contact the Integrated Care Team at enrollmentoperations@mass.gov</w:t>
       </w:r>
       <w:r w:rsidR="00590B0A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003D0745" w:rsidRPr="0055137F" w:rsidSect="0097232F">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4112600E" w14:textId="77777777" w:rsidR="008542DC" w:rsidRDefault="008542DC" w:rsidP="001953D4">
+    <w:p w14:paraId="746424B6" w14:textId="77777777" w:rsidR="003C047A" w:rsidRDefault="003C047A" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="716CED88" w14:textId="77777777" w:rsidR="008542DC" w:rsidRDefault="008542DC" w:rsidP="001953D4">
+    <w:p w14:paraId="1F9AD5D1" w14:textId="77777777" w:rsidR="003C047A" w:rsidRDefault="003C047A" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1411,77 +1433,74 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67B2823A" w14:textId="4B10F2C8" w:rsidR="001953D4" w:rsidRPr="006D22F7" w:rsidRDefault="001953D4" w:rsidP="001953D4">
+  <w:p w14:paraId="541F02E6" w14:textId="77777777" w:rsidR="00525905" w:rsidRPr="00525905" w:rsidRDefault="001953D4" w:rsidP="00525905">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E433DB">
       <w:t>MassHealth Provider Online Service Center</w:t>
     </w:r>
     <w:r w:rsidRPr="00E433DB">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -1514,91 +1533,71 @@
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="006A7190">
-      <w:t>POSC-JA_</w:t>
+    <w:r w:rsidR="00525905" w:rsidRPr="00525905">
+      <w:t>JA-Disenroll PACE_2026-02</w:t>
     </w:r>
-    <w:r w:rsidR="003E0F53">
-[...18 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22953A1E" w14:textId="77777777" w:rsidR="008542DC" w:rsidRDefault="008542DC" w:rsidP="001953D4">
+    <w:p w14:paraId="68888373" w14:textId="77777777" w:rsidR="003C047A" w:rsidRDefault="003C047A" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16AEC974" w14:textId="77777777" w:rsidR="008542DC" w:rsidRDefault="008542DC" w:rsidP="001953D4">
+    <w:p w14:paraId="0A1241A7" w14:textId="77777777" w:rsidR="003C047A" w:rsidRDefault="003C047A" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76AC01D3" w14:textId="77777777" w:rsidR="00307FBE" w:rsidRDefault="00307FBE" w:rsidP="00985021">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -5605,287 +5604,313 @@
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2tTQyNDAwMTIwMrMwszRV0lEKTi0uzszPAykwrAUAb6YMOiwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00B15826"/>
+    <w:rsid w:val="00006983"/>
     <w:rsid w:val="00014ADD"/>
     <w:rsid w:val="00017143"/>
     <w:rsid w:val="000357C3"/>
     <w:rsid w:val="00035ACD"/>
     <w:rsid w:val="00043C2C"/>
     <w:rsid w:val="00053082"/>
     <w:rsid w:val="000607BF"/>
     <w:rsid w:val="00062985"/>
     <w:rsid w:val="00085577"/>
     <w:rsid w:val="00086C6F"/>
     <w:rsid w:val="00093E46"/>
     <w:rsid w:val="000A1442"/>
     <w:rsid w:val="000A42D0"/>
     <w:rsid w:val="000C1A13"/>
     <w:rsid w:val="000C44B4"/>
+    <w:rsid w:val="000C63E9"/>
     <w:rsid w:val="000D17DA"/>
     <w:rsid w:val="000D7491"/>
     <w:rsid w:val="000E1ECD"/>
     <w:rsid w:val="000E327B"/>
     <w:rsid w:val="000E5558"/>
     <w:rsid w:val="000E5C0A"/>
     <w:rsid w:val="000F2D05"/>
     <w:rsid w:val="000F7185"/>
     <w:rsid w:val="00115D06"/>
     <w:rsid w:val="00116BB7"/>
     <w:rsid w:val="0012072E"/>
+    <w:rsid w:val="00121C16"/>
     <w:rsid w:val="00124BA4"/>
     <w:rsid w:val="00152530"/>
     <w:rsid w:val="001533DE"/>
     <w:rsid w:val="00155BD6"/>
     <w:rsid w:val="00162D9A"/>
     <w:rsid w:val="00173185"/>
     <w:rsid w:val="00175924"/>
     <w:rsid w:val="00181A06"/>
     <w:rsid w:val="0018243A"/>
     <w:rsid w:val="00182DD3"/>
     <w:rsid w:val="001953D4"/>
     <w:rsid w:val="001B2F2C"/>
     <w:rsid w:val="001C7FD5"/>
     <w:rsid w:val="001D5661"/>
     <w:rsid w:val="001E51FF"/>
     <w:rsid w:val="001E6F83"/>
     <w:rsid w:val="001F10D2"/>
     <w:rsid w:val="001F4426"/>
     <w:rsid w:val="001F52F4"/>
     <w:rsid w:val="001F5EED"/>
     <w:rsid w:val="00205A44"/>
     <w:rsid w:val="002073BF"/>
     <w:rsid w:val="0022298A"/>
     <w:rsid w:val="00226FD4"/>
     <w:rsid w:val="00233208"/>
     <w:rsid w:val="00233F1A"/>
+    <w:rsid w:val="0023456E"/>
     <w:rsid w:val="00244C66"/>
     <w:rsid w:val="00244F31"/>
     <w:rsid w:val="00260EC8"/>
     <w:rsid w:val="002651CB"/>
+    <w:rsid w:val="0026622E"/>
     <w:rsid w:val="00274764"/>
     <w:rsid w:val="002A1C7A"/>
     <w:rsid w:val="002A286C"/>
     <w:rsid w:val="002B382C"/>
     <w:rsid w:val="002B74CA"/>
     <w:rsid w:val="002C140C"/>
+    <w:rsid w:val="002C7539"/>
     <w:rsid w:val="002D4614"/>
     <w:rsid w:val="002E14A0"/>
     <w:rsid w:val="002E2BDC"/>
     <w:rsid w:val="002E3C89"/>
     <w:rsid w:val="002F4871"/>
     <w:rsid w:val="00300CCB"/>
     <w:rsid w:val="00307FBE"/>
     <w:rsid w:val="00310C9D"/>
     <w:rsid w:val="003158FC"/>
     <w:rsid w:val="00320D0B"/>
     <w:rsid w:val="00332C8D"/>
     <w:rsid w:val="0033651C"/>
     <w:rsid w:val="00344B50"/>
     <w:rsid w:val="00346E72"/>
     <w:rsid w:val="00352B55"/>
     <w:rsid w:val="00364DC5"/>
     <w:rsid w:val="00365A8F"/>
     <w:rsid w:val="00377364"/>
     <w:rsid w:val="0038359C"/>
     <w:rsid w:val="003836F6"/>
     <w:rsid w:val="00395589"/>
+    <w:rsid w:val="003A3450"/>
     <w:rsid w:val="003B09BE"/>
     <w:rsid w:val="003B4500"/>
+    <w:rsid w:val="003C047A"/>
     <w:rsid w:val="003C08D6"/>
     <w:rsid w:val="003C5725"/>
     <w:rsid w:val="003D0745"/>
     <w:rsid w:val="003D2719"/>
     <w:rsid w:val="003E0777"/>
     <w:rsid w:val="003E0F53"/>
     <w:rsid w:val="003F6E86"/>
     <w:rsid w:val="003F7A8D"/>
     <w:rsid w:val="00406CF4"/>
     <w:rsid w:val="0041501D"/>
     <w:rsid w:val="0041611A"/>
     <w:rsid w:val="004170EA"/>
     <w:rsid w:val="0043030B"/>
     <w:rsid w:val="00442E7D"/>
+    <w:rsid w:val="00447C37"/>
     <w:rsid w:val="00450EF1"/>
     <w:rsid w:val="00456C1B"/>
     <w:rsid w:val="00461C8F"/>
     <w:rsid w:val="0046519D"/>
     <w:rsid w:val="004730A8"/>
     <w:rsid w:val="0048005F"/>
     <w:rsid w:val="00481ADC"/>
+    <w:rsid w:val="00481B76"/>
+    <w:rsid w:val="004852EE"/>
     <w:rsid w:val="004A12A4"/>
     <w:rsid w:val="004A4756"/>
     <w:rsid w:val="004A5DBB"/>
     <w:rsid w:val="004C7A91"/>
     <w:rsid w:val="004D6F4E"/>
     <w:rsid w:val="004D7201"/>
     <w:rsid w:val="004E4C69"/>
     <w:rsid w:val="004E5804"/>
     <w:rsid w:val="004F3DB3"/>
     <w:rsid w:val="00502F49"/>
     <w:rsid w:val="00520E9D"/>
+    <w:rsid w:val="00525905"/>
     <w:rsid w:val="005301A3"/>
+    <w:rsid w:val="00532911"/>
     <w:rsid w:val="0053466A"/>
     <w:rsid w:val="00534E46"/>
     <w:rsid w:val="00541F63"/>
     <w:rsid w:val="00543F0A"/>
     <w:rsid w:val="0055137F"/>
     <w:rsid w:val="00561954"/>
     <w:rsid w:val="00570B36"/>
     <w:rsid w:val="00572129"/>
+    <w:rsid w:val="00574FD9"/>
+    <w:rsid w:val="00575CE2"/>
     <w:rsid w:val="00575FC1"/>
     <w:rsid w:val="005771DE"/>
     <w:rsid w:val="00581458"/>
     <w:rsid w:val="00585216"/>
     <w:rsid w:val="005872DC"/>
     <w:rsid w:val="00590B0A"/>
     <w:rsid w:val="005A0909"/>
     <w:rsid w:val="005C0728"/>
     <w:rsid w:val="005C360B"/>
     <w:rsid w:val="005D2DDD"/>
     <w:rsid w:val="005D6BAE"/>
     <w:rsid w:val="005E02E5"/>
     <w:rsid w:val="005E1D77"/>
     <w:rsid w:val="005E527E"/>
     <w:rsid w:val="00602161"/>
     <w:rsid w:val="0060699A"/>
     <w:rsid w:val="00607B78"/>
+    <w:rsid w:val="00610E31"/>
     <w:rsid w:val="006137F9"/>
     <w:rsid w:val="0061487E"/>
     <w:rsid w:val="00632B90"/>
     <w:rsid w:val="006331C1"/>
     <w:rsid w:val="006411DE"/>
     <w:rsid w:val="00642D61"/>
     <w:rsid w:val="0065281B"/>
     <w:rsid w:val="00653ACE"/>
+    <w:rsid w:val="0066094C"/>
     <w:rsid w:val="00661A3B"/>
     <w:rsid w:val="00673CB5"/>
     <w:rsid w:val="00677CDE"/>
     <w:rsid w:val="00690BFF"/>
     <w:rsid w:val="006A7190"/>
     <w:rsid w:val="006B4089"/>
     <w:rsid w:val="006B40C7"/>
     <w:rsid w:val="006C012F"/>
     <w:rsid w:val="006D2543"/>
     <w:rsid w:val="006D266B"/>
     <w:rsid w:val="006E145D"/>
+    <w:rsid w:val="0070790B"/>
     <w:rsid w:val="00712026"/>
     <w:rsid w:val="007131E9"/>
     <w:rsid w:val="00716E36"/>
     <w:rsid w:val="007269C1"/>
     <w:rsid w:val="00732A5F"/>
     <w:rsid w:val="007371A9"/>
     <w:rsid w:val="007374A0"/>
     <w:rsid w:val="0074241A"/>
     <w:rsid w:val="00761878"/>
     <w:rsid w:val="0076298F"/>
+    <w:rsid w:val="00775BA2"/>
     <w:rsid w:val="007A07A2"/>
     <w:rsid w:val="007A2AB5"/>
     <w:rsid w:val="007B6349"/>
     <w:rsid w:val="007B6C5D"/>
     <w:rsid w:val="007C116C"/>
     <w:rsid w:val="007C574F"/>
     <w:rsid w:val="007D26E6"/>
     <w:rsid w:val="007E214B"/>
     <w:rsid w:val="007E4954"/>
     <w:rsid w:val="007F5814"/>
     <w:rsid w:val="00802658"/>
     <w:rsid w:val="00803CA1"/>
+    <w:rsid w:val="008104FC"/>
     <w:rsid w:val="00812EB9"/>
     <w:rsid w:val="00824D55"/>
     <w:rsid w:val="0083065A"/>
     <w:rsid w:val="008354FA"/>
     <w:rsid w:val="00851744"/>
     <w:rsid w:val="008542DC"/>
     <w:rsid w:val="00854525"/>
     <w:rsid w:val="00867580"/>
+    <w:rsid w:val="008703E8"/>
     <w:rsid w:val="008704C8"/>
     <w:rsid w:val="008726C6"/>
     <w:rsid w:val="00876DCD"/>
     <w:rsid w:val="00881777"/>
     <w:rsid w:val="0088368D"/>
     <w:rsid w:val="00887F1C"/>
     <w:rsid w:val="00897036"/>
     <w:rsid w:val="00897671"/>
     <w:rsid w:val="00897754"/>
     <w:rsid w:val="008C0D71"/>
     <w:rsid w:val="008C7664"/>
     <w:rsid w:val="008D366E"/>
+    <w:rsid w:val="008D45DD"/>
     <w:rsid w:val="008E7D82"/>
     <w:rsid w:val="00900F71"/>
     <w:rsid w:val="00906F6A"/>
     <w:rsid w:val="009257F6"/>
     <w:rsid w:val="009270BD"/>
     <w:rsid w:val="009314DE"/>
     <w:rsid w:val="00953E7F"/>
     <w:rsid w:val="00956155"/>
     <w:rsid w:val="00957F25"/>
     <w:rsid w:val="00964494"/>
     <w:rsid w:val="0097232F"/>
     <w:rsid w:val="00985021"/>
     <w:rsid w:val="0099263D"/>
     <w:rsid w:val="00997B4F"/>
     <w:rsid w:val="009C0F85"/>
     <w:rsid w:val="009C2D64"/>
     <w:rsid w:val="009C49E0"/>
     <w:rsid w:val="009D22B3"/>
+    <w:rsid w:val="009D532C"/>
     <w:rsid w:val="009E3A8B"/>
     <w:rsid w:val="009F2267"/>
     <w:rsid w:val="009F72A5"/>
     <w:rsid w:val="009F799A"/>
+    <w:rsid w:val="00A01D83"/>
     <w:rsid w:val="00A04F81"/>
     <w:rsid w:val="00A064CB"/>
     <w:rsid w:val="00A11D7D"/>
     <w:rsid w:val="00A3159D"/>
     <w:rsid w:val="00A41257"/>
     <w:rsid w:val="00A41640"/>
     <w:rsid w:val="00A42123"/>
+    <w:rsid w:val="00A42932"/>
     <w:rsid w:val="00A4674F"/>
     <w:rsid w:val="00A5130A"/>
     <w:rsid w:val="00A713F0"/>
     <w:rsid w:val="00A74C2E"/>
+    <w:rsid w:val="00A80CE6"/>
     <w:rsid w:val="00A92897"/>
     <w:rsid w:val="00AA4ED0"/>
     <w:rsid w:val="00AB3659"/>
     <w:rsid w:val="00AB371C"/>
     <w:rsid w:val="00AC09B9"/>
     <w:rsid w:val="00AC763C"/>
     <w:rsid w:val="00AD7C12"/>
     <w:rsid w:val="00AE000B"/>
     <w:rsid w:val="00AE7D27"/>
     <w:rsid w:val="00AF199A"/>
     <w:rsid w:val="00B02176"/>
     <w:rsid w:val="00B15826"/>
     <w:rsid w:val="00B1725D"/>
     <w:rsid w:val="00B177AB"/>
     <w:rsid w:val="00B27532"/>
     <w:rsid w:val="00B31DB9"/>
     <w:rsid w:val="00B44D26"/>
     <w:rsid w:val="00B473EB"/>
     <w:rsid w:val="00B54282"/>
     <w:rsid w:val="00B55452"/>
     <w:rsid w:val="00B56617"/>
     <w:rsid w:val="00B64656"/>
     <w:rsid w:val="00B67830"/>
     <w:rsid w:val="00B701A5"/>
     <w:rsid w:val="00BA3768"/>
@@ -5900,122 +5925,129 @@
     <w:rsid w:val="00C06E23"/>
     <w:rsid w:val="00C13D64"/>
     <w:rsid w:val="00C20776"/>
     <w:rsid w:val="00C3032C"/>
     <w:rsid w:val="00C46CA3"/>
     <w:rsid w:val="00C529F3"/>
     <w:rsid w:val="00C54C25"/>
     <w:rsid w:val="00C669EE"/>
     <w:rsid w:val="00C7048E"/>
     <w:rsid w:val="00C7323D"/>
     <w:rsid w:val="00C77D21"/>
     <w:rsid w:val="00C840E4"/>
     <w:rsid w:val="00C90AA3"/>
     <w:rsid w:val="00C9269A"/>
     <w:rsid w:val="00C92CA4"/>
     <w:rsid w:val="00C935B0"/>
     <w:rsid w:val="00CA210C"/>
     <w:rsid w:val="00CB1021"/>
     <w:rsid w:val="00CE7F5C"/>
     <w:rsid w:val="00CF1FA1"/>
     <w:rsid w:val="00D02978"/>
     <w:rsid w:val="00D054FE"/>
     <w:rsid w:val="00D07B02"/>
     <w:rsid w:val="00D15ADC"/>
     <w:rsid w:val="00D403DE"/>
+    <w:rsid w:val="00D4638A"/>
     <w:rsid w:val="00D46D5D"/>
     <w:rsid w:val="00D51711"/>
     <w:rsid w:val="00D6107D"/>
     <w:rsid w:val="00D76358"/>
     <w:rsid w:val="00D957D6"/>
     <w:rsid w:val="00DB3918"/>
     <w:rsid w:val="00DD06FC"/>
     <w:rsid w:val="00DD58BB"/>
     <w:rsid w:val="00DD5EB3"/>
     <w:rsid w:val="00DE5B1D"/>
     <w:rsid w:val="00DF19C5"/>
     <w:rsid w:val="00DF1A63"/>
     <w:rsid w:val="00DF497B"/>
     <w:rsid w:val="00E00058"/>
     <w:rsid w:val="00E00218"/>
     <w:rsid w:val="00E037FA"/>
     <w:rsid w:val="00E04313"/>
     <w:rsid w:val="00E0431B"/>
     <w:rsid w:val="00E062BB"/>
     <w:rsid w:val="00E075CF"/>
     <w:rsid w:val="00E10CDC"/>
     <w:rsid w:val="00E14D8D"/>
+    <w:rsid w:val="00E16ADF"/>
     <w:rsid w:val="00E22362"/>
     <w:rsid w:val="00E22511"/>
     <w:rsid w:val="00E255B1"/>
     <w:rsid w:val="00E353B6"/>
     <w:rsid w:val="00E35F13"/>
     <w:rsid w:val="00E37C55"/>
     <w:rsid w:val="00E54941"/>
     <w:rsid w:val="00E57EB5"/>
     <w:rsid w:val="00E64B7B"/>
     <w:rsid w:val="00E6637B"/>
     <w:rsid w:val="00E66ED1"/>
     <w:rsid w:val="00E710E3"/>
     <w:rsid w:val="00E72F06"/>
     <w:rsid w:val="00E814FC"/>
     <w:rsid w:val="00E90CFC"/>
     <w:rsid w:val="00E9647B"/>
     <w:rsid w:val="00EA7791"/>
     <w:rsid w:val="00EB18D0"/>
     <w:rsid w:val="00EB2956"/>
     <w:rsid w:val="00EB4F01"/>
     <w:rsid w:val="00EB5696"/>
     <w:rsid w:val="00EC318A"/>
     <w:rsid w:val="00ED3BE8"/>
     <w:rsid w:val="00ED7A31"/>
     <w:rsid w:val="00EF1883"/>
     <w:rsid w:val="00EF22F1"/>
     <w:rsid w:val="00F01C6D"/>
     <w:rsid w:val="00F05CB3"/>
     <w:rsid w:val="00F10382"/>
     <w:rsid w:val="00F12516"/>
     <w:rsid w:val="00F154FC"/>
     <w:rsid w:val="00F21197"/>
     <w:rsid w:val="00F35245"/>
     <w:rsid w:val="00F363DC"/>
     <w:rsid w:val="00F55D7D"/>
     <w:rsid w:val="00F5636F"/>
     <w:rsid w:val="00F6371F"/>
+    <w:rsid w:val="00F64DFC"/>
+    <w:rsid w:val="00F7031B"/>
+    <w:rsid w:val="00F8167E"/>
     <w:rsid w:val="00F838C6"/>
     <w:rsid w:val="00F85682"/>
+    <w:rsid w:val="00F902EF"/>
     <w:rsid w:val="00F95EA1"/>
     <w:rsid w:val="00F96FD0"/>
     <w:rsid w:val="00FA66BE"/>
     <w:rsid w:val="00FC0813"/>
     <w:rsid w:val="00FC2626"/>
     <w:rsid w:val="00FD0404"/>
     <w:rsid w:val="00FE20FA"/>
     <w:rsid w:val="00FE49C0"/>
     <w:rsid w:val="00FE4AF1"/>
     <w:rsid w:val="00FE50A7"/>
     <w:rsid w:val="00FE5219"/>
+    <w:rsid w:val="00FF1422"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -7110,71 +7142,67 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="591810b0-a6f7-4310-bd0d-d56b138bcd83" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010008F62F3D2789DA4BB1268888781DE03E" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="af461b5a8fc0ce0a9e5625c25ac3c585">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="591810b0-a6f7-4310-bd0d-d56b138bcd83" xmlns:ns4="9a71072e-13b5-44a2-b931-c0496042d744" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="83556590d04eb290bb40e2981383df5d" ns3:_="" ns4:_="">
     <xsd:import namespace="591810b0-a6f7-4310-bd0d-d56b138bcd83"/>
     <xsd:import namespace="9a71072e-13b5-44a2-b931-c0496042d744"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -7345,132 +7373,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AD89437-9C5A-420D-8499-411981562B79}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5EF0252-C158-4EBF-A23F-5681FDF24FDA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="591810b0-a6f7-4310-bd0d-d56b138bcd83"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5EF0252-C158-4EBF-A23F-5681FDF24FDA}">
-[...15 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A2926E4-CB9D-4E24-8A0A-48267FE4A51B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C766CA3-D9A5-49D7-B137-F7B68C7DC775}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="591810b0-a6f7-4310-bd0d-d56b138bcd83"/>
     <ds:schemaRef ds:uri="9a71072e-13b5-44a2-b931-c0496042d744"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AD89437-9C5A-420D-8499-411981562B79}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1563</Characters>
+  <Pages>4</Pages>
+  <Words>277</Words>
+  <Characters>1584</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Submit a Referral Job Aid</vt:lpstr>
+      <vt:lpstr>Disenroll from PACE Job Aid</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1840</CharactersWithSpaces>
+  <CharactersWithSpaces>1858</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Disenroll from PACE Job Aid</dc:title>
   <dc:creator>NewMMIS Training Team</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010008F62F3D2789DA4BB1268888781DE03E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
     <vt:lpwstr>26687d9016771c38c3d590cb9a5932c68cf4195a5f4315568b03e5d9c907acf9</vt:lpwstr>