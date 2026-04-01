--- v0 (2025-12-20)
+++ v1 (2026-04-01)
@@ -1,255 +1,233 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="765501C1" w14:textId="7D28DBBC" w:rsidR="00181A06" w:rsidRPr="00B02176" w:rsidRDefault="00181A06" w:rsidP="00260EC8">
+    <w:p w14:paraId="7DFC3872" w14:textId="77777777" w:rsidR="00045D0F" w:rsidRDefault="00181A06" w:rsidP="00260EC8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk155955933"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00B02176">
+      <w:r w:rsidRPr="00AF56CE">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="365760" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="363149D7" wp14:editId="1F304F32">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="363149D7" wp14:editId="4691E429">
             <wp:extent cx="1673352" cy="841248"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
-            <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="7" name="Picture 7">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Picture 7">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1673352" cy="841248"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00B02176">
+    </w:p>
+    <w:p w14:paraId="765501C1" w14:textId="65EADBB9" w:rsidR="00181A06" w:rsidRPr="00AF56CE" w:rsidRDefault="00181A06" w:rsidP="00260EC8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF56CE">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t xml:space="preserve">Job Aid: </w:t>
       </w:r>
-      <w:r w:rsidR="003E0F53">
+      <w:r w:rsidR="003E0F53" w:rsidRPr="00AF56CE">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t>Dise</w:t>
       </w:r>
-      <w:r w:rsidR="00BE29B2">
+      <w:r w:rsidR="00BE29B2" w:rsidRPr="00AF56CE">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t xml:space="preserve">nroll </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00233F1A">
+      <w:r w:rsidR="00233F1A" w:rsidRPr="00AF56CE">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t>a Member</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00233F1A">
+      <w:r w:rsidR="00233F1A" w:rsidRPr="00AF56CE">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E0F53">
+      <w:r w:rsidR="003E0F53" w:rsidRPr="00AF56CE">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t>from</w:t>
       </w:r>
-      <w:r w:rsidR="00BE29B2">
+      <w:r w:rsidR="00BE29B2" w:rsidRPr="00AF56CE">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C7601">
+      <w:r w:rsidR="006C7601" w:rsidRPr="00AF56CE">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t>Senior Care Options (SCO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4D9BAB" w14:textId="77777777" w:rsidR="00B02176" w:rsidRPr="00B02176" w:rsidRDefault="00B02176" w:rsidP="00B02176">
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4B64C2EB" w14:textId="3C325B21" w:rsidR="00C90AA3" w:rsidRDefault="006C7601" w:rsidP="00AF56CE">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C7601">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Senior Care Options (SCO) is a comprehensive health plan that covers all of the services reimbursable under Medicare and MassHealth through a senior care organization and its network of providers.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="568E3952" w14:textId="77777777" w:rsidR="00897671" w:rsidRDefault="00897671" w:rsidP="00EC318A">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="32B1EE63" w14:textId="5AF8E44C" w:rsidR="00B15826" w:rsidRDefault="004170EA" w:rsidP="00AF56CE">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...45 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>This job aid describes how to</w:t>
       </w:r>
       <w:r w:rsidR="00F95EA1">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> do the following.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="6F131578" w14:textId="195B2A07" w:rsidR="00B15826" w:rsidRDefault="00BE29B2" w:rsidP="00E54941">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Search for a member record</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7024C647" w14:textId="59681007" w:rsidR="00E14D8D" w:rsidRDefault="00E14D8D" w:rsidP="00E54941">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -334,1369 +312,1346 @@
         <w:t>Provider Online Service Center (</w:t>
       </w:r>
       <w:r w:rsidR="007269C1" w:rsidRPr="006C7601">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>POSC</w:t>
       </w:r>
       <w:r w:rsidR="006C7601" w:rsidRPr="006C7601">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> home page: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E39C6B" w14:textId="3467694B" w:rsidR="00B15826" w:rsidRDefault="004170EA">
+    <w:p w14:paraId="64BDF8B9" w14:textId="38D32EB3" w:rsidR="006C7601" w:rsidRPr="00EF6FD8" w:rsidRDefault="004170EA" w:rsidP="00EF6FD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidR="00897671">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Manage </w:t>
       </w:r>
       <w:r w:rsidR="00BE29B2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Members</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BDF8B9" w14:textId="5AF32EE4" w:rsidR="006C7601" w:rsidRPr="00985021" w:rsidRDefault="006C7601" w:rsidP="006C7601">
-      <w:pPr>
+    <w:p w14:paraId="4F5FB4B8" w14:textId="658C1D76" w:rsidR="006C7601" w:rsidRPr="00EF6FD8" w:rsidRDefault="004170EA" w:rsidP="00EF6FD8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="450" w:firstLine="0"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE29B2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Enrollment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A16AC19" w14:textId="3E1D370D" w:rsidR="00BE29B2" w:rsidRDefault="001E51FF" w:rsidP="00AF56CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="446" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE29B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enroll/Disenroll </w:t>
+      </w:r>
+      <w:r w:rsidR="006C7601">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>SCO</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE29B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Members</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE29B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B203899" w14:textId="38737A6D" w:rsidR="006C7601" w:rsidRPr="00FE50A7" w:rsidRDefault="00EF6FD8" w:rsidP="00AF56CE">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="446" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E5AB905" wp14:editId="011D8CA2">
-            <wp:extent cx="3297567" cy="2362200"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="412C7513" wp14:editId="3DA520D7">
+            <wp:extent cx="3962604" cy="2533780"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1579582262" name="Picture 1" descr="Manage Members is indicated in the left column of the POSC home page."/>
+            <wp:docPr id="214211299" name="Picture 1" descr="Enroll/Disenroll SCO Members is indicated in the left column of the Member Search panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1579582262" name="Picture 1" descr="Manage Members is indicated in the left column of the POSC home page."/>
+                    <pic:cNvPr id="214211299" name="Picture 1" descr="Enroll/Disenroll SCO Members is indicated in the left column of the Member Search panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3323980" cy="2381121"/>
+                      <a:ext cx="3962604" cy="2533780"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF4A770" w14:textId="6B6710D4" w:rsidR="00B15826" w:rsidRDefault="004170EA">
+    <w:p w14:paraId="21A58A9A" w14:textId="5368BB24" w:rsidR="00FE50A7" w:rsidRPr="00EF6FD8" w:rsidRDefault="00FE50A7" w:rsidP="00590B0A">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="90" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="677BAD4E" w14:textId="77777777" w:rsidR="00AF56CE" w:rsidRDefault="00AF56CE">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BF2043" w14:textId="18895482" w:rsidR="00897671" w:rsidRPr="00260EC8" w:rsidRDefault="00BE29B2" w:rsidP="00260EC8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00260EC8">
+        <w:lastRenderedPageBreak/>
+        <w:t>Search for Member Record</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74458FF1" w14:textId="2E6F8BBA" w:rsidR="00897671" w:rsidRPr="00985021" w:rsidRDefault="00C7048E" w:rsidP="00897671">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>On</w:t>
+      </w:r>
+      <w:r w:rsidR="00897671" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE29B2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Member Search</w:t>
+      </w:r>
+      <w:r w:rsidR="00897671" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00897671">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>panel</w:t>
+      </w:r>
+      <w:r w:rsidR="00897671" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7376E74C" w14:textId="6125BC2B" w:rsidR="00E037FA" w:rsidRPr="00E9647B" w:rsidRDefault="00BE29B2" w:rsidP="00897671">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verify your health plan’s provider ID defaults in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE29B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Provider ID</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> field</w:t>
+      </w:r>
+      <w:r w:rsidR="00897671" w:rsidRPr="00E9647B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26731EC4" w14:textId="6D318D8B" w:rsidR="0043030B" w:rsidRDefault="00BE29B2" w:rsidP="00897671">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE29B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Member ID</w:t>
+      </w:r>
+      <w:r w:rsidR="0043030B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF91438" w14:textId="7A262D5A" w:rsidR="00BE29B2" w:rsidRDefault="00BE29B2" w:rsidP="00897671">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter the MassHealth member’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE29B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Last Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE29B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5B1D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00590B0A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The last name must </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5B1D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>be spelled exactly as it appears on the MassHealth member’s ID card</w:t>
+      </w:r>
+      <w:r w:rsidR="00590B0A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5B1D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EED8F7B" w14:textId="25A6C39E" w:rsidR="00BE29B2" w:rsidRDefault="00BE29B2" w:rsidP="00897671">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter the MassHealth member’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE29B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>First Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE29B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5B1D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00590B0A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00677CDE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>first</w:t>
+      </w:r>
+      <w:r w:rsidR="00590B0A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name must </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5B1D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>be spelled exactly as it appears on the MassHealth member’s ID card</w:t>
+      </w:r>
+      <w:r w:rsidR="00590B0A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5B1D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F2B88A" w14:textId="58035881" w:rsidR="00BE29B2" w:rsidRDefault="00BE29B2" w:rsidP="00233F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
-      <w:r w:rsidR="00BE29B2">
+      <w:r w:rsidRPr="00E14D8D">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Search</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to locate the member’s information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE29B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5FB4B8" w14:textId="25A4CCCA" w:rsidR="006C7601" w:rsidRDefault="006C7601" w:rsidP="006C7601">
+    <w:p w14:paraId="773BF973" w14:textId="569DDCC9" w:rsidR="00E14D8D" w:rsidRDefault="00E14D8D" w:rsidP="00AF56CE">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="446" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14D8D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14D8D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If the member is currently a valid member of </w:t>
+      </w:r>
+      <w:r w:rsidR="006C7601">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>SCO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14D8D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Disenrollment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> panel will display.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526E4037" w14:textId="31EE8C1F" w:rsidR="00FE50A7" w:rsidRPr="00233F1A" w:rsidRDefault="00EF6FD8" w:rsidP="00590B0A">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E5121F9" wp14:editId="238A4355">
-[...2 lines deleted...]
-            <wp:docPr id="1528567952" name="Picture 1" descr="Enrollment is indicated in the left column of the POSC home page, under Eligibility."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27824872" wp14:editId="4A98FE2B">
+            <wp:extent cx="3962604" cy="2140060"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1745263806" name="Picture 1" descr="The Provider ID, Member ID, Last Name, and First Name fields are indicated as required. The Search button is in the bottom right corner of the Member Search panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1528567952" name="Picture 1" descr="Enrollment is indicated in the left column of the POSC home page, under Eligibility."/>
+                    <pic:cNvPr id="1745263806" name="Picture 1" descr="The Provider ID, Member ID, Last Name, and First Name fields are indicated as required. The Search button is in the bottom right corner of the Member Search panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3248649" cy="2384423"/>
+                      <a:ext cx="3962604" cy="2140060"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A16AC19" w14:textId="3E1D370D" w:rsidR="00BE29B2" w:rsidRDefault="001E51FF" w:rsidP="00233F1A">
+    <w:p w14:paraId="1FCC10FC" w14:textId="77777777" w:rsidR="00931424" w:rsidRDefault="00931424">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A90E29" w14:textId="4DFA8BA5" w:rsidR="00953E7F" w:rsidRPr="00887F1C" w:rsidRDefault="00E14D8D" w:rsidP="00260EC8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Disenroll Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9104B4" w14:textId="0BF4482E" w:rsidR="00953E7F" w:rsidRPr="00985021" w:rsidRDefault="00B55452" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>On</w:t>
+      </w:r>
+      <w:r w:rsidR="00953E7F" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E14D8D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Disenrollment</w:t>
+      </w:r>
+      <w:r w:rsidR="00953E7F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00953E7F" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">panel: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5D31F2" w14:textId="0D7BD066" w:rsidR="00233F1A" w:rsidRPr="00B723A5" w:rsidRDefault="00E14D8D" w:rsidP="00AF56CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="240" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="446" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BE29B2">
+        <w:t xml:space="preserve">Select the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B723A5" w:rsidRPr="00B723A5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enroll/Disenroll </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006C7601">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B723A5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>SCO</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE29B2">
+        <w:t xml:space="preserve">isenrollment </w:t>
+      </w:r>
+      <w:r w:rsidR="00B723A5" w:rsidRPr="00B723A5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Members</w:t>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B723A5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>eason</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> from the dropdown list</w:t>
+      </w:r>
+      <w:r w:rsidR="00953E7F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00BE29B2">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7B203899" w14:textId="3D14D9D4" w:rsidR="006C7601" w:rsidRPr="00FE50A7" w:rsidRDefault="006C7601" w:rsidP="006C7601">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4D31AFC8" w14:textId="61230A79" w:rsidR="00B723A5" w:rsidRPr="00233F1A" w:rsidRDefault="00B3462A" w:rsidP="00AF56CE">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="446" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63F5671D" wp14:editId="781FBD7B">
-            <wp:extent cx="3276600" cy="1946039"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1855C057" wp14:editId="6EE5494B">
+            <wp:extent cx="5416550" cy="2771498"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="918373417" name="Picture 1" descr="Enroll/Disenroll SCO Members is indicated in the left column of the Member Search panel."/>
+            <wp:docPr id="1065091017" name="Picture 1" descr="The Disenrollment Reason field is required. The dropdown list includes various reasons to select."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="918373417" name="Picture 1" descr="Enroll/Disenroll SCO Members is indicated in the left column of the Member Search panel."/>
+                    <pic:cNvPr id="1065091017" name="Picture 1" descr="The Disenrollment Reason field is required. The dropdown list includes various reasons to select."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId14"/>
-                    <a:srcRect l="379" r="4912"/>
-                    <a:stretch/>
+                    <a:srcRect r="4808"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3298422" cy="1959000"/>
+                      <a:ext cx="5437926" cy="2782435"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A58A9A" w14:textId="5368BB24" w:rsidR="00FE50A7" w:rsidRPr="00233F1A" w:rsidRDefault="00FE50A7" w:rsidP="00590B0A">
-[...63 lines deleted...]
-    <w:p w14:paraId="7376E74C" w14:textId="6125BC2B" w:rsidR="00E037FA" w:rsidRPr="00E9647B" w:rsidRDefault="00BE29B2" w:rsidP="00897671">
+    <w:p w14:paraId="2BACC570" w14:textId="03FE661D" w:rsidR="009270BD" w:rsidRPr="00B723A5" w:rsidRDefault="00E14D8D" w:rsidP="00E14D8D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
+          <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verify your health plan’s provider ID defaults in the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BE29B2">
+        <w:t xml:space="preserve">Click </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14D8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Provider ID</w:t>
+        <w:t>Submit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> field</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> to submit the disenrollment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26731EC4" w14:textId="6D318D8B" w:rsidR="0043030B" w:rsidRDefault="00BE29B2" w:rsidP="00897671">
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="03B1A9EF" w14:textId="0E7A13D4" w:rsidR="00B723A5" w:rsidRPr="00FE50A7" w:rsidRDefault="00B3462A" w:rsidP="00B723A5">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...278 lines deleted...]
-        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="261EC4F4" wp14:editId="39113E51">
-[...2 lines deleted...]
-            <wp:docPr id="532620366" name="Picture 1" descr="The Provider ID, Member ID, Last Name, and First Name fields are indicated as required. The Search button is in the bottom right corner of the Member Search panel."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C575F30" wp14:editId="68EEEEFB">
+            <wp:extent cx="5085548" cy="1990725"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+            <wp:docPr id="765891719" name="Picture 1" descr="The Submit button is in the bottom right corner of the Disenrollment panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="532620366" name="Picture 1" descr="The Provider ID, Member ID, Last Name, and First Name fields are indicated as required. The Search button is in the bottom right corner of the Member Search panel."/>
+                    <pic:cNvPr id="765891719" name="Picture 1" descr="The Submit button is in the bottom right corner of the Disenrollment panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4296869" cy="1213914"/>
+                      <a:ext cx="5098807" cy="1995915"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCC10FC" w14:textId="77777777" w:rsidR="00931424" w:rsidRDefault="00931424">
+    <w:p w14:paraId="34720F0F" w14:textId="6C818C72" w:rsidR="00E14D8D" w:rsidRDefault="00E14D8D" w:rsidP="00B723A5">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A90E29" w14:textId="4DFA8BA5" w:rsidR="00953E7F" w:rsidRPr="00887F1C" w:rsidRDefault="00E14D8D" w:rsidP="00260EC8">
+    <w:p w14:paraId="3B669BF1" w14:textId="3768397C" w:rsidR="0060699A" w:rsidRPr="0061487E" w:rsidRDefault="00E14D8D" w:rsidP="00260EC8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Disenroll Member</w:t>
+        <w:t xml:space="preserve">Disenrollment </w:t>
+      </w:r>
+      <w:r w:rsidR="00233F1A">
+        <w:t>Confirmation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9104B4" w14:textId="0BF4482E" w:rsidR="00953E7F" w:rsidRPr="00985021" w:rsidRDefault="00B55452" w:rsidP="00953E7F">
+    <w:p w14:paraId="2483FB0E" w14:textId="436A383A" w:rsidR="0060699A" w:rsidRPr="00300CCB" w:rsidRDefault="0060699A" w:rsidP="0060699A">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5"/>
-[...16 lines deleted...]
-      <w:r w:rsidR="00E14D8D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0061487E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E14D8D" w:rsidRPr="00E14D8D">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00953E7F">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disenrollment </w:t>
+      </w:r>
+      <w:r w:rsidR="00233F1A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:t>Confirmation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0061487E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00953E7F" w:rsidRPr="00985021">
+      <w:r w:rsidRPr="0061487E">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">panel: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5D31F2" w14:textId="0D7BD066" w:rsidR="00233F1A" w:rsidRPr="00B723A5" w:rsidRDefault="00E14D8D" w:rsidP="00953E7F">
+    <w:p w14:paraId="72E42017" w14:textId="36E889F8" w:rsidR="000D7491" w:rsidRDefault="00233F1A" w:rsidP="00953E7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Select the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B723A5" w:rsidRPr="00B723A5">
+        <w:t xml:space="preserve">Verify that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E14D8D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>dis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>enrollment has been validated by MMIS</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7491">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D8E4E2" w14:textId="4EC39FD4" w:rsidR="00FE50A7" w:rsidRDefault="00233F1A" w:rsidP="00AF56CE">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="446" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00233F1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>D</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">isenrollment </w:t>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B723A5" w:rsidRPr="00B723A5">
         <w:rPr>
-          <w:b/>
-[...12 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The member will be disenrolled as of the last calendar day of the month. The provider will receive </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B723A5" w:rsidRPr="00B723A5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>a confirmation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B723A5" w:rsidRPr="00B723A5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> via the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B723A5" w:rsidRPr="00B723A5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>834 batch</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B723A5" w:rsidRPr="00B723A5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> file transaction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CC0A0F" w14:textId="3D193B7B" w:rsidR="00465AA6" w:rsidRDefault="00981186" w:rsidP="00AF56CE">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="446" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...16 lines deleted...]
-        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30040B54" wp14:editId="22939954">
-            <wp:extent cx="2044805" cy="2006703"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C0BA5FE" wp14:editId="5785EB86">
+            <wp:extent cx="3962604" cy="1162110"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="813371198" name="Picture 1" descr="The Disenrollment Reason field is required. The dropdown list includes various reasons to select."/>
+            <wp:docPr id="2031733823" name="Picture 1" descr="The Confirmation panel is displayed."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="813371198" name="Picture 1" descr="The Disenrollment Reason field is required. The dropdown list includes various reasons to select."/>
+                    <pic:cNvPr id="2031733823" name="Picture 1" descr="The Confirmation panel is displayed."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2044805" cy="2006703"/>
+                      <a:ext cx="3962604" cy="1162110"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BACC570" w14:textId="03FE661D" w:rsidR="009270BD" w:rsidRPr="00B723A5" w:rsidRDefault="00E14D8D" w:rsidP="00E14D8D">
+    <w:p w14:paraId="68ACF1DE" w14:textId="2B73D1CE" w:rsidR="003E0777" w:rsidRDefault="00233F1A" w:rsidP="00AF56CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="109"/>
-[...2 lines deleted...]
-          <w:strike/>
+        <w:spacing w:after="240" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="446" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E14D8D">
+      <w:r w:rsidRPr="00233F1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Submit</w:t>
+        <w:t>Enroll/Disenroll Another Member</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to submit the disenrollment. </w:t>
+        <w:t xml:space="preserve"> if you have additional enrollments </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055137F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="0055137F" w:rsidRPr="0055137F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Home</w:t>
+      </w:r>
+      <w:r w:rsidR="0055137F" w:rsidRPr="0055137F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00465AA6" w:rsidRPr="00465AA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:r w:rsidR="00465AA6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0055137F" w:rsidRPr="0055137F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the left menu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055137F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>to end the process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B1A9EF" w14:textId="205B7EC8" w:rsidR="00B723A5" w:rsidRPr="00FE50A7" w:rsidRDefault="00B723A5" w:rsidP="00B723A5">
-[...4 lines deleted...]
-          <w:strike/>
+    <w:p w14:paraId="731D23A5" w14:textId="2310F6AA" w:rsidR="00B723A5" w:rsidRPr="0055137F" w:rsidRDefault="00465AA6" w:rsidP="00AF56CE">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="446" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="711B951F" wp14:editId="31F84642">
-            <wp:extent cx="3962604" cy="2381372"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CD3920D" wp14:editId="1AB9F85E">
+            <wp:extent cx="3962604" cy="1162110"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="381204335" name="Picture 1" descr="The Submit button is in the bottom right corner of the Disenrollment panel."/>
+            <wp:docPr id="1593657733" name="Picture 1" descr="The Enroll/Disenroll Another Member button is in the bottom right corner of the Disenrollment Confirmation panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="381204335" name="Picture 1" descr="The Submit button is in the bottom right corner of the Disenrollment panel."/>
+                    <pic:cNvPr id="1593657733" name="Picture 1" descr="The Enroll/Disenroll Another Member button is in the bottom right corner of the Disenrollment Confirmation panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3962604" cy="2381372"/>
+                      <a:ext cx="3962604" cy="1162110"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34720F0F" w14:textId="6C818C72" w:rsidR="00E14D8D" w:rsidRDefault="00E14D8D" w:rsidP="00B723A5">
-[...285 lines deleted...]
-    </w:p>
     <w:p w14:paraId="039AEDD0" w14:textId="7BA13B25" w:rsidR="003D0745" w:rsidRPr="0055137F" w:rsidRDefault="003D0745" w:rsidP="0055137F">
       <w:pPr>
         <w:spacing w:after="109"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0055137F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>If you experience any issues with enrolling or disenrolling participants</w:t>
       </w:r>
       <w:r w:rsidR="0055137F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0055137F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> please contact the Integrated Care Team at enrollmentoperations@mass.gov</w:t>
       </w:r>
       <w:r w:rsidR="00590B0A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003D0745" w:rsidRPr="0055137F" w:rsidSect="0097232F">
-      <w:headerReference w:type="default" r:id="rId19"/>
-      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4112600E" w14:textId="77777777" w:rsidR="008542DC" w:rsidRDefault="008542DC" w:rsidP="001953D4">
+    <w:p w14:paraId="6410D4EA" w14:textId="77777777" w:rsidR="00DE6450" w:rsidRDefault="00DE6450" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="716CED88" w14:textId="77777777" w:rsidR="008542DC" w:rsidRDefault="008542DC" w:rsidP="001953D4">
+    <w:p w14:paraId="427347D9" w14:textId="77777777" w:rsidR="00DE6450" w:rsidRDefault="00DE6450" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1706,77 +1661,74 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67B2823A" w14:textId="04020B02" w:rsidR="001953D4" w:rsidRPr="006D22F7" w:rsidRDefault="001953D4" w:rsidP="001953D4">
+  <w:p w14:paraId="3FF48308" w14:textId="77777777" w:rsidR="00AF56CE" w:rsidRPr="00AF56CE" w:rsidRDefault="001953D4" w:rsidP="00AF56CE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E433DB">
       <w:t>MassHealth Provider Online Service Center</w:t>
     </w:r>
     <w:r w:rsidRPr="00E433DB">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -1809,88 +1761,71 @@
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="006A7190">
-      <w:t>POSC-JA_</w:t>
+    <w:r w:rsidR="00AF56CE" w:rsidRPr="00AF56CE">
+      <w:t>JA-Disenroll SCO_2026-02</w:t>
     </w:r>
-    <w:r w:rsidR="00B723A5">
-[...15 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22953A1E" w14:textId="77777777" w:rsidR="008542DC" w:rsidRDefault="008542DC" w:rsidP="001953D4">
+    <w:p w14:paraId="25A1846A" w14:textId="77777777" w:rsidR="00DE6450" w:rsidRDefault="00DE6450" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16AEC974" w14:textId="77777777" w:rsidR="008542DC" w:rsidRDefault="008542DC" w:rsidP="001953D4">
+    <w:p w14:paraId="7DCE427A" w14:textId="77777777" w:rsidR="00DE6450" w:rsidRDefault="00DE6450" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76AC01D3" w14:textId="77777777" w:rsidR="00307FBE" w:rsidRDefault="00307FBE" w:rsidP="00985021">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -5893,103 +5828,108 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
-    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2tTQyNDAwMTIwMrMwszRV0lEKTi0uzszPAykwrAUAb6YMOiwAAAA="/>
+    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2tTQyNDAwMTIwMrMwszRV0lEKTi0uzszPAykwqgUArPUhESwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00B15826"/>
+    <w:rsid w:val="00006983"/>
     <w:rsid w:val="00014ADD"/>
     <w:rsid w:val="00017143"/>
     <w:rsid w:val="000357C3"/>
     <w:rsid w:val="00035ACD"/>
+    <w:rsid w:val="0003632F"/>
     <w:rsid w:val="00043C2C"/>
+    <w:rsid w:val="00045D0F"/>
     <w:rsid w:val="00053082"/>
     <w:rsid w:val="000607BF"/>
     <w:rsid w:val="00062985"/>
     <w:rsid w:val="00085577"/>
     <w:rsid w:val="00086C6F"/>
     <w:rsid w:val="00093E46"/>
     <w:rsid w:val="000A1442"/>
     <w:rsid w:val="000A42D0"/>
     <w:rsid w:val="000B0EAC"/>
     <w:rsid w:val="000C1A13"/>
     <w:rsid w:val="000C44B4"/>
+    <w:rsid w:val="000C6FB0"/>
     <w:rsid w:val="000D17DA"/>
     <w:rsid w:val="000D7491"/>
     <w:rsid w:val="000E1ECD"/>
     <w:rsid w:val="000E5558"/>
     <w:rsid w:val="000E5C0A"/>
     <w:rsid w:val="000F2D05"/>
     <w:rsid w:val="000F7185"/>
     <w:rsid w:val="00115D06"/>
     <w:rsid w:val="00116BB7"/>
     <w:rsid w:val="0012072E"/>
     <w:rsid w:val="00124BA4"/>
     <w:rsid w:val="00152530"/>
     <w:rsid w:val="001533DE"/>
     <w:rsid w:val="00155BD6"/>
     <w:rsid w:val="00160E20"/>
     <w:rsid w:val="00162D9A"/>
     <w:rsid w:val="00173185"/>
     <w:rsid w:val="00175924"/>
     <w:rsid w:val="00181A06"/>
     <w:rsid w:val="0018243A"/>
     <w:rsid w:val="00182DD3"/>
     <w:rsid w:val="001953D4"/>
     <w:rsid w:val="001B2F2C"/>
     <w:rsid w:val="001B79D6"/>
     <w:rsid w:val="001C7FD5"/>
     <w:rsid w:val="001D5661"/>
     <w:rsid w:val="001E51FF"/>
     <w:rsid w:val="001E6F83"/>
     <w:rsid w:val="001F10D2"/>
     <w:rsid w:val="001F4426"/>
     <w:rsid w:val="001F52F4"/>
     <w:rsid w:val="001F5EED"/>
     <w:rsid w:val="00205A44"/>
+    <w:rsid w:val="00205CE0"/>
     <w:rsid w:val="002073BF"/>
     <w:rsid w:val="0022298A"/>
     <w:rsid w:val="00226FD4"/>
     <w:rsid w:val="00233208"/>
     <w:rsid w:val="00233F1A"/>
     <w:rsid w:val="00244C66"/>
     <w:rsid w:val="00244F31"/>
     <w:rsid w:val="00260EC8"/>
     <w:rsid w:val="002651CB"/>
     <w:rsid w:val="00274764"/>
     <w:rsid w:val="002A1C7A"/>
     <w:rsid w:val="002A286C"/>
     <w:rsid w:val="002B382C"/>
     <w:rsid w:val="002B74CA"/>
     <w:rsid w:val="002C140C"/>
     <w:rsid w:val="002D4614"/>
     <w:rsid w:val="002E14A0"/>
     <w:rsid w:val="002E2BDC"/>
     <w:rsid w:val="002E3C89"/>
     <w:rsid w:val="002F4871"/>
     <w:rsid w:val="00300CCB"/>
     <w:rsid w:val="00307FBE"/>
     <w:rsid w:val="00310C9D"/>
     <w:rsid w:val="003158FC"/>
     <w:rsid w:val="00320D0B"/>
@@ -6002,318 +5942,335 @@
     <w:rsid w:val="00365A8F"/>
     <w:rsid w:val="00377364"/>
     <w:rsid w:val="0038359C"/>
     <w:rsid w:val="003836F6"/>
     <w:rsid w:val="00395589"/>
     <w:rsid w:val="003B09BE"/>
     <w:rsid w:val="003B4500"/>
     <w:rsid w:val="003C08D6"/>
     <w:rsid w:val="003C5725"/>
     <w:rsid w:val="003D0745"/>
     <w:rsid w:val="003D2719"/>
     <w:rsid w:val="003E0777"/>
     <w:rsid w:val="003E0F53"/>
     <w:rsid w:val="003F6E86"/>
     <w:rsid w:val="003F7A8D"/>
     <w:rsid w:val="00406CF4"/>
     <w:rsid w:val="0041501D"/>
     <w:rsid w:val="0041611A"/>
     <w:rsid w:val="004170EA"/>
     <w:rsid w:val="0043030B"/>
     <w:rsid w:val="00442E7D"/>
     <w:rsid w:val="00450EF1"/>
     <w:rsid w:val="00456C1B"/>
     <w:rsid w:val="00461C8F"/>
     <w:rsid w:val="0046519D"/>
+    <w:rsid w:val="00465AA6"/>
     <w:rsid w:val="004730A8"/>
     <w:rsid w:val="0048005F"/>
     <w:rsid w:val="00481ADC"/>
     <w:rsid w:val="004A12A4"/>
     <w:rsid w:val="004A4756"/>
     <w:rsid w:val="004A5DBB"/>
     <w:rsid w:val="004C7A91"/>
     <w:rsid w:val="004D6F4E"/>
     <w:rsid w:val="004D7201"/>
     <w:rsid w:val="004E4C69"/>
     <w:rsid w:val="004E5804"/>
     <w:rsid w:val="004F3DB3"/>
     <w:rsid w:val="00502F49"/>
     <w:rsid w:val="00520E9D"/>
     <w:rsid w:val="005301A3"/>
     <w:rsid w:val="0053466A"/>
     <w:rsid w:val="00534E46"/>
     <w:rsid w:val="00541F63"/>
     <w:rsid w:val="00543F0A"/>
     <w:rsid w:val="0055137F"/>
     <w:rsid w:val="00561954"/>
     <w:rsid w:val="00570B36"/>
     <w:rsid w:val="00572129"/>
     <w:rsid w:val="00575FC1"/>
     <w:rsid w:val="005771DE"/>
     <w:rsid w:val="00581458"/>
     <w:rsid w:val="00585216"/>
     <w:rsid w:val="005872DC"/>
     <w:rsid w:val="00590B0A"/>
     <w:rsid w:val="005C0728"/>
     <w:rsid w:val="005C360B"/>
     <w:rsid w:val="005D2DDD"/>
     <w:rsid w:val="005D6BAE"/>
     <w:rsid w:val="005E02E5"/>
     <w:rsid w:val="005E1D77"/>
     <w:rsid w:val="005E527E"/>
     <w:rsid w:val="00602161"/>
     <w:rsid w:val="0060699A"/>
     <w:rsid w:val="00607B78"/>
     <w:rsid w:val="006137F9"/>
     <w:rsid w:val="0061487E"/>
+    <w:rsid w:val="00632438"/>
     <w:rsid w:val="00632B90"/>
     <w:rsid w:val="006331C1"/>
     <w:rsid w:val="006411DE"/>
     <w:rsid w:val="00642D61"/>
+    <w:rsid w:val="0065098D"/>
     <w:rsid w:val="0065281B"/>
     <w:rsid w:val="00653ACE"/>
     <w:rsid w:val="00661A3B"/>
     <w:rsid w:val="00673CB5"/>
     <w:rsid w:val="00677CDE"/>
     <w:rsid w:val="00690BFF"/>
     <w:rsid w:val="006A7190"/>
     <w:rsid w:val="006B4089"/>
     <w:rsid w:val="006B40C7"/>
     <w:rsid w:val="006C012F"/>
     <w:rsid w:val="006C43D6"/>
     <w:rsid w:val="006C7601"/>
     <w:rsid w:val="006D2543"/>
     <w:rsid w:val="006D266B"/>
     <w:rsid w:val="006E145D"/>
     <w:rsid w:val="00712026"/>
     <w:rsid w:val="007131E9"/>
     <w:rsid w:val="00716E36"/>
     <w:rsid w:val="007269C1"/>
     <w:rsid w:val="00732A5F"/>
     <w:rsid w:val="007371A9"/>
     <w:rsid w:val="007374A0"/>
     <w:rsid w:val="0074241A"/>
     <w:rsid w:val="00761878"/>
     <w:rsid w:val="0076298F"/>
     <w:rsid w:val="007A07A2"/>
     <w:rsid w:val="007A2AB5"/>
     <w:rsid w:val="007B6349"/>
     <w:rsid w:val="007B6C5D"/>
     <w:rsid w:val="007C116C"/>
     <w:rsid w:val="007C574F"/>
     <w:rsid w:val="007D26E6"/>
     <w:rsid w:val="007E214B"/>
     <w:rsid w:val="007E4954"/>
     <w:rsid w:val="007F5814"/>
     <w:rsid w:val="00802658"/>
     <w:rsid w:val="00803CA1"/>
     <w:rsid w:val="00812EB9"/>
     <w:rsid w:val="00824D55"/>
     <w:rsid w:val="0083065A"/>
     <w:rsid w:val="008354FA"/>
+    <w:rsid w:val="008412DF"/>
     <w:rsid w:val="00851744"/>
     <w:rsid w:val="008542DC"/>
     <w:rsid w:val="00854525"/>
     <w:rsid w:val="00867580"/>
     <w:rsid w:val="008704C8"/>
     <w:rsid w:val="008726C6"/>
     <w:rsid w:val="00876DCD"/>
     <w:rsid w:val="00881777"/>
     <w:rsid w:val="0088368D"/>
     <w:rsid w:val="00887F1C"/>
     <w:rsid w:val="00897036"/>
     <w:rsid w:val="00897671"/>
     <w:rsid w:val="00897754"/>
     <w:rsid w:val="008C0D71"/>
     <w:rsid w:val="008C7664"/>
     <w:rsid w:val="008D366E"/>
     <w:rsid w:val="008E7D82"/>
     <w:rsid w:val="00900F71"/>
     <w:rsid w:val="00906F6A"/>
     <w:rsid w:val="009257F6"/>
     <w:rsid w:val="009270BD"/>
     <w:rsid w:val="00931424"/>
     <w:rsid w:val="009314DE"/>
     <w:rsid w:val="00953E7F"/>
     <w:rsid w:val="00956155"/>
     <w:rsid w:val="00957F25"/>
     <w:rsid w:val="00964494"/>
     <w:rsid w:val="0097232F"/>
+    <w:rsid w:val="00981186"/>
     <w:rsid w:val="00985021"/>
     <w:rsid w:val="0099263D"/>
     <w:rsid w:val="00997B4F"/>
     <w:rsid w:val="009C2D64"/>
     <w:rsid w:val="009C49E0"/>
     <w:rsid w:val="009D22B3"/>
     <w:rsid w:val="009E3A8B"/>
     <w:rsid w:val="009F2267"/>
     <w:rsid w:val="009F72A5"/>
     <w:rsid w:val="009F799A"/>
     <w:rsid w:val="00A04F81"/>
     <w:rsid w:val="00A064CB"/>
     <w:rsid w:val="00A11D7D"/>
+    <w:rsid w:val="00A133C7"/>
     <w:rsid w:val="00A3159D"/>
     <w:rsid w:val="00A41257"/>
     <w:rsid w:val="00A41640"/>
     <w:rsid w:val="00A42123"/>
     <w:rsid w:val="00A4674F"/>
     <w:rsid w:val="00A5130A"/>
+    <w:rsid w:val="00A55115"/>
+    <w:rsid w:val="00A61574"/>
     <w:rsid w:val="00A713F0"/>
     <w:rsid w:val="00A74C2E"/>
     <w:rsid w:val="00A92897"/>
+    <w:rsid w:val="00AA282C"/>
     <w:rsid w:val="00AA4ED0"/>
     <w:rsid w:val="00AB3659"/>
     <w:rsid w:val="00AB371C"/>
     <w:rsid w:val="00AC09B9"/>
     <w:rsid w:val="00AC763C"/>
     <w:rsid w:val="00AD7C12"/>
     <w:rsid w:val="00AE000B"/>
     <w:rsid w:val="00AE7D27"/>
     <w:rsid w:val="00AF199A"/>
+    <w:rsid w:val="00AF56CE"/>
     <w:rsid w:val="00B02176"/>
     <w:rsid w:val="00B15826"/>
     <w:rsid w:val="00B1725D"/>
     <w:rsid w:val="00B177AB"/>
     <w:rsid w:val="00B27532"/>
     <w:rsid w:val="00B31DB9"/>
+    <w:rsid w:val="00B3462A"/>
     <w:rsid w:val="00B44D26"/>
     <w:rsid w:val="00B45234"/>
     <w:rsid w:val="00B473EB"/>
     <w:rsid w:val="00B54282"/>
     <w:rsid w:val="00B55452"/>
     <w:rsid w:val="00B56617"/>
     <w:rsid w:val="00B64656"/>
     <w:rsid w:val="00B64BA6"/>
     <w:rsid w:val="00B67830"/>
     <w:rsid w:val="00B701A5"/>
     <w:rsid w:val="00B723A5"/>
     <w:rsid w:val="00BA3768"/>
     <w:rsid w:val="00BA7CEA"/>
     <w:rsid w:val="00BB224D"/>
     <w:rsid w:val="00BB6F2B"/>
     <w:rsid w:val="00BC1E36"/>
     <w:rsid w:val="00BE1EF7"/>
     <w:rsid w:val="00BE29B2"/>
     <w:rsid w:val="00BE5043"/>
     <w:rsid w:val="00BF37B0"/>
     <w:rsid w:val="00C0037C"/>
     <w:rsid w:val="00C06E23"/>
     <w:rsid w:val="00C13D64"/>
     <w:rsid w:val="00C20776"/>
     <w:rsid w:val="00C3032C"/>
     <w:rsid w:val="00C46CA3"/>
     <w:rsid w:val="00C529F3"/>
     <w:rsid w:val="00C54C25"/>
     <w:rsid w:val="00C669EE"/>
     <w:rsid w:val="00C7048E"/>
     <w:rsid w:val="00C7323D"/>
     <w:rsid w:val="00C77D21"/>
     <w:rsid w:val="00C840E4"/>
     <w:rsid w:val="00C90AA3"/>
     <w:rsid w:val="00C9269A"/>
     <w:rsid w:val="00C92CA4"/>
     <w:rsid w:val="00C935B0"/>
     <w:rsid w:val="00CA210C"/>
     <w:rsid w:val="00CB1021"/>
     <w:rsid w:val="00CE7F5C"/>
     <w:rsid w:val="00CF1FA1"/>
     <w:rsid w:val="00D02978"/>
     <w:rsid w:val="00D054FE"/>
     <w:rsid w:val="00D07B02"/>
     <w:rsid w:val="00D15ADC"/>
+    <w:rsid w:val="00D26AC9"/>
     <w:rsid w:val="00D403DE"/>
     <w:rsid w:val="00D46D5D"/>
     <w:rsid w:val="00D51711"/>
     <w:rsid w:val="00D6107D"/>
     <w:rsid w:val="00D76358"/>
     <w:rsid w:val="00D957D6"/>
     <w:rsid w:val="00DB3918"/>
     <w:rsid w:val="00DD06FC"/>
     <w:rsid w:val="00DD58BB"/>
     <w:rsid w:val="00DD5EB3"/>
     <w:rsid w:val="00DE5B1D"/>
+    <w:rsid w:val="00DE6450"/>
     <w:rsid w:val="00DF19C5"/>
     <w:rsid w:val="00DF1A63"/>
     <w:rsid w:val="00DF497B"/>
     <w:rsid w:val="00E00058"/>
     <w:rsid w:val="00E00218"/>
     <w:rsid w:val="00E037FA"/>
     <w:rsid w:val="00E04313"/>
     <w:rsid w:val="00E0431B"/>
     <w:rsid w:val="00E062BB"/>
     <w:rsid w:val="00E075CF"/>
     <w:rsid w:val="00E10CDC"/>
     <w:rsid w:val="00E14D8D"/>
     <w:rsid w:val="00E22362"/>
     <w:rsid w:val="00E22511"/>
     <w:rsid w:val="00E255B1"/>
     <w:rsid w:val="00E353B6"/>
     <w:rsid w:val="00E35F13"/>
     <w:rsid w:val="00E37C55"/>
     <w:rsid w:val="00E54941"/>
     <w:rsid w:val="00E57EB5"/>
     <w:rsid w:val="00E64B7B"/>
     <w:rsid w:val="00E6637B"/>
     <w:rsid w:val="00E66ED1"/>
     <w:rsid w:val="00E710E3"/>
     <w:rsid w:val="00E72F06"/>
     <w:rsid w:val="00E814FC"/>
     <w:rsid w:val="00E90CFC"/>
+    <w:rsid w:val="00E93ABF"/>
     <w:rsid w:val="00E9647B"/>
     <w:rsid w:val="00EA3CA7"/>
     <w:rsid w:val="00EA7791"/>
     <w:rsid w:val="00EB18D0"/>
     <w:rsid w:val="00EB2956"/>
     <w:rsid w:val="00EB4F01"/>
     <w:rsid w:val="00EB5696"/>
     <w:rsid w:val="00EC318A"/>
     <w:rsid w:val="00ED3BE8"/>
     <w:rsid w:val="00ED7A31"/>
     <w:rsid w:val="00EF1883"/>
     <w:rsid w:val="00EF22F1"/>
+    <w:rsid w:val="00EF6FD8"/>
     <w:rsid w:val="00F10382"/>
     <w:rsid w:val="00F12516"/>
     <w:rsid w:val="00F154FC"/>
     <w:rsid w:val="00F21197"/>
     <w:rsid w:val="00F35245"/>
     <w:rsid w:val="00F363DC"/>
     <w:rsid w:val="00F55D7D"/>
     <w:rsid w:val="00F5636F"/>
     <w:rsid w:val="00F6371F"/>
+    <w:rsid w:val="00F7031B"/>
     <w:rsid w:val="00F838C6"/>
     <w:rsid w:val="00F85682"/>
     <w:rsid w:val="00F95EA1"/>
     <w:rsid w:val="00F96FD0"/>
     <w:rsid w:val="00FA66BE"/>
     <w:rsid w:val="00FC0813"/>
     <w:rsid w:val="00FC2626"/>
     <w:rsid w:val="00FD0404"/>
     <w:rsid w:val="00FE20FA"/>
     <w:rsid w:val="00FE49C0"/>
     <w:rsid w:val="00FE4AF1"/>
     <w:rsid w:val="00FE50A7"/>
     <w:rsid w:val="00FE5219"/>
+    <w:rsid w:val="00FF1422"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -6783,51 +6740,50 @@
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00887F1C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -7093,51 +7049,51 @@
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1990867133">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7408,71 +7364,62 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="591810b0-a6f7-4310-bd0d-d56b138bcd83" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010008F62F3D2789DA4BB1268888781DE03E" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="af461b5a8fc0ce0a9e5625c25ac3c585">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="591810b0-a6f7-4310-bd0d-d56b138bcd83" xmlns:ns4="9a71072e-13b5-44a2-b931-c0496042d744" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="83556590d04eb290bb40e2981383df5d" ns3:_="" ns4:_="">
     <xsd:import namespace="591810b0-a6f7-4310-bd0d-d56b138bcd83"/>
     <xsd:import namespace="9a71072e-13b5-44a2-b931-c0496042d744"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -7643,132 +7590,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A2926E4-CB9D-4E24-8A0A-48267FE4A51B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5EF0252-C158-4EBF-A23F-5681FDF24FDA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="591810b0-a6f7-4310-bd0d-d56b138bcd83"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5EF0252-C158-4EBF-A23F-5681FDF24FDA}">
-[...15 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AD89437-9C5A-420D-8499-411981562B79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C766CA3-D9A5-49D7-B137-F7B68C7DC775}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="591810b0-a6f7-4310-bd0d-d56b138bcd83"/>
     <ds:schemaRef ds:uri="9a71072e-13b5-44a2-b931-c0496042d744"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A2926E4-CB9D-4E24-8A0A-48267FE4A51B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>288</Words>
-  <Characters>1553</Characters>
+  <Words>275</Words>
+  <Characters>1572</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Submit a Referral Job Aid</vt:lpstr>
+      <vt:lpstr>Disenroll from SCO Job Aid</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1821</CharactersWithSpaces>
+  <CharactersWithSpaces>1844</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Disenroll from SCO Job Aid</dc:title>
   <dc:creator>NewMMIS Training Team</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010008F62F3D2789DA4BB1268888781DE03E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
     <vt:lpwstr>26687d9016771c38c3d590cb9a5932c68cf4195a5f4315568b03e5d9c907acf9</vt:lpwstr>