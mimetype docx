--- v0 (2025-11-03)
+++ v1 (2026-05-24)
@@ -1,193 +1,193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="765501C1" w14:textId="7DC6DEE8" w:rsidR="00181A06" w:rsidRPr="00B02176" w:rsidRDefault="00181A06" w:rsidP="00260EC8">
+    <w:p w14:paraId="765501C1" w14:textId="7DC6DEE8" w:rsidR="00181A06" w:rsidRPr="004968A3" w:rsidRDefault="00181A06" w:rsidP="004968A3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk155955933"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00B02176">
+      <w:r w:rsidRPr="004968A3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="365760" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="363149D7" wp14:editId="1F304F32">
+          <wp:anchor distT="365760" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="363149D7" wp14:editId="4E593C71">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>7937</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1673352" cy="841248"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="7" name="Picture 7">
+            <wp:docPr id="7" name="Picture 7" descr="MassHealth logo">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="7" name="Picture 7">
+                    <pic:cNvPr id="7" name="Picture 7" descr="MassHealth logo">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1673352" cy="841248"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00B02176">
+      <w:r w:rsidRPr="004968A3">
         <w:t xml:space="preserve">Job Aid: </w:t>
       </w:r>
-      <w:r w:rsidR="007D17B9">
+      <w:r w:rsidR="007D17B9" w:rsidRPr="004968A3">
         <w:t>Hearing Aid Member Search</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="568E3952" w14:textId="77777777" w:rsidR="00897671" w:rsidRDefault="00897671" w:rsidP="00EC318A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A4F887E" w14:textId="77777777" w:rsidR="007D17B9" w:rsidRDefault="007D17B9" w:rsidP="0019163D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F1E240C" w14:textId="2D52A0F4" w:rsidR="00985021" w:rsidRDefault="004170EA" w:rsidP="009B5991">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>This job aid describes how to</w:t>
       </w:r>
       <w:r w:rsidR="00BE307A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> determine when a member has received hearing aid services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07947A36" w14:textId="532672D4" w:rsidR="007B6C5D" w:rsidRPr="00887F1C" w:rsidRDefault="007D17B9" w:rsidP="00260EC8">
+    <w:p w14:paraId="07947A36" w14:textId="532672D4" w:rsidR="007B6C5D" w:rsidRPr="004968A3" w:rsidRDefault="007D17B9" w:rsidP="004968A3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk130549751"/>
-      <w:r>
+      <w:r w:rsidRPr="004968A3">
         <w:t>Access the Hearing Aid Member Search</w:t>
       </w:r>
-      <w:r w:rsidR="0010320A">
+      <w:r w:rsidR="0010320A" w:rsidRPr="004968A3">
         <w:t xml:space="preserve"> Panel</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="01822575" w14:textId="3A70A98F" w:rsidR="00B15826" w:rsidRPr="00985021" w:rsidRDefault="004170EA">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">From the </w:t>
       </w:r>
       <w:r w:rsidR="007D17B9" w:rsidRPr="007D17B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Provider Online Service Center (</w:t>
@@ -210,193 +210,240 @@
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> home page: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75BDBC40" w14:textId="77777777" w:rsidR="007D17B9" w:rsidRDefault="007D17B9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Log in to the POSC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328FD7E0" w14:textId="5359713C" w:rsidR="007D17B9" w:rsidRDefault="007D17B9" w:rsidP="007D17B9">
+    <w:p w14:paraId="328FD7E0" w14:textId="5F14882B" w:rsidR="007D17B9" w:rsidRDefault="007D17B9" w:rsidP="007D17B9">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="09CAF667" w14:textId="4FB86B31" w:rsidR="00A90C38" w:rsidRDefault="00A90C38" w:rsidP="007D17B9">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90C38">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2959E1DE" wp14:editId="483B6DC1">
-[...2 lines deleted...]
-            <wp:docPr id="13" name="Picture 13" descr="This is a screenshot of the MassHealth Provider Online Service Center home page. The Login button is identified in the bottom left."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70F50C71" wp14:editId="028164F4">
+            <wp:extent cx="5943600" cy="4006850"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1295616641" name="Picture 1" descr="The Hearing Aid Member Search button is indicated on the POSC home page on the left navigation panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="13" name="Picture 13" descr="This is a screenshot of the MassHealth Provider Online Service Center home page. The Login button is identified in the bottom left."/>
+                    <pic:cNvPr id="1295616641" name="Picture 1" descr="The Hearing Aid Member Search button is indicated on the POSC home page on the left navigation panel."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId9"/>
+                    <a:srcRect b="10901"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="4006850"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0218649C" w14:textId="77777777" w:rsidR="004968A3" w:rsidRDefault="004968A3" w:rsidP="007D17B9">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78E39C6B" w14:textId="0AFCC193" w:rsidR="00B15826" w:rsidRDefault="004170EA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click </w:t>
+      </w:r>
+      <w:r w:rsidR="007D17B9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Hearing Aid Member Search</w:t>
+      </w:r>
+      <w:r w:rsidR="007D17B9" w:rsidRPr="007D17B9">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the left-hand navigation pane, under </w:t>
+      </w:r>
+      <w:r w:rsidR="007D17B9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Provider Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278979A2" w14:textId="2BB07B58" w:rsidR="00F80EBA" w:rsidRDefault="00F80EBA" w:rsidP="00F80EBA">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06A2DD61" w14:textId="01A7EA54" w:rsidR="00B9641C" w:rsidRDefault="00F3530E" w:rsidP="00F80EBA">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21D53823" wp14:editId="5F85D104">
+            <wp:extent cx="5867702" cy="4000706"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="569743217" name="Picture 1" descr="In the left-hand navigation pane, under Manage Claims and Payments, Hearing Aid Member Search is identified as the third option down.  The Search button is identified."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="569743217" name="Picture 1" descr="In the left-hand navigation pane, under Manage Claims and Payments, Hearing Aid Member Search is identified as the third option down.  The Search button is identified."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3466159" cy="2258930"/>
+                      <a:ext cx="5867702" cy="4000706"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E39C6B" w14:textId="0AFCC193" w:rsidR="00B15826" w:rsidRDefault="004170EA">
-[...45 lines deleted...]
-    <w:p w14:paraId="278979A2" w14:textId="600BF64B" w:rsidR="00F80EBA" w:rsidRDefault="00F80EBA" w:rsidP="00F80EBA">
+    <w:p w14:paraId="14BE8FE1" w14:textId="77777777" w:rsidR="004968A3" w:rsidRDefault="004968A3" w:rsidP="00F80EBA">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="3B1BCC09" w14:textId="11F8C1AF" w:rsidR="007D17B9" w:rsidRDefault="007D17B9" w:rsidP="007D17B9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D17B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="007D17B9">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> If you do not have access to the Hearing Aid Member Search panel, you will receive the following message.</w:t>
       </w:r>
     </w:p>
@@ -409,210 +456,172 @@
         <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A5128BF" wp14:editId="2B0A4B6A">
             <wp:extent cx="3990975" cy="1621159"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="37" name="Picture 37" descr="The error message reads: Secured Business Service - Access Denied. You are not authorized to use this service as it requires additional security access. Please contact your security administrator or Customer Service Center at 1-800-841-2900 to use this service. For more information about this service, please click the FAQs button, located right of this message."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="37" name="Picture 37" descr="The error message reads: Secured Business Service - Access Denied. You are not authorized to use this service as it requires additional security access. Please contact your security administrator or Customer Service Center at 1-800-841-2900 to use this service. For more information about this service, please click the FAQs button, located right of this message."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4001236" cy="1625327"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00BE307A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AEE70A3" w14:textId="7F4CD50E" w:rsidR="00F80EBA" w:rsidRDefault="00F80EBA" w:rsidP="00F80EBA">
+    <w:p w14:paraId="2AEE70A3" w14:textId="24F08215" w:rsidR="00F80EBA" w:rsidRDefault="00F80EBA" w:rsidP="00F80EBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Enter a valid 12-digit MassHealth Member Identification Number in the </w:t>
+        <w:t xml:space="preserve">Enter a valid 12-digit MassHealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00917F51">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">member identification number </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F80EBA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Member ID</w:t>
       </w:r>
       <w:r w:rsidR="00C14EBC" w:rsidRPr="00C14EBC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> field</w:t>
       </w:r>
       <w:r w:rsidRPr="00C14EBC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>This is a required field.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A16AC19" w14:textId="09CDC219" w:rsidR="00BE29B2" w:rsidRDefault="001E51FF" w:rsidP="00233F1A">
+    <w:p w14:paraId="381FCF05" w14:textId="6D56E53B" w:rsidR="00C14EBC" w:rsidRPr="004968A3" w:rsidRDefault="001E51FF" w:rsidP="004968A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004968A3">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
-      <w:r w:rsidR="00C14EBC">
+      <w:r w:rsidR="00C14EBC" w:rsidRPr="004968A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Search</w:t>
       </w:r>
-      <w:r w:rsidR="00BE29B2">
+      <w:r w:rsidR="00BE29B2" w:rsidRPr="004968A3">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381FCF05" w14:textId="2CB5C580" w:rsidR="00C14EBC" w:rsidRDefault="00C14EBC" w:rsidP="00C14EBC">
-[...48 lines deleted...]
-    <w:p w14:paraId="39BF2043" w14:textId="7369C9FE" w:rsidR="00897671" w:rsidRPr="00260EC8" w:rsidRDefault="00C14EBC" w:rsidP="00260EC8">
+    <w:p w14:paraId="39BF2043" w14:textId="7369C9FE" w:rsidR="00897671" w:rsidRPr="004968A3" w:rsidRDefault="00C14EBC" w:rsidP="004968A3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004968A3">
         <w:t>Hearing Aid Member Search Results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74458FF1" w14:textId="43E2B257" w:rsidR="00897671" w:rsidRPr="00985021" w:rsidRDefault="00C14EBC" w:rsidP="00897671">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>From</w:t>
       </w:r>
       <w:r w:rsidR="00897671" w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -777,50 +786,51 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006C07DB" w:rsidRPr="006C07DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Procedure</w:t>
       </w:r>
       <w:r w:rsidR="006C07DB">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> code(s), any applicable </w:t>
       </w:r>
       <w:r w:rsidR="006C07DB" w:rsidRPr="006C07DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Modifiers</w:t>
       </w:r>
       <w:r w:rsidR="006C07DB">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, the From Date of Service (</w:t>
       </w:r>
       <w:r w:rsidR="006C07DB" w:rsidRPr="006C07DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>FDOS</w:t>
       </w:r>
       <w:r w:rsidR="006C07DB">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>), and the To Date of Service (</w:t>
       </w:r>
@@ -832,171 +842,170 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>TDOS</w:t>
       </w:r>
       <w:r w:rsidR="006C07DB">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>). If the member has not received services, the results will indicate that no records were found.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="517DCCDE" w14:textId="7A578E90" w:rsidR="006C07DB" w:rsidRDefault="006C07DB" w:rsidP="00C14EBC">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C0531DC" wp14:editId="3441A9E8">
-            <wp:extent cx="3567113" cy="1949336"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C0531DC" wp14:editId="49E1B62B">
+            <wp:extent cx="3927944" cy="1948815"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="36" name="Picture 36" descr="The Hearing Aid Member Search Results are located below the Hearing Aid Member Search panel. They include Member ID, Member Name, Procedure, Modifiers, FDOS, and TDOS."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="36" name="Picture 36" descr="The Hearing Aid Member Search Results are located below the Hearing Aid Member Search panel. They include Member ID, Member Name, Procedure, Modifiers, FDOS, and TDOS."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16"/>
+                    <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3586706" cy="1960043"/>
+                      <a:ext cx="3955311" cy="1962393"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C4876EA" w14:textId="3CF7465D" w:rsidR="006C07DB" w:rsidRDefault="006C07DB" w:rsidP="00C14EBC">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="755332AD" wp14:editId="6BE03758">
             <wp:extent cx="3576638" cy="1755457"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:docPr id="28" name="Picture 28" descr="An error message reads No Records Found in the Hearing Aid Member Search Results panel. The Close button is identified in the bottom left."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="28" name="Picture 28" descr="An error message reads No Records Found in the Hearing Aid Member Search Results panel. The Close button is identified in the bottom left."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3590872" cy="1762443"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="30DD83A1" w14:textId="05F19A0A" w:rsidR="00431EAC" w:rsidRDefault="00BC1CE8" w:rsidP="00BC1CE8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1CE8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Close</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18367301" w14:textId="3D726311" w:rsidR="0061487E" w:rsidRPr="0061487E" w:rsidRDefault="006C07DB" w:rsidP="00260EC8">
+    <w:p w14:paraId="18367301" w14:textId="3D726311" w:rsidR="0061487E" w:rsidRPr="004968A3" w:rsidRDefault="006C07DB" w:rsidP="004968A3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r>
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="004968A3">
         <w:t>Field Help</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="629D2186" w14:textId="72BCCDB7" w:rsidR="006C07DB" w:rsidRPr="006C07DB" w:rsidRDefault="006C07DB" w:rsidP="006C07DB">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C07DB">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">From the </w:t>
       </w:r>
       <w:r w:rsidRPr="006C07DB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Hearing Aid Member Search</w:t>
       </w:r>
       <w:r w:rsidRPr="006C07DB">
         <w:rPr>
@@ -1036,88 +1045,109 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Member ID</w:t>
       </w:r>
       <w:r w:rsidR="00DA7A4B" w:rsidRPr="00DA7A4B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> field to display the </w:t>
       </w:r>
       <w:r w:rsidR="00DA7A4B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Field Help</w:t>
       </w:r>
       <w:r w:rsidRPr="006D1DCB">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46986356" w14:textId="25235543" w:rsidR="00DA7A4B" w:rsidRDefault="00DA7A4B" w:rsidP="00DA7A4B">
+    <w:p w14:paraId="46986356" w14:textId="4169B4A3" w:rsidR="00DA7A4B" w:rsidRDefault="00DA7A4B" w:rsidP="00DA7A4B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="109"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5314D0D5" w14:textId="77777777" w:rsidR="0031372D" w:rsidRDefault="0031372D" w:rsidP="00DA7A4B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="109"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF36F2E" w14:textId="72D4C9A4" w:rsidR="0031372D" w:rsidRDefault="0031372D" w:rsidP="00DA7A4B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="109"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="578AA70E" wp14:editId="4401B10F">
-[...2 lines deleted...]
-            <wp:docPr id="34" name="Picture 34" descr="The Member ID field is identified in the Hearing Aid Member Search panel. A separate window displays a Field Help message that reads: Unique 12-digit number assigned by MassHealth to identify an individual member."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68489EC6" wp14:editId="230EBA27">
+            <wp:extent cx="5943600" cy="4349750"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1931538842" name="Picture 1" descr="The Member ID field is identified in the Hearing Aid Member Search panel. A separate window displays a Field Help message that reads: Unique 12-digit number assigned by MassHealth to identify an individual member."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="34" name="Picture 34" descr="The Member ID field is identified in the Hearing Aid Member Search panel. A separate window displays a Field Help message that reads: Unique 12-digit number assigned by MassHealth to identify an individual member."/>
+                    <pic:cNvPr id="1931538842" name="Picture 1" descr="The Member ID field is identified in the Hearing Aid Member Search panel. A separate window displays a Field Help message that reads: Unique 12-digit number assigned by MassHealth to identify an individual member."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4195099" cy="2159848"/>
+                      <a:ext cx="5943600" cy="4349750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="485CAC5D" w14:textId="77777777" w:rsidR="00680925" w:rsidRDefault="00680925">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
@@ -1190,78 +1220,87 @@
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Panel Help</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46BB8A66" w14:textId="7EAF3D0F" w:rsidR="00680925" w:rsidRDefault="00680925" w:rsidP="00680925">
       <w:pPr>
         <w:spacing w:after="109"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23C66A74" wp14:editId="30A75F98">
-            <wp:extent cx="4310063" cy="2100703"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23C66A74" wp14:editId="7218CC45">
+            <wp:extent cx="4309745" cy="1263650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="35" name="Picture 35" descr="The question mark icon is identified in the top right of the Hearing Aid Member Search panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="35" name="Picture 35" descr="The question mark icon is identified in the top right of the Hearing Aid Member Search panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId15"/>
+                    <a:srcRect b="39842"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4333973" cy="2112356"/>
+                      <a:ext cx="4333973" cy="1270754"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="64991F52" w14:textId="5E79FD29" w:rsidR="008A3794" w:rsidRDefault="008A3794" w:rsidP="008A3794">
       <w:pPr>
         <w:spacing w:after="109"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3794">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
@@ -1299,134 +1338,170 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00520DBA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F646C98" wp14:editId="0F4B69A9">
             <wp:extent cx="3944091" cy="4794250"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="1245197202" name="Picture 1245197202" descr="This is a screenshot of the Hearing Aid Member Search page. It explains that the panel allows the user to search for claims by entering a Member ID."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1245197202" name="Picture 1245197202" descr="This is a screenshot of the Hearing Aid Member Search page. It explains that the panel allows the user to search for claims by entering a Member ID."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20"/>
+                    <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3970103" cy="4825869"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="0097644F">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AF2BFBA" w14:textId="493799C0" w:rsidR="0097644F" w:rsidRPr="0061487E" w:rsidRDefault="00DA7A4B" w:rsidP="0097644F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Error Messages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FC7E20" w14:textId="65F57D52" w:rsidR="00431EAC" w:rsidRDefault="00DA7A4B" w:rsidP="00680925">
+    <w:p w14:paraId="40FC7E20" w14:textId="5934D758" w:rsidR="00431EAC" w:rsidRDefault="00DA7A4B" w:rsidP="00680925">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="109" w:line="250" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7A4B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Alphanumeric Member IDs, as well as Member IDs containing special characters, are not allowed and will display the following error message.</w:t>
+        <w:t xml:space="preserve">Alphanumeric </w:t>
+      </w:r>
+      <w:r w:rsidR="00917F51">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00917F51" w:rsidRPr="00DA7A4B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ember </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7A4B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IDs, as well as </w:t>
+      </w:r>
+      <w:r w:rsidR="00917F51">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00917F51" w:rsidRPr="00DA7A4B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ember </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7A4B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>IDs containing special characters, are not allowed and will display the following error message.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA18313" w14:textId="3E2E3F07" w:rsidR="00DA7A4B" w:rsidRDefault="00DA7A4B" w:rsidP="00680925">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="109" w:line="250" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F34C231" wp14:editId="4996F71A">
             <wp:extent cx="3556183" cy="495325"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="32" name="Picture 32" descr="The generated error message reads: Member ID must be numeric. The acceptable values are 0-9. Please correct Member ID."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="32" name="Picture 32" descr="The generated error message reads: Member ID must be numeric. The acceptable values are 0-9. Please correct Member ID."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21"/>
+                    <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3556183" cy="495325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E4773B2" w14:textId="6B79874E" w:rsidR="00DA7A4B" w:rsidRDefault="00DA7A4B" w:rsidP="00680925">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1452,97 +1527,101 @@
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="030583CE" wp14:editId="6A2CD6FA">
             <wp:extent cx="4375375" cy="603281"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:docPr id="33" name="Picture 33" descr="The generated error message reads: Member ID is shorter that the allowable minimum of 12 digits. Please correct Member ID."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="33" name="Picture 33" descr="The generated error message reads: Member ID is shorter that the allowable minimum of 12 digits. Please correct Member ID."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22"/>
+                    <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4375375" cy="603281"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DA7A4B" w:rsidRPr="00DA7A4B" w:rsidSect="00EC70AC">
-      <w:headerReference w:type="default" r:id="rId23"/>
-      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="even" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DFC39BA" w14:textId="77777777" w:rsidR="00EC70AC" w:rsidRDefault="00EC70AC" w:rsidP="001953D4">
+    <w:p w14:paraId="05FD6BD3" w14:textId="77777777" w:rsidR="001372A5" w:rsidRDefault="001372A5" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49EC214D" w14:textId="77777777" w:rsidR="00EC70AC" w:rsidRDefault="00EC70AC" w:rsidP="001953D4">
+    <w:p w14:paraId="2D80C57C" w14:textId="77777777" w:rsidR="001372A5" w:rsidRDefault="001372A5" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1566,51 +1645,61 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67B2823A" w14:textId="5B9F7D9F" w:rsidR="001953D4" w:rsidRPr="006D22F7" w:rsidRDefault="001953D4" w:rsidP="001953D4">
+  <w:p w14:paraId="5EA8A445" w14:textId="77777777" w:rsidR="000B1806" w:rsidRDefault="000B1806">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67B2823A" w14:textId="58B493ED" w:rsidR="001953D4" w:rsidRPr="006D22F7" w:rsidRDefault="001953D4" w:rsidP="001953D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E433DB">
       <w:t>MassHealth Provider Online Service Center</w:t>
     </w:r>
     <w:r w:rsidRPr="00E433DB">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
@@ -1649,98 +1738,137 @@
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="006A7190">
-      <w:t>POSC-JA_</w:t>
+      <w:t>POSC-JA</w:t>
     </w:r>
-    <w:r w:rsidR="007D17B9">
-      <w:t>HAMS</w:t>
+    <w:r w:rsidR="00721C0A">
+      <w:t>-Hearing Aid Member Search</w:t>
     </w:r>
     <w:r w:rsidR="00BE307A">
-      <w:t>_20205-03</w:t>
+      <w:t>_202</w:t>
+    </w:r>
+    <w:r w:rsidR="00721C0A">
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00BE307A">
+      <w:t>-0</w:t>
+    </w:r>
+    <w:r w:rsidR="000B1806">
+      <w:t>5</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="747E5917" w14:textId="77777777" w:rsidR="001953D4" w:rsidRDefault="001953D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61C2A529" w14:textId="77777777" w:rsidR="000B1806" w:rsidRDefault="000B1806">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D006C05" w14:textId="77777777" w:rsidR="00EC70AC" w:rsidRDefault="00EC70AC" w:rsidP="001953D4">
+    <w:p w14:paraId="76D498CD" w14:textId="77777777" w:rsidR="001372A5" w:rsidRDefault="001372A5" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DDA5453" w14:textId="77777777" w:rsidR="00EC70AC" w:rsidRDefault="00EC70AC" w:rsidP="001953D4">
+    <w:p w14:paraId="2117279D" w14:textId="77777777" w:rsidR="001372A5" w:rsidRDefault="001372A5" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="023D09E0" w14:textId="77777777" w:rsidR="000B1806" w:rsidRDefault="000B1806">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76AC01D3" w14:textId="77777777" w:rsidR="00307FBE" w:rsidRDefault="00307FBE" w:rsidP="00985021">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:firstLine="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="142A3F18" w14:textId="77777777" w:rsidR="000B1806" w:rsidRDefault="000B1806">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A7468"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CE4BE4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
@@ -6284,353 +6412,381 @@
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="252010284">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2041664823">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2027560358">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1141922621">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2028099540">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="924610240">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B15826"/>
     <w:rsid w:val="00014D11"/>
     <w:rsid w:val="00017143"/>
     <w:rsid w:val="000357C3"/>
     <w:rsid w:val="00035ACD"/>
     <w:rsid w:val="00043C2C"/>
     <w:rsid w:val="00053082"/>
     <w:rsid w:val="000607BF"/>
     <w:rsid w:val="00063E3E"/>
     <w:rsid w:val="00067613"/>
     <w:rsid w:val="00085577"/>
     <w:rsid w:val="00086C6F"/>
     <w:rsid w:val="00093E46"/>
     <w:rsid w:val="000A1442"/>
     <w:rsid w:val="000A42D0"/>
+    <w:rsid w:val="000B1806"/>
     <w:rsid w:val="000C1A13"/>
     <w:rsid w:val="000C4450"/>
     <w:rsid w:val="000C44B4"/>
     <w:rsid w:val="000D17DA"/>
     <w:rsid w:val="000D7491"/>
     <w:rsid w:val="000E1ECD"/>
     <w:rsid w:val="000E4B4D"/>
     <w:rsid w:val="000E5558"/>
     <w:rsid w:val="000E5C0A"/>
     <w:rsid w:val="000F2196"/>
     <w:rsid w:val="000F2D05"/>
     <w:rsid w:val="000F7185"/>
     <w:rsid w:val="0010320A"/>
     <w:rsid w:val="00115D06"/>
     <w:rsid w:val="00116BB7"/>
     <w:rsid w:val="00124BA4"/>
+    <w:rsid w:val="001372A5"/>
     <w:rsid w:val="00152530"/>
     <w:rsid w:val="001533DE"/>
     <w:rsid w:val="00155BD6"/>
     <w:rsid w:val="00162D9A"/>
     <w:rsid w:val="00173185"/>
     <w:rsid w:val="00175924"/>
     <w:rsid w:val="00181A06"/>
     <w:rsid w:val="0018243A"/>
+    <w:rsid w:val="00182625"/>
     <w:rsid w:val="00182DD3"/>
+    <w:rsid w:val="0018544A"/>
     <w:rsid w:val="0019163D"/>
     <w:rsid w:val="001953D4"/>
+    <w:rsid w:val="001A1FD3"/>
     <w:rsid w:val="001B2F2C"/>
     <w:rsid w:val="001C7FD5"/>
     <w:rsid w:val="001D5661"/>
+    <w:rsid w:val="001D7DA5"/>
     <w:rsid w:val="001E51FF"/>
     <w:rsid w:val="001E6F83"/>
     <w:rsid w:val="001F10D2"/>
     <w:rsid w:val="001F4426"/>
     <w:rsid w:val="001F52F4"/>
     <w:rsid w:val="001F5EED"/>
     <w:rsid w:val="00205A44"/>
     <w:rsid w:val="002073BF"/>
     <w:rsid w:val="0022298A"/>
     <w:rsid w:val="00226FD4"/>
     <w:rsid w:val="00233208"/>
     <w:rsid w:val="00233F1A"/>
     <w:rsid w:val="00244C66"/>
     <w:rsid w:val="00244F31"/>
     <w:rsid w:val="00260EC8"/>
     <w:rsid w:val="002651CB"/>
     <w:rsid w:val="002A1C7A"/>
     <w:rsid w:val="002A286C"/>
+    <w:rsid w:val="002A5BB7"/>
+    <w:rsid w:val="002B0B4E"/>
     <w:rsid w:val="002B1D2F"/>
     <w:rsid w:val="002B382C"/>
     <w:rsid w:val="002B74CA"/>
     <w:rsid w:val="002C140C"/>
     <w:rsid w:val="002D4614"/>
     <w:rsid w:val="002E14A0"/>
+    <w:rsid w:val="002E1D53"/>
     <w:rsid w:val="002E2BDC"/>
     <w:rsid w:val="002E3C89"/>
     <w:rsid w:val="002F4871"/>
     <w:rsid w:val="00300CCB"/>
     <w:rsid w:val="00307FBE"/>
     <w:rsid w:val="00310C9D"/>
+    <w:rsid w:val="0031372D"/>
     <w:rsid w:val="003158FC"/>
     <w:rsid w:val="00320D0B"/>
+    <w:rsid w:val="00332874"/>
     <w:rsid w:val="00332C8D"/>
     <w:rsid w:val="0033651C"/>
     <w:rsid w:val="00344B50"/>
     <w:rsid w:val="00346E72"/>
+    <w:rsid w:val="0035100C"/>
     <w:rsid w:val="00352B55"/>
     <w:rsid w:val="00364DC5"/>
     <w:rsid w:val="00365A8F"/>
+    <w:rsid w:val="003722D4"/>
     <w:rsid w:val="00377364"/>
     <w:rsid w:val="003836F6"/>
+    <w:rsid w:val="00391539"/>
     <w:rsid w:val="00395589"/>
     <w:rsid w:val="003B09BE"/>
     <w:rsid w:val="003B4500"/>
     <w:rsid w:val="003C08D6"/>
     <w:rsid w:val="003D2719"/>
     <w:rsid w:val="003E0777"/>
     <w:rsid w:val="003F6E86"/>
     <w:rsid w:val="003F7A8D"/>
     <w:rsid w:val="00406260"/>
     <w:rsid w:val="00406CF4"/>
     <w:rsid w:val="00410BD6"/>
     <w:rsid w:val="00411294"/>
     <w:rsid w:val="0041501D"/>
+    <w:rsid w:val="0041583D"/>
     <w:rsid w:val="0041611A"/>
     <w:rsid w:val="004170EA"/>
+    <w:rsid w:val="00424E99"/>
     <w:rsid w:val="0043030B"/>
     <w:rsid w:val="00431EAC"/>
     <w:rsid w:val="00442E7D"/>
     <w:rsid w:val="00446CE8"/>
     <w:rsid w:val="00450EF1"/>
     <w:rsid w:val="00456C1B"/>
     <w:rsid w:val="00461C8F"/>
     <w:rsid w:val="0046519D"/>
     <w:rsid w:val="004708FB"/>
     <w:rsid w:val="004730A8"/>
     <w:rsid w:val="00475DC7"/>
     <w:rsid w:val="0048005F"/>
+    <w:rsid w:val="004968A3"/>
     <w:rsid w:val="004A12A4"/>
     <w:rsid w:val="004A3CB3"/>
     <w:rsid w:val="004A4756"/>
     <w:rsid w:val="004A5DBB"/>
     <w:rsid w:val="004B55FC"/>
     <w:rsid w:val="004C7A91"/>
     <w:rsid w:val="004D2396"/>
     <w:rsid w:val="004D6F4E"/>
     <w:rsid w:val="004D7201"/>
     <w:rsid w:val="004E4C69"/>
     <w:rsid w:val="004E5804"/>
     <w:rsid w:val="004F3DB3"/>
     <w:rsid w:val="00502F49"/>
     <w:rsid w:val="00517D83"/>
     <w:rsid w:val="00520E9D"/>
     <w:rsid w:val="005301A3"/>
     <w:rsid w:val="00534E46"/>
     <w:rsid w:val="00541F63"/>
     <w:rsid w:val="00543F0A"/>
     <w:rsid w:val="005442A7"/>
     <w:rsid w:val="00561954"/>
     <w:rsid w:val="00570B36"/>
     <w:rsid w:val="00572129"/>
     <w:rsid w:val="00575FC1"/>
     <w:rsid w:val="005771DE"/>
     <w:rsid w:val="00581458"/>
     <w:rsid w:val="00585216"/>
     <w:rsid w:val="005872DC"/>
     <w:rsid w:val="005C360B"/>
     <w:rsid w:val="005D2DDD"/>
     <w:rsid w:val="005D6BAE"/>
     <w:rsid w:val="005E02E5"/>
     <w:rsid w:val="005E1D77"/>
     <w:rsid w:val="00602161"/>
     <w:rsid w:val="0060699A"/>
+    <w:rsid w:val="00610021"/>
     <w:rsid w:val="006137F9"/>
     <w:rsid w:val="0061487E"/>
     <w:rsid w:val="00632B90"/>
     <w:rsid w:val="006331C1"/>
     <w:rsid w:val="006411DE"/>
     <w:rsid w:val="00642D61"/>
     <w:rsid w:val="0065281B"/>
     <w:rsid w:val="00653ACE"/>
     <w:rsid w:val="00661A3B"/>
     <w:rsid w:val="00666DFE"/>
     <w:rsid w:val="00673CB5"/>
     <w:rsid w:val="00680925"/>
     <w:rsid w:val="00690BFF"/>
     <w:rsid w:val="006A7190"/>
     <w:rsid w:val="006B4089"/>
     <w:rsid w:val="006C012F"/>
     <w:rsid w:val="006C07DB"/>
     <w:rsid w:val="006D1DCB"/>
     <w:rsid w:val="006D2543"/>
     <w:rsid w:val="006D266B"/>
     <w:rsid w:val="006D5829"/>
     <w:rsid w:val="006E145D"/>
     <w:rsid w:val="00712026"/>
     <w:rsid w:val="007131E9"/>
     <w:rsid w:val="00716E36"/>
+    <w:rsid w:val="00721C0A"/>
     <w:rsid w:val="007269C1"/>
     <w:rsid w:val="00732A5F"/>
     <w:rsid w:val="007371A9"/>
     <w:rsid w:val="007374A0"/>
     <w:rsid w:val="0074241A"/>
     <w:rsid w:val="00761878"/>
     <w:rsid w:val="0076298F"/>
     <w:rsid w:val="0077127F"/>
     <w:rsid w:val="007A07A2"/>
     <w:rsid w:val="007A2AB5"/>
     <w:rsid w:val="007B6349"/>
     <w:rsid w:val="007B6C5D"/>
     <w:rsid w:val="007C116C"/>
     <w:rsid w:val="007C54B9"/>
     <w:rsid w:val="007C574F"/>
     <w:rsid w:val="007D17B9"/>
     <w:rsid w:val="007D26E6"/>
     <w:rsid w:val="007E214B"/>
     <w:rsid w:val="007E4954"/>
     <w:rsid w:val="007F5814"/>
     <w:rsid w:val="00802658"/>
     <w:rsid w:val="00803CA1"/>
     <w:rsid w:val="00824D55"/>
     <w:rsid w:val="0083065A"/>
+    <w:rsid w:val="008455C1"/>
     <w:rsid w:val="00854525"/>
     <w:rsid w:val="00867580"/>
     <w:rsid w:val="008704C8"/>
     <w:rsid w:val="008726C6"/>
     <w:rsid w:val="00876DCD"/>
     <w:rsid w:val="00881777"/>
     <w:rsid w:val="0088368D"/>
     <w:rsid w:val="00887F1C"/>
     <w:rsid w:val="00897036"/>
     <w:rsid w:val="00897671"/>
     <w:rsid w:val="00897754"/>
     <w:rsid w:val="008A3794"/>
     <w:rsid w:val="008C0D71"/>
     <w:rsid w:val="008C7664"/>
     <w:rsid w:val="008D366E"/>
     <w:rsid w:val="008E7D82"/>
     <w:rsid w:val="00900F71"/>
     <w:rsid w:val="00906F6A"/>
     <w:rsid w:val="00917B69"/>
+    <w:rsid w:val="00917F51"/>
     <w:rsid w:val="009257F6"/>
     <w:rsid w:val="009270BD"/>
     <w:rsid w:val="009314DE"/>
     <w:rsid w:val="00953E7F"/>
     <w:rsid w:val="00956155"/>
     <w:rsid w:val="00957F25"/>
     <w:rsid w:val="00964494"/>
     <w:rsid w:val="0097644F"/>
     <w:rsid w:val="00985021"/>
     <w:rsid w:val="0099263D"/>
     <w:rsid w:val="00997B4F"/>
     <w:rsid w:val="009B4B79"/>
     <w:rsid w:val="009B5991"/>
     <w:rsid w:val="009C2142"/>
     <w:rsid w:val="009C2D64"/>
     <w:rsid w:val="009C49E0"/>
     <w:rsid w:val="009D22B3"/>
+    <w:rsid w:val="009D3C80"/>
     <w:rsid w:val="009E3A8B"/>
+    <w:rsid w:val="009E4077"/>
     <w:rsid w:val="009F2267"/>
     <w:rsid w:val="009F72A5"/>
     <w:rsid w:val="009F799A"/>
     <w:rsid w:val="00A04F81"/>
     <w:rsid w:val="00A064CB"/>
     <w:rsid w:val="00A11D7D"/>
     <w:rsid w:val="00A253F1"/>
     <w:rsid w:val="00A3159D"/>
     <w:rsid w:val="00A41257"/>
     <w:rsid w:val="00A41640"/>
     <w:rsid w:val="00A42123"/>
     <w:rsid w:val="00A4674F"/>
     <w:rsid w:val="00A5130A"/>
     <w:rsid w:val="00A713F0"/>
+    <w:rsid w:val="00A73362"/>
     <w:rsid w:val="00A74C2E"/>
+    <w:rsid w:val="00A90C38"/>
     <w:rsid w:val="00A92897"/>
     <w:rsid w:val="00AA4ED0"/>
     <w:rsid w:val="00AB3659"/>
     <w:rsid w:val="00AB371C"/>
     <w:rsid w:val="00AC09B9"/>
     <w:rsid w:val="00AC763C"/>
     <w:rsid w:val="00AD7C12"/>
     <w:rsid w:val="00AE000B"/>
     <w:rsid w:val="00AE7D27"/>
     <w:rsid w:val="00AF199A"/>
     <w:rsid w:val="00B02176"/>
     <w:rsid w:val="00B07D32"/>
     <w:rsid w:val="00B15826"/>
     <w:rsid w:val="00B1725D"/>
     <w:rsid w:val="00B27532"/>
     <w:rsid w:val="00B30EC1"/>
     <w:rsid w:val="00B31DB9"/>
     <w:rsid w:val="00B3556B"/>
     <w:rsid w:val="00B35BE4"/>
     <w:rsid w:val="00B44D26"/>
     <w:rsid w:val="00B473EB"/>
     <w:rsid w:val="00B54282"/>
     <w:rsid w:val="00B55452"/>
     <w:rsid w:val="00B64656"/>
     <w:rsid w:val="00B701A5"/>
     <w:rsid w:val="00B8411B"/>
     <w:rsid w:val="00B85373"/>
     <w:rsid w:val="00B85CEB"/>
     <w:rsid w:val="00B9381A"/>
+    <w:rsid w:val="00B9641C"/>
     <w:rsid w:val="00B97EFD"/>
     <w:rsid w:val="00BA3768"/>
     <w:rsid w:val="00BA7CEA"/>
     <w:rsid w:val="00BB224D"/>
     <w:rsid w:val="00BB6F2B"/>
     <w:rsid w:val="00BC1CE8"/>
     <w:rsid w:val="00BC1E36"/>
     <w:rsid w:val="00BE1EF7"/>
     <w:rsid w:val="00BE29B2"/>
     <w:rsid w:val="00BE307A"/>
     <w:rsid w:val="00C0037C"/>
     <w:rsid w:val="00C06E23"/>
     <w:rsid w:val="00C13D64"/>
     <w:rsid w:val="00C14EBC"/>
     <w:rsid w:val="00C20776"/>
     <w:rsid w:val="00C3032C"/>
     <w:rsid w:val="00C46CA3"/>
     <w:rsid w:val="00C529F3"/>
     <w:rsid w:val="00C54C25"/>
     <w:rsid w:val="00C669EE"/>
     <w:rsid w:val="00C7048E"/>
     <w:rsid w:val="00C7323D"/>
     <w:rsid w:val="00C840E4"/>
     <w:rsid w:val="00C90AA3"/>
     <w:rsid w:val="00C9269A"/>
@@ -6653,117 +6809,122 @@
     <w:rsid w:val="00DA7A4B"/>
     <w:rsid w:val="00DB3918"/>
     <w:rsid w:val="00DD06FC"/>
     <w:rsid w:val="00DD58BB"/>
     <w:rsid w:val="00DD5EB3"/>
     <w:rsid w:val="00DF19C5"/>
     <w:rsid w:val="00DF1A63"/>
     <w:rsid w:val="00E00058"/>
     <w:rsid w:val="00E00218"/>
     <w:rsid w:val="00E037FA"/>
     <w:rsid w:val="00E04313"/>
     <w:rsid w:val="00E0431B"/>
     <w:rsid w:val="00E062BB"/>
     <w:rsid w:val="00E075CF"/>
     <w:rsid w:val="00E10CDC"/>
     <w:rsid w:val="00E22362"/>
     <w:rsid w:val="00E22511"/>
     <w:rsid w:val="00E255B1"/>
     <w:rsid w:val="00E32A76"/>
     <w:rsid w:val="00E34D3C"/>
     <w:rsid w:val="00E353B6"/>
     <w:rsid w:val="00E35F13"/>
     <w:rsid w:val="00E37C55"/>
     <w:rsid w:val="00E54941"/>
     <w:rsid w:val="00E57EB5"/>
+    <w:rsid w:val="00E6265D"/>
     <w:rsid w:val="00E64B7B"/>
     <w:rsid w:val="00E6637B"/>
     <w:rsid w:val="00E66ED1"/>
     <w:rsid w:val="00E710E3"/>
     <w:rsid w:val="00E72F06"/>
     <w:rsid w:val="00E814FC"/>
     <w:rsid w:val="00E83B1A"/>
     <w:rsid w:val="00E90CFC"/>
     <w:rsid w:val="00E9647B"/>
     <w:rsid w:val="00EA7791"/>
     <w:rsid w:val="00EB18D0"/>
     <w:rsid w:val="00EB2956"/>
     <w:rsid w:val="00EB4F01"/>
     <w:rsid w:val="00EB5696"/>
     <w:rsid w:val="00EC318A"/>
     <w:rsid w:val="00EC70AC"/>
     <w:rsid w:val="00ED3BE8"/>
     <w:rsid w:val="00ED5ADC"/>
     <w:rsid w:val="00ED7A31"/>
+    <w:rsid w:val="00EE389D"/>
     <w:rsid w:val="00EF1883"/>
     <w:rsid w:val="00EF22F1"/>
     <w:rsid w:val="00F10382"/>
+    <w:rsid w:val="00F11D1B"/>
     <w:rsid w:val="00F12516"/>
     <w:rsid w:val="00F154FC"/>
     <w:rsid w:val="00F21197"/>
+    <w:rsid w:val="00F3530E"/>
     <w:rsid w:val="00F363DC"/>
     <w:rsid w:val="00F55D7D"/>
     <w:rsid w:val="00F5636F"/>
     <w:rsid w:val="00F6371F"/>
     <w:rsid w:val="00F80EBA"/>
     <w:rsid w:val="00F838C6"/>
     <w:rsid w:val="00F85682"/>
     <w:rsid w:val="00F96FD0"/>
     <w:rsid w:val="00FA66BE"/>
     <w:rsid w:val="00FC0813"/>
     <w:rsid w:val="00FC2626"/>
     <w:rsid w:val="00FD0404"/>
     <w:rsid w:val="00FE20FA"/>
+    <w:rsid w:val="00FE29E0"/>
     <w:rsid w:val="00FE49C0"/>
     <w:rsid w:val="00FE4AF1"/>
+    <w:rsid w:val="00FE516B"/>
     <w:rsid w:val="00FE5219"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1D83A581"/>
-  <w15:docId w15:val="{A2966D07-18EE-4382-859B-D105CF35C3BB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7506,51 +7667,51 @@
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1990867133">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7808,386 +7969,89 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-</file>
-[...230 lines deleted...]
-</ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AD89437-9C5A-420D-8499-411981562B79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...42 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
+  <Pages>6</Pages>
   <Words>267</Words>
-  <Characters>1524</Characters>
+  <Characters>1528</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Submit a Referral Job Aid</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1788</CharactersWithSpaces>
+  <CharactersWithSpaces>1792</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Submit a Referral Job Aid</dc:title>
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title/>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>