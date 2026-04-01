--- v0 (2025-12-20)
+++ v1 (2026-04-01)
@@ -1,174 +1,162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="68529B26" w14:textId="6A0A7684" w:rsidR="00330FC6" w:rsidRPr="00191F22" w:rsidRDefault="00330FC6" w:rsidP="00856A9F">
+    <w:p w14:paraId="7BE59F81" w14:textId="77777777" w:rsidR="00891C28" w:rsidRDefault="00330FC6" w:rsidP="00891C28">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk116567220"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007A26CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="182880" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4416F458" wp14:editId="26D39098">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4416F458" wp14:editId="1EB3A1C0">
             <wp:extent cx="1414145" cy="724535"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5" descr="MassHealth logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="9" name="Picture 9" descr="MassHealth logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1414145" cy="724535"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00A56C55">
-[...14 lines deleted...]
-      <w:r w:rsidR="00856A9F" w:rsidRPr="00191F22">
+    </w:p>
+    <w:p w14:paraId="68529B26" w14:textId="6C51097B" w:rsidR="00330FC6" w:rsidRPr="007A26CF" w:rsidRDefault="00330FC6" w:rsidP="00891C28">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A26CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Job Aid: Inquire about a Prior</w:t>
+      </w:r>
+      <w:r w:rsidR="00856A9F" w:rsidRPr="007A26CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00191F22">
+      <w:r w:rsidRPr="007A26CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t>Authorization Request</w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="339B5F8E" w14:textId="34B0216A" w:rsidR="00330FC6" w:rsidRPr="00856A9F" w:rsidRDefault="0067419F" w:rsidP="00CE6871">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -266,227 +254,203 @@
       <w:r w:rsidRPr="00856A9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>request via the Provider Online Service Center</w:t>
       </w:r>
       <w:r w:rsidR="00330FC6" w:rsidRPr="00856A9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (POSC)</w:t>
       </w:r>
       <w:r w:rsidRPr="00856A9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090204DF" w14:textId="1712D097" w:rsidR="00A44581" w:rsidRPr="00856A9F" w:rsidRDefault="00A44581" w:rsidP="00CE6871">
-[...55 lines deleted...]
-    <w:p w14:paraId="337D8B6C" w14:textId="43461058" w:rsidR="00A44581" w:rsidRDefault="00A44581" w:rsidP="00856A9F">
+    <w:p w14:paraId="4F4DE367" w14:textId="6A4194A1" w:rsidR="6B62F3BB" w:rsidRDefault="6B62F3BB" w:rsidP="6B62F3BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...38 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="13A7CF29" w14:textId="4EE28EAE" w:rsidR="00B30E6B" w:rsidRDefault="00B30E6B">
-[...30 lines deleted...]
-    <w:p w14:paraId="6EEC8145" w14:textId="77777777" w:rsidR="0067419F" w:rsidRPr="0093697D" w:rsidRDefault="0067419F" w:rsidP="00856A9F">
+    <w:p w14:paraId="1C11F8CD" w14:textId="7CA1121E" w:rsidR="09160EF5" w:rsidRDefault="00526A87" w:rsidP="00E11CD7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
-        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2972CD9E" wp14:editId="40E9B684">
+            <wp:extent cx="5943600" cy="4619625"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:docPr id="28264007" name="drawing" descr="Screenshot demonstrates POSC Home Page."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="28264007" name="drawing" descr="Screenshot demonstrates POSC Home Page."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="4619625"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A7CF29" w14:textId="4EE28EAE" w:rsidR="00B30E6B" w:rsidRDefault="00B30E6B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F18A5F7" w14:textId="2756F657" w:rsidR="00B30E6B" w:rsidRPr="00B30E6B" w:rsidRDefault="00B30E6B" w:rsidP="00856A9F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Inquire/Maintain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30E6B">
+        <w:t xml:space="preserve"> PA Request</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEC8145" w14:textId="77777777" w:rsidR="0067419F" w:rsidRPr="0093697D" w:rsidRDefault="0067419F" w:rsidP="00D829A6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093697D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>From the Provider Online Service Center home page:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02281939" w14:textId="48ECB549" w:rsidR="0067419F" w:rsidRPr="0093697D" w:rsidRDefault="0067419F" w:rsidP="00856A9F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
@@ -577,51 +541,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="0093697D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidRPr="00262E29">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Prior Authorizations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DEFA438" w14:textId="1F70C2F5" w:rsidR="0093697D" w:rsidRDefault="0067419F" w:rsidP="00856A9F">
+    <w:p w14:paraId="2E3BFF0E" w14:textId="0D0ED067" w:rsidR="0093697D" w:rsidRDefault="0067419F" w:rsidP="00E11CD7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -695,727 +659,1107 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Search</w:t>
       </w:r>
       <w:r w:rsidR="00B30E6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0093697D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">panel is displayed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E3BFF0E" w14:textId="7C6D117F" w:rsidR="0093697D" w:rsidRDefault="002C0496" w:rsidP="0067419F">
+    <w:p w14:paraId="4C3531FC" w14:textId="0806D147" w:rsidR="4F934ABA" w:rsidRDefault="4F934ABA" w:rsidP="4F934ABA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16B97D5C" w14:textId="3447EF79" w:rsidR="54A3986B" w:rsidRDefault="54A3986B" w:rsidP="4F934ABA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F453B1B" wp14:editId="4E95F72F">
-            <wp:extent cx="5943600" cy="3722370"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DA48BD3" wp14:editId="300DE74F">
+            <wp:extent cx="5943600" cy="5210175"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="2" name="Picture 2" descr="The first three steps are identified in the Provider Services column left of the Prior Authorization Search panel."/>
+            <wp:docPr id="1608309229" name="drawing" descr="The first three steps are identified in the Provider Services column left of the Prior Authorization Search panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="Picture 2" descr="The first three steps are identified in the Provider Services column left of the Prior Authorization Search panel."/>
+                    <pic:cNvPr id="1608309229" name="drawing" descr="The first three steps are identified in the Provider Services column left of the Prior Authorization Search panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="3722370"/>
+                      <a:ext cx="5943600" cy="5210175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627322EB" w14:textId="2115840F" w:rsidR="00932C32" w:rsidRDefault="00932C32">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6394C9A7" w14:textId="737F94E5" w:rsidR="0B981CDD" w:rsidRDefault="0B981CDD" w:rsidP="0B981CDD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BD70104" w14:textId="77777777" w:rsidR="00D829A6" w:rsidRDefault="00D829A6">
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63107BEC" w14:textId="025EE0C7" w:rsidR="00932C32" w:rsidRPr="00B30E6B" w:rsidRDefault="00932C32" w:rsidP="00932C32">
+    <w:p w14:paraId="65DE6918" w14:textId="4285A350" w:rsidR="008550E0" w:rsidRDefault="008550E0" w:rsidP="008550E0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Search for a</w:t>
       </w:r>
       <w:r w:rsidRPr="00B30E6B">
         <w:t xml:space="preserve"> PA Request</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251EEF4A" w14:textId="58D65853" w:rsidR="0067419F" w:rsidRPr="00856A9F" w:rsidRDefault="00BB280F" w:rsidP="00856A9F">
+    <w:p w14:paraId="58E70A4F" w14:textId="6669530F" w:rsidR="00AD7225" w:rsidRPr="00076CBF" w:rsidRDefault="00AD7225" w:rsidP="00076CBF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB280F">
+      <w:r w:rsidRPr="00076CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To search for a PA request, </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6252">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">use one of the following methods. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31EBEE87" w14:textId="19D05A50" w:rsidR="00AD7225" w:rsidRPr="00076CBF" w:rsidRDefault="007C6252" w:rsidP="00D829A6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nter </w:t>
+      </w:r>
+      <w:r w:rsidR="0016583A" w:rsidRPr="00076CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the PA </w:t>
+      </w:r>
+      <w:r w:rsidR="00120C53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00120C53" w:rsidRPr="00076CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">racking </w:t>
+      </w:r>
+      <w:r w:rsidR="00120C53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00120C53" w:rsidRPr="00076CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">umber </w:t>
+      </w:r>
+      <w:r w:rsidR="004462D3" w:rsidRPr="00076CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or PA </w:t>
+      </w:r>
+      <w:r w:rsidR="00120C53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00120C53" w:rsidRPr="00076CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>umber</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A60374" w14:textId="61D620D2" w:rsidR="0016583A" w:rsidRPr="00076CBF" w:rsidRDefault="0016583A" w:rsidP="00076CBF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Click Search.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107181B1" w14:textId="69256ADA" w:rsidR="0016583A" w:rsidRPr="00076CBF" w:rsidRDefault="0016583A" w:rsidP="00076CBF">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00407085">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2072B1EF" w14:textId="77777777" w:rsidR="008550E0" w:rsidRPr="007C6252" w:rsidRDefault="008550E0" w:rsidP="008550E0">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk119398928"/>
-      <w:r w:rsidR="0067419F" w:rsidRPr="00856A9F">
+      <w:r w:rsidRPr="007C6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Enter the </w:t>
       </w:r>
-      <w:r w:rsidR="0067419F" w:rsidRPr="00856A9F">
+      <w:r w:rsidRPr="007C6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Member ID</w:t>
       </w:r>
-      <w:r w:rsidR="0067419F" w:rsidRPr="00856A9F">
+      <w:r w:rsidRPr="007C6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> associated with the request.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="2ECEAF6B" w14:textId="5D082D19" w:rsidR="0067419F" w:rsidRPr="00856A9F" w:rsidRDefault="00BB280F" w:rsidP="00856A9F">
+    <w:p w14:paraId="6B20ED19" w14:textId="5B812B73" w:rsidR="008550E0" w:rsidRPr="007C6252" w:rsidRDefault="008550E0" w:rsidP="008550E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007C6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Select the </w:t>
       </w:r>
-      <w:r w:rsidR="0067419F" w:rsidRPr="00856A9F">
+      <w:r w:rsidRPr="007C6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Status</w:t>
       </w:r>
-      <w:r w:rsidR="0067419F" w:rsidRPr="00856A9F">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> from the dropdown list (Optional)</w:t>
+      <w:r w:rsidRPr="007C6252">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the dropdown list (</w:t>
+      </w:r>
+      <w:r w:rsidR="00407085">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00407085" w:rsidRPr="007C6252">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ptional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6252">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6252">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2C64ED" w14:textId="0F5D318C" w:rsidR="0067419F" w:rsidRPr="00856A9F" w:rsidRDefault="00BB280F" w:rsidP="00856A9F">
+    <w:p w14:paraId="6934B8AA" w14:textId="77777777" w:rsidR="008550E0" w:rsidRPr="007C6252" w:rsidRDefault="008550E0" w:rsidP="008550E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0597C">
+      <w:r w:rsidRPr="007C6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E0597C">
+      <w:r w:rsidRPr="007C6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Select the </w:t>
       </w:r>
-      <w:r w:rsidR="0067419F" w:rsidRPr="00856A9F">
+      <w:r w:rsidRPr="007C6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Requesting Provider</w:t>
       </w:r>
-      <w:r w:rsidR="0067419F" w:rsidRPr="00856A9F">
+      <w:r w:rsidRPr="007C6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the dropdown list.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2428B5C3" w14:textId="624EA63D" w:rsidR="0067419F" w:rsidRPr="00856A9F" w:rsidRDefault="00BB280F" w:rsidP="00856A9F">
+    <w:p w14:paraId="269D30D8" w14:textId="056CB718" w:rsidR="008550E0" w:rsidRPr="007C6252" w:rsidRDefault="008550E0" w:rsidP="008550E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E0597C">
+      <w:r w:rsidRPr="007C6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E0597C">
+      <w:r w:rsidRPr="007C6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Select the </w:t>
       </w:r>
-      <w:r w:rsidR="0067419F" w:rsidRPr="00856A9F">
+      <w:r w:rsidRPr="007C6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Assignment Code</w:t>
       </w:r>
-      <w:r w:rsidR="0067419F" w:rsidRPr="00856A9F">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> from the dropdown list (Optional)</w:t>
+      <w:r w:rsidRPr="007C6252">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the dropdown list (</w:t>
+      </w:r>
+      <w:r w:rsidR="00407085">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00407085" w:rsidRPr="007C6252">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ptional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6252">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6252">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D1AF43" w14:textId="7E4C6F5D" w:rsidR="0067419F" w:rsidRPr="00856A9F" w:rsidRDefault="00BB280F" w:rsidP="00856A9F">
+    <w:p w14:paraId="77679533" w14:textId="77777777" w:rsidR="008550E0" w:rsidRPr="00856A9F" w:rsidRDefault="008550E0" w:rsidP="008550E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007C6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">In the </w:t>
       </w:r>
-      <w:r w:rsidR="0067419F" w:rsidRPr="00856A9F">
+      <w:r w:rsidRPr="007C6252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>From Date and To Date</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0067419F" w:rsidRPr="00856A9F">
+        <w:t>From</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Date and To Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856A9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> fields, enter a date range for the search.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3D8ABD" w14:textId="555930A1" w:rsidR="0067419F" w:rsidRPr="00856A9F" w:rsidRDefault="00BB280F" w:rsidP="00856A9F">
+    <w:p w14:paraId="5BD3B159" w14:textId="77777777" w:rsidR="008550E0" w:rsidRPr="00856A9F" w:rsidRDefault="008550E0" w:rsidP="008550E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0067419F" w:rsidRPr="00856A9F">
+      <w:r w:rsidRPr="00856A9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
-      <w:r w:rsidR="0067419F" w:rsidRPr="00856A9F">
+      <w:r w:rsidRPr="00856A9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Search</w:t>
       </w:r>
-      <w:r w:rsidR="0067419F" w:rsidRPr="00856A9F">
+      <w:r w:rsidRPr="00856A9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D300B75" w14:textId="768A6BE2" w:rsidR="0067419F" w:rsidRPr="00856A9F" w:rsidRDefault="00BB280F" w:rsidP="00856A9F">
+    <w:p w14:paraId="63478BDB" w14:textId="77777777" w:rsidR="008550E0" w:rsidRPr="00856A9F" w:rsidRDefault="008550E0" w:rsidP="008550E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0067419F" w:rsidRPr="00856A9F">
+      <w:r w:rsidRPr="00856A9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click the </w:t>
       </w:r>
-      <w:r w:rsidR="0067419F" w:rsidRPr="00856A9F">
+      <w:r w:rsidRPr="00856A9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Tracking Number</w:t>
       </w:r>
-      <w:r w:rsidR="0067419F" w:rsidRPr="00856A9F">
+      <w:r w:rsidRPr="00856A9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the desired request</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00932C32" w:rsidRPr="00856A9F">
+        <w:t xml:space="preserve"> of the desired request on the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856A9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Search Results</w:t>
       </w:r>
-      <w:r w:rsidR="00932C32" w:rsidRPr="00856A9F">
+      <w:r w:rsidRPr="00856A9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> panel</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> panel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C7D347" w14:textId="2344E6FF" w:rsidR="00367537" w:rsidRDefault="002C0496" w:rsidP="00856A9F">
+    <w:p w14:paraId="504B876A" w14:textId="4DA5FDAB" w:rsidR="0B981CDD" w:rsidRDefault="0B981CDD" w:rsidP="0B981CDD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0114C744" w14:textId="1054A337" w:rsidR="0B981CDD" w:rsidRDefault="0B981CDD" w:rsidP="0B981CDD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D46B0A5" w14:textId="6030DD94" w:rsidR="49D3854E" w:rsidRDefault="49D3854E" w:rsidP="0B981CDD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19FE9832" wp14:editId="2436AE03">
+            <wp:extent cx="5943600" cy="3884371"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+            <wp:docPr id="1844226473" name="drawing" descr="The required fields and the Search button are identified on the Prior Authorization Search panel.  Below, the tracking number is identified in the Prior Authorization Search Results panel."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1844226473" name="drawing" descr="The required fields and the Search button are identified on the Prior Authorization Search panel.  Below, the tracking number is identified in the Prior Authorization Search Results panel."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect b="26388"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="3884371"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627322EB" w14:textId="2115840F" w:rsidR="00932C32" w:rsidRDefault="00932C32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B656F3" w14:textId="285ADB83" w:rsidR="006979C9" w:rsidRDefault="006979C9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40A3EC9C" wp14:editId="3D5DD3D3">
+            <wp:extent cx="5943600" cy="5276850"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1543799221" name="drawing" descr="The Search Results are noted at the bottom.  "/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1543799221" name="drawing" descr="The Search Results are noted at the bottom.  "/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="5276850"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C7D347" w14:textId="17998754" w:rsidR="00367537" w:rsidRDefault="00367537" w:rsidP="00856A9F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...38 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0AA0294F" w14:textId="13AC0BF0" w:rsidR="009149AE" w:rsidRDefault="009149AE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B17768" w14:textId="348EAE73" w:rsidR="00BB280F" w:rsidRPr="00B30E6B" w:rsidRDefault="00BB280F" w:rsidP="00BB280F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Review</w:t>
       </w:r>
       <w:r w:rsidRPr="00B30E6B">
         <w:t xml:space="preserve"> Request</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC052FB" w14:textId="1F0B176D" w:rsidR="0067419F" w:rsidRPr="0093697D" w:rsidRDefault="00BB280F" w:rsidP="00856A9F">
+    <w:p w14:paraId="2DC052FB" w14:textId="687CA951" w:rsidR="0067419F" w:rsidRPr="0093697D" w:rsidRDefault="00BB280F" w:rsidP="00856A9F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -1446,51 +1790,75 @@
         </w:rPr>
         <w:t>Base Information</w:t>
       </w:r>
       <w:r w:rsidR="0067419F" w:rsidRPr="0093697D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> panel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0067419F" w:rsidRPr="0093697D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>When you have finished reviewing the request, you can do one of the following:</w:t>
+        <w:t xml:space="preserve">When </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6252">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>you’ve</w:t>
+      </w:r>
+      <w:r w:rsidR="0067419F" w:rsidRPr="0093697D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finished reviewing the request, you can do one of the following</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6252">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC29E6D" w14:textId="56BAB2AE" w:rsidR="0067419F" w:rsidRDefault="0067419F" w:rsidP="00BB280F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
@@ -1545,566 +1913,555 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Search</w:t>
       </w:r>
       <w:r w:rsidRPr="00856A9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> panel, where you can start a new search for a request</w:t>
       </w:r>
       <w:r w:rsidR="00D659D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340A01B7" w14:textId="517B3382" w:rsidR="0067419F" w:rsidRPr="00856A9F" w:rsidRDefault="0067419F" w:rsidP="00856A9F">
+    <w:p w14:paraId="340A01B7" w14:textId="11788961" w:rsidR="0067419F" w:rsidRPr="00856A9F" w:rsidRDefault="007C6252" w:rsidP="00856A9F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856A9F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00856A9F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0B981CDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lick </w:t>
+      </w:r>
+      <w:r w:rsidR="0067419F" w:rsidRPr="0B981CDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Return to Search Results</w:t>
       </w:r>
-      <w:r w:rsidRPr="00856A9F">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="0067419F" w:rsidRPr="0B981CDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to go back to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00856A9F">
+      <w:r w:rsidR="0067419F" w:rsidRPr="0B981CDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Search Results</w:t>
       </w:r>
-      <w:r w:rsidRPr="00856A9F">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="0067419F" w:rsidRPr="0B981CDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> panel, where you can select another request matching the current search criteria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CC358D" w14:textId="08726415" w:rsidR="00AE2134" w:rsidRPr="0093697D" w:rsidRDefault="002C0496" w:rsidP="0067419F">
+    <w:p w14:paraId="34CC358D" w14:textId="5D64ACA2" w:rsidR="00AE2134" w:rsidRPr="0093697D" w:rsidRDefault="78A7D704" w:rsidP="0067419F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FF14651" wp14:editId="3901D72E">
-            <wp:extent cx="5943600" cy="6078855"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2965ADA4" wp14:editId="7E0A5C5F">
+            <wp:extent cx="5000625" cy="5943600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="4" name="Picture 4" descr="The Close and Return to Search Results buttons are identified in the bottom left corner of the Base Information panel."/>
+            <wp:docPr id="966907904" name="drawing" descr="The Close and Return to Search Results buttons are identified in the bottom left corner of the Base Information panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="Picture 4" descr="The Close and Return to Search Results buttons are identified in the bottom left corner of the Base Information panel."/>
+                    <pic:cNvPr id="966907904" name="drawing" descr="The Close and Return to Search Results buttons are identified in the bottom left corner of the Base Information panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId16">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="6078855"/>
+                      <a:ext cx="5000625" cy="5943600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AE2134" w:rsidRPr="0093697D" w:rsidSect="00856A9F">
-      <w:headerReference w:type="even" r:id="rId13"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="even" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02AF55B4" w14:textId="77777777" w:rsidR="00A44581" w:rsidRDefault="00A44581" w:rsidP="00A44581">
+    <w:p w14:paraId="555BD21A" w14:textId="77777777" w:rsidR="00477D2D" w:rsidRDefault="00477D2D" w:rsidP="00A44581">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54B52524" w14:textId="77777777" w:rsidR="00A44581" w:rsidRDefault="00A44581" w:rsidP="00A44581">
+    <w:p w14:paraId="6DED560C" w14:textId="77777777" w:rsidR="00477D2D" w:rsidRDefault="00477D2D" w:rsidP="00A44581">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="4ED87F27" w14:textId="77777777" w:rsidR="00477D2D" w:rsidRDefault="00477D2D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="420A66CB" w14:textId="77777777" w:rsidR="007D4FF0" w:rsidRDefault="007D4FF0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4CEC4897" w14:textId="77777777" w:rsidR="009E420F" w:rsidRDefault="009E420F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:id w:val="-441380209"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="18D2B4F9" w14:textId="05A3641A" w:rsidR="007D4FF0" w:rsidRPr="00142F78" w:rsidRDefault="007D4FF0" w:rsidP="007D4FF0">
+      <w:p w14:paraId="18D2B4F9" w14:textId="5AB3B7CE" w:rsidR="007D4FF0" w:rsidRPr="0009452B" w:rsidRDefault="007D4FF0" w:rsidP="007D4FF0">
         <w:pPr>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="0009452B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>MassHealth Provider Online Service Center</w:t>
         </w:r>
-        <w:r w:rsidRPr="00142F78">
+        <w:r w:rsidRPr="0009452B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00142F78">
+        <w:r w:rsidRPr="0009452B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00142F78">
+        <w:r w:rsidRPr="0009452B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00142F78">
+        <w:r w:rsidRPr="0009452B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="0009452B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidRPr="00142F78">
+        <w:r w:rsidRPr="0009452B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r w:rsidRPr="00142F78">
+        <w:r w:rsidRPr="0009452B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> of </w:t>
         </w:r>
-        <w:r w:rsidRPr="00142F78">
+        <w:r w:rsidRPr="0009452B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00142F78">
+        <w:r w:rsidRPr="0009452B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00142F78">
+        <w:r w:rsidRPr="0009452B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="0009452B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidRPr="00142F78">
+        <w:r w:rsidRPr="0009452B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r w:rsidRPr="00142F78">
+        <w:r w:rsidRPr="0009452B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00142F78">
+        <w:r w:rsidR="0009452B" w:rsidRPr="00D829A6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-            <w:sz w:val="20"/>
-[...1 lines deleted...]
-            <w:highlight w:val="yellow"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>JobAid</w:t>
-[...27 lines deleted...]
-          <w:t xml:space="preserve"> (Rev. 11/22)</w:t>
+          <w:t>JA-MMIS-Inquire PA Request_2026_01</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="194BF92B" w14:textId="152B3292" w:rsidR="00FB62C0" w:rsidRDefault="00191F22">
+      <w:p w14:paraId="194BF92B" w14:textId="152B3292" w:rsidR="00FB62C0" w:rsidRDefault="0080719C">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0E25DF1F" w14:textId="77777777" w:rsidR="00FB62C0" w:rsidRDefault="00FB62C0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="280171F5" w14:textId="77777777" w:rsidR="007D4FF0" w:rsidRDefault="007D4FF0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F14A67F" w14:textId="77777777" w:rsidR="009E420F" w:rsidRDefault="009E420F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3745097C" w14:textId="77777777" w:rsidR="00A44581" w:rsidRDefault="00A44581" w:rsidP="00A44581">
+    <w:p w14:paraId="78058653" w14:textId="77777777" w:rsidR="00477D2D" w:rsidRDefault="00477D2D" w:rsidP="00A44581">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D26E29C" w14:textId="77777777" w:rsidR="00A44581" w:rsidRDefault="00A44581" w:rsidP="00A44581">
+    <w:p w14:paraId="03566528" w14:textId="77777777" w:rsidR="00477D2D" w:rsidRDefault="00477D2D" w:rsidP="00A44581">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="784E450B" w14:textId="77777777" w:rsidR="00477D2D" w:rsidRDefault="00477D2D"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="689A23D9" w14:textId="77777777" w:rsidR="007D4FF0" w:rsidRDefault="007D4FF0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="183CDB8B" w14:textId="77777777" w:rsidR="009E420F" w:rsidRDefault="009E420F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DC1306F" w14:textId="7E73DD1D" w:rsidR="00A44581" w:rsidRPr="00A44581" w:rsidRDefault="00A44581">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1E4252BC" w14:textId="77777777" w:rsidR="00A44581" w:rsidRDefault="00A44581">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="060A84C2" w14:textId="77777777" w:rsidR="007D4FF0" w:rsidRDefault="007D4FF0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C573B5E" w14:textId="77777777" w:rsidR="009E420F" w:rsidRDefault="009E420F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07D515E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50D8017C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2840,50 +3197,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C6E6612"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32DEB638"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DA876D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B5E8316"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2952,51 +3398,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EED366A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B9888B0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3042,180 +3488,289 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1057899299">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1314992933">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2143109903">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1047875292">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="242375086">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1922639546">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1031302337">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1895968616">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1660842146">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1361202731">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="929003508">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0067419F"/>
+    <w:rsid w:val="00050268"/>
     <w:rsid w:val="00064B2C"/>
+    <w:rsid w:val="0006518B"/>
+    <w:rsid w:val="00076CBF"/>
     <w:rsid w:val="00092142"/>
+    <w:rsid w:val="0009452B"/>
+    <w:rsid w:val="000A2DBB"/>
+    <w:rsid w:val="000C3758"/>
+    <w:rsid w:val="000D25D5"/>
+    <w:rsid w:val="000D2700"/>
+    <w:rsid w:val="000F2ED5"/>
+    <w:rsid w:val="000F6688"/>
+    <w:rsid w:val="00120C53"/>
+    <w:rsid w:val="0016583A"/>
+    <w:rsid w:val="001746F3"/>
     <w:rsid w:val="00191F22"/>
     <w:rsid w:val="001C1554"/>
+    <w:rsid w:val="001F2B9E"/>
     <w:rsid w:val="00262E29"/>
+    <w:rsid w:val="002654D1"/>
+    <w:rsid w:val="00297512"/>
+    <w:rsid w:val="002B695A"/>
     <w:rsid w:val="002C0496"/>
+    <w:rsid w:val="002D513B"/>
+    <w:rsid w:val="0031473D"/>
     <w:rsid w:val="00330FC6"/>
     <w:rsid w:val="00332565"/>
+    <w:rsid w:val="003339AC"/>
+    <w:rsid w:val="003438B8"/>
     <w:rsid w:val="00367537"/>
+    <w:rsid w:val="003E2DEA"/>
+    <w:rsid w:val="00407085"/>
+    <w:rsid w:val="004462D3"/>
+    <w:rsid w:val="00477D2D"/>
     <w:rsid w:val="004854CF"/>
+    <w:rsid w:val="004A2924"/>
+    <w:rsid w:val="004B19DD"/>
+    <w:rsid w:val="00517A4F"/>
+    <w:rsid w:val="00526A87"/>
+    <w:rsid w:val="00544B34"/>
     <w:rsid w:val="00550AB8"/>
+    <w:rsid w:val="005532A8"/>
+    <w:rsid w:val="005625FC"/>
+    <w:rsid w:val="00574530"/>
+    <w:rsid w:val="005C5950"/>
+    <w:rsid w:val="005D773F"/>
+    <w:rsid w:val="005E0ABB"/>
+    <w:rsid w:val="005F27ED"/>
+    <w:rsid w:val="00651376"/>
+    <w:rsid w:val="006670F8"/>
     <w:rsid w:val="0067419F"/>
+    <w:rsid w:val="006979C9"/>
+    <w:rsid w:val="006A588A"/>
+    <w:rsid w:val="0070197A"/>
     <w:rsid w:val="00756939"/>
+    <w:rsid w:val="00766189"/>
+    <w:rsid w:val="007848FC"/>
+    <w:rsid w:val="00795738"/>
+    <w:rsid w:val="007A26CF"/>
+    <w:rsid w:val="007C6252"/>
     <w:rsid w:val="007D4FF0"/>
+    <w:rsid w:val="007F4EAE"/>
+    <w:rsid w:val="0080719C"/>
     <w:rsid w:val="00816B2F"/>
+    <w:rsid w:val="008550E0"/>
     <w:rsid w:val="00856A9F"/>
+    <w:rsid w:val="00891C28"/>
     <w:rsid w:val="008A0B2A"/>
+    <w:rsid w:val="008F05AA"/>
+    <w:rsid w:val="008F57C3"/>
     <w:rsid w:val="009149AE"/>
     <w:rsid w:val="00932C32"/>
     <w:rsid w:val="0093697D"/>
+    <w:rsid w:val="00940F4A"/>
+    <w:rsid w:val="009414FA"/>
+    <w:rsid w:val="00943270"/>
+    <w:rsid w:val="00957D75"/>
+    <w:rsid w:val="009D5912"/>
+    <w:rsid w:val="009E420F"/>
     <w:rsid w:val="009E7BF2"/>
     <w:rsid w:val="00A44581"/>
+    <w:rsid w:val="00A85875"/>
+    <w:rsid w:val="00AD7225"/>
     <w:rsid w:val="00AE2134"/>
+    <w:rsid w:val="00AE5B54"/>
     <w:rsid w:val="00B30E6B"/>
     <w:rsid w:val="00B40FBC"/>
+    <w:rsid w:val="00B9221F"/>
     <w:rsid w:val="00B93F5A"/>
     <w:rsid w:val="00B955DF"/>
+    <w:rsid w:val="00B972A3"/>
     <w:rsid w:val="00BB280F"/>
+    <w:rsid w:val="00C05662"/>
+    <w:rsid w:val="00C24510"/>
+    <w:rsid w:val="00C3204D"/>
+    <w:rsid w:val="00C826A2"/>
+    <w:rsid w:val="00CC4EE2"/>
     <w:rsid w:val="00CE6871"/>
     <w:rsid w:val="00CF229A"/>
+    <w:rsid w:val="00CF2DC4"/>
+    <w:rsid w:val="00D267C2"/>
+    <w:rsid w:val="00D27212"/>
     <w:rsid w:val="00D449FB"/>
+    <w:rsid w:val="00D46D39"/>
+    <w:rsid w:val="00D54A1B"/>
     <w:rsid w:val="00D63606"/>
     <w:rsid w:val="00D659D5"/>
     <w:rsid w:val="00D6668B"/>
+    <w:rsid w:val="00D829A6"/>
+    <w:rsid w:val="00D87E8D"/>
+    <w:rsid w:val="00DA2720"/>
+    <w:rsid w:val="00DC3DE4"/>
+    <w:rsid w:val="00DD321C"/>
     <w:rsid w:val="00DE0D9F"/>
+    <w:rsid w:val="00DE2A8E"/>
+    <w:rsid w:val="00DE794B"/>
     <w:rsid w:val="00E0597C"/>
+    <w:rsid w:val="00E11CD7"/>
     <w:rsid w:val="00E342B7"/>
+    <w:rsid w:val="00E42C88"/>
     <w:rsid w:val="00EB4749"/>
+    <w:rsid w:val="00ED1C15"/>
+    <w:rsid w:val="00EF6D1E"/>
+    <w:rsid w:val="00F123C8"/>
+    <w:rsid w:val="00F232D7"/>
     <w:rsid w:val="00F32D5A"/>
+    <w:rsid w:val="00F50710"/>
+    <w:rsid w:val="00F81701"/>
+    <w:rsid w:val="00FB44AE"/>
     <w:rsid w:val="00FB62C0"/>
+    <w:rsid w:val="00FE6B7C"/>
+    <w:rsid w:val="09160EF5"/>
+    <w:rsid w:val="0B981CDD"/>
+    <w:rsid w:val="18A356A2"/>
+    <w:rsid w:val="1D653ADA"/>
+    <w:rsid w:val="1DC583A8"/>
+    <w:rsid w:val="27F66419"/>
+    <w:rsid w:val="3EAB9C6A"/>
+    <w:rsid w:val="49D3854E"/>
+    <w:rsid w:val="4F934ABA"/>
+    <w:rsid w:val="54A3986B"/>
+    <w:rsid w:val="6432A237"/>
+    <w:rsid w:val="6B62F3BB"/>
+    <w:rsid w:val="74A873A5"/>
+    <w:rsid w:val="78A7D704"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6F9D71D0"/>
-  <w15:docId w15:val="{9A0DA756-3835-4F3E-87C6-240524DA9BD5}"/>
+  <w15:docId w15:val="{F0FEF890-A100-406B-89CC-67FFF301C60E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3908,73 +4463,73 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D449FB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D449FB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1979336965">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4222,83 +4777,402 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CF5BBF89A909FD41A5CBAC9C3A404643" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9ae1a3975681d4c0a07be462617a2d14">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2a8bda87-7118-4d44-9889-ac35a4800f7c" xmlns:ns3="792a6d1f-5da6-4c04-ac50-406d12bd7052" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6392b24e676125c3c73b9f47f9d5724e" ns2:_="" ns3:_="">
+    <xsd:import namespace="2a8bda87-7118-4d44-9889-ac35a4800f7c"/>
+    <xsd:import namespace="792a6d1f-5da6-4c04-ac50-406d12bd7052"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2a8bda87-7118-4d44-9889-ac35a4800f7c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="792a6d1f-5da6-4c04-ac50-406d12bd7052" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f9c3eeb4-b14c-4041-8247-18a7f7dc0460}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="792a6d1f-5da6-4c04-ac50-406d12bd7052">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2a8bda87-7118-4d44-9889-ac35a4800f7c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="792a6d1f-5da6-4c04-ac50-406d12bd7052" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2272217B-2E89-4CD4-A503-DE0142717B42}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2a8bda87-7118-4d44-9889-ac35a4800f7c"/>
+    <ds:schemaRef ds:uri="792a6d1f-5da6-4c04-ac50-406d12bd7052"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9CF8E02-8FDE-416A-9231-883B4068B520}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74D91D14-9556-42CF-AAE5-282B2FB5E92A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B555B9AB-8F7F-41EB-9928-E82608231408}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2a8bda87-7118-4d44-9889-ac35a4800f7c"/>
+    <ds:schemaRef ds:uri="792a6d1f-5da6-4c04-ac50-406d12bd7052"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>1152</Characters>
+  <Pages>5</Pages>
+  <Words>214</Words>
+  <Characters>1225</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1352</CharactersWithSpaces>
+  <CharactersWithSpaces>1437</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Jenna</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100CF5BBF89A909FD41A5CBAC9C3A404643</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>