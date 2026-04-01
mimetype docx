--- v0 (2025-11-03)
+++ v1 (2026-04-01)
@@ -1,194 +1,178 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="765501C1" w14:textId="0CB50FE6" w:rsidR="00181A06" w:rsidRPr="002E4FCC" w:rsidRDefault="00181A06" w:rsidP="00237821">
+    <w:p w14:paraId="669D6BAB" w14:textId="77777777" w:rsidR="00730D10" w:rsidRDefault="00181A06" w:rsidP="00237821">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:before="360" w:after="360" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4FCC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="365760" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="363149D7" wp14:editId="0376542B">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="363149D7" wp14:editId="7D04E716">
             <wp:extent cx="1673352" cy="841248"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
-            <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="7" name="Picture 7" descr="MassHealth logo">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Picture 7" descr="MassHealth logo">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1673352" cy="841248"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="002E4FCC">
+    </w:p>
+    <w:p w14:paraId="568E3952" w14:textId="40387F8C" w:rsidR="00897671" w:rsidRPr="00730D10" w:rsidRDefault="00181A06" w:rsidP="00730D10">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:before="360" w:after="360" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="10"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Job Aid: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004C3F05">
+      </w:pPr>
+      <w:r w:rsidRPr="002E4FCC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:t xml:space="preserve">Job Aid: </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F05">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t>Inquire on a Referral</w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="4B840B70" w14:textId="70C55AC7" w:rsidR="00863A7A" w:rsidRDefault="000951B7" w:rsidP="00863A7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">When </w:t>
       </w:r>
       <w:r w:rsidR="00F4316D" w:rsidRPr="00F4316D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="007C0B1A" w:rsidRPr="00F4316D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -733,64 +717,66 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">his information on the Referral Information </w:t>
       </w:r>
       <w:r w:rsidR="00CF362C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>panel</w:t>
       </w:r>
       <w:r w:rsidRPr="007B5651">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00130021">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">described below </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007B5651">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="007D424B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> also</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007B5651">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Referral Notice that was generated when the referral was entered into the POSC.  </w:t>
       </w:r>
       <w:r w:rsidR="00E44312">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="162771D1" w14:textId="0F7D1554" w:rsidR="00A614F3" w:rsidRPr="00EB4855" w:rsidRDefault="004170EA" w:rsidP="00EB4855">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -814,51 +800,51 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the Service</w:t>
       </w:r>
       <w:r w:rsidR="007D424B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000951B7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Provider.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A137F7E" w14:textId="198B47D4" w:rsidR="00DA46BC" w:rsidRDefault="00DA46BC" w:rsidP="00DA46BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F4F3F30" w14:textId="79BBBE84" w:rsidR="00DA46BC" w:rsidRPr="00DA46BC" w:rsidRDefault="00DA46BC" w:rsidP="00DA46BC">
+    <w:p w14:paraId="0F4F3F30" w14:textId="3D6D1F6A" w:rsidR="00365CA7" w:rsidRDefault="00DA46BC" w:rsidP="00DA46BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA46BC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA46BC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If the </w:t>
@@ -918,77 +904,93 @@
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="000951B7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> but</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA46BC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is in your office to receive services, you can contact the member’s PCC</w:t>
       </w:r>
       <w:r w:rsidR="00756214">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>/PCP</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA46BC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to request a referral.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5B0CE9" w14:textId="77777777" w:rsidR="00365CA7" w:rsidRDefault="00365CA7">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="07947A36" w14:textId="06832BB5" w:rsidR="007B6C5D" w:rsidRPr="00887F1C" w:rsidRDefault="007B6C5D" w:rsidP="007B6C5D">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk130549751"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Access</w:t>
       </w:r>
       <w:r w:rsidR="008E6287">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0015528A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Inquire</w:t>
       </w:r>
       <w:r w:rsidR="00D14A0C">
@@ -1010,276 +1012,262 @@
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">From the </w:t>
       </w:r>
       <w:r w:rsidR="007269C1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>POSC</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> home page: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E39C6B" w14:textId="7347016A" w:rsidR="00B15826" w:rsidRDefault="004170EA">
+    <w:p w14:paraId="7C868712" w14:textId="301CDB55" w:rsidR="00D57DCF" w:rsidRPr="00365CA7" w:rsidRDefault="004170EA" w:rsidP="00365CA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
+        <w:spacing w:after="360" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="446" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidR="00F95E64">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Manage Service Authorizations</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C868712" w14:textId="7D8FA0B6" w:rsidR="00D57DCF" w:rsidRDefault="00D57DCF" w:rsidP="00D57DCF">
-[...13 lines deleted...]
-    <w:p w14:paraId="54AB0D04" w14:textId="64066CDA" w:rsidR="005C4890" w:rsidRDefault="000A06B8">
+    <w:p w14:paraId="54AB0D04" w14:textId="61A07D86" w:rsidR="005C4890" w:rsidRDefault="00D77EB4">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A06B8">
-[...40 lines deleted...]
-      </w:r>
+      <w:ins w:id="1" w:author="Gabriele, Carol A (EHS)" w:date="2025-09-17T12:53:00Z" w16du:dateUtc="2025-09-17T16:53:00Z">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:drawing>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64FC6ADA" wp14:editId="4A5B9295">
+              <wp:extent cx="5943600" cy="4248150"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:docPr id="1302323079" name="Picture 1" descr="Manage Service Authorizations is indicated as the fourth option in the left-hand Provider Services column of the POSC home page. "/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="1302323079" name="Picture 1" descr="Manage Service Authorizations is indicated as the fourth option in the left-hand Provider Services column of the POSC home page. "/>
+                      <pic:cNvPicPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId10"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5943600" cy="4248150"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </w:r>
+      </w:ins>
       <w:r w:rsidR="005C4890">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B568A5" w14:textId="531C40B2" w:rsidR="00F95E64" w:rsidRPr="00D57DCF" w:rsidRDefault="004170EA">
+    <w:p w14:paraId="5302C23D" w14:textId="03434583" w:rsidR="00D57DCF" w:rsidRPr="00365CA7" w:rsidRDefault="004170EA" w:rsidP="00365CA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
+        <w:spacing w:after="360" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="446" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidR="00D14A0C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Referrals</w:t>
       </w:r>
       <w:r w:rsidR="008E6287" w:rsidRPr="008E6287">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00160BE9">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5302C23D" w14:textId="559A149F" w:rsidR="00D57DCF" w:rsidRDefault="00D57DCF" w:rsidP="00D57DCF">
-[...15 lines deleted...]
-    <w:p w14:paraId="4438CA17" w14:textId="4AAC408A" w:rsidR="00996F9A" w:rsidRPr="00F95E64" w:rsidRDefault="00996F9A" w:rsidP="00D57DCF">
+    <w:p w14:paraId="4438CA17" w14:textId="7CC17509" w:rsidR="00365CA7" w:rsidRDefault="00996F9A" w:rsidP="00D57DCF">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00996F9A">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D34C161" wp14:editId="36F4E541">
             <wp:extent cx="5943600" cy="4280535"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="755616479" name="Picture 1" descr="The Referrals button is indicated on the left side of the POSC home page.  "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="755616479" name="Picture 1" descr="The Referrals button is indicated on the left side of the POSC home page.  "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="4280535"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF4A770" w14:textId="5EF8BCF5" w:rsidR="00B15826" w:rsidRDefault="00F95E64">
+    <w:p w14:paraId="24B3DB26" w14:textId="77777777" w:rsidR="00365CA7" w:rsidRDefault="00365CA7">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF4A770" w14:textId="5EF8BCF5" w:rsidR="00B15826" w:rsidRDefault="00F95E64" w:rsidP="00365CA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
+        <w:spacing w:after="360" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="446" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Click</w:t>
       </w:r>
       <w:r w:rsidR="00160BE9">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Inquire</w:t>
       </w:r>
       <w:r w:rsidR="00D14A0C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Referral</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95E64">
         <w:rPr>
@@ -1302,339 +1290,350 @@
         </w:rPr>
         <w:t>Referral Search</w:t>
       </w:r>
       <w:r w:rsidR="00160BE9">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> panel </w:t>
       </w:r>
       <w:r w:rsidR="005C4890">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>will display</w:t>
       </w:r>
       <w:r w:rsidR="00160BE9">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA9A0FB" w14:textId="0BD1E3AB" w:rsidR="005C4890" w:rsidRDefault="005C4890">
+    <w:p w14:paraId="6BA9A0FB" w14:textId="6974AFD9" w:rsidR="005C4890" w:rsidRDefault="00996F9A">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-      <w:r w:rsidR="00996F9A" w:rsidRPr="00996F9A">
+      <w:r w:rsidRPr="00996F9A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E17D2FE" wp14:editId="4390A107">
             <wp:extent cx="5943600" cy="4655820"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1112198538" name="Picture 1" descr="The Inquire Referral button is indicated on the left side of the POSC home page.  "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1112198538" name="Picture 1" descr="The Inquire Referral button is indicated on the left side of the POSC home page.  "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="4655820"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BF2043" w14:textId="4677594C" w:rsidR="00897671" w:rsidRPr="00887F1C" w:rsidRDefault="00160BE9" w:rsidP="00897671">
-[...2 lines deleted...]
-        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1823F598" w14:textId="36917939" w:rsidR="00365CA7" w:rsidRDefault="00365CA7">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
-        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Search for </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00400F42">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BF2043" w14:textId="4677594C" w:rsidR="00897671" w:rsidRPr="00887F1C" w:rsidRDefault="00160BE9" w:rsidP="00897671">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Search for </w:t>
+      </w:r>
+      <w:r w:rsidR="00400F42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t>Referral</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74458FF1" w14:textId="68E6F901" w:rsidR="00897671" w:rsidRDefault="00C7048E" w:rsidP="00897671">
+    <w:p w14:paraId="74458FF1" w14:textId="68E6F901" w:rsidR="00897671" w:rsidRDefault="00C7048E" w:rsidP="00365CA7">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="14"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>On</w:t>
+      </w:r>
+      <w:r w:rsidR="00897671" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="001E3DD8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Referral Search</w:t>
+      </w:r>
+      <w:r w:rsidR="00897671" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00897671">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>panel</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3DD8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001E3DD8" w:rsidRPr="001E3DD8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>the Service Provider can search the referrals submitted to them by the Referring Provider</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6316">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r w:rsidR="001E3DD8" w:rsidRPr="001E3DD8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Referring Provider can </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6316">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidR="001E3DD8" w:rsidRPr="001E3DD8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">search for referrals </w:t>
+      </w:r>
+      <w:r w:rsidR="0004708F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6316">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">they </w:t>
+      </w:r>
+      <w:r w:rsidR="001E3DD8" w:rsidRPr="001E3DD8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>submitted to a Service Provider.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F65BCC5" w14:textId="30BDDB1C" w:rsidR="00996F9A" w:rsidRDefault="00996F9A" w:rsidP="00897671">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...110 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00996F9A">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E8B8594" wp14:editId="6DF827EE">
             <wp:extent cx="5943600" cy="4647565"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="1766208747" name="Picture 1" descr="The Referral Search screen is displayed with to search by Referral Authorization number or Member ID."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1766208747" name="Picture 1" descr="The Referral Search screen is displayed with to search by Referral Authorization number or Member ID."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="4647565"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4F0BAA87" w14:textId="2CDC8B0C" w:rsidR="00365CA7" w:rsidRDefault="00365CA7">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="45D09090" w14:textId="50756451" w:rsidR="00C6332D" w:rsidRDefault="00C6332D" w:rsidP="00C6332D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="001E3DD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>you know the referral number</w:t>
       </w:r>
       <w:r w:rsidR="00294A2F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, follow these steps.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15AAA2C5" w14:textId="3B8C55BF" w:rsidR="00C6332D" w:rsidRDefault="001E3DD8" w:rsidP="00C6332D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -1703,82 +1702,66 @@
     <w:p w14:paraId="7635A374" w14:textId="0DDB4C79" w:rsidR="00C6332D" w:rsidRDefault="001E3DD8" w:rsidP="00C6332D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Skip to Step 8</w:t>
       </w:r>
       <w:r w:rsidR="00C6332D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B013CD" w14:textId="25A3A1A1" w:rsidR="00EB4855" w:rsidRPr="00EB4855" w:rsidRDefault="00EB4855" w:rsidP="00EB4855">
-[...13 lines deleted...]
-    </w:p>
     <w:p w14:paraId="28E696B8" w14:textId="56C5224A" w:rsidR="00160BE9" w:rsidRDefault="001E3DD8" w:rsidP="00160BE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If you don’t know the referral number </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3DD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>and want to find the referrals</w:t>
       </w:r>
       <w:r w:rsidR="009E6316">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB1A37">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidR="009E6316">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>a Referring Provider</w:t>
@@ -2276,118 +2259,134 @@
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3DD8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Search</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB36B06" w14:textId="77777777" w:rsidR="0084357B" w:rsidRPr="001E3DD8" w:rsidRDefault="0084357B" w:rsidP="0084357B">
+    <w:p w14:paraId="6DB36B06" w14:textId="277CC18F" w:rsidR="00365CA7" w:rsidRDefault="0084357B" w:rsidP="0084357B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click the </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3DD8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3DD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the desired </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3DD8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Service Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3DD8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="781A4D55" w14:textId="77777777" w:rsidR="00365CA7" w:rsidRDefault="00365CA7">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="45B9905B" w14:textId="58794C74" w:rsidR="001E3DD8" w:rsidRPr="004C264A" w:rsidRDefault="004C264A" w:rsidP="004C264A">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Refine the Referral Search</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39D47E06" w14:textId="35F4C533" w:rsidR="001E3DD8" w:rsidRDefault="00126330" w:rsidP="00160BE9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On either of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00126330">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2757,51 +2756,50 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA6E384" w14:textId="77777777" w:rsidR="002F5749" w:rsidRDefault="002F5749" w:rsidP="007B5651">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EBE5A61" w14:textId="049222DC" w:rsidR="007C0F08" w:rsidRDefault="00F7362F" w:rsidP="007B5651">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75500B77" wp14:editId="68D7B7A1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>501650</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1517650</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3568700" cy="273050"/>
                 <wp:effectExtent l="19050" t="19050" r="12700" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1023203666" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3568700" cy="273050"/>
                         </a:xfrm>
@@ -3163,54 +3161,54 @@
       </w:r>
       <w:r w:rsidR="005570EC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621BAA44" w14:textId="77777777" w:rsidR="00FB7789" w:rsidRDefault="00FB7789" w:rsidP="009F228F">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45EFF931" w14:textId="03CD460F" w:rsidR="00FB7789" w:rsidRPr="005B3B4C" w:rsidRDefault="00F7362F" w:rsidP="009F228F">
+    <w:p w14:paraId="45EFF931" w14:textId="03CD460F" w:rsidR="00FB7789" w:rsidRPr="005B3B4C" w:rsidRDefault="00F7362F" w:rsidP="00365CA7">
       <w:pPr>
         <w:keepNext/>
-        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="360" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="750557B5" wp14:editId="3C3A7567">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>184150</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1915160</wp:posOffset>
                 </wp:positionV>
@@ -3305,621 +3303,613 @@
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4845050" cy="5026106"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D8351D1" w14:textId="77777777" w:rsidR="005B3B4C" w:rsidRDefault="005B3B4C" w:rsidP="009F228F">
+    <w:p w14:paraId="77E9A481" w14:textId="4F51D440" w:rsidR="009F228F" w:rsidRPr="009F228F" w:rsidRDefault="003A318E" w:rsidP="009F228F">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:t>Review Referral</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1950F1AD" w14:textId="15D3BA23" w:rsidR="009F228F" w:rsidRDefault="003A318E" w:rsidP="00160BE9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the referral information. When </w:t>
+      </w:r>
+      <w:r w:rsidR="005570EC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>you’ve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finished reviewing the referral, you can do one of the following.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60963473" w14:textId="163C7949" w:rsidR="003A318E" w:rsidRDefault="003A318E" w:rsidP="003A318E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Close</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to go back to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Inquire Referral</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> panel, where you can start a new search for a referral.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8935A8" w14:textId="44EE52A4" w:rsidR="00EB4855" w:rsidRDefault="003A318E" w:rsidP="007B5651">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Return</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4890">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Search Results</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to go back to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Referral Search Results</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> panel, where you can select another referral matching the current search criteria.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4855">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553423AE" w14:textId="6EF45C63" w:rsidR="009F228F" w:rsidRPr="009F228F" w:rsidRDefault="003A318E" w:rsidP="009F228F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Review Referral</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Notes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1950F1AD" w14:textId="15D3BA23" w:rsidR="009F228F" w:rsidRDefault="003A318E" w:rsidP="00160BE9">
-      <w:pPr>
+    <w:p w14:paraId="291E9396" w14:textId="77777777" w:rsidR="00AD37B8" w:rsidRDefault="00AD37B8" w:rsidP="00AD37B8">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00500684">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>he PCC/PCP may be an entity, group, or individual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574034BD" w14:textId="5341886B" w:rsidR="009F228F" w:rsidRDefault="003A318E" w:rsidP="009F228F">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The referral remains active and available under the following conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C09E77" w14:textId="77777777" w:rsidR="003A318E" w:rsidRPr="003A318E" w:rsidRDefault="003A318E" w:rsidP="003A318E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Review </w:t>
+        <w:t xml:space="preserve">The referral </w:t>
       </w:r>
       <w:r w:rsidRPr="003A318E">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">the referral information. When </w:t>
-[...5 lines deleted...]
-        <w:t>you’ve</w:t>
+        <w:t xml:space="preserve">matches the </w:t>
       </w:r>
       <w:r w:rsidRPr="003A318E">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> finished reviewing the referral, you can do one of the following.</w:t>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Member and Service Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60963473" w14:textId="163C7949" w:rsidR="003A318E" w:rsidRDefault="003A318E" w:rsidP="003A318E">
+    <w:p w14:paraId="6F8C39C8" w14:textId="2D884BFD" w:rsidR="003A318E" w:rsidRPr="003A318E" w:rsidRDefault="003A318E" w:rsidP="003A318E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Effective</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6316">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4890">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>End Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> range includes the date of service that will appear on the claim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7191A5D7" w14:textId="77777777" w:rsidR="003A318E" w:rsidRPr="003A318E" w:rsidRDefault="003A318E" w:rsidP="003A318E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The total number of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Visits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (episodes of service) on the referral has not been exceeded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B94106E" w14:textId="6646DD7D" w:rsidR="003A318E" w:rsidRPr="0030179B" w:rsidRDefault="003A318E" w:rsidP="0030179B">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030179B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The referral will be automatically canceled under the following conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A473861" w14:textId="41B16ADE" w:rsidR="003A318E" w:rsidRPr="003A318E" w:rsidRDefault="002D799F" w:rsidP="003A318E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C0B1A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If the member leaves the PCC Plan or Primary ACO</w:t>
+      </w:r>
+      <w:r w:rsidR="00085177">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0085625F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">then </w:t>
+      </w:r>
+      <w:r w:rsidR="00085177">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0B1A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or any available referral, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0B1A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>End Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0B1A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is changed to the close date.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A318E" w:rsidRPr="007C0B1A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194ADB26" w14:textId="298841DF" w:rsidR="003A318E" w:rsidRPr="003A318E" w:rsidRDefault="003A318E" w:rsidP="003A318E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>When a member changes enrollment to a different PCC</w:t>
+      </w:r>
+      <w:r w:rsidR="00756214">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/PCP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>End Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the referral will</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C608A9" w14:textId="6345C7A7" w:rsidR="003A318E" w:rsidRPr="003A318E" w:rsidRDefault="003A318E" w:rsidP="0030179B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="003A318E">
         <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">remain unchanged if the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> to go back to the </w:t>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>End Date</w:t>
       </w:r>
       <w:r w:rsidRPr="003A318E">
         <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the referral is less than or equal to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> panel, where you can start a new search for a referral.</w:t>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> days after the close </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>date</w:t>
+      </w:r>
+      <w:r w:rsidR="003B350B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A318E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8935A8" w14:textId="44EE52A4" w:rsidR="00EB4855" w:rsidRDefault="003A318E" w:rsidP="007B5651">
+    <w:p w14:paraId="33471CA7" w14:textId="77777777" w:rsidR="003A318E" w:rsidRPr="003A318E" w:rsidRDefault="003A318E" w:rsidP="0030179B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
-      </w:pPr>
-[...434 lines deleted...]
-        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A318E">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">be set to a grace period of </w:t>
       </w:r>
       <w:r w:rsidRPr="003A318E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="003A318E">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> days after the close date, if the </w:t>
       </w:r>
       <w:r w:rsidRPr="003A318E">
         <w:rPr>
@@ -4029,75 +4019,79 @@
         <w:t xml:space="preserve">rovider Online Service Center </w:t>
       </w:r>
       <w:r w:rsidRPr="007C0B1A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>page on Mass.gov.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="671931F4" w14:textId="4A2303AA" w:rsidR="003A318E" w:rsidRPr="007C0B1A" w:rsidRDefault="003A318E" w:rsidP="007C0B1A">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F82D103" w14:textId="485FE7CA" w:rsidR="00157602" w:rsidRPr="007C0B1A" w:rsidRDefault="00157602" w:rsidP="007C0B1A"/>
     <w:p w14:paraId="17870A76" w14:textId="585CE25F" w:rsidR="00953E7F" w:rsidRDefault="00953E7F" w:rsidP="003A318E">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00953E7F" w:rsidSect="00985021">
-      <w:headerReference w:type="default" r:id="rId16"/>
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="089AF3A4" w14:textId="77777777" w:rsidR="00AC752B" w:rsidRDefault="00AC752B" w:rsidP="001953D4">
+    <w:p w14:paraId="392E6B20" w14:textId="77777777" w:rsidR="00AD74EF" w:rsidRDefault="00AD74EF" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7627AA41" w14:textId="77777777" w:rsidR="00AC752B" w:rsidRDefault="00AC752B" w:rsidP="001953D4">
+    <w:p w14:paraId="0FF4E9B5" w14:textId="77777777" w:rsidR="00AD74EF" w:rsidRDefault="00AD74EF" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4134,51 +4128,61 @@
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67B2823A" w14:textId="6F3B5084" w:rsidR="001953D4" w:rsidRPr="006D22F7" w:rsidRDefault="001953D4" w:rsidP="001953D4">
+  <w:p w14:paraId="7123998C" w14:textId="77777777" w:rsidR="00850170" w:rsidRDefault="00850170">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67B2823A" w14:textId="4977D5A8" w:rsidR="001953D4" w:rsidRPr="006D22F7" w:rsidRDefault="001953D4" w:rsidP="001953D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E433DB">
       <w:t>MassHealth Provider Online Service Center</w:t>
     </w:r>
     <w:r w:rsidRPr="00E433DB">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
@@ -4223,92 +4227,125 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00EB4855" w:rsidRPr="00A1553F">
       <w:t>POSC-JA_</w:t>
     </w:r>
     <w:r w:rsidR="00EB4855">
       <w:t>REF-I</w:t>
     </w:r>
     <w:r w:rsidR="00EB4855" w:rsidRPr="00A1553F">
-      <w:t>_2025-03</w:t>
+      <w:t>_2025-0</w:t>
+    </w:r>
+    <w:r w:rsidR="00850170">
+      <w:t>9</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="747E5917" w14:textId="77777777" w:rsidR="001953D4" w:rsidRDefault="001953D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6EF9E262" w14:textId="77777777" w:rsidR="00850170" w:rsidRDefault="00850170">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56BB555D" w14:textId="77777777" w:rsidR="00AC752B" w:rsidRDefault="00AC752B" w:rsidP="001953D4">
+    <w:p w14:paraId="50B7DC68" w14:textId="77777777" w:rsidR="00AD74EF" w:rsidRDefault="00AD74EF" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4341231F" w14:textId="77777777" w:rsidR="00AC752B" w:rsidRDefault="00AC752B" w:rsidP="001953D4">
+    <w:p w14:paraId="6DB24054" w14:textId="77777777" w:rsidR="00AD74EF" w:rsidRDefault="00AD74EF" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F9E3557" w14:textId="77777777" w:rsidR="00850170" w:rsidRDefault="00850170">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76AC01D3" w14:textId="77777777" w:rsidR="00307FBE" w:rsidRDefault="00307FBE" w:rsidP="00985021">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:firstLine="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44D6B00A" w14:textId="77777777" w:rsidR="00850170" w:rsidRDefault="00850170">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A7468"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CE4BE4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
@@ -8193,164 +8230,180 @@
   </w:num>
   <w:num w:numId="15" w16cid:durableId="44792679">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1335570818">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="552069">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="326439100">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1788087880">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="929192698">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1711760706">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Gabriele, Carol A (EHS)">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::Carol.A.Gabriele@mass.gov::6a9dad6d-ca80-4f04-9ea8-c451a00e8f23"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B15826"/>
     <w:rsid w:val="00005D89"/>
     <w:rsid w:val="00017143"/>
     <w:rsid w:val="000331DD"/>
     <w:rsid w:val="00042666"/>
     <w:rsid w:val="00043D88"/>
     <w:rsid w:val="0004708F"/>
+    <w:rsid w:val="00052834"/>
     <w:rsid w:val="00055346"/>
     <w:rsid w:val="000631D8"/>
     <w:rsid w:val="000649D9"/>
     <w:rsid w:val="00073F8E"/>
     <w:rsid w:val="00081848"/>
     <w:rsid w:val="00085177"/>
     <w:rsid w:val="000951B7"/>
     <w:rsid w:val="000A06B8"/>
     <w:rsid w:val="000A7931"/>
     <w:rsid w:val="000C4ADA"/>
     <w:rsid w:val="000C6148"/>
     <w:rsid w:val="000D2147"/>
     <w:rsid w:val="000D29CA"/>
     <w:rsid w:val="000D7491"/>
+    <w:rsid w:val="000F55F5"/>
     <w:rsid w:val="000F7185"/>
     <w:rsid w:val="00103E5A"/>
+    <w:rsid w:val="001116B7"/>
     <w:rsid w:val="00116A0F"/>
     <w:rsid w:val="00116BB7"/>
     <w:rsid w:val="00126330"/>
     <w:rsid w:val="00130021"/>
     <w:rsid w:val="00136502"/>
+    <w:rsid w:val="00140676"/>
     <w:rsid w:val="00147A34"/>
     <w:rsid w:val="00152C55"/>
     <w:rsid w:val="0015528A"/>
     <w:rsid w:val="00157602"/>
     <w:rsid w:val="00160BE9"/>
     <w:rsid w:val="00171137"/>
     <w:rsid w:val="00175924"/>
     <w:rsid w:val="00181A06"/>
     <w:rsid w:val="00182DD3"/>
     <w:rsid w:val="001840C3"/>
     <w:rsid w:val="001953D4"/>
     <w:rsid w:val="001A037C"/>
     <w:rsid w:val="001A5AA2"/>
     <w:rsid w:val="001A6345"/>
     <w:rsid w:val="001B14B5"/>
     <w:rsid w:val="001B3BD1"/>
     <w:rsid w:val="001C2F75"/>
     <w:rsid w:val="001C7FD5"/>
+    <w:rsid w:val="001D192D"/>
+    <w:rsid w:val="001D588C"/>
     <w:rsid w:val="001D78AF"/>
     <w:rsid w:val="001E3DD8"/>
     <w:rsid w:val="001E51FF"/>
     <w:rsid w:val="001F10D2"/>
     <w:rsid w:val="00205CE0"/>
     <w:rsid w:val="00212531"/>
     <w:rsid w:val="00230D45"/>
     <w:rsid w:val="00237821"/>
     <w:rsid w:val="00263D3A"/>
     <w:rsid w:val="002651CB"/>
     <w:rsid w:val="00270CF6"/>
     <w:rsid w:val="0027475B"/>
     <w:rsid w:val="00281574"/>
     <w:rsid w:val="0028426A"/>
     <w:rsid w:val="00293129"/>
     <w:rsid w:val="0029450C"/>
     <w:rsid w:val="00294A2F"/>
     <w:rsid w:val="00294FC8"/>
     <w:rsid w:val="002B505F"/>
+    <w:rsid w:val="002B762C"/>
     <w:rsid w:val="002C0675"/>
     <w:rsid w:val="002C0689"/>
     <w:rsid w:val="002C56C2"/>
     <w:rsid w:val="002D4C3B"/>
     <w:rsid w:val="002D799F"/>
     <w:rsid w:val="002E14A0"/>
     <w:rsid w:val="002E2BDC"/>
     <w:rsid w:val="002E4FCC"/>
     <w:rsid w:val="002F0D40"/>
     <w:rsid w:val="002F2120"/>
     <w:rsid w:val="002F5749"/>
     <w:rsid w:val="00300CCB"/>
     <w:rsid w:val="0030179B"/>
     <w:rsid w:val="00307FBE"/>
     <w:rsid w:val="00317321"/>
     <w:rsid w:val="00317E7E"/>
     <w:rsid w:val="00342576"/>
     <w:rsid w:val="00342E2B"/>
     <w:rsid w:val="0035219A"/>
     <w:rsid w:val="00352B55"/>
     <w:rsid w:val="00353B88"/>
     <w:rsid w:val="00365A8F"/>
+    <w:rsid w:val="00365CA7"/>
     <w:rsid w:val="00394244"/>
     <w:rsid w:val="003A318E"/>
     <w:rsid w:val="003B09BE"/>
     <w:rsid w:val="003B350B"/>
     <w:rsid w:val="003C0E24"/>
     <w:rsid w:val="003D56E7"/>
     <w:rsid w:val="003D7FD6"/>
     <w:rsid w:val="003F0427"/>
     <w:rsid w:val="003F79CC"/>
     <w:rsid w:val="00400F42"/>
     <w:rsid w:val="004033C1"/>
     <w:rsid w:val="004047BB"/>
     <w:rsid w:val="00405C6C"/>
     <w:rsid w:val="004079B1"/>
     <w:rsid w:val="00410E6A"/>
     <w:rsid w:val="004170EA"/>
     <w:rsid w:val="00421CB5"/>
     <w:rsid w:val="0042245A"/>
     <w:rsid w:val="00424507"/>
     <w:rsid w:val="00424FF8"/>
     <w:rsid w:val="0043030B"/>
     <w:rsid w:val="00450EF1"/>
     <w:rsid w:val="00453C05"/>
     <w:rsid w:val="00456081"/>
     <w:rsid w:val="00471C19"/>
@@ -8366,163 +8419,166 @@
     <w:rsid w:val="004D6F4E"/>
     <w:rsid w:val="004F463C"/>
     <w:rsid w:val="004F4CE8"/>
     <w:rsid w:val="00502F49"/>
     <w:rsid w:val="005030FF"/>
     <w:rsid w:val="00513544"/>
     <w:rsid w:val="00540EA0"/>
     <w:rsid w:val="00541F63"/>
     <w:rsid w:val="0054328F"/>
     <w:rsid w:val="005510D7"/>
     <w:rsid w:val="005561BE"/>
     <w:rsid w:val="005570EC"/>
     <w:rsid w:val="005615CA"/>
     <w:rsid w:val="00565DE6"/>
     <w:rsid w:val="005673AA"/>
     <w:rsid w:val="00575FC1"/>
     <w:rsid w:val="005771DE"/>
     <w:rsid w:val="00581458"/>
     <w:rsid w:val="005876B5"/>
     <w:rsid w:val="005B3B4C"/>
     <w:rsid w:val="005C1BE8"/>
     <w:rsid w:val="005C4890"/>
     <w:rsid w:val="005D2DDD"/>
     <w:rsid w:val="005D505C"/>
     <w:rsid w:val="005E1D77"/>
-    <w:rsid w:val="005F633A"/>
     <w:rsid w:val="005F7878"/>
     <w:rsid w:val="005F7910"/>
     <w:rsid w:val="0060699A"/>
     <w:rsid w:val="006137F9"/>
     <w:rsid w:val="0061487E"/>
     <w:rsid w:val="006222D4"/>
     <w:rsid w:val="006253DD"/>
     <w:rsid w:val="006343AA"/>
     <w:rsid w:val="00647A77"/>
     <w:rsid w:val="006549DA"/>
     <w:rsid w:val="00661A3B"/>
     <w:rsid w:val="00664269"/>
     <w:rsid w:val="00667B3F"/>
     <w:rsid w:val="00667DB6"/>
     <w:rsid w:val="00672B99"/>
     <w:rsid w:val="006805AE"/>
     <w:rsid w:val="00690BFF"/>
     <w:rsid w:val="006A6461"/>
     <w:rsid w:val="006C012F"/>
     <w:rsid w:val="006F21F8"/>
     <w:rsid w:val="006F3064"/>
     <w:rsid w:val="006F4DFF"/>
     <w:rsid w:val="006F5E37"/>
     <w:rsid w:val="0071137E"/>
     <w:rsid w:val="00715C50"/>
     <w:rsid w:val="007269C1"/>
+    <w:rsid w:val="00730D10"/>
     <w:rsid w:val="00732360"/>
     <w:rsid w:val="00742574"/>
     <w:rsid w:val="00756214"/>
     <w:rsid w:val="00761CBD"/>
     <w:rsid w:val="0076298F"/>
     <w:rsid w:val="00786705"/>
     <w:rsid w:val="007A2AB5"/>
     <w:rsid w:val="007A2DC4"/>
     <w:rsid w:val="007B5651"/>
     <w:rsid w:val="007B6C5D"/>
     <w:rsid w:val="007B731A"/>
     <w:rsid w:val="007C0B1A"/>
     <w:rsid w:val="007C0F08"/>
     <w:rsid w:val="007C1B69"/>
     <w:rsid w:val="007D26E6"/>
     <w:rsid w:val="007D424B"/>
     <w:rsid w:val="007D63B9"/>
     <w:rsid w:val="007D6C70"/>
     <w:rsid w:val="007E214B"/>
     <w:rsid w:val="007E2AC4"/>
     <w:rsid w:val="00817437"/>
     <w:rsid w:val="00824D55"/>
     <w:rsid w:val="008350DD"/>
     <w:rsid w:val="00835C6D"/>
+    <w:rsid w:val="00843555"/>
     <w:rsid w:val="0084357B"/>
+    <w:rsid w:val="00850170"/>
     <w:rsid w:val="0085094B"/>
     <w:rsid w:val="00854525"/>
     <w:rsid w:val="0085625F"/>
     <w:rsid w:val="00861574"/>
     <w:rsid w:val="008620A1"/>
     <w:rsid w:val="00863A7A"/>
     <w:rsid w:val="00866F93"/>
     <w:rsid w:val="008679F1"/>
     <w:rsid w:val="00870705"/>
     <w:rsid w:val="008724CA"/>
     <w:rsid w:val="008726C6"/>
     <w:rsid w:val="008748C5"/>
     <w:rsid w:val="00886CFF"/>
     <w:rsid w:val="00887F1C"/>
     <w:rsid w:val="008946EA"/>
     <w:rsid w:val="00897671"/>
     <w:rsid w:val="008B2E62"/>
     <w:rsid w:val="008C6626"/>
     <w:rsid w:val="008D366E"/>
     <w:rsid w:val="008E6287"/>
     <w:rsid w:val="009228C4"/>
     <w:rsid w:val="009314DE"/>
     <w:rsid w:val="00945A01"/>
     <w:rsid w:val="00946F9C"/>
     <w:rsid w:val="00953E7F"/>
     <w:rsid w:val="009675DB"/>
     <w:rsid w:val="00972F64"/>
     <w:rsid w:val="00977A3A"/>
     <w:rsid w:val="00981A2F"/>
     <w:rsid w:val="00985021"/>
     <w:rsid w:val="0098557B"/>
+    <w:rsid w:val="009952BE"/>
     <w:rsid w:val="00996F9A"/>
     <w:rsid w:val="009A5D7F"/>
     <w:rsid w:val="009C49E0"/>
     <w:rsid w:val="009D1207"/>
     <w:rsid w:val="009D5486"/>
     <w:rsid w:val="009E3347"/>
     <w:rsid w:val="009E6316"/>
     <w:rsid w:val="009F228F"/>
     <w:rsid w:val="009F26E2"/>
     <w:rsid w:val="009F2F58"/>
     <w:rsid w:val="009F72A5"/>
     <w:rsid w:val="009F799A"/>
     <w:rsid w:val="00A064B3"/>
     <w:rsid w:val="00A064CB"/>
     <w:rsid w:val="00A079FA"/>
     <w:rsid w:val="00A327C7"/>
     <w:rsid w:val="00A42123"/>
     <w:rsid w:val="00A471EE"/>
     <w:rsid w:val="00A5130A"/>
     <w:rsid w:val="00A55C2D"/>
     <w:rsid w:val="00A614F3"/>
     <w:rsid w:val="00A713F0"/>
     <w:rsid w:val="00A71FD4"/>
     <w:rsid w:val="00A92897"/>
     <w:rsid w:val="00AA4ED0"/>
     <w:rsid w:val="00AB3659"/>
     <w:rsid w:val="00AB371C"/>
     <w:rsid w:val="00AC09B9"/>
-    <w:rsid w:val="00AC752B"/>
     <w:rsid w:val="00AD37B8"/>
+    <w:rsid w:val="00AD74EF"/>
     <w:rsid w:val="00AD7C12"/>
     <w:rsid w:val="00AE000B"/>
     <w:rsid w:val="00AF199A"/>
     <w:rsid w:val="00AF3CBE"/>
     <w:rsid w:val="00AF52FA"/>
     <w:rsid w:val="00B00BFC"/>
     <w:rsid w:val="00B02176"/>
     <w:rsid w:val="00B06E79"/>
     <w:rsid w:val="00B10652"/>
     <w:rsid w:val="00B15826"/>
     <w:rsid w:val="00B27532"/>
     <w:rsid w:val="00B426C7"/>
     <w:rsid w:val="00B4730F"/>
     <w:rsid w:val="00B47BE3"/>
     <w:rsid w:val="00B55452"/>
     <w:rsid w:val="00B567B0"/>
     <w:rsid w:val="00B65147"/>
     <w:rsid w:val="00B701A5"/>
     <w:rsid w:val="00B87080"/>
     <w:rsid w:val="00BA09DC"/>
     <w:rsid w:val="00BB0A60"/>
     <w:rsid w:val="00BB1A37"/>
     <w:rsid w:val="00BB2BAE"/>
     <w:rsid w:val="00BD2BAF"/>
     <w:rsid w:val="00BD5B8D"/>
@@ -8535,63 +8591,65 @@
     <w:rsid w:val="00C65A2E"/>
     <w:rsid w:val="00C65E92"/>
     <w:rsid w:val="00C7048E"/>
     <w:rsid w:val="00C83154"/>
     <w:rsid w:val="00C840E4"/>
     <w:rsid w:val="00C95864"/>
     <w:rsid w:val="00CA024D"/>
     <w:rsid w:val="00CB5206"/>
     <w:rsid w:val="00CC4974"/>
     <w:rsid w:val="00CD635A"/>
     <w:rsid w:val="00CD697A"/>
     <w:rsid w:val="00CE6A0E"/>
     <w:rsid w:val="00CF362C"/>
     <w:rsid w:val="00D00436"/>
     <w:rsid w:val="00D047DF"/>
     <w:rsid w:val="00D054DE"/>
     <w:rsid w:val="00D1062D"/>
     <w:rsid w:val="00D116E6"/>
     <w:rsid w:val="00D14A0C"/>
     <w:rsid w:val="00D21D6B"/>
     <w:rsid w:val="00D30AAB"/>
     <w:rsid w:val="00D45EF1"/>
     <w:rsid w:val="00D508AE"/>
     <w:rsid w:val="00D51300"/>
     <w:rsid w:val="00D57DCF"/>
+    <w:rsid w:val="00D77EB4"/>
     <w:rsid w:val="00D829AC"/>
     <w:rsid w:val="00D839AA"/>
     <w:rsid w:val="00DA0FE7"/>
     <w:rsid w:val="00DA46BC"/>
     <w:rsid w:val="00DA6F0C"/>
     <w:rsid w:val="00DB2B79"/>
     <w:rsid w:val="00DB3918"/>
     <w:rsid w:val="00DC1911"/>
     <w:rsid w:val="00DD5E84"/>
     <w:rsid w:val="00DD5EB3"/>
     <w:rsid w:val="00DD799B"/>
     <w:rsid w:val="00DF1A63"/>
     <w:rsid w:val="00DF4957"/>
+    <w:rsid w:val="00E03195"/>
     <w:rsid w:val="00E031BE"/>
     <w:rsid w:val="00E037FA"/>
     <w:rsid w:val="00E04313"/>
     <w:rsid w:val="00E10CDC"/>
     <w:rsid w:val="00E22351"/>
     <w:rsid w:val="00E22362"/>
     <w:rsid w:val="00E33F1A"/>
     <w:rsid w:val="00E44312"/>
     <w:rsid w:val="00E54941"/>
     <w:rsid w:val="00E645BF"/>
     <w:rsid w:val="00E70015"/>
     <w:rsid w:val="00E710E3"/>
     <w:rsid w:val="00E850E6"/>
     <w:rsid w:val="00E90CFC"/>
     <w:rsid w:val="00EA1423"/>
     <w:rsid w:val="00EA461C"/>
     <w:rsid w:val="00EA47FE"/>
     <w:rsid w:val="00EB4855"/>
     <w:rsid w:val="00EC102D"/>
     <w:rsid w:val="00EC306C"/>
     <w:rsid w:val="00EC318A"/>
     <w:rsid w:val="00EE0E71"/>
     <w:rsid w:val="00EE22F0"/>
     <w:rsid w:val="00EE3570"/>
     <w:rsid w:val="00EE40D1"/>
@@ -9398,55 +9456,57 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1990867133">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/130-CMR-450000-administrative-and-billing-regulations" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/130-CMR-450000-administrative-and-billing-regulations" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/130-CMR-450000-administrative-and-billing-regulations" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/130-CMR-450000-administrative-and-billing-regulations" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9710,70 +9770,70 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>5019</Characters>
+  <Pages>1</Pages>
+  <Words>879</Words>
+  <Characters>5012</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Submit a Referral Job Aid</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5888</CharactersWithSpaces>
+  <CharactersWithSpaces>5880</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Submit a Referral Job Aid</dc:title>
+  <dc:title>Inquire Referral Job Aid</dc:title>
   <dc:subject/>
   <dc:creator>NewMMIS Training Team</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>