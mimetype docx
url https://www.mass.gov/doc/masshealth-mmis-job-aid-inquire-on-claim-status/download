--- v0 (2025-11-03)
+++ v1 (2026-05-24)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="765501C1" w14:textId="38372816" w:rsidR="00181A06" w:rsidRPr="00B02176" w:rsidRDefault="00181A06" w:rsidP="00181A06">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:before="360" w:after="360" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B02176">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
@@ -174,79 +175,67 @@
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>This job aid describes how to</w:t>
       </w:r>
       <w:r w:rsidR="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F1E240C" w14:textId="5259BA33" w:rsidR="00985021" w:rsidRDefault="00985021" w:rsidP="00985021">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F131578" w14:textId="6E9048CC" w:rsidR="00B15826" w:rsidRPr="00E54941" w:rsidRDefault="00EC318A" w:rsidP="00E54941">
+    <w:p w14:paraId="6F131578" w14:textId="6165FCDA" w:rsidR="00B15826" w:rsidRPr="00E54941" w:rsidRDefault="00EC318A" w:rsidP="00E54941">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC318A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Research the status of a claim via the Provider Online Service Center </w:t>
-[...11 lines deleted...]
-        <w:t>after it has been submitted to MassHealth for payment.</w:t>
+        <w:t>Research the status of a claim via the Provider Online Service Center after it has been submitted to MassHealth for payment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07947A36" w14:textId="7B0CBE5F" w:rsidR="007B6C5D" w:rsidRPr="00887F1C" w:rsidRDefault="007B6C5D" w:rsidP="007B6C5D">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk130549751"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
@@ -294,328 +283,344 @@
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidR="00897671">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Manage Claims and Payments</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF4A770" w14:textId="067F6D50" w:rsidR="00B15826" w:rsidRDefault="004170EA">
+    <w:p w14:paraId="4EF4A770" w14:textId="44F70C34" w:rsidR="00B15826" w:rsidRDefault="004170EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidR="00EC318A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Inquire</w:t>
       </w:r>
       <w:r w:rsidR="00897671">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Claim</w:t>
+        <w:t xml:space="preserve"> Claims</w:t>
       </w:r>
       <w:r w:rsidR="00EC318A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Status</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00EC318A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00EC318A" w:rsidRPr="00EC318A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Claims</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Search</w:t>
+        <w:t>Search for Claims</w:t>
       </w:r>
       <w:r w:rsidR="00EC318A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> panel is displayed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ECDC510" w14:textId="07497A6C" w:rsidR="005E1C97" w:rsidRPr="005E1C97" w:rsidRDefault="005E1C97" w:rsidP="005E1C97">
-[...22 lines deleted...]
-    <w:p w14:paraId="6F57C6EE" w14:textId="409E9BF6" w:rsidR="008A1F63" w:rsidRDefault="000F5331" w:rsidP="005E1C97">
+    <w:p w14:paraId="6F57C6EE" w14:textId="16F6189A" w:rsidR="008A1F63" w:rsidRDefault="00FD4373" w:rsidP="008A1F63">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FD21199" wp14:editId="0BE170CB">
-[...2 lines deleted...]
-            <wp:docPr id="853118171" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. Inquire Claim Status is identified at left, below Manage Claims and Payments."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A1A8FFA" wp14:editId="64549913">
+            <wp:extent cx="5943600" cy="4182745"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+            <wp:docPr id="2109809106" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. Inquire Claim Status is identified at left, below Manage Claims and Payments."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="853118171" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. Inquire Claim Status is identified at left, below Manage Claims and Payments."/>
+                    <pic:cNvPr id="2109809106" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. Inquire Claim Status is identified at left, below Manage Claims and Payments."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="3821430"/>
+                      <a:ext cx="5943600" cy="4182745"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9034CE" w14:textId="77777777" w:rsidR="005E1C97" w:rsidRDefault="005E1C97">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="7E5D5FCC" w14:textId="1FD11978" w:rsidR="009D238B" w:rsidRPr="00727B87" w:rsidRDefault="009D238B" w:rsidP="009D238B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fields with a red asterisk are required fields and must be completed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proceed to the next</w:t>
+      </w:r>
+      <w:r w:rsidR="00412A92">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tab</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BF2043" w14:textId="34CCC99E" w:rsidR="00897671" w:rsidRPr="00887F1C" w:rsidRDefault="00EC318A" w:rsidP="00897671">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:br w:type="page"/>
+        <w:t>Enter Search Criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BF2043" w14:textId="28EA38C2" w:rsidR="00897671" w:rsidRPr="00887F1C" w:rsidRDefault="00EC318A" w:rsidP="00897671">
-[...27 lines deleted...]
-    <w:p w14:paraId="74458FF1" w14:textId="1C2CA549" w:rsidR="00897671" w:rsidRPr="00985021" w:rsidRDefault="00897671" w:rsidP="00897671">
+    <w:p w14:paraId="74458FF1" w14:textId="2B696EEE" w:rsidR="00897671" w:rsidRPr="00985021" w:rsidRDefault="00897671" w:rsidP="00897671">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">From the </w:t>
       </w:r>
       <w:r w:rsidR="0043030B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Claims</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Search</w:t>
+        <w:t>Search for Claims</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>panel</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7376E74C" w14:textId="4D6530E8" w:rsidR="00E037FA" w:rsidRDefault="0043030B" w:rsidP="00897671">
+    <w:p w14:paraId="7376E74C" w14:textId="61272A3E" w:rsidR="00E037FA" w:rsidRDefault="0043030B" w:rsidP="00897671">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Select</w:t>
       </w:r>
       <w:r w:rsidR="00897671" w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Provider ID</w:t>
       </w:r>
+      <w:r w:rsidR="00687A61">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
       <w:r w:rsidRPr="0043030B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the dropdown list</w:t>
       </w:r>
       <w:r w:rsidR="00897671" w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26731EC4" w14:textId="5DD8DF5E" w:rsidR="0043030B" w:rsidRDefault="0043030B" w:rsidP="00897671">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -666,147 +671,151 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>From Date of Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="0043030B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>To Date of Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, up to a six-month time span.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F9BAE9" w14:textId="269D1802" w:rsidR="0043030B" w:rsidRDefault="0043030B" w:rsidP="0043030B">
+    <w:p w14:paraId="78F9BAE9" w14:textId="5D39B7AB" w:rsidR="0043030B" w:rsidRDefault="0043030B" w:rsidP="0043030B">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> For more effective claim searching, enter as much search information as possible. If available, enter the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000B4806">
+        <w:t xml:space="preserve"> If you know the exact date of the service, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043030B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Internal Control Number (ICN)</w:t>
+        <w:t>From</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Entering the ICN is the most effective search because </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0043030B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>will return only one claim in the Search Results.</w:t>
+        <w:t xml:space="preserve"> dates will be the same date. For more effective claim searching, enter as much search information as possible. If available, enter the Internal Control Number (ICN). Entering the ICN is the most effective search because that will return only one claim in the Search Results.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="483B480B" w14:textId="6699FD09" w:rsidR="0043030B" w:rsidRDefault="0043030B" w:rsidP="0043030B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidRPr="0043030B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Search</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674B080C" w14:textId="4DC4684B" w:rsidR="003B3C10" w:rsidRPr="0043030B" w:rsidRDefault="003B3C10" w:rsidP="005E1C97">
+    <w:p w14:paraId="674B080C" w14:textId="4DC4684B" w:rsidR="003B3C10" w:rsidRPr="0043030B" w:rsidRDefault="003B3C10" w:rsidP="003B3C10">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02E1EB14" wp14:editId="4A84EFE5">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02E1EB14" wp14:editId="0C956CC3">
             <wp:extent cx="5943600" cy="3905250"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="584876033" name="Picture 1" descr="This is a screenshot of Claims Search panel with needed information fields. The Provider ID field is marked with red asterisk to indicate that it is a required field. The Search button is in the bottom right."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="584876033" name="Picture 1" descr="This is a screenshot of Claims Search panel with needed information fields. The Provider ID field is marked with red asterisk to indicate that it is a required field. The Search button is in the bottom right."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3905250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
@@ -903,97 +912,156 @@
         <w:t xml:space="preserve"> panel: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03D1EB16" w14:textId="68AEF55C" w:rsidR="00B15826" w:rsidRPr="00953E7F" w:rsidRDefault="0043030B" w:rsidP="002E14A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>View the claim status</w:t>
       </w:r>
       <w:r w:rsidR="006137F9" w:rsidRPr="006137F9">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B07C23C" w14:textId="0918CD42" w:rsidR="00953E7F" w:rsidRPr="00CD7EA5" w:rsidRDefault="00953E7F" w:rsidP="002E14A0">
+    <w:p w14:paraId="1B07C23C" w14:textId="0B8AC745" w:rsidR="00953E7F" w:rsidRPr="00CD7EA5" w:rsidRDefault="00953E7F" w:rsidP="002E14A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>If you need more information, select the claim.</w:t>
+        <w:t xml:space="preserve">If you need more information, </w:t>
+      </w:r>
+      <w:r w:rsidR="001E0CFE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">click on the Internal Control Number (ICN) link to view the claim details. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7906FD87" w14:textId="56DC5B6A" w:rsidR="00CD7EA5" w:rsidRPr="00953E7F" w:rsidRDefault="00CD7EA5" w:rsidP="00CD7EA5">
+    <w:p w14:paraId="7906FD87" w14:textId="46BF7543" w:rsidR="00CD7EA5" w:rsidRPr="00953E7F" w:rsidRDefault="00B45417" w:rsidP="00CD7EA5">
       <w:pPr>
         <w:spacing w:after="109"/>
         <w:ind w:left="450" w:firstLine="0"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A025B37" wp14:editId="04762166">
+            <wp:extent cx="5943600" cy="1344930"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+            <wp:docPr id="887574807" name="Picture 1" descr="The Internal Control Number is indicated on the Claims Search Results panel."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="887574807" name="Picture 1" descr="The Internal Control Number is indicated on the Claims Search Results panel."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="1344930"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
     </w:p>
     <w:p w14:paraId="32A90E29" w14:textId="7AC3EB4F" w:rsidR="00953E7F" w:rsidRPr="00887F1C" w:rsidRDefault="00953E7F" w:rsidP="00953E7F">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Review the Claim Detail Panel</w:t>
+        <w:t>Review</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Claim Detail Panel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A9104B4" w14:textId="5C1376BF" w:rsidR="00953E7F" w:rsidRPr="00985021" w:rsidRDefault="00953E7F" w:rsidP="00953E7F">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>From</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1232,196 +1300,192 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Close</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54941">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> when you are finished, or click </w:t>
       </w:r>
       <w:r w:rsidRPr="00E54941">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Return to Search Results</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54941">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to view another claim.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17870A76" w14:textId="1EE5DF7C" w:rsidR="00953E7F" w:rsidRDefault="00AC5376" w:rsidP="005E1C97">
+    <w:p w14:paraId="615CE72C" w14:textId="0D5EA018" w:rsidR="00E750A7" w:rsidRDefault="00AC5376" w:rsidP="00953E7F">
       <w:pPr>
         <w:spacing w:after="109"/>
         <w:ind w:left="0" w:firstLine="0"/>
-        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73BB642C" wp14:editId="270318A3">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73BB642C" wp14:editId="610630F3">
             <wp:extent cx="5943600" cy="7335520"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="772215560" name="Picture 1" descr="This is a screenshot of the Claim Detail, List of Services, and Services Detail panels."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="772215560" name="Picture 1" descr="This is a screenshot of the Claim Detail, List of Services, and Services Detail panels."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="7335520"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00953E7F" w:rsidSect="00985021">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:sectPr w:rsidR="00E750A7" w:rsidSect="00985021">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CF11850" w14:textId="77777777" w:rsidR="00F4706B" w:rsidRDefault="00F4706B" w:rsidP="001953D4">
+    <w:p w14:paraId="089019A5" w14:textId="77777777" w:rsidR="002D6A22" w:rsidRDefault="002D6A22" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CB34E04" w14:textId="77777777" w:rsidR="00F4706B" w:rsidRDefault="00F4706B" w:rsidP="001953D4">
+    <w:p w14:paraId="4A2E2104" w14:textId="77777777" w:rsidR="002D6A22" w:rsidRDefault="002D6A22" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="67B2823A" w14:textId="1B09D37A" w:rsidR="001953D4" w:rsidRPr="006D22F7" w:rsidRDefault="001953D4" w:rsidP="001953D4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E0C0A8B" w14:textId="529C3491" w:rsidR="003349AB" w:rsidRPr="003349AB" w:rsidRDefault="001953D4" w:rsidP="003349AB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E433DB">
       <w:t>MassHealth Provider Online Service Center</w:t>
     </w:r>
     <w:r w:rsidRPr="00E433DB">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -1467,111 +1531,114 @@
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00897671">
       <w:t>Job</w:t>
     </w:r>
     <w:r w:rsidR="00897671" w:rsidRPr="00897671">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00897671">
       <w:t>Aid</w:t>
     </w:r>
     <w:r w:rsidR="00897671" w:rsidRPr="00897671">
       <w:t>/Claims Submission</w:t>
     </w:r>
     <w:r w:rsidRPr="00897671">
-      <w:t xml:space="preserve"> (Rev. 0</w:t>
+      <w:t xml:space="preserve"> (Rev. </w:t>
     </w:r>
-    <w:r w:rsidR="000B4806">
-      <w:t>2</w:t>
+    <w:r w:rsidR="003349AB">
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="008206D0">
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00897671">
       <w:t>/2</w:t>
     </w:r>
-    <w:r w:rsidR="00003BC5">
-      <w:t>4</w:t>
+    <w:r w:rsidR="008206D0">
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00897671">
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="747E5917" w14:textId="77777777" w:rsidR="001953D4" w:rsidRDefault="001953D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="166552C5" w14:textId="77777777" w:rsidR="00F4706B" w:rsidRDefault="00F4706B" w:rsidP="001953D4">
+    <w:p w14:paraId="75FB5579" w14:textId="77777777" w:rsidR="002D6A22" w:rsidRDefault="002D6A22" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="502340F5" w14:textId="77777777" w:rsidR="00F4706B" w:rsidRDefault="00F4706B" w:rsidP="001953D4">
+    <w:p w14:paraId="2F514FF8" w14:textId="77777777" w:rsidR="002D6A22" w:rsidRDefault="002D6A22" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76AC01D3" w14:textId="77777777" w:rsidR="00307FBE" w:rsidRDefault="00307FBE" w:rsidP="00985021">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A7468"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CE4BE4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -4558,210 +4625,217 @@
   <w:num w:numId="9" w16cid:durableId="509180259">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="78405020">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1518303084">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="641038530">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2142913868">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="480661515">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="44792679">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:val="bestFit" w:percent="147"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B15826"/>
-    <w:rsid w:val="00003BC5"/>
     <w:rsid w:val="00010173"/>
-    <w:rsid w:val="00044AB4"/>
-    <w:rsid w:val="000B4806"/>
     <w:rsid w:val="000C157F"/>
     <w:rsid w:val="000D18A4"/>
     <w:rsid w:val="000F5331"/>
     <w:rsid w:val="000F7185"/>
     <w:rsid w:val="00124852"/>
     <w:rsid w:val="001273B6"/>
     <w:rsid w:val="00175924"/>
-    <w:rsid w:val="0017757E"/>
     <w:rsid w:val="00181A06"/>
     <w:rsid w:val="00182DD3"/>
     <w:rsid w:val="001953D4"/>
+    <w:rsid w:val="001A7B7A"/>
     <w:rsid w:val="001C7FD5"/>
+    <w:rsid w:val="001E0CFE"/>
     <w:rsid w:val="001F10D2"/>
+    <w:rsid w:val="002342C7"/>
+    <w:rsid w:val="00263C18"/>
     <w:rsid w:val="002651CB"/>
     <w:rsid w:val="00283565"/>
     <w:rsid w:val="002B62C2"/>
+    <w:rsid w:val="002D6A22"/>
     <w:rsid w:val="002E14A0"/>
     <w:rsid w:val="002E1B52"/>
     <w:rsid w:val="002E2BDC"/>
     <w:rsid w:val="00307FBE"/>
+    <w:rsid w:val="003349AB"/>
     <w:rsid w:val="00365A8F"/>
     <w:rsid w:val="003B3C10"/>
     <w:rsid w:val="00412A92"/>
     <w:rsid w:val="004170EA"/>
     <w:rsid w:val="0043030B"/>
     <w:rsid w:val="00450EF1"/>
     <w:rsid w:val="004730A8"/>
     <w:rsid w:val="004A4756"/>
     <w:rsid w:val="004D6F4E"/>
     <w:rsid w:val="004E1294"/>
     <w:rsid w:val="00502F49"/>
+    <w:rsid w:val="00507931"/>
+    <w:rsid w:val="00550FC5"/>
     <w:rsid w:val="00575FC1"/>
     <w:rsid w:val="005771DE"/>
     <w:rsid w:val="00581458"/>
     <w:rsid w:val="005D2DDD"/>
-    <w:rsid w:val="005E1C97"/>
     <w:rsid w:val="005E1D77"/>
     <w:rsid w:val="006137F9"/>
     <w:rsid w:val="00661A3B"/>
     <w:rsid w:val="00687A61"/>
     <w:rsid w:val="00690BFF"/>
-    <w:rsid w:val="006E4C24"/>
     <w:rsid w:val="007269C1"/>
     <w:rsid w:val="00726D5F"/>
+    <w:rsid w:val="00736DD4"/>
     <w:rsid w:val="0076298F"/>
+    <w:rsid w:val="00797899"/>
     <w:rsid w:val="007A2AB5"/>
     <w:rsid w:val="007B6C5D"/>
     <w:rsid w:val="007D26E6"/>
     <w:rsid w:val="007E214B"/>
+    <w:rsid w:val="008206D0"/>
     <w:rsid w:val="00824D55"/>
     <w:rsid w:val="00854525"/>
-    <w:rsid w:val="00874245"/>
     <w:rsid w:val="00887F1C"/>
     <w:rsid w:val="00897671"/>
     <w:rsid w:val="008A1F63"/>
-    <w:rsid w:val="008F57A1"/>
     <w:rsid w:val="00953E7F"/>
     <w:rsid w:val="00985021"/>
     <w:rsid w:val="009D238B"/>
+    <w:rsid w:val="009F267E"/>
     <w:rsid w:val="009F72A5"/>
     <w:rsid w:val="009F799A"/>
     <w:rsid w:val="00A064CB"/>
     <w:rsid w:val="00A42123"/>
-    <w:rsid w:val="00A42324"/>
     <w:rsid w:val="00A5130A"/>
     <w:rsid w:val="00A92897"/>
     <w:rsid w:val="00AA321A"/>
     <w:rsid w:val="00AA4ED0"/>
     <w:rsid w:val="00AB3659"/>
     <w:rsid w:val="00AB371C"/>
     <w:rsid w:val="00AC09B9"/>
     <w:rsid w:val="00AC5376"/>
     <w:rsid w:val="00AD7C12"/>
     <w:rsid w:val="00AF199A"/>
     <w:rsid w:val="00B02176"/>
     <w:rsid w:val="00B15826"/>
+    <w:rsid w:val="00B45417"/>
+    <w:rsid w:val="00BF319A"/>
     <w:rsid w:val="00C20776"/>
+    <w:rsid w:val="00C3082A"/>
     <w:rsid w:val="00C4347E"/>
     <w:rsid w:val="00C840E4"/>
-    <w:rsid w:val="00CA0F69"/>
     <w:rsid w:val="00CD7EA5"/>
+    <w:rsid w:val="00CE4EA7"/>
     <w:rsid w:val="00D55E6D"/>
     <w:rsid w:val="00DB3918"/>
     <w:rsid w:val="00DD5EB3"/>
     <w:rsid w:val="00DD6A39"/>
     <w:rsid w:val="00DE1BAD"/>
-    <w:rsid w:val="00DF13E1"/>
     <w:rsid w:val="00E037FA"/>
     <w:rsid w:val="00E11FCB"/>
     <w:rsid w:val="00E54941"/>
     <w:rsid w:val="00E710E3"/>
     <w:rsid w:val="00E750A7"/>
     <w:rsid w:val="00E90CFC"/>
     <w:rsid w:val="00EC318A"/>
     <w:rsid w:val="00F0579B"/>
+    <w:rsid w:val="00F459AF"/>
     <w:rsid w:val="00F4706B"/>
     <w:rsid w:val="00F5636F"/>
+    <w:rsid w:val="00FD4373"/>
     <w:rsid w:val="00FE20FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1D83A581"/>
   <w15:docId w15:val="{A2966D07-18EE-4382-859B-D105CF35C3BB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5302,144 +5376,75 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="001953D4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="001953D4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00985021"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...67 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1990867133">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5693,72 +5698,78 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>231</Words>
-  <Characters>1322</Characters>
+  <Words>254</Words>
+  <Characters>1452</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Submit a Referral Job Aid</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1550</CharactersWithSpaces>
+  <CharactersWithSpaces>1703</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Submit a Referral Job Aid</dc:title>
   <dc:creator>NewMMIS Training Team</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>