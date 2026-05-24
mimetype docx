--- v0 (2025-11-03)
+++ v1 (2026-05-24)
@@ -1,547 +1,460 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="765501C1" w14:textId="7E80ACEA" w:rsidR="00181A06" w:rsidRPr="00B02176" w:rsidRDefault="00181A06" w:rsidP="00181A06">
+    <w:p w14:paraId="765501C1" w14:textId="7B79B263" w:rsidR="00181A06" w:rsidRPr="00B02176" w:rsidRDefault="00181A06" w:rsidP="00181A06">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:before="360" w:after="360" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk155955933"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00B02176">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="365760" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="363149D7" wp14:editId="1F304F32">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>7937</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1673352" cy="841248"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="7" name="Picture 7">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Picture 7">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1673352" cy="841248"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00B02176">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Job Aid: </w:t>
       </w:r>
-      <w:r w:rsidR="001E51FF">
+      <w:r w:rsidR="008A205E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Institutional Claims Submission</w:t>
+        <w:t>Professional</w:t>
+      </w:r>
+      <w:r w:rsidR="001E51FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Claims Submission</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C4D9BAB" w14:textId="77777777" w:rsidR="00B02176" w:rsidRPr="00B02176" w:rsidRDefault="00B02176" w:rsidP="00B02176">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="center" w:pos="810"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="568E3952" w14:textId="77777777" w:rsidR="00897671" w:rsidRDefault="00897671" w:rsidP="00EC318A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27D361BA" w14:textId="7F37989B" w:rsidR="001E51FF" w:rsidRDefault="001E51FF" w:rsidP="001E51FF">
+    <w:p w14:paraId="3974085E" w14:textId="77777777" w:rsidR="00EB4D68" w:rsidRPr="00EB4D68" w:rsidRDefault="00EB4D68" w:rsidP="00EB4D68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E51FF">
-[...24 lines deleted...]
-        <w:r w:rsidR="002E3C89" w:rsidRPr="002E3C89">
+      <w:r w:rsidRPr="00EB4D68">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This job aid reviews the process for submitting an electronic professional claim in the Provider Online Service Center (POSC). For specific billing information, providers should refer to the relevant MassHealth Billing Guides available at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00EB4D68">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>National Uniform Billing Committee (</w:t>
-[...20 lines deleted...]
-          <w:t>)</w:t>
+          <w:t>www.mass.gov/masshealthpubs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CA210C">
-[...50 lines deleted...]
-    <w:p w14:paraId="4B64C2EB" w14:textId="77777777" w:rsidR="00C90AA3" w:rsidRPr="001E51FF" w:rsidRDefault="00C90AA3" w:rsidP="001E51FF">
+      <w:r w:rsidRPr="00EB4D68">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under the Provider Library heading. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD3D149" w14:textId="77777777" w:rsidR="00EB4D68" w:rsidRDefault="00EB4D68" w:rsidP="00EB4D68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32B1EE63" w14:textId="3612AE90" w:rsidR="00B15826" w:rsidRDefault="004170EA" w:rsidP="001E51FF">
+    <w:p w14:paraId="362C6A1B" w14:textId="77777777" w:rsidR="00EB4D68" w:rsidRDefault="00EB4D68" w:rsidP="001E51FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00EB4D68">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professional claims are used when submitting a claim for professional services, such as physician services. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592AA6BD" w14:textId="77777777" w:rsidR="00EB4D68" w:rsidRDefault="00EB4D68" w:rsidP="001E51FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32B1EE63" w14:textId="60EF58B3" w:rsidR="00B15826" w:rsidRDefault="004170EA" w:rsidP="001E51FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>This job aid describes how to</w:t>
       </w:r>
       <w:r w:rsidR="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F1E240C" w14:textId="5259BA33" w:rsidR="00985021" w:rsidRDefault="00985021" w:rsidP="00985021">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F131578" w14:textId="2E5F165B" w:rsidR="00B15826" w:rsidRDefault="00226FD4" w:rsidP="00E54941">
+    <w:p w14:paraId="6F131578" w14:textId="0CC039FB" w:rsidR="00B15826" w:rsidRPr="00E54941" w:rsidRDefault="00EB4D68" w:rsidP="00E54941">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enter and </w:t>
-[...17 lines deleted...]
-        <w:t>a single institutional claim for a member who has MassHealth coverage</w:t>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4D68">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nter </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED2F55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00ED2F55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Submit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00ED2F55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4D68">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>a single professional claim for a member who has MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="000A2D1C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Coverage</w:t>
       </w:r>
       <w:r w:rsidR="00EC318A" w:rsidRPr="00EC318A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299952DC" w14:textId="77777777" w:rsidR="00406CF4" w:rsidRDefault="00406CF4" w:rsidP="00406CF4">
-[...47 lines deleted...]
-    <w:p w14:paraId="07947A36" w14:textId="66893DA3" w:rsidR="007B6C5D" w:rsidRPr="00887F1C" w:rsidRDefault="007B6C5D" w:rsidP="007B6C5D">
+    <w:p w14:paraId="07947A36" w14:textId="00CB5BBC" w:rsidR="007B6C5D" w:rsidRPr="00887F1C" w:rsidRDefault="00EB4D68" w:rsidP="007B6C5D">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk130549751"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk130549751"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Access </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001E51FF">
+        <w:t>Submit MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6C5D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Enter Single</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Claim</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="01822575" w14:textId="2CB87CF8" w:rsidR="00B15826" w:rsidRPr="00985021" w:rsidRDefault="004170EA">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">From the </w:t>
       </w:r>
       <w:r w:rsidR="007269C1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>POSC</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> home page: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E39C6B" w14:textId="189E0884" w:rsidR="00B15826" w:rsidRPr="00985021" w:rsidRDefault="004170EA">
+    <w:p w14:paraId="78E39C6B" w14:textId="2D93EC5D" w:rsidR="00B15826" w:rsidRPr="00985021" w:rsidRDefault="004170EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidR="00897671">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Manage Claims and Payments</w:t>
       </w:r>
+      <w:r w:rsidR="00EB4D68" w:rsidRPr="00EB4D68">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to submit the professional claim</w:t>
+      </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF4A770" w14:textId="05B50B15" w:rsidR="00B15826" w:rsidRDefault="004170EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
@@ -585,7478 +498,7773 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Templates</w:t>
       </w:r>
       <w:r w:rsidR="00EC318A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> panel display</w:t>
       </w:r>
       <w:r w:rsidR="001E51FF">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00EC318A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D76E5AC" w14:textId="34CDE6EB" w:rsidR="001E51FF" w:rsidRDefault="00C7048E" w:rsidP="001E51FF">
+    <w:p w14:paraId="0D76E5AC" w14:textId="1EDF82B4" w:rsidR="001E51FF" w:rsidRDefault="00C7048E" w:rsidP="001E51FF">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7048E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Claim Templates</w:t>
+        <w:t>Claim</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4D68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7048E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Templates</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> panel:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1632F5" w14:textId="14D1F308" w:rsidR="001E51FF" w:rsidRDefault="001E51FF">
+    <w:p w14:paraId="7B1632F5" w14:textId="7EA42056" w:rsidR="001E51FF" w:rsidRPr="0031253E" w:rsidRDefault="001E51FF" w:rsidP="0031253E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
+      <w:r w:rsidR="00EB4D68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Professional</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E51FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Institutional Claim</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="001E51FF">
+        <w:t xml:space="preserve"> Claim</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031253E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031253E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Billing Information</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0031253E">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> panel displays.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20DC075F" w14:textId="5F773D9E" w:rsidR="00EB5696" w:rsidRDefault="00EB5696" w:rsidP="00E9647B">
+    <w:p w14:paraId="1CA18D54" w14:textId="67ACA0CC" w:rsidR="00EB4D68" w:rsidRDefault="00EB4D68" w:rsidP="00EB4D68">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4D68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4D68">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4D68">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Billing Information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4D68">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> panel opens under the Billing and Service tab. This tab and the Extended Services and Coordination of Benefits tabs make up the Claim header.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04021C9D" w14:textId="6B966C4B" w:rsidR="008A1045" w:rsidRDefault="00D55CE8" w:rsidP="00EB4D68">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C83CDE8" wp14:editId="3CD6CC02">
-[...2 lines deleted...]
-            <wp:docPr id="1100793942" name="Picture 1" descr="This is a screenshot of the Claim Templates panel on the MassHealth Provider Online Service Center. The Institutional Claim link is indicated as the first in the list, above Professional Claim."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04C56A48" wp14:editId="5B9CDB37">
+            <wp:extent cx="5943600" cy="2508885"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+            <wp:docPr id="675594717" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. At left, &quot;Enter Single Claim&quot; is identified under &quot;Manage Claims and Payments.&quot; The Professional Claim link is identified as the second option on the Claim Templates panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1100793942" name="Picture 1" descr="This is a screenshot of the Claim Templates panel on the MassHealth Provider Online Service Center. The Institutional Claim link is indicated as the first in the list, above Professional Claim."/>
+                    <pic:cNvPr id="675594717" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. At left, &quot;Enter Single Claim&quot; is identified under &quot;Manage Claims and Payments.&quot; The Professional Claim link is identified as the second option on the Claim Templates panel."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="2508885"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6439C5E5" w14:textId="0D41430D" w:rsidR="00187030" w:rsidRPr="00727B87" w:rsidRDefault="00E56704" w:rsidP="00897671">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fields </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3432">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with a red </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1016">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>asterisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3432">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are required fields and must be completed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BC3432">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BC3432">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proceed to the next panel.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BF2043" w14:textId="11CFC4F7" w:rsidR="00897671" w:rsidRPr="00887F1C" w:rsidRDefault="00C7048E" w:rsidP="00897671">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Billing and Service</w:t>
+      </w:r>
+      <w:r w:rsidR="00B765E2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tab</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>: Billing Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74458FF1" w14:textId="4A1A3831" w:rsidR="00897671" w:rsidRPr="00985021" w:rsidRDefault="00C7048E" w:rsidP="00897671">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>On</w:t>
+      </w:r>
+      <w:r w:rsidR="00897671" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Billing Information</w:t>
+      </w:r>
+      <w:r w:rsidR="00897671" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00897671">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>panel</w:t>
+      </w:r>
+      <w:r w:rsidR="00897671" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7376E74C" w14:textId="4B4E97A4" w:rsidR="00E037FA" w:rsidRDefault="0043030B" w:rsidP="00897671">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Select</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7048E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="00897671" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B765E2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Billing Provider ID</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6FCD">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043030B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the dropdown list</w:t>
+      </w:r>
+      <w:r w:rsidR="00897671" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FE0EEF" w14:textId="6EB41024" w:rsidR="0043030B" w:rsidRDefault="0043030B" w:rsidP="00897671">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Enter</w:t>
+      </w:r>
+      <w:r w:rsidR="00B765E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7048E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7048E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Member ID</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3629">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBB7D96" w14:textId="0CDC3A87" w:rsidR="00C7048E" w:rsidRDefault="00C7048E" w:rsidP="00897671">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Enter</w:t>
+      </w:r>
+      <w:r w:rsidR="00B765E2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7048E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Patient Account #</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3629">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F02D09" w14:textId="413027EB" w:rsidR="00C7048E" w:rsidRDefault="00C7048E" w:rsidP="00897671">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter the member’s name </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7048E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Last Name</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1016">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE3D089" w14:textId="6F78329E" w:rsidR="0084417D" w:rsidRDefault="0084417D" w:rsidP="0084417D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select the member’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7048E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Gender</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1016">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the dropdown list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7389E359" w14:textId="528BBA7A" w:rsidR="0084417D" w:rsidRDefault="0084417D" w:rsidP="00897671">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter the member’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084417D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>First Name</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90B40">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F90F38" w14:textId="557DC2B2" w:rsidR="00C7048E" w:rsidRDefault="00C7048E" w:rsidP="00897671">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter the member’s date of birth in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7048E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>DOB</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90B40">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> field.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51ACF0AA" w14:textId="77777777" w:rsidR="00AB615B" w:rsidRDefault="00AB615B" w:rsidP="00AB615B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter the member’s street address in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7048E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Member Address 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4AF1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> field.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72998F22" w14:textId="77777777" w:rsidR="00AB615B" w:rsidRDefault="00AB615B" w:rsidP="00AB615B">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043030B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Additional address information (for example, apartment numbers) can be entered in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7048E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Member Address 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> field.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D206E6" w14:textId="0C7C84DB" w:rsidR="0084417D" w:rsidRDefault="00B27532" w:rsidP="0043030B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Enter the member’s</w:t>
+      </w:r>
+      <w:r w:rsidR="0043030B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90B40">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="0084417D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2E3412" w14:textId="20018FBD" w:rsidR="0084417D" w:rsidRDefault="0084417D" w:rsidP="0043030B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Enter the member’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27532">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> State</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90B40">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the dropdown list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1BD612" w14:textId="76F418C1" w:rsidR="0084417D" w:rsidRDefault="0084417D" w:rsidP="0084417D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Enter the member’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27532" w:rsidRPr="00B27532">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B27532">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Zip</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90B40">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27532">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B27532" w:rsidRPr="00B27532">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>code</w:t>
+      </w:r>
+      <w:r w:rsidR="0043030B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BC3701" w14:textId="1769BEBB" w:rsidR="00F90EAE" w:rsidRDefault="00F90EAE" w:rsidP="00F90EAE">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B6B249E" wp14:editId="066FF367">
+            <wp:extent cx="5943600" cy="4401403"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="458760741" name="Picture 1" descr="This is a screenshot of the Billing Information panel. Required fields include (from top left) Billing Provider ID, Member ID, Patient Account #, Last Name, First Name, DOB, Gender, Member Address 1, Member City, Member State, and Member Zip."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="458760741" name="Picture 1" descr="This is a screenshot of the Billing Information panel. Required fields include (from top left) Billing Provider ID, Member ID, Patient Account #, Last Name, First Name, DOB, Gender, Member Address 1, Member City, Member State, and Member Zip."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5950101" cy="4406217"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37776F0F" w14:textId="77777777" w:rsidR="00187030" w:rsidRDefault="00187030" w:rsidP="00F90EAE">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="177F4FB7" w14:textId="1171D369" w:rsidR="006821AD" w:rsidRPr="00810244" w:rsidRDefault="00C876B0" w:rsidP="0084417D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Rendering Provider Name</w:t>
+      </w:r>
+      <w:r w:rsidR="00810244">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5432B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00810244" w:rsidRPr="00810244">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>for group practices only</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5432B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00810244">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6821D4" w14:textId="77777777" w:rsidR="00810244" w:rsidRPr="00C2405A" w:rsidRDefault="00810244" w:rsidP="00810244">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2405A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTE: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2405A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>To pre-populate th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2405A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> field</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2405A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, click the magnifying glass to the right, enter the provider NPI number, Business Name or Last Name and First Name, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2405A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>click search</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2405A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C2405A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>provider</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2405A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name will appear below, click on the name and it will prepopulate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B7140E" w14:textId="3470FE8F" w:rsidR="0084417D" w:rsidRPr="00C2405A" w:rsidRDefault="00D1422C" w:rsidP="0084417D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Enter</w:t>
+      </w:r>
+      <w:r w:rsidR="0084417D" w:rsidRPr="0084417D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0516E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Re</w:t>
+      </w:r>
+      <w:r w:rsidR="007D2561">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ferring </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F0516E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provider </w:t>
+      </w:r>
+      <w:r w:rsidR="0084417D" w:rsidRPr="0084417D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Name</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C05A89">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0084417D" w:rsidRPr="0084417D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if applicable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034CD489" w14:textId="2CBDF5C3" w:rsidR="00C2405A" w:rsidRPr="00C2405A" w:rsidRDefault="00C2405A" w:rsidP="00C2405A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2405A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">NOTE: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2405A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>To pre-populate th</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36529">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2405A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> field</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36529">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2405A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, click the magnifying glass to the right, enter the provider NPI number, Business Name or Last Name and First Name, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2405A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>click search</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2405A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C2405A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>provider</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2405A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name will appear below, click on the name and it will prepopulate</w:t>
+      </w:r>
+      <w:r w:rsidR="005635BF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DBFFF26" w14:textId="77777777" w:rsidR="00E96733" w:rsidRDefault="00E96733" w:rsidP="00E96733">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084417D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supervising Prov Last Name </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084417D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084417D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Supervising Prov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084417D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phys First Name </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084417D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>fields, enter the name of the supervising physician associated with the claim, if applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF33001" w14:textId="5450DF54" w:rsidR="0084417D" w:rsidRDefault="0084417D" w:rsidP="0043030B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A49EA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Supervising Prov NPI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D947FDE" w14:textId="2E386AA7" w:rsidR="009A49EA" w:rsidRDefault="009A49EA" w:rsidP="009A49EA">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A49EA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00317FD1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All </w:t>
+      </w:r>
+      <w:r w:rsidR="00804318">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">providers must be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A49EA">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>actively enrolled with MassHealth at least as a nonbilling provider if included on the claim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC91BAB" w14:textId="10A44DCC" w:rsidR="004527FA" w:rsidRPr="0043030B" w:rsidRDefault="00A16500" w:rsidP="009A49EA">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A493632" wp14:editId="04BD6DC1">
+            <wp:extent cx="5943600" cy="2674962"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="294818876" name="Picture 1" descr="Nonrequired fields shown include Rendering Provider Name, Rendering Provider Taxonomy, Referring Provider Name, Supervising Provider Last Name, Supervising Provider First Name, Supervising Provider NPI, Supervising Provider Other ID Type, and Supervising Provider Other ID."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="294818876" name="Picture 1" descr="Nonrequired fields shown include Rendering Provider Name, Rendering Provider Taxonomy, Referring Provider Name, Supervising Provider Last Name, Supervising Provider First Name, Supervising Provider NPI, Supervising Provider Other ID Type, and Supervising Provider Other ID."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5945864" cy="2675981"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11143583" w14:textId="77A45EA7" w:rsidR="00953E7F" w:rsidRPr="00953E7F" w:rsidRDefault="009A49EA" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A49EA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Release of Information</w:t>
+      </w:r>
+      <w:r w:rsidR="00511EC7">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the dropdown list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43741BE2" w14:textId="77D026B9" w:rsidR="00953E7F" w:rsidRPr="00B55452" w:rsidRDefault="00061408" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Select</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061408">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061408">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Place of Service</w:t>
+      </w:r>
+      <w:r w:rsidR="00511EC7">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061408">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061408">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>from the dropdown list</w:t>
+      </w:r>
+      <w:r w:rsidR="00953E7F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22443491" w14:textId="076A835E" w:rsidR="00B55452" w:rsidRPr="00DF1A63" w:rsidRDefault="00061408" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Select</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061408">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061408">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Assignment of Benefits Ind</w:t>
+      </w:r>
+      <w:r w:rsidR="00511EC7">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061408">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061408">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>from the drop</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061408">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>own list</w:t>
+      </w:r>
+      <w:r w:rsidR="00352B55" w:rsidRPr="00DF1A63">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70398D49" w14:textId="1C3E5FE1" w:rsidR="00352B55" w:rsidRPr="00DF1A63" w:rsidRDefault="00061408" w:rsidP="00352B55">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Select</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061408">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061408">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Signature on File</w:t>
+      </w:r>
+      <w:r w:rsidR="00511EC7">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061408">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061408">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>from the dropdown list</w:t>
+      </w:r>
+      <w:r w:rsidR="00352B55" w:rsidRPr="00DF1A63">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511B6B37" w14:textId="1FF0ED18" w:rsidR="00352B55" w:rsidRDefault="00061408" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Select</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061408">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061408">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Provider Accepts Assignment</w:t>
+      </w:r>
+      <w:r w:rsidR="00511EC7">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061408">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061408">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>from the dropdown list</w:t>
+      </w:r>
+      <w:r w:rsidR="00352B55" w:rsidRPr="00DF1A63">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651C244E" w14:textId="0704D50E" w:rsidR="008D194E" w:rsidRPr="005A0861" w:rsidRDefault="00061408" w:rsidP="00207ACA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0861">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0861">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Claim Filing Indicator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0861">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>from the dropdown list.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D08A9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AC1E493" wp14:editId="58E578C6">
+            <wp:extent cx="5942965" cy="2435941"/>
+            <wp:effectExtent l="0" t="0" r="635" b="2540"/>
+            <wp:docPr id="1474577092" name="Picture 1" descr="Required fields include Release of Information, Place of Service, Assignment of Benefits Ind, Signature on File, Provider Accepts Assignment, and Claiming Filing Indicator."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1474577092" name="Picture 1" descr="Required fields include Release of Information, Place of Service, Assignment of Benefits Ind, Signature on File, Provider Accepts Assignment, and Claiming Filing Indicator."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6037880" cy="2474845"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A447173" w14:textId="39FBAD1B" w:rsidR="00061408" w:rsidRPr="00061408" w:rsidRDefault="00061408" w:rsidP="00061408">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00061408">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Billing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Information Tab</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061408">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Service Information and Claims Charges</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0E4464" w14:textId="5380C5D4" w:rsidR="00E22362" w:rsidRDefault="00FA04C1" w:rsidP="00E22362">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA04C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ICD Version</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA44C7">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22362" w:rsidRPr="00DF1A63">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F31FB4" w14:textId="31A30C4F" w:rsidR="00FA04C1" w:rsidRPr="00DF1A63" w:rsidRDefault="00FA04C1" w:rsidP="00FA04C1">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA04C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Select </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA04C1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ICD-9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA04C1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for claims with a date of service before October 1, 2015, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA04C1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ICD-10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA04C1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for claims with a date of service on or after that date. The system defaults to ICD-10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48459B43" w14:textId="0E323FD1" w:rsidR="00352B55" w:rsidRPr="00DF1A63" w:rsidRDefault="00FA04C1" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA04C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Diagnosis Codes</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA44C7">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (minimum of one required)</w:t>
+      </w:r>
+      <w:r w:rsidR="006C012F" w:rsidRPr="00DF1A63">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B91E5BF" w14:textId="77777777" w:rsidR="00FA04C1" w:rsidRDefault="006C012F" w:rsidP="00FA04C1">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF1A63">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1A63">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> When </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA04C1" w:rsidRPr="00FA04C1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entering diagnosis codes please be sure to enter the primary diagnosis code in field 1. Where relevant, enter the secondary diagnosis code in field 2 and the tertiary diagnosis code in field 3. The remaining fields may be used to for any additional diagnosis codes related to the claim to be submitted. Providers may submit up to 12 diagnosis codes per transaction.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D2ADAF" w14:textId="38C6FAAF" w:rsidR="006C012F" w:rsidRDefault="00FA04C1" w:rsidP="006C012F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Enter</w:t>
+      </w:r>
+      <w:r w:rsidR="006C012F" w:rsidRPr="00DF1A63">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Total Charges</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA44C7">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="006C012F" w:rsidRPr="00DF1A63">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8DF179" w14:textId="77777777" w:rsidR="00F61DEB" w:rsidRDefault="00F61DEB" w:rsidP="00F61DEB">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08D0AC7A" wp14:editId="7C9E144C">
+            <wp:extent cx="5943600" cy="4389755"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1776342973" name="Picture 1" descr="This is a screenshot of the Service Information panel. Enter diagnoses and total charges. Required fields include ICD Version (defaulted to ICD-10), Diagnosis Code 1, and Total Charges."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1776342973" name="Picture 1" descr="This is a screenshot of the Service Information panel. Enter diagnoses and total charges. Required fields include ICD Version (defaulted to ICD-10), Diagnosis Code 1, and Total Charges."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="4389755"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4774B4" w14:textId="77777777" w:rsidR="00F61DEB" w:rsidRDefault="00F61DEB" w:rsidP="00F61DEB">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58AE0F32" w14:textId="261EED06" w:rsidR="006C012F" w:rsidRDefault="00F61DEB" w:rsidP="00F61DEB">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When all the </w:t>
+      </w:r>
+      <w:r w:rsidR="003104E8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>information is entered on the Billin</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4897">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="003104E8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Services Tab, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA04C1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA04C1" w:rsidRPr="00FA04C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Extended Services</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA04C1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tab</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8586A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (scroll to the top to see the Ex</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6ADA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>tended Services Tab)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA04C1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56CB8960" w14:textId="66267180" w:rsidR="00FA04C1" w:rsidRDefault="00FA04C1" w:rsidP="00FA04C1">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA04C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Clicking </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA04C1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Extended Services tab will save data entered so far and will check for any required fields that have not </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA04C1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>been</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA04C1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> populated with information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6997C589" w14:textId="28D520AA" w:rsidR="00B5259B" w:rsidRDefault="007A51E2" w:rsidP="00B5259B">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1352DF25" wp14:editId="1CD50352">
+            <wp:extent cx="5943600" cy="373380"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+            <wp:docPr id="1005253622" name="Picture 1" descr="The Extended Services tab is indicated second from left."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1005253622" name="Picture 1" descr="The Extended Services tab is indicated second from left."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="2000250"/>
+                      <a:ext cx="5943600" cy="373380"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF17900" w14:textId="77777777" w:rsidR="000C1A13" w:rsidRDefault="000C1A13" w:rsidP="00EB5696">
-[...32 lines deleted...]
-    <w:p w14:paraId="39BF2043" w14:textId="7D05D70C" w:rsidR="00897671" w:rsidRPr="00887F1C" w:rsidRDefault="00C7048E" w:rsidP="00897671">
+    <w:p w14:paraId="5FDC9BF0" w14:textId="77777777" w:rsidR="00B5259B" w:rsidRDefault="00B5259B" w:rsidP="00FA04C1">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18367301" w14:textId="58DAD3B1" w:rsidR="0061487E" w:rsidRPr="0061487E" w:rsidRDefault="002020C1" w:rsidP="0061487E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Billing and Service</w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="74458FF1" w14:textId="4E93FAD5" w:rsidR="00897671" w:rsidRPr="00985021" w:rsidRDefault="00C7048E" w:rsidP="00897671">
+        <w:t>Extended Services Information and Service Facility Provider</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E504365" w14:textId="6651A9AB" w:rsidR="0061487E" w:rsidRDefault="0061487E" w:rsidP="0061487E">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="7376E74C" w14:textId="0DDE853F" w:rsidR="00E037FA" w:rsidRPr="00E9647B" w:rsidRDefault="0043030B" w:rsidP="00897671">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0061487E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On the </w:t>
+      </w:r>
+      <w:r w:rsidR="002020C1" w:rsidRPr="002020C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Extended </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r w:rsidR="002020C1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0061487E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Information </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0061487E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">panel: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D64EC7F" w14:textId="492EAF08" w:rsidR="000D7491" w:rsidRDefault="002020C1" w:rsidP="000D7491">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...61 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Enter or select the following, as appropriate</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7491" w:rsidRPr="000D7491">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084E45A1" w14:textId="1DB641A7" w:rsidR="002020C1" w:rsidRDefault="002020C1" w:rsidP="002020C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
-[...62 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>CLIA Number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74016C32" w14:textId="2A06B386" w:rsidR="002020C1" w:rsidRDefault="002020C1" w:rsidP="002020C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Homebound Indicator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E21D466" w14:textId="64C998BF" w:rsidR="002020C1" w:rsidRDefault="002020C1" w:rsidP="002020C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>IDE Number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F5B2BA" w14:textId="48D08A0B" w:rsidR="002020C1" w:rsidRDefault="002020C1" w:rsidP="002020C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>EPSDT Referral</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034C93E7" w14:textId="00FA1477" w:rsidR="002020C1" w:rsidRDefault="002020C1" w:rsidP="002020C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>EPSDT Condition Indicator 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EFD759" w14:textId="0BD5CD5C" w:rsidR="002020C1" w:rsidRDefault="002020C1" w:rsidP="002020C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>EPSDT Condition Indicator 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2433F719" w14:textId="407FEF52" w:rsidR="002020C1" w:rsidRDefault="002020C1" w:rsidP="002020C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>EPSDT Condition Indicator 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070CFB34" w14:textId="012EFDA3" w:rsidR="002020C1" w:rsidRDefault="002020C1" w:rsidP="002020C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Pregnancy Indicator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C51396" w14:textId="03A2424D" w:rsidR="002020C1" w:rsidRDefault="002020C1" w:rsidP="002020C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Birth Weight</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F6CA82" w14:textId="70184D7E" w:rsidR="002020C1" w:rsidRDefault="002020C1" w:rsidP="002020C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Delay Reason Code</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F61DECB" w14:textId="6CCF4D82" w:rsidR="002020C1" w:rsidRDefault="002020C1" w:rsidP="002020C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Last Menstrual Period</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DD6A16" w14:textId="5C6FDA5B" w:rsidR="002020C1" w:rsidRDefault="002020C1" w:rsidP="002020C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Estimated Date of Birth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A18CDFE" w14:textId="2CB6ADF4" w:rsidR="002020C1" w:rsidRDefault="002020C1" w:rsidP="002020C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Mammography Certification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50079270" w14:textId="662CC3C4" w:rsidR="00CF77EC" w:rsidRDefault="006C4897" w:rsidP="002020C1">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24998EEB" wp14:editId="4EDEC41F">
-[...2 lines deleted...]
-            <wp:docPr id="1481391665" name="Picture 1" descr="The Billing and Service tab is indicated in the top right corner of the Billing Information panel."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E5F1FED" wp14:editId="6BD499ED">
+            <wp:extent cx="5943600" cy="3592830"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+            <wp:docPr id="1931680779" name="Picture 1" descr="This is a screenshot of the Extended Services panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1481391665" name="Picture 1" descr="The Billing and Service tab is indicated in the top right corner of the Billing Information panel."/>
+                    <pic:cNvPr id="1931680779" name="Picture 1" descr="This is a screenshot of the Extended Services panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="1620520"/>
+                      <a:ext cx="5943600" cy="3592830"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FE0EEF" w14:textId="442A64A1" w:rsidR="0043030B" w:rsidRPr="00E9647B" w:rsidRDefault="0043030B" w:rsidP="00897671">
+    <w:p w14:paraId="2C6DCA53" w14:textId="77777777" w:rsidR="001A10FF" w:rsidRDefault="001A10FF" w:rsidP="001A10FF">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Delay Reason Codes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF78BB3" w14:textId="77777777" w:rsidR="001A10FF" w:rsidRPr="000357C3" w:rsidRDefault="001A10FF" w:rsidP="001A10FF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000357C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>When submitting a 90-Day Waiver Request, enter one of the following Delay Reason Codes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B718AF" w14:textId="77777777" w:rsidR="001A10FF" w:rsidRPr="0060699A" w:rsidRDefault="001A10FF" w:rsidP="001A10FF">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="900" w:firstLine="540"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060699A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1-Proof of Eligibility Unknown or Unavailable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3AD66D" w14:textId="77777777" w:rsidR="001A10FF" w:rsidRPr="0060699A" w:rsidRDefault="001A10FF" w:rsidP="001A10FF">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="1440" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060699A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>4-Delay in Certifying Provider</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2841002C" w14:textId="77777777" w:rsidR="001A10FF" w:rsidRPr="0060699A" w:rsidRDefault="001A10FF" w:rsidP="001A10FF">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="1450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>8-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060699A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Delay in Eligibility Determination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B0531A" w14:textId="77777777" w:rsidR="001A10FF" w:rsidRPr="000357C3" w:rsidRDefault="001A10FF" w:rsidP="001A10FF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000357C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>When submitting a Final Deadline Appeal Request, enter the following Delay Reason Code:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6770F259" w14:textId="77777777" w:rsidR="001A10FF" w:rsidRPr="0060699A" w:rsidRDefault="001A10FF" w:rsidP="001A10FF">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="1440" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>9-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060699A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Original Claim Rejected or Denied Due to a Reason Unrelated to the Billin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060699A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Limitation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730E1B5E" w14:textId="77777777" w:rsidR="001A10FF" w:rsidRPr="000E5C0A" w:rsidRDefault="001A10FF" w:rsidP="001A10FF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E5C0A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>When submitting a National Correct Coding Initiative/Medically Unlikely Edit (NCCI/MUE) Review Request or a Special Handle claim Review Request, you must include a detailed letter of why the claim needs to be reviewed, enter the following Delay Reason Code:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3CD995" w14:textId="77777777" w:rsidR="001A10FF" w:rsidRPr="005301A3" w:rsidRDefault="001A10FF" w:rsidP="001A10FF">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="900" w:firstLine="540"/>
+        <w:rPr>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060699A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>11-Other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C7433D2" w14:textId="77777777" w:rsidR="001A10FF" w:rsidRDefault="001A10FF" w:rsidP="001A10FF">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00803EE8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>NOTE:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Supporting documentation must be uploaded with the claim when using a Delay Reason Code, the claim will not suspend for review if the supporting documentation is not uploaded. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18346AFF" w14:textId="77777777" w:rsidR="00444E48" w:rsidRDefault="00444E48" w:rsidP="002020C1">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37F6EBD7" w14:textId="16175569" w:rsidR="002020C1" w:rsidRPr="000D7491" w:rsidRDefault="002020C1" w:rsidP="002020C1">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002020C1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Service Facility Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002020C1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002020C1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">panel: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2105EDD9" w14:textId="020348F7" w:rsidR="000D7491" w:rsidRPr="000D7491" w:rsidRDefault="00DF7A43" w:rsidP="000D7491">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...57 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7491" w:rsidRPr="000D7491">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7A43">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Service Facility Provider Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7A43">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if the Service Facility Location Address fields are entered</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7491" w:rsidRPr="000D7491">
+        <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DBB7D96" w14:textId="28554081" w:rsidR="00C7048E" w:rsidRPr="00E9647B" w:rsidRDefault="00C7048E" w:rsidP="00897671">
+    <w:p w14:paraId="3C47FCAE" w14:textId="0EF1DC72" w:rsidR="0061487E" w:rsidRDefault="00DF7A43" w:rsidP="00953E7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...30 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7491">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7A43">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Service Facility Provider NPI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7A43">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if the location of services is different than that of the billing provider’s and the entity is not a sub-part of the billing provider</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7491">
+        <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F02D09" w14:textId="17B9429E" w:rsidR="00C7048E" w:rsidRPr="00E9647B" w:rsidRDefault="00C7048E" w:rsidP="00897671">
+    <w:p w14:paraId="7F399CF2" w14:textId="19C54F43" w:rsidR="000D7491" w:rsidRDefault="00DF7A43" w:rsidP="00953E7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...212 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF7A43">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7A43">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Service Facility Address 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7A43">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7A43">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7A43">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7A43">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7A43">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7A43">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Zip Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7A43">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fields, enter the Service Facility Address if the Service Facility Provider Name is entered</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7491">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00EB085E" w14:textId="23D1C4CF" w:rsidR="00DF7A43" w:rsidRDefault="00DF7A43" w:rsidP="00DF7A43">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="460"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF7A43">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E9647B">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C7048E" w:rsidRPr="00E9647B">
-[...149 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00DF7A43">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7A43">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Service Facility Location Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7A43">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is required if the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7A43">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Service Facility Provider Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7A43">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is entered on the claim, and vice versa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE6C95B" w14:textId="2DD14C05" w:rsidR="009F09E4" w:rsidRDefault="009F09E4" w:rsidP="00DF7A43">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="460"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79708518" wp14:editId="2D1BE741">
-[...2 lines deleted...]
-            <wp:docPr id="1552959698" name="Picture 1" descr="This is a screenshot of the Billing Information panel. Required fields include (from top left) Member ID, Patient Account #, Last Name, First Name, DOB, Member Address 1, Member City, Member State, and Member Zip."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="515E35CE" wp14:editId="2F450AA0">
+            <wp:extent cx="5943600" cy="1762760"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+            <wp:docPr id="1639159701" name="Picture 1" descr="This is a screenshot of the Service Facility Provider panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1552959698" name="Picture 1" descr="This is a screenshot of the Billing Information panel. Required fields include (from top left) Member ID, Patient Account #, Last Name, First Name, DOB, Member Address 1, Member City, Member State, and Member Zip."/>
+                    <pic:cNvPr id="1639159701" name="Picture 1" descr="This is a screenshot of the Service Facility Provider panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="2106295"/>
+                      <a:ext cx="5943600" cy="1762760"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F574CD6" w14:textId="77777777" w:rsidR="00406CF4" w:rsidRDefault="00406CF4">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    <w:p w14:paraId="0402B79E" w14:textId="0ABC2CD4" w:rsidR="00E926DD" w:rsidRPr="0061487E" w:rsidRDefault="00E926DD" w:rsidP="00E926DD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="32A90E29" w14:textId="63CECB3A" w:rsidR="00953E7F" w:rsidRPr="00887F1C" w:rsidRDefault="00B27532" w:rsidP="00953E7F">
+        <w:t>List of Claim Notes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2132B7F5" w14:textId="791FC4A0" w:rsidR="00E926DD" w:rsidRDefault="00E926DD" w:rsidP="00E926DD">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0061487E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>List of Claim Notes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0061487E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0061487E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>panel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, if applicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0061487E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CA56AC" w14:textId="134ED29C" w:rsidR="000D7491" w:rsidRDefault="00E926DD" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E926DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>New Item</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E926DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Claim Notes Detail</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> panel displays</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7491">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36252915" w14:textId="77777777" w:rsidR="00E926DD" w:rsidRPr="00E926DD" w:rsidRDefault="00E926DD" w:rsidP="00E926DD">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E926DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E926DD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A maximum of 10 claim notes can be added to a claim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD9CCED" w14:textId="766F9A78" w:rsidR="004639FD" w:rsidRPr="0061487E" w:rsidRDefault="004639FD" w:rsidP="004639FD">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1A9104B4" w14:textId="0116FBEC" w:rsidR="00953E7F" w:rsidRPr="00985021" w:rsidRDefault="00B55452" w:rsidP="00953E7F">
+        <w:t>Claim Notes Detail</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F26D6F" w14:textId="0910D3C1" w:rsidR="00E926DD" w:rsidRDefault="004639FD" w:rsidP="004639FD">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5"/>
-[...23 lines deleted...]
-      <w:r w:rsidR="00953E7F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0061487E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Claim Notes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0061487E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00953E7F" w:rsidRPr="00985021">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Detail </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0061487E">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">panel: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11143583" w14:textId="7D26E96B" w:rsidR="00953E7F" w:rsidRPr="00953E7F" w:rsidRDefault="00B55452" w:rsidP="00953E7F">
+    <w:p w14:paraId="621941C9" w14:textId="44F7DBB5" w:rsidR="00151EEB" w:rsidRPr="00151EEB" w:rsidRDefault="000D7491" w:rsidP="00151EEB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...99 lines deleted...]
-    <w:p w14:paraId="43741BE2" w14:textId="4DADDEAB" w:rsidR="00953E7F" w:rsidRPr="00B55452" w:rsidRDefault="00B55452" w:rsidP="00953E7F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select </w:t>
+      </w:r>
+      <w:r w:rsidR="00151EEB" w:rsidRPr="00151EEB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Claim Note Type</w:t>
+      </w:r>
+      <w:r w:rsidR="00151EEB" w:rsidRPr="00151EEB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the dropdown list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BAFEF6A" w14:textId="720515D2" w:rsidR="000D7491" w:rsidRDefault="00151EEB" w:rsidP="00953E7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...20 lines deleted...]
-      <w:r w:rsidR="00953E7F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151EEB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Claim Note Description</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22443491" w14:textId="604430FA" w:rsidR="00B55452" w:rsidRPr="00DF1A63" w:rsidRDefault="00352B55" w:rsidP="00953E7F">
+    <w:p w14:paraId="4822FB4C" w14:textId="529D13AC" w:rsidR="00151EEB" w:rsidRDefault="00151EEB" w:rsidP="00953E7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF1A63">
-[...210 lines deleted...]
-      <w:r w:rsidR="00352B55" w:rsidRPr="00DF1A63">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151EEB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Add</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511B6B37" w14:textId="5311229D" w:rsidR="00352B55" w:rsidRPr="00DF1A63" w:rsidRDefault="00352B55" w:rsidP="00953E7F">
-[...388 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="6C224571" w14:textId="6408F0A2" w:rsidR="005E6E62" w:rsidRDefault="005E6E62" w:rsidP="005E6E62">
+      <w:pPr>
+        <w:spacing w:after="109"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74EE801D" wp14:editId="69B37C84">
-            <wp:extent cx="5943600" cy="2653665"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46045F60" wp14:editId="062ECCA0">
+            <wp:extent cx="5943600" cy="2388235"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="365165662" name="Picture 1" descr="This is a screenshot of the Billing Information panel. Nonrequired fields include (from top left) Attending Phys Last Name, Attending Phys First Name, Attending Phys NPI, Operating Phys Last Name, Operating Phys First Name, Operating Phys NPI, Other Operating Phys Last Name, Other Operating Phys First Name, Other Operating Phys NPI, and Referring Provider Name."/>
+            <wp:docPr id="815034526" name="Picture 1" descr="The New Item button is identified in the bottom right of the List of Claim Notes panel. The Add button is identified in the bottom right of the Claim Notes Detail panel. Claim Note Type and Claim Note Description are indicated as required fields"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="365165662" name="Picture 1" descr="This is a screenshot of the Billing Information panel. Nonrequired fields include (from top left) Attending Phys Last Name, Attending Phys First Name, Attending Phys NPI, Operating Phys Last Name, Operating Phys First Name, Operating Phys NPI, Other Operating Phys Last Name, Other Operating Phys First Name, Other Operating Phys NPI, and Referring Provider Name."/>
+                    <pic:cNvPr id="815034526" name="Picture 1" descr="The New Item button is identified in the bottom right of the List of Claim Notes panel. The Add button is identified in the bottom right of the Claim Notes Detail panel. Claim Note Type and Claim Note Description are indicated as required fields"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="2653665"/>
+                      <a:ext cx="5943600" cy="2388235"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A87E023" w14:textId="44F0C779" w:rsidR="00602161" w:rsidRDefault="00602161" w:rsidP="00953E7F">
+    <w:p w14:paraId="29FE312C" w14:textId="4C390B4B" w:rsidR="00151EEB" w:rsidRPr="00151EEB" w:rsidRDefault="00151EEB" w:rsidP="00151EEB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ambulance Transport and Certification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B12786" w14:textId="4CEFA9FF" w:rsidR="00151EEB" w:rsidRPr="00151EEB" w:rsidRDefault="00151EEB" w:rsidP="00151EEB">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151EEB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Ambulance Transport and Certification</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151EEB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151EEB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">panel: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42363352" w14:textId="450EF40C" w:rsidR="000D7491" w:rsidRDefault="00151EEB" w:rsidP="00953E7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enter a </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="26FC6CD4" w14:textId="17CCF773" w:rsidR="002D4614" w:rsidRPr="002D4614" w:rsidRDefault="002D4614" w:rsidP="002D4614">
+        <w:t>Enter or select the following, as appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B5489F" w14:textId="157A7F61" w:rsidR="00151EEB" w:rsidRDefault="00151EEB" w:rsidP="00151EEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="109"/>
-[...42 lines deleted...]
-      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="109"/>
-        <w:ind w:hanging="360"/>
-[...97 lines deleted...]
-    <w:p w14:paraId="1458B0F1" w14:textId="0FDCC717" w:rsidR="00162D9A" w:rsidRDefault="00162D9A" w:rsidP="00E9647B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Patient Weight</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177556CD" w14:textId="7D33FF36" w:rsidR="00151EEB" w:rsidRDefault="00151EEB" w:rsidP="00151EEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="109"/>
-[...18 lines deleted...]
-      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="109"/>
-        <w:ind w:hanging="360"/>
-[...73 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Transport Reason Code</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED2A816" w14:textId="35A640FD" w:rsidR="00151EEB" w:rsidRDefault="00151EEB" w:rsidP="00151EEB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="109"/>
-        <w:ind w:hanging="360"/>
-[...52 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Transport Distance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4617F91C" w14:textId="2A53905D" w:rsidR="00151EEB" w:rsidRDefault="00151EEB" w:rsidP="00151EEB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="109"/>
-        <w:ind w:hanging="360"/>
-[...45 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Roundtrip Purpose Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D619EC" w14:textId="78B1253F" w:rsidR="00151EEB" w:rsidRDefault="00151EEB" w:rsidP="00151EEB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="109"/>
-        <w:ind w:hanging="360"/>
-[...49 lines deleted...]
-    <w:p w14:paraId="19B72188" w14:textId="0B8F9A56" w:rsidR="0048005F" w:rsidRDefault="0048005F" w:rsidP="0048005F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Stretcher Purpose Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EEECE88" w14:textId="364C7C10" w:rsidR="00151EEB" w:rsidRDefault="00151EEB" w:rsidP="00151EEB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Certification Condition Indicator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BB5242" w14:textId="7AE23BA9" w:rsidR="00B25D43" w:rsidRPr="00B25D43" w:rsidRDefault="00B25D43" w:rsidP="00B25D43">
       <w:pPr>
         <w:spacing w:after="109"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F2093A9" wp14:editId="5D50B9F8">
-[...2 lines deleted...]
-            <wp:docPr id="1900669205" name="Picture 1" descr="This is a screenshot of the Billing Information panel. Nonrequired fields include (from top left) Referral # and Prior Authorization/Pre-Admission Screening #. Required fields include Assignment of Benefits Ind, Provider Accepts Assignment, Claiming Filing Indicator, and Release of Information."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5417B569" wp14:editId="09061A2A">
+            <wp:extent cx="5943600" cy="2929255"/>
+            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:docPr id="1245750507" name="Picture 1" descr="This is a screenshot of the Ambulance Transport and Certification panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1900669205" name="Picture 1" descr="This is a screenshot of the Billing Information panel. Nonrequired fields include (from top left) Referral # and Prior Authorization/Pre-Admission Screening #. Required fields include Assignment of Benefits Ind, Provider Accepts Assignment, Claiming Filing Indicator, and Release of Information."/>
+                    <pic:cNvPr id="1245750507" name="Picture 1" descr="This is a screenshot of the Ambulance Transport and Certification panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="1855470"/>
+                      <a:ext cx="5943600" cy="2929255"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18367301" w14:textId="4600236F" w:rsidR="0061487E" w:rsidRPr="0061487E" w:rsidRDefault="0061487E" w:rsidP="0061487E">
-[...100 lines deleted...]
-      <w:r w:rsidR="000D7491">
+    <w:p w14:paraId="28C3EE23" w14:textId="70946E64" w:rsidR="00E77991" w:rsidRDefault="00CA6073" w:rsidP="00B16015">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="90" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scroll to the top, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0454" w:rsidRPr="00151EEB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0454">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000D7491" w:rsidRPr="000D7491">
-[...647 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00FB0454" w:rsidRPr="00151EEB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If there is a third party to bill, you will need to complete the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0454" w:rsidRPr="00151EEB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Coordination of Benefits</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0454" w:rsidRPr="00151EEB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> panel before adding the Procedure information</w:t>
+      </w:r>
+      <w:r w:rsidR="0062274D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Please refer to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1160F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1160F">
+        <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>N</w:t>
-[...44 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Coordination of Benefits Job Aid on Mass.gov.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B16015">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C0D1257" wp14:editId="7075C91B">
-[...2 lines deleted...]
-            <wp:docPr id="892759386" name="Picture 1" descr="This is a screenshot of the Service Information panel. Required fields include (from top left) From Date, Through Date, Patient Status, and Admission or Visit Type."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11C06225" wp14:editId="15B75A1E">
+            <wp:extent cx="5943600" cy="845185"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2030326009" name="Picture 1" descr="The Coordination of Benefits tab is identified third from left at the top of the page. The New Item button is identified in the bottom right of the List of COB panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="892759386" name="Picture 1" descr="This is a screenshot of the Service Information panel. Required fields include (from top left) From Date, Through Date, Patient Status, and Admission or Visit Type."/>
+                    <pic:cNvPr id="2030326009" name="Picture 1" descr="The Coordination of Benefits tab is identified third from left at the top of the page. The New Item button is identified in the bottom right of the List of COB panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="1382395"/>
+                      <a:ext cx="5943600" cy="845185"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B669BF1" w14:textId="647A2F32" w:rsidR="0060699A" w:rsidRPr="0061487E" w:rsidRDefault="0060699A" w:rsidP="0060699A">
-[...70 lines deleted...]
-    <w:p w14:paraId="72E42017" w14:textId="6ADC9109" w:rsidR="000D7491" w:rsidRDefault="000D7491" w:rsidP="00953E7F">
+    <w:p w14:paraId="4CA78984" w14:textId="4A5EE92E" w:rsidR="00E77991" w:rsidRDefault="00E77991" w:rsidP="003D1896">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD56B35" w14:textId="25A0B154" w:rsidR="00CA6073" w:rsidRDefault="00AC095C" w:rsidP="00F34949">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F34949">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D40B5" w:rsidRPr="00F34949">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Scroll to t</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0454" w:rsidRPr="00F34949">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>he top when completed a</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6073" w:rsidRPr="00F34949">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nd Click the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6073" w:rsidRPr="00F34949">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Procedure</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6073" w:rsidRPr="00F34949">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tab</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0293CD12" w14:textId="0A8AB77C" w:rsidR="00151EEB" w:rsidRDefault="00151EEB" w:rsidP="00151EEB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Procedure Tab</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07190A4D" w14:textId="132CD725" w:rsidR="00151EEB" w:rsidRPr="00151EEB" w:rsidRDefault="00151EEB" w:rsidP="00151EEB">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C49E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">List of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Professional Services</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> panel:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE94E88" w14:textId="081308AB" w:rsidR="000D7491" w:rsidRDefault="00151EEB" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151EEB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>New Item</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151EEB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Professional Services Detail</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> panel displays</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7491" w:rsidRPr="000D7491">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F406375" w14:textId="15B8386A" w:rsidR="00032214" w:rsidRDefault="00032214" w:rsidP="00032214">
+      <w:pPr>
+        <w:spacing w:after="109"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="598FD880" wp14:editId="1F858352">
-[...2 lines deleted...]
-            <wp:docPr id="1911291392" name="Picture 1" descr="This is a screenshot of the Claims Charges panel. The Total Charges field (top right) is indicated as a required field."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5758E5F7" wp14:editId="1CA04B56">
+            <wp:extent cx="5943600" cy="1269242"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+            <wp:docPr id="1307590176" name="Picture 1" descr="The Procedure Tab is identified above the List of Professional Services panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1911291392" name="Picture 1" descr="This is a screenshot of the Claims Charges panel. The Total Charges field (top right) is indicated as a required field."/>
+                    <pic:cNvPr id="1307590176" name="Picture 1" descr="The Procedure Tab is identified above the List of Professional Services panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="657860"/>
+                      <a:ext cx="5953204" cy="1271293"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6022A085" w14:textId="1DB503EC" w:rsidR="007374A0" w:rsidRPr="007374A0" w:rsidRDefault="00C9269A" w:rsidP="007374A0">
+    <w:p w14:paraId="1E5D3607" w14:textId="67D44EB4" w:rsidR="009C49E0" w:rsidRPr="009C49E0" w:rsidRDefault="00151EEB" w:rsidP="009C49E0">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Extended</w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="0BE94E88" w14:textId="5070D1FD" w:rsidR="000D7491" w:rsidRDefault="007374A0" w:rsidP="00953E7F">
+        <w:t>Professional Services Detail</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F045426" w14:textId="4302E70E" w:rsidR="009C49E0" w:rsidRDefault="009C49E0" w:rsidP="009C49E0">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On the </w:t>
+      </w:r>
+      <w:r w:rsidR="00151EEB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Professional Services Detail</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> panel:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF1D828" w14:textId="0F53220D" w:rsidR="009C49E0" w:rsidRDefault="00DB02C4" w:rsidP="00953E7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Scroll up to click on the </w:t>
-[...68 lines deleted...]
-    <w:p w14:paraId="3DF97F78" w14:textId="667372AC" w:rsidR="002C140C" w:rsidRPr="00E9647B" w:rsidRDefault="000D7491" w:rsidP="00E9647B">
+        <w:t xml:space="preserve">Enter the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB02C4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>HCPCS Procedure Code</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50989">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="009C49E0" w:rsidRPr="009C49E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52EBA7DB" w14:textId="3F3D4B31" w:rsidR="009C49E0" w:rsidRDefault="00DB02C4" w:rsidP="00953E7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enter the </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000D7491">
+        <w:t>Enter modifiers, if applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="009C49E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67CD0686" w14:textId="49EE666B" w:rsidR="00DB02C4" w:rsidRPr="00DB02C4" w:rsidRDefault="009C49E0" w:rsidP="00DB02C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB02C4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB02C4" w:rsidRPr="00DB02C4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>billing for an unlisted Procedure Code, enter a description of service</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB02C4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB02C4" w:rsidRPr="00DB02C4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> up to 80 characters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E035218" w14:textId="034E048C" w:rsidR="009C49E0" w:rsidRPr="009C49E0" w:rsidRDefault="00DB02C4" w:rsidP="009C49E0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB02C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>From Date of Service</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50989">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2614CA66" w14:textId="2E725FE6" w:rsidR="00CE7F5C" w:rsidRPr="00CE7F5C" w:rsidRDefault="00CE7F5C" w:rsidP="00E9647B">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="4EB8584D" w14:textId="63112EB2" w:rsidR="009C49E0" w:rsidRDefault="00DB02C4" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB02C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>To Date of Service</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50989">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="009C49E0" w:rsidRPr="009C49E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD0F835" w14:textId="3BB55F35" w:rsidR="009C49E0" w:rsidRDefault="00DB02C4" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB02C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Place of Service</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the dropdown list</w:t>
+      </w:r>
+      <w:r w:rsidR="009C49E0" w:rsidRPr="009C49E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B46EFE6" w14:textId="43A3BDB7" w:rsidR="009C49E0" w:rsidRDefault="00DB02C4" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB02C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diag. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB02C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>CrossRef</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001124CF">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="009C49E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231806A7" w14:textId="4FE8CA02" w:rsidR="00DB02C4" w:rsidRDefault="00DB02C4" w:rsidP="00DB02C4">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB02C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB02C4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If applicable, enter the number (1–12) corresponding to the primary, secondary, tertiary, etc., diagnosis code(s) entered for the claim that is related to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB02C4">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB02C4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> being entered. Up to four diagnosis cross-references can be entered. When multiple services are performed, enter the primary reference for each service first, followed by other applicable services. Please ensure that the correct diagnosis code is cross-referenced to the appropriate procedure code, as claims that do not contain compatible diagnosis and procedure codes will be denied.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E48413" w14:textId="4FD207E8" w:rsidR="008D366E" w:rsidRPr="008D366E" w:rsidRDefault="00181090" w:rsidP="008D366E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181090">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Charges</w:t>
+      </w:r>
+      <w:r w:rsidR="001124CF">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="008D366E" w:rsidRPr="008D366E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6459E0C9" w14:textId="478634CF" w:rsidR="00AE000B" w:rsidRPr="00DB02C4" w:rsidRDefault="00181090" w:rsidP="00DB02C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181090">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Units</w:t>
+      </w:r>
+      <w:r w:rsidR="001124CF">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="008D366E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001124CF" w:rsidRPr="001124CF">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F365ED" w14:textId="42209BB2" w:rsidR="008D366E" w:rsidRDefault="00181090" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181090">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Units of Measurement</w:t>
+      </w:r>
+      <w:r w:rsidR="00701D11">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the dropdown list</w:t>
+      </w:r>
+      <w:r w:rsidR="008D366E" w:rsidRPr="008D366E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BAD3153" w14:textId="0536B418" w:rsidR="00A80C40" w:rsidRDefault="00A80C40" w:rsidP="00A80C40">
+      <w:pPr>
+        <w:spacing w:after="109"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74D5BDB0" wp14:editId="488D06AD">
-            <wp:extent cx="5438633" cy="2559528"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1EA7AEA0" wp14:editId="71A918B1">
+            <wp:extent cx="5943600" cy="3183255"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1199534844" name="Picture 1" descr="The Extended Services tab is indicated at the top, between Billing and Service (left) and Coordination of Benefits (right). The Service Facility Provider panel is displayed. Nonrequired fields include Service Facility Provider Name, Service Facility Provider NPI, Service Facility Provider Address 1, Service Facility Provider Address 2, Service Facility City, Service Facility State, and Service Facility Zip."/>
+            <wp:docPr id="1468941776" name="Picture 1" descr="This is a screenshot of the Professional Services Detail panel. Required fields include HCPCS Procedure Code, From Date of Service, To Date of Service, Diag. Cross-Ref, Charges, Units, and Units of Measurement."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1199534844" name="Picture 1" descr="The Extended Services tab is indicated at the top, between Billing and Service (left) and Coordination of Benefits (right). The Service Facility Provider panel is displayed. Nonrequired fields include Service Facility Provider Name, Service Facility Provider NPI, Service Facility Provider Address 1, Service Facility Provider Address 2, Service Facility City, Service Facility State, and Service Facility Zip."/>
+                    <pic:cNvPr id="1468941776" name="Picture 1" descr="This is a screenshot of the Professional Services Detail panel. Required fields include HCPCS Procedure Code, From Date of Service, To Date of Service, Diag. Cross-Ref, Charges, Units, and Units of Measurement."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5486734" cy="2582165"/>
+                      <a:ext cx="5943600" cy="3183255"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="187524B1" w14:textId="77777777" w:rsidR="00406CF4" w:rsidRDefault="00406CF4">
-[...57 lines deleted...]
-    <w:p w14:paraId="50496E1F" w14:textId="2039103C" w:rsidR="00964494" w:rsidRPr="00F10382" w:rsidRDefault="00310C9D" w:rsidP="00953E7F">
+    <w:p w14:paraId="1A317FCA" w14:textId="4DC73DB3" w:rsidR="008D366E" w:rsidRDefault="00181090" w:rsidP="00953E7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">To add a </w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="007374A0" w:rsidRPr="00E9647B">
+        <w:t>If applicable, e</w:t>
+      </w:r>
+      <w:r w:rsidR="008D366E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nter the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Rendering Provider Name</w:t>
+      </w:r>
+      <w:r w:rsidR="008D366E">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0C93EB07" w14:textId="6F9B6DB5" w:rsidR="00F10382" w:rsidRDefault="00F10382" w:rsidP="00953E7F">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181090">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The rendering provider should be actively participating/enrolled with MassHealth at least as a nonbilling provider.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F96E347" w14:textId="2322D881" w:rsidR="00181090" w:rsidRDefault="00181090" w:rsidP="00181090">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00181090">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181090">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Enter the rendering provider here only if it is different from the one entered on the Billing and Service tab.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6DFB5C" w14:textId="7E48D445" w:rsidR="00116BB7" w:rsidRDefault="00D222AF" w:rsidP="00953E7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...93 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">applicable, enter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Rendering Provider Taxonomy</w:t>
+      </w:r>
+      <w:r w:rsidR="00116BB7" w:rsidRPr="00116BB7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34817811" w14:textId="3AB7C682" w:rsidR="00D26DB0" w:rsidRDefault="00D26DB0" w:rsidP="00D26DB0">
+      <w:pPr>
+        <w:spacing w:after="109"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12D6D802" wp14:editId="5CD6244E">
-[...2 lines deleted...]
-            <wp:docPr id="326305079" name="Picture 1" descr="The New Item button is located at the bottom right of the List of Conditions panel. The Add button is located at the bottom right of the Condition Code Detail panel. The Condition Code/Description field is required."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37473C06" wp14:editId="66806FA3">
+            <wp:extent cx="5943600" cy="951230"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+            <wp:docPr id="964518348" name="Picture 1" descr="The Rendering Provider Taxonomy field is identified below the Rendering Provider Name field."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="326305079" name="Picture 1" descr="The New Item button is located at the bottom right of the List of Conditions panel. The Add button is located at the bottom right of the Condition Code Detail panel. The Condition Code/Description field is required."/>
+                    <pic:cNvPr id="964518348" name="Picture 1" descr="The Rendering Provider Taxonomy field is identified below the Rendering Provider Name field."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="2324100"/>
+                      <a:ext cx="5943600" cy="951230"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F045426" w14:textId="1EB2B9D8" w:rsidR="009C49E0" w:rsidRDefault="0033651C" w:rsidP="009C49E0">
-[...27 lines deleted...]
-    <w:p w14:paraId="5CF1D828" w14:textId="7D6DBAF1" w:rsidR="009C49E0" w:rsidRDefault="009C49E0" w:rsidP="00953E7F">
+    <w:p w14:paraId="1FDA184D" w14:textId="698B033B" w:rsidR="00116BB7" w:rsidRDefault="00D222AF" w:rsidP="00116BB7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Click </w:t>
-[...68 lines deleted...]
-    <w:p w14:paraId="52EBA7DB" w14:textId="33320E71" w:rsidR="009C49E0" w:rsidRPr="00E9647B" w:rsidRDefault="009C49E0" w:rsidP="00953E7F">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">applicable, enter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Ordering Provider Last Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>First Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The Ordering provider </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7DE2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be actively participating/enrolled with MassHealth at least as a nonbilling provider</w:t>
+      </w:r>
+      <w:r w:rsidR="00116BB7" w:rsidRPr="00116BB7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDA0038" w14:textId="10C2225A" w:rsidR="00D222AF" w:rsidRDefault="00D222AF" w:rsidP="00116BB7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...190 lines deleted...]
-      <w:r w:rsidRPr="009C49E0">
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">applicable, enter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Ordering Provider NPI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or, if identifying the ordering provider by a different method, select the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Ordering Provider Other ID Type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the drop-down list and enter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Ordering Provider Other ID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD0F835" w14:textId="7DE8D2C2" w:rsidR="009C49E0" w:rsidRDefault="009C49E0" w:rsidP="00953E7F">
-[...35 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="1B58DB12" w14:textId="0CEB3D8E" w:rsidR="000A1F89" w:rsidRDefault="000A1F89" w:rsidP="000A1F89">
+      <w:pPr>
+        <w:spacing w:after="109"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A6D9841" wp14:editId="41AE57E5">
-            <wp:extent cx="5943600" cy="1854200"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37A527F5" wp14:editId="467A280E">
+            <wp:extent cx="5943600" cy="553720"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1241574228" name="Picture 1" descr="The Occurrence Code, Type, and From fields are indicated as required fields on the Occurrence Code Detail panel. The Add button is in the bottom right."/>
+            <wp:docPr id="2126630454" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center, Ordering Provider."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1241574228" name="Picture 1" descr="The Occurrence Code, Type, and From fields are indicated as required fields on the Occurrence Code Detail panel. The Add button is in the bottom right."/>
+                    <pic:cNvPr id="2126630454" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center, Ordering Provider."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="1854200"/>
+                      <a:ext cx="5943600" cy="553720"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2582D5A4" w14:textId="77777777" w:rsidR="00406CF4" w:rsidRDefault="00406CF4">
-[...107 lines deleted...]
-    <w:p w14:paraId="42E1C0C3" w14:textId="5B1597F7" w:rsidR="009C49E0" w:rsidRDefault="009C49E0" w:rsidP="00953E7F">
+    <w:p w14:paraId="14A88F5B" w14:textId="497B98D9" w:rsidR="00D222AF" w:rsidRPr="00D222AF" w:rsidRDefault="00D222AF" w:rsidP="00D222AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Click </w:t>
-[...51 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C49E0">
-[...154 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">applicable, use the magnifying glass to search for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Supervising Provider Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1238B673" w14:textId="77777777" w:rsidR="00D222AF" w:rsidRDefault="00116BB7" w:rsidP="00D222AF">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00116BB7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D222AF" w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Enter the Last Name and/or First Name, NPI or Provider ID (PID) to search for the supervising    provider. Then, select the desired provider from the List of Servicing Providers panel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A09384" w14:textId="235213DA" w:rsidR="007861D2" w:rsidRDefault="00E76E95" w:rsidP="00E76E95">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="90" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D07F916" wp14:editId="261C4E84">
-[...2 lines deleted...]
-            <wp:docPr id="327868079" name="Picture 1" descr="The Value Code and Value fields are indicated as required fields in the Value Code Details panel."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1ED04885" wp14:editId="3FAB5DC4">
+            <wp:extent cx="5943600" cy="538480"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1818597505" name="Picture 1" descr="This is a screenshot of the Supervising Provider Name field."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="327868079" name="Picture 1" descr="The Value Code and Value fields are indicated as required fields in the Value Code Details panel."/>
+                    <pic:cNvPr id="1818597505" name="Picture 1" descr="This is a screenshot of the Supervising Provider Name field."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="1847215"/>
+                      <a:ext cx="5943600" cy="538480"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C8B666" w14:textId="77777777" w:rsidR="007E4954" w:rsidRDefault="007E4954" w:rsidP="007E4954">
-[...139 lines deleted...]
-    <w:p w14:paraId="04C60F7E" w14:textId="70B59F0E" w:rsidR="007E4954" w:rsidRDefault="007E4954" w:rsidP="007E4954">
+    <w:p w14:paraId="2C3BB040" w14:textId="22519210" w:rsidR="00116BB7" w:rsidRDefault="00D222AF" w:rsidP="00116BB7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enter the </w:t>
-[...20 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t xml:space="preserve">Select </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emergency </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>option from the dropdown list, if applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00116BB7" w:rsidRPr="00116BB7">
+        <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1A94D8" w14:textId="6C6AFC55" w:rsidR="00E37C55" w:rsidRDefault="007E4954" w:rsidP="00E37C55">
+    <w:p w14:paraId="67FDCCFB" w14:textId="4636A674" w:rsidR="00116BB7" w:rsidRDefault="00D222AF" w:rsidP="00116BB7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enter </w:t>
-[...70 lines deleted...]
-        <w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Select </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>EPSDT</w:t>
+      </w:r>
+      <w:r w:rsidR="008641A0">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F4871">
-[...68 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>option from the dropdown list</w:t>
+      </w:r>
+      <w:r w:rsidR="00116BB7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61877B7C" w14:textId="4B866E79" w:rsidR="00841036" w:rsidRDefault="00C06FB2" w:rsidP="00841036">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E3EC2FC" wp14:editId="5DE1CFF2">
-[...2 lines deleted...]
-            <wp:docPr id="1930775778" name="Picture 1" descr="ICD-10 is selected in the required ICD Version field of the ICD Version panel. Principal Diagnosis Code is indicated as a required field on the Principal and Admitting Diagnosis Codes panel."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F48EE7F" wp14:editId="0DF89486">
+            <wp:extent cx="5943600" cy="767080"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1793820308" name="Picture 1" descr="The EPSDT? field is indicated as a required field and is located to the right of the Emergency dropdown field."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1930775778" name="Picture 1" descr="ICD-10 is selected in the required ICD Version field of the ICD Version panel. Principal Diagnosis Code is indicated as a required field on the Principal and Admitting Diagnosis Codes panel."/>
+                    <pic:cNvPr id="1793820308" name="Picture 1" descr="The EPSDT? field is indicated as a required field and is located to the right of the Emergency dropdown field."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="1522730"/>
+                      <a:ext cx="5943600" cy="767080"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BDB611" w14:textId="77777777" w:rsidR="00406CF4" w:rsidRDefault="00406CF4">
-[...132 lines deleted...]
-    <w:p w14:paraId="575CA31A" w14:textId="3F3EB795" w:rsidR="000A42D0" w:rsidRDefault="008D366E" w:rsidP="000A42D0">
+    <w:p w14:paraId="1642ECF1" w14:textId="434ECE64" w:rsidR="00D222AF" w:rsidRDefault="00D222AF" w:rsidP="00116BB7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A42D0">
-[...31 lines deleted...]
-      <w:r w:rsidR="007B6349">
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>If the claim includes charges for a National Drug Code (NDC), complete the following fields as appropriate</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0977A250" w14:textId="101BE91F" w:rsidR="007B6349" w:rsidRDefault="007B6349" w:rsidP="007B6349">
-      <w:pPr>
+    <w:p w14:paraId="4150BAC7" w14:textId="7BF3FFCC" w:rsidR="00D222AF" w:rsidRDefault="00D222AF" w:rsidP="00D222AF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="109"/>
-        <w:ind w:hanging="360"/>
-[...35 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>NDC – enter the complete ID number of drug</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA91FBB" w14:textId="4548537B" w:rsidR="00D222AF" w:rsidRDefault="00D222AF" w:rsidP="00D222AF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="109"/>
-        <w:ind w:hanging="360"/>
-[...59 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Units</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B77346" w14:textId="4EFBD0A3" w:rsidR="00D222AF" w:rsidRDefault="00D222AF" w:rsidP="00D222AF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="109"/>
-        <w:ind w:hanging="360"/>
-[...39 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Units of Measurement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7FEA3D" w14:textId="5697BA13" w:rsidR="00D222AF" w:rsidRDefault="00D222AF" w:rsidP="00D222AF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Rx Qualifier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15CA596D" w14:textId="3205CC9D" w:rsidR="00D222AF" w:rsidRDefault="00D222AF" w:rsidP="00D222AF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Rx Number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2387681F" w14:textId="6043942A" w:rsidR="00D222AF" w:rsidRDefault="00D222AF" w:rsidP="00D222AF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Rx Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714E3808" w14:textId="77777777" w:rsidR="00D222AF" w:rsidRDefault="00D222AF" w:rsidP="00D222AF">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="370"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6048E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this completes the procedure information, click </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Add</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D222AF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the bottom of the panel. If not, scroll down to continue entering information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0C15B7" w14:textId="1755DA2A" w:rsidR="00FF43C9" w:rsidRPr="00D222AF" w:rsidRDefault="00FF43C9" w:rsidP="00FF43C9">
+      <w:pPr>
+        <w:spacing w:after="109"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="749BD4BD" wp14:editId="0BB596F7">
-[...2 lines deleted...]
-            <wp:docPr id="247927318" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center, List of Other Diagnoses and Other Diagnosis Code Detail."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="539F450A" wp14:editId="19031950">
+            <wp:extent cx="5943600" cy="1153160"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+            <wp:docPr id="1011356312" name="Picture 1" descr="This is a screenshot of the Drug Identification panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="247927318" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center, List of Other Diagnoses and Other Diagnosis Code Detail."/>
+                    <pic:cNvPr id="1011356312" name="Picture 1" descr="This is a screenshot of the Drug Identification panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5895975" cy="2219325"/>
+                      <a:ext cx="5943600" cy="1153160"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453705D0" w14:textId="6AC5CB05" w:rsidR="00EB2956" w:rsidRPr="00116BB7" w:rsidRDefault="00EB2956" w:rsidP="00EB2956">
+    <w:p w14:paraId="2F831AAD" w14:textId="6FF653E6" w:rsidR="00DB02C4" w:rsidRPr="00DB02C4" w:rsidRDefault="00DB02C4" w:rsidP="00DB02C4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C49E0">
+      <w:r w:rsidRPr="00DB02C4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enter </w:t>
+        <w:t>Professional Services Detail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Claim Note</w:t>
-[...25 lines deleted...]
-    <w:p w14:paraId="5BF59681" w14:textId="57C49A73" w:rsidR="00F55D7D" w:rsidRDefault="00A4674F" w:rsidP="007B6349">
+        <w:t>: Durable Medical Equipment Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742CA6EE" w14:textId="1143BD13" w:rsidR="00017143" w:rsidRDefault="00864852" w:rsidP="00116BB7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-      <w:r w:rsidR="00EB2956">
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>If the claim includes a Durable Medical Equipment (DME) service, complete the following fields as appropriate</w:t>
+      </w:r>
+      <w:r w:rsidR="00017143">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36461B88" w14:textId="68121506" w:rsidR="00632B90" w:rsidRPr="00E9647B" w:rsidRDefault="00F55D7D" w:rsidP="007B6349">
-      <w:pPr>
+    <w:p w14:paraId="6EB93706" w14:textId="7BCD389C" w:rsidR="00864852" w:rsidRDefault="00864852" w:rsidP="00864852">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="109"/>
-        <w:ind w:hanging="360"/>
-[...60 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>DME Length of Medical Necessity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B01AC97" w14:textId="28969D93" w:rsidR="00864852" w:rsidRDefault="00864852" w:rsidP="00864852">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="109"/>
-        <w:ind w:hanging="360"/>
-[...39 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>DME Purchase Price</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3527C9CC" w14:textId="6C7C0B02" w:rsidR="00864852" w:rsidRDefault="00864852" w:rsidP="00864852">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="109"/>
-        <w:ind w:hanging="360"/>
-[...13 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>DME Rental</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBF4E66" w14:textId="2E836EBE" w:rsidR="00864852" w:rsidRDefault="00864852" w:rsidP="00864852">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>DME Unit Price Indicator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033C2C8B" w14:textId="5F0C7A10" w:rsidR="00864852" w:rsidRDefault="00864852" w:rsidP="00864852">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If this completes the procedure information, click </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Add</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the bottom of the panel. If not, scroll down to continue entering information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0F17BE" w14:textId="0F138B8E" w:rsidR="00FA1CA1" w:rsidRPr="00864852" w:rsidRDefault="00FA1CA1" w:rsidP="00FA1CA1">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79978A92" wp14:editId="441F4194">
-            <wp:extent cx="5848350" cy="2838450"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BDD90FD" wp14:editId="78091056">
+            <wp:extent cx="5943600" cy="957580"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="772198649" name="Picture 1" descr="Claim Note Type and Claim Note Description are indicated as required fields in the Claim Notes Detail panel."/>
+            <wp:docPr id="671302176" name="Picture 1" descr="This is a screenshot of the Durable Medical Equipment Service panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="772198649" name="Picture 1" descr="Claim Note Type and Claim Note Description are indicated as required fields in the Claim Notes Detail panel."/>
+                    <pic:cNvPr id="671302176" name="Picture 1" descr="This is a screenshot of the Durable Medical Equipment Service panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5848350" cy="2838450"/>
+                      <a:ext cx="5943600" cy="957580"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5426E09C" w14:textId="77777777" w:rsidR="009E3A8B" w:rsidRDefault="009E3A8B" w:rsidP="009E3A8B">
-[...7 lines deleted...]
-    <w:p w14:paraId="2AAFE73A" w14:textId="18BD7A33" w:rsidR="00D76358" w:rsidRDefault="004F3DB3" w:rsidP="00E9647B">
+    <w:p w14:paraId="2D649DB8" w14:textId="65D52599" w:rsidR="003B09BE" w:rsidRPr="003B09BE" w:rsidRDefault="00864852" w:rsidP="003B09BE">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:outlineLvl w:val="2"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009C49E0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Procedure Information</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="25F0F29D" w14:textId="77777777" w:rsidR="004E5804" w:rsidRDefault="00D76358" w:rsidP="004E5804">
+        <w:t>Professional Services Detail: Ambulance Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FF0F81" w14:textId="5C0284EE" w:rsidR="00864852" w:rsidRDefault="00864852" w:rsidP="00116BB7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...74 lines deleted...]
-    <w:p w14:paraId="08797B09" w14:textId="187BF38A" w:rsidR="004E5804" w:rsidRPr="00E9647B" w:rsidRDefault="00F96FD0" w:rsidP="004E5804">
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>If the claim includes Ambulance services, complete the following fields as appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B279B9" w14:textId="4988CFFE" w:rsidR="00864852" w:rsidRDefault="00864852" w:rsidP="00864852">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Patient Weight</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A02AE7" w14:textId="0238CFF1" w:rsidR="00864852" w:rsidRDefault="00864852" w:rsidP="00864852">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Patient Count</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="588DF20B" w14:textId="4F4F7DBE" w:rsidR="00864852" w:rsidRDefault="00864852" w:rsidP="00864852">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Transport Reason Code</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3797D4D0" w14:textId="3397CC7B" w:rsidR="00864852" w:rsidRDefault="00864852" w:rsidP="00864852">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Transport Distance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618C5469" w14:textId="3EF4515D" w:rsidR="00864852" w:rsidRDefault="00864852" w:rsidP="00864852">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Round Trip Purpose Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE22E75" w14:textId="362F923F" w:rsidR="00864852" w:rsidRDefault="00864852" w:rsidP="00864852">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Stretcher Purpose Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0A3B2D" w14:textId="31FDD5B3" w:rsidR="00864852" w:rsidRPr="00864852" w:rsidRDefault="00864852" w:rsidP="00864852">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Certification Condition Indicator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565F3F9F" w14:textId="77777777" w:rsidR="00864852" w:rsidRDefault="00864852" w:rsidP="00B701A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...45 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Ambulance Pick-up Location</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633A3771" w14:textId="3FB54D0D" w:rsidR="00B701A5" w:rsidRDefault="00864852" w:rsidP="00B701A5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ambulance </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Drop-off</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Location</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5759C2" w14:textId="031C2F08" w:rsidR="008726C6" w:rsidRDefault="00864852" w:rsidP="00B701A5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Add</w:t>
+      </w:r>
+      <w:r w:rsidR="008726C6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7DC675" w14:textId="77777777" w:rsidR="00864852" w:rsidRDefault="00864852" w:rsidP="00864852">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The information you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>enter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be added to the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> List of Professional Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19674756" w14:textId="21866ED3" w:rsidR="004519C9" w:rsidRPr="00864852" w:rsidRDefault="004519C9" w:rsidP="004519C9">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03A9F164" wp14:editId="3E35DEBA">
-            <wp:extent cx="5416550" cy="1317101"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D565B63" wp14:editId="7A043EBF">
+            <wp:extent cx="5943600" cy="4199890"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1291751275" name="Picture 1291751275" descr="The Procedure tab is indicated left of Attachments. The New Item button is in the bottom right of the List of Institutional Services panel."/>
+            <wp:docPr id="1055698474" name="Picture 1" descr="This is a screenshot of the Ambulance Service panel and fields."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1291751275" name="Picture 1291751275" descr="The Procedure tab is indicated left of Attachments. The New Item button is in the bottom right of the List of Institutional Services panel."/>
+                    <pic:cNvPr id="1055698474" name="Picture 1" descr="This is a screenshot of the Ambulance Service panel and fields."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5438467" cy="1322430"/>
+                      <a:ext cx="5943600" cy="4199890"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580801BC" w14:textId="2AAEE2E0" w:rsidR="00E00058" w:rsidRPr="00BA3768" w:rsidRDefault="00BA3768" w:rsidP="00E00058">
-[...37 lines deleted...]
-    <w:p w14:paraId="2C816C87" w14:textId="077E9DFE" w:rsidR="003E0777" w:rsidRPr="00E9647B" w:rsidRDefault="00116BB7" w:rsidP="003E0777">
+    <w:p w14:paraId="76C3ABF0" w14:textId="1C236556" w:rsidR="008726C6" w:rsidRPr="008726C6" w:rsidRDefault="00864852" w:rsidP="00864852">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>List of Notes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F34E77" w14:textId="32303598" w:rsidR="00864852" w:rsidRPr="00864852" w:rsidRDefault="00864852" w:rsidP="00864852">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00466A61" w:rsidRPr="00466A61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>o add a note for the service (in addition to those entered on the Extended Services panel) on the</w:t>
+      </w:r>
+      <w:r w:rsidR="00466A61" w:rsidRPr="00466A61">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> List of Notes</w:t>
+      </w:r>
+      <w:r w:rsidR="00466A61" w:rsidRPr="00466A61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> panel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13069B61" w14:textId="46B535A9" w:rsidR="008726C6" w:rsidRDefault="00466A61" w:rsidP="008726C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...28 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466A61">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>New Item</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466A61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466A61">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Notes Detail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466A61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> panel displays</w:t>
+      </w:r>
+      <w:r w:rsidR="008726C6" w:rsidRPr="008726C6">
+        <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE6BA20" w14:textId="04B55A9E" w:rsidR="003E0777" w:rsidRPr="00E9647B" w:rsidRDefault="00017143" w:rsidP="00E9647B">
+    <w:p w14:paraId="30D8779A" w14:textId="31FB867B" w:rsidR="00466A61" w:rsidRDefault="00466A61" w:rsidP="00466A61">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00466A61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466A61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>maximum of 10 claim notes can be added to a claim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB7D9F9" w14:textId="1BCC6A5A" w:rsidR="00864852" w:rsidRPr="008726C6" w:rsidRDefault="00864852" w:rsidP="00864852">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On the </w:t>
+      </w:r>
+      <w:r w:rsidR="00466A61">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Notes Detail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864852">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">panel: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29501D6B" w14:textId="34FA6129" w:rsidR="008726C6" w:rsidRDefault="00466A61" w:rsidP="00116BB7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="109" w:line="250" w:lineRule="auto"/>
-[...52 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Select</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E9647B">
-[...7 lines deleted...]
-    <w:p w14:paraId="1F74F1A1" w14:textId="3C620264" w:rsidR="003E0777" w:rsidRPr="00E9647B" w:rsidRDefault="0088368D" w:rsidP="003E0777">
+      <w:r w:rsidRPr="00466A61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Note Type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466A61">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the dropdown list</w:t>
+      </w:r>
+      <w:r w:rsidR="008726C6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046E209D" w14:textId="3416596B" w:rsidR="00466A61" w:rsidRDefault="00466A61" w:rsidP="00116BB7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...45 lines deleted...]
-    <w:p w14:paraId="665F7EE1" w14:textId="5DA3A8A0" w:rsidR="0088368D" w:rsidRPr="00E9647B" w:rsidRDefault="0088368D" w:rsidP="003E0777">
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466A61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Note Description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58712115" w14:textId="63F12FDD" w:rsidR="00466A61" w:rsidRDefault="00466A61" w:rsidP="00116BB7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...230 lines deleted...]
-        <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00466A61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Add</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141467DE" w14:textId="77777777" w:rsidR="00553526" w:rsidRDefault="00553526" w:rsidP="00977067">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="251FEF75" wp14:editId="11923285">
-            <wp:extent cx="3951111" cy="3111500"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A4DEED1" wp14:editId="609527C7">
+            <wp:extent cx="5943600" cy="2098675"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1319318930" name="Picture 1" descr="This is a screenshot of the Institutional Service Detail panel. Required fields include Revenue Code, Units, Units of Measurement, and Charges. The Add button is in the bottom right corner of the panel."/>
+            <wp:docPr id="2055872811" name="Picture 1" descr="The New Item button is located in the bottom right of the List of Notes panel. The Add button is located in the bottom right of the Notes Detail panel. Note Type and Note Description are indicated as required fields."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1319318930" name="Picture 1" descr="This is a screenshot of the Institutional Service Detail panel. Required fields include Revenue Code, Units, Units of Measurement, and Charges. The Add button is in the bottom right corner of the panel."/>
+                    <pic:cNvPr id="2055872811" name="Picture 1" descr="The New Item button is located in the bottom right of the List of Notes panel. The Add button is located in the bottom right of the Notes Detail panel. Note Type and Note Description are indicated as required fields."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId29"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3959439" cy="3118059"/>
+                      <a:ext cx="5943600" cy="2098675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2466A224" w14:textId="17028980" w:rsidR="008E7D82" w:rsidRPr="003B09BE" w:rsidRDefault="00A41640" w:rsidP="00E9647B">
-[...17 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="54EDAFB6" w14:textId="77777777" w:rsidR="00563939" w:rsidRDefault="00563939" w:rsidP="00977067">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36C625F3" w14:textId="005C896A" w:rsidR="00977067" w:rsidRPr="00094890" w:rsidRDefault="00977067" w:rsidP="00563939">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00977067">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E7D82">
-[...66 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00977067">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00977067">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> List of COB Line </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00977067">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Items</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00977067">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is used when the member also has Other Insurance or Medicare.</w:t>
+      </w:r>
+      <w:r w:rsidR="00094890">
+        <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B701A5">
-[...260 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00F1719F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please refer to the Coordination of Benefits Job Aid on Mass.gov.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D86428" w14:textId="050F8FC2" w:rsidR="00050A18" w:rsidRDefault="00563939" w:rsidP="00050A18">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="474A3E54" wp14:editId="53965FAA">
-            <wp:extent cx="5943600" cy="3146425"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="410AB727" wp14:editId="25DD99E2">
+            <wp:extent cx="5943600" cy="3372485"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="911261429" name="Picture 1" descr="This is a screenshot of the Attachments Detail panel. Required fields include Report Type and Transmission Code."/>
+            <wp:docPr id="856907391" name="Picture 1" descr="The New Item button is located in the bottom right of the List of COB Line Items panel. The Add button is located in the bottom right of the COB Line Details panel. Carrier Code, Paid Units of Service, and Procedure Code are indicated as required fields."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="911261429" name="Picture 1" descr="This is a screenshot of the Attachments Detail panel. Required fields include Report Type and Transmission Code."/>
+                    <pic:cNvPr id="856907391" name="Picture 1" descr="The New Item button is located in the bottom right of the List of COB Line Items panel. The Add button is located in the bottom right of the COB Line Details panel. Carrier Code, Paid Units of Service, and Procedure Code are indicated as required fields."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="3146425"/>
+                      <a:ext cx="5943600" cy="3372485"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38078E18" w14:textId="77777777" w:rsidR="003F7A8D" w:rsidRDefault="003F7A8D" w:rsidP="003F7A8D">
-[...11 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="68D04C7D" w14:textId="19551905" w:rsidR="00977067" w:rsidRPr="008726C6" w:rsidRDefault="00977067" w:rsidP="00977067">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="5D48F11B" w14:textId="46626EF6" w:rsidR="003F7A8D" w:rsidRDefault="00B44D26" w:rsidP="003E0777">
+        <w:t>Attachments Tab: List of Attachments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B488983" w14:textId="42B5545A" w:rsidR="00977067" w:rsidRDefault="00977067" w:rsidP="00977067">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00977067">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>List of Attachments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00977067">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> panel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46191F9E" w14:textId="2A8D87C6" w:rsidR="00977067" w:rsidRDefault="00046B3D" w:rsidP="00977067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Click the </w:t>
-[...39 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:t>Click</w:t>
+      </w:r>
+      <w:r w:rsidR="00977067" w:rsidRPr="00977067">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008726C6">
-[...91 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00977067" w:rsidRPr="00977067">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>New Item</w:t>
+      </w:r>
+      <w:r w:rsidR="00977067" w:rsidRPr="00977067">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00977067" w:rsidRPr="00977067">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Attachments Detail</w:t>
+      </w:r>
+      <w:r w:rsidR="00977067" w:rsidRPr="00977067">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> panel displays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F34D4F" w14:textId="3D603A4C" w:rsidR="00977067" w:rsidRPr="00977067" w:rsidRDefault="001D7FBE" w:rsidP="001D7FBE">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D7FBE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25CF1ED4" wp14:editId="1A0A2134">
-[...2 lines deleted...]
-            <wp:docPr id="1062219439" name="Picture 1" descr="The Confirmation tab is indicated at the top of the Confirmation panel. The Submit button is located in the bottom right corner."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C605782" wp14:editId="77D7F49A">
+            <wp:extent cx="5943600" cy="1735455"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="874184504" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center, Attachments Tab. Click New Item in the bottom right of the List of Attachments panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1062219439" name="Picture 1" descr="The Confirmation tab is indicated at the top of the Confirmation panel. The Submit button is located in the bottom right corner."/>
+                    <pic:cNvPr id="874184504" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center, Attachments Tab. Click New Item in the bottom right of the List of Attachments panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId31"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4909349" cy="2652938"/>
+                      <a:ext cx="5943600" cy="1735455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+      <w:r w:rsidR="00977067" w:rsidRPr="00977067">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00900F71">
+        <w:t>Attachment</w:t>
+      </w:r>
+      <w:r w:rsidR="00977067">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Claim Status Response</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="008726C6">
+        <w:t xml:space="preserve"> Detail</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4488F2" w14:textId="3D8A4351" w:rsidR="00046B3D" w:rsidRDefault="00977067" w:rsidP="00977067">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>C</w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="00FD0404">
+        <w:t>Attachments Detail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00977067">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> panel</w:t>
+      </w:r>
+      <w:r w:rsidR="00D05328">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if </w:t>
+      </w:r>
+      <w:r w:rsidR="00562354">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>you ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00663551">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>e using this panel, the fields are required)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8C3985" w14:textId="6AE8DA19" w:rsidR="003F7A8D" w:rsidRPr="003F7A8D" w:rsidRDefault="00E22511" w:rsidP="003E0777">
+    <w:p w14:paraId="7CFB9F6B" w14:textId="34FDEE4E" w:rsidR="00046B3D" w:rsidRDefault="00046B3D" w:rsidP="00116BB7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Review </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="748D73EF" w14:textId="0203D1D2" w:rsidR="003F7A8D" w:rsidRPr="003E0777" w:rsidRDefault="00E22511" w:rsidP="003E0777">
+        <w:t>Select</w:t>
+      </w:r>
+      <w:r w:rsidR="00977067">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00977067" w:rsidRPr="00977067">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Report Type</w:t>
+      </w:r>
+      <w:r w:rsidR="00F60868">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00977067" w:rsidRPr="00977067">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the dropdown list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396C278D" w14:textId="206B9CA9" w:rsidR="00046B3D" w:rsidRDefault="00046B3D" w:rsidP="00116BB7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Click </w:t>
-[...12 lines deleted...]
-          <w:bCs/>
+        <w:t>Select</w:t>
+      </w:r>
+      <w:r w:rsidR="00977067">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00977067" w:rsidRPr="00977067">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Transmission Code</w:t>
+      </w:r>
+      <w:r w:rsidR="00663551">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00977067" w:rsidRPr="00977067">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the dropdown list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B7CCB8" w14:textId="10AD2B43" w:rsidR="00046B3D" w:rsidRPr="00977067" w:rsidRDefault="00046B3D" w:rsidP="00977067">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Click</w:t>
+      </w:r>
+      <w:r w:rsidR="00977067">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00977067" w:rsidRPr="00977067">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Browse </w:t>
+      </w:r>
+      <w:r w:rsidR="00977067" w:rsidRPr="00977067">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>and navigate to the attachment file.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C81695" w14:textId="32A186C9" w:rsidR="00046B3D" w:rsidRDefault="00046B3D" w:rsidP="00116BB7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Select</w:t>
+      </w:r>
+      <w:r w:rsidR="00977067">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00977067" w:rsidRPr="00977067">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the desired file and click </w:t>
+      </w:r>
+      <w:r w:rsidR="00977067" w:rsidRPr="00977067">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Open</w:t>
+      </w:r>
+      <w:r w:rsidR="00977067" w:rsidRPr="00977067">
+        <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68ACF1DE" w14:textId="46C417A7" w:rsidR="003E0777" w:rsidRDefault="00DD58BB" w:rsidP="00E9647B">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="3E32D55A" w14:textId="0A332AD1" w:rsidR="00046B3D" w:rsidRDefault="00046B3D" w:rsidP="00116BB7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Click</w:t>
+      </w:r>
+      <w:r w:rsidR="00977067">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00977067" w:rsidRPr="00977067">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Add/Upload</w:t>
+      </w:r>
+      <w:r w:rsidR="00977067" w:rsidRPr="00977067">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F74F90" w14:textId="32216318" w:rsidR="00E07CC7" w:rsidRDefault="00E07CC7" w:rsidP="00E07CC7">
+      <w:pPr>
+        <w:spacing w:after="109"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6BCC29D2" wp14:editId="0985C4DF">
-[...2 lines deleted...]
-            <wp:docPr id="1842912772" name="Picture 1" descr="This is a screenshot of the Confirmation and Explanation of Benefits panels. The Close button is indicated in the bottom left."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45E362F7" wp14:editId="7B93DB1A">
+            <wp:extent cx="5943600" cy="1809115"/>
+            <wp:effectExtent l="0" t="0" r="0" b="635"/>
+            <wp:docPr id="1964290985" name="Picture 1" descr="This is a screenshot of the Attachments Detail panel. Report Type and Transmission Code are indicated as required fields. The Add/Upload button is located in the bottom right of the panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1842912772" name="Picture 1" descr="This is a screenshot of the Confirmation and Explanation of Benefits panels. The Close button is indicated in the bottom left."/>
+                    <pic:cNvPr id="1964290985" name="Picture 1" descr="This is a screenshot of the Attachments Detail panel. Report Type and Transmission Code are indicated as required fields. The Add/Upload button is located in the bottom right of the panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId32"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4967523" cy="3500087"/>
+                      <a:ext cx="5943600" cy="1809115"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003E0777" w:rsidSect="00E255B1">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId34"/>
+    <w:p w14:paraId="3B978BE2" w14:textId="0D7EC5FF" w:rsidR="00046B3D" w:rsidRDefault="00046B3D" w:rsidP="00116BB7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Click</w:t>
+      </w:r>
+      <w:r w:rsidR="00977067">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00977067" w:rsidRPr="00977067">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00977067" w:rsidRPr="00977067">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Confirmation </w:t>
+      </w:r>
+      <w:r w:rsidR="00977067" w:rsidRPr="00977067">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>tab.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109293E1" w14:textId="0D066343" w:rsidR="00977067" w:rsidRPr="00977067" w:rsidRDefault="00977067" w:rsidP="00977067">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Confirmation Tab</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36EB25E9" w14:textId="4B09526B" w:rsidR="00977067" w:rsidRDefault="00977067" w:rsidP="00977067">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00977067">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Confirmation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00977067">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> panel:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345E4CCB" w14:textId="36576EB0" w:rsidR="00046B3D" w:rsidRDefault="00046B3D" w:rsidP="00116BB7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Confirm</w:t>
+      </w:r>
+      <w:r w:rsidR="00172239">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172239" w:rsidRPr="00172239">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>the information is accurate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4926D1" w14:textId="59F49F18" w:rsidR="00046B3D" w:rsidRDefault="00046B3D" w:rsidP="00116BB7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Click</w:t>
+      </w:r>
+      <w:r w:rsidR="00172239">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172239" w:rsidRPr="00172239">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Submit</w:t>
+      </w:r>
+      <w:r w:rsidR="00172239">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5605DE55" w14:textId="4D1348B0" w:rsidR="00260855" w:rsidRDefault="00F81F0F" w:rsidP="00260855">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77D859D5" wp14:editId="071338C7">
+            <wp:extent cx="5943600" cy="3180080"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+            <wp:docPr id="375754166" name="Picture 1" descr="The Submit button is located in the bottom right of the Confirmation panel."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="375754166" name="Picture 1" descr="The Submit button is located in the bottom right of the Confirmation panel."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId33"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="3180080"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687149CB" w14:textId="0A487FD0" w:rsidR="00172239" w:rsidRPr="00172239" w:rsidRDefault="00172239" w:rsidP="00172239">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Explanation of Benefits (EOB) Codes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33268962" w14:textId="2BE11DE7" w:rsidR="00172239" w:rsidRDefault="00172239" w:rsidP="00172239">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172239">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172239">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Explanation of Benefits (EOB)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172239">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> panel:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ABB20C0" w14:textId="4867F60F" w:rsidR="00046B3D" w:rsidRPr="00172239" w:rsidRDefault="00046B3D" w:rsidP="00172239">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Review</w:t>
+      </w:r>
+      <w:r w:rsidR="00172239">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172239" w:rsidRPr="00172239">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>any EOB codes that may appear.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC302B4" w14:textId="2BFD6963" w:rsidR="00046B3D" w:rsidRDefault="00046B3D" w:rsidP="00116BB7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046B3D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Close</w:t>
+      </w:r>
+      <w:r w:rsidR="00842B48">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00842B48">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>to exit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7796F0A2" w14:textId="6E075056" w:rsidR="00574842" w:rsidRPr="00116BB7" w:rsidRDefault="00574842" w:rsidP="00574842">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29A1DD91" wp14:editId="7F7F8E76">
+            <wp:extent cx="5943600" cy="3728720"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+            <wp:docPr id="1749391295" name="Picture 1" descr="The Close button is located in the bottom left of the Explanation of Benefits (EOB) panel."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1749391295" name="Picture 1" descr="The Close button is located in the bottom left of the Explanation of Benefits (EOB) panel."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId34"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="3728720"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A24A2BA" w14:textId="0CE30F3A" w:rsidR="00116BB7" w:rsidRDefault="00116BB7" w:rsidP="00116BB7">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C959412" w14:textId="0A1194F4" w:rsidR="009C49E0" w:rsidRPr="009C49E0" w:rsidRDefault="009C49E0" w:rsidP="009C49E0">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17870A76" w14:textId="77777777" w:rsidR="00953E7F" w:rsidRDefault="00953E7F" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00953E7F" w:rsidSect="00985021">
+      <w:headerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36B9BA73" w14:textId="77777777" w:rsidR="00E255B1" w:rsidRDefault="00E255B1" w:rsidP="001953D4">
+    <w:p w14:paraId="55FBB59D" w14:textId="77777777" w:rsidR="004A62DA" w:rsidRDefault="004A62DA" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47AE7192" w14:textId="77777777" w:rsidR="00E255B1" w:rsidRDefault="00E255B1" w:rsidP="001953D4">
+    <w:p w14:paraId="404BFB85" w14:textId="77777777" w:rsidR="004A62DA" w:rsidRDefault="004A62DA" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="67B2823A" w14:textId="1E55E523" w:rsidR="001953D4" w:rsidRPr="006D22F7" w:rsidRDefault="001953D4" w:rsidP="001953D4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67B2823A" w14:textId="0906F868" w:rsidR="001953D4" w:rsidRPr="006D22F7" w:rsidRDefault="001953D4" w:rsidP="00947D94">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:ind w:left="0" w:firstLine="0"/>
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E433DB">
       <w:t>MassHealth Provider Online Service Center</w:t>
     </w:r>
     <w:r w:rsidRPr="00E433DB">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
@@ -8092,115 +8300,118 @@
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="006A7190">
-      <w:t>POSC-JA_ICS</w:t>
+    <w:r w:rsidR="0086366E">
+      <w:t>POSC-JA_PCS</w:t>
     </w:r>
     <w:r w:rsidRPr="00897671">
       <w:t xml:space="preserve"> (Rev. </w:t>
     </w:r>
-    <w:r w:rsidR="00B31DB9" w:rsidRPr="00897671">
+    <w:r w:rsidR="00B42DBC">
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00394E03">
+    <w:r w:rsidR="00947D94">
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="00332C8D">
-      <w:t>/24</w:t>
+    <w:r w:rsidR="00B42DBC">
+      <w:t>/2</w:t>
+    </w:r>
+    <w:r w:rsidR="00947D94">
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00897671">
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="747E5917" w14:textId="77777777" w:rsidR="001953D4" w:rsidRDefault="001953D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3781B264" w14:textId="77777777" w:rsidR="00E255B1" w:rsidRDefault="00E255B1" w:rsidP="001953D4">
+    <w:p w14:paraId="19C829AE" w14:textId="77777777" w:rsidR="004A62DA" w:rsidRDefault="004A62DA" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35FCA848" w14:textId="77777777" w:rsidR="00E255B1" w:rsidRDefault="00E255B1" w:rsidP="001953D4">
+    <w:p w14:paraId="54257B15" w14:textId="77777777" w:rsidR="004A62DA" w:rsidRDefault="004A62DA" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76AC01D3" w14:textId="77777777" w:rsidR="00307FBE" w:rsidRDefault="00307FBE" w:rsidP="00985021">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A7468"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CE4BE4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -9006,136 +9217,50 @@
     <w:lvl w:ilvl="8" w:tplc="F46C8676">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FB925A4"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20D96A16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58A29FBC"/>
     <w:lvl w:ilvl="0" w:tplc="89D2CDCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="706"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -9303,51 +9428,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B8E227FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2710444D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CE4BE4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -9515,51 +9640,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33CD02B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91BC7B88"/>
     <w:lvl w:ilvl="0" w:tplc="9A22AF54">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="706"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -9727,51 +9852,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1E061BD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38FF4001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C704E32"/>
     <w:lvl w:ilvl="0" w:tplc="4A948A40">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Arial" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9839,51 +9964,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C652321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91BC7B88"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="706"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -10051,51 +10176,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E4D5585"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CE4BE4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -10263,51 +10388,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42544441"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DBAE25C"/>
     <w:lvl w:ilvl="0" w:tplc="84BEF10C">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="178" w:hanging="178"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2332A1E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="727" w:hanging="361"/>
@@ -10381,51 +10506,51 @@
     <w:lvl w:ilvl="7" w:tplc="3B9E8F26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4398" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="469C2E12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5010" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48FF1FDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8402950"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="706"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -10593,50 +10718,168 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CF46950"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BB8A523A"/>
+    <w:lvl w:ilvl="0" w:tplc="DB282C4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DC11BA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CE4BE4"/>
     <w:lvl w:ilvl="0" w:tplc="FF84210A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -11131,51 +11374,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="530D5FCD"/>
+    <w:nsid w:val="58DF26C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CE4BE4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -11343,673 +11586,375 @@
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58DF26C9"/>
+    <w:nsid w:val="62FE643C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E9CE4BE4"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="71146DAA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2610" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4050" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4770" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5490" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6210" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6930" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73BA735D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="13CAA6E8"/>
+    <w:lvl w:ilvl="0" w:tplc="86EA3D28">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="450"/>
-[...22 lines deleted...]
-        <w:ind w:left="1440"/>
+        <w:ind w:left="706"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="1" w:tplc="973670BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="2" w:tplc="4E6A97E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="3" w:tplc="D93669A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="4" w:tplc="80EA39F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="5" w:tplc="1CE4C5BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="6" w:tplc="EB465C12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+    <w:lvl w:ilvl="7" w:tplc="A0DED2BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...135 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="C4B87FFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...70 lines deleted...]
-        <w:ind w:left="706"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="973670BC">
-[...182 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="753125A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D6ADCB2"/>
     <w:lvl w:ilvl="0" w:tplc="2B8E6B04">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1441" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0AFA5EA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1592" w:hanging="181"/>
       </w:pPr>
@@ -12086,501 +12031,428 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3135" w:hanging="181"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="81343CB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3392" w:hanging="181"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="555050179">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1958565340">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1908563578">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1607812387">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1908563578">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="5" w16cid:durableId="2072927454">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2146193953">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1441024660">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2096054585">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="509180259">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="78405020">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1518303084">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="641038530">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2142913868">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="480661515">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="44792679">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1335570818">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="552069">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="326439100">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="778573612">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="19" w16cid:durableId="1276909992">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="953829236">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="20" w16cid:durableId="252010284">
+    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B15826"/>
     <w:rsid w:val="00017143"/>
-    <w:rsid w:val="000357C3"/>
-[...11 lines deleted...]
-    <w:rsid w:val="000D17DA"/>
+    <w:rsid w:val="00032214"/>
+    <w:rsid w:val="0003236E"/>
+    <w:rsid w:val="000400FD"/>
+    <w:rsid w:val="00046B3D"/>
+    <w:rsid w:val="00050A18"/>
+    <w:rsid w:val="0005461A"/>
+    <w:rsid w:val="00061408"/>
+    <w:rsid w:val="00094890"/>
+    <w:rsid w:val="000A1F89"/>
+    <w:rsid w:val="000A2D1C"/>
+    <w:rsid w:val="000C57E1"/>
     <w:rsid w:val="000D7491"/>
-    <w:rsid w:val="000E1ECD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000F2D05"/>
     <w:rsid w:val="000F7185"/>
-    <w:rsid w:val="00115D06"/>
+    <w:rsid w:val="001124CF"/>
     <w:rsid w:val="00116BB7"/>
-    <w:rsid w:val="00124BA4"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00173185"/>
+    <w:rsid w:val="00151EEB"/>
+    <w:rsid w:val="00172239"/>
     <w:rsid w:val="00175924"/>
+    <w:rsid w:val="00181090"/>
     <w:rsid w:val="00181A06"/>
-    <w:rsid w:val="0018243A"/>
     <w:rsid w:val="00182DD3"/>
+    <w:rsid w:val="00187030"/>
     <w:rsid w:val="001953D4"/>
-    <w:rsid w:val="001B2F2C"/>
+    <w:rsid w:val="001A10FF"/>
+    <w:rsid w:val="001A7B7A"/>
     <w:rsid w:val="001C7FD5"/>
-    <w:rsid w:val="001D5661"/>
+    <w:rsid w:val="001D7FBE"/>
     <w:rsid w:val="001E51FF"/>
-    <w:rsid w:val="001E6F83"/>
+    <w:rsid w:val="001E537A"/>
     <w:rsid w:val="001F10D2"/>
-    <w:rsid w:val="001F4426"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00244F31"/>
+    <w:rsid w:val="002020C1"/>
+    <w:rsid w:val="00260855"/>
+    <w:rsid w:val="00263C18"/>
     <w:rsid w:val="002651CB"/>
-    <w:rsid w:val="002A1C7A"/>
-[...5 lines deleted...]
-    <w:rsid w:val="002D4614"/>
+    <w:rsid w:val="002A096B"/>
+    <w:rsid w:val="002D241F"/>
     <w:rsid w:val="002E14A0"/>
     <w:rsid w:val="002E2BDC"/>
-    <w:rsid w:val="002E3C89"/>
-    <w:rsid w:val="002F4871"/>
+    <w:rsid w:val="002E2E0F"/>
     <w:rsid w:val="00300CCB"/>
     <w:rsid w:val="00307FBE"/>
-    <w:rsid w:val="00310C9D"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00346E72"/>
+    <w:rsid w:val="003104E8"/>
+    <w:rsid w:val="0031253E"/>
+    <w:rsid w:val="00317FD1"/>
+    <w:rsid w:val="00323A6B"/>
     <w:rsid w:val="00352B55"/>
-    <w:rsid w:val="00364DC5"/>
     <w:rsid w:val="00365A8F"/>
-    <w:rsid w:val="00377364"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00395589"/>
+    <w:rsid w:val="003A15B4"/>
     <w:rsid w:val="003B09BE"/>
-    <w:rsid w:val="003B4500"/>
-[...7 lines deleted...]
-    <w:rsid w:val="0041611A"/>
+    <w:rsid w:val="003D1896"/>
+    <w:rsid w:val="003E6FD8"/>
     <w:rsid w:val="004170EA"/>
+    <w:rsid w:val="00417DF2"/>
     <w:rsid w:val="0043030B"/>
-    <w:rsid w:val="00442E7D"/>
+    <w:rsid w:val="00444E48"/>
     <w:rsid w:val="00450EF1"/>
-    <w:rsid w:val="00456C1B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0046519D"/>
+    <w:rsid w:val="004519C9"/>
+    <w:rsid w:val="004527FA"/>
+    <w:rsid w:val="004639FD"/>
+    <w:rsid w:val="00466A61"/>
+    <w:rsid w:val="00470F08"/>
     <w:rsid w:val="004730A8"/>
-    <w:rsid w:val="0048005F"/>
-    <w:rsid w:val="004A12A4"/>
+    <w:rsid w:val="00485A65"/>
     <w:rsid w:val="004A4756"/>
-    <w:rsid w:val="004A5DBB"/>
-    <w:rsid w:val="004C7A91"/>
+    <w:rsid w:val="004A62DA"/>
+    <w:rsid w:val="004B6EF7"/>
     <w:rsid w:val="004D6F4E"/>
-    <w:rsid w:val="004D7201"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004F3DB3"/>
     <w:rsid w:val="00502F49"/>
-    <w:rsid w:val="00520E9D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00534E46"/>
+    <w:rsid w:val="00503453"/>
+    <w:rsid w:val="00507931"/>
+    <w:rsid w:val="00511EC7"/>
+    <w:rsid w:val="0051427F"/>
     <w:rsid w:val="00541F63"/>
-    <w:rsid w:val="00543F0A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00572129"/>
+    <w:rsid w:val="00553526"/>
+    <w:rsid w:val="00553F75"/>
+    <w:rsid w:val="00562354"/>
+    <w:rsid w:val="005635BF"/>
+    <w:rsid w:val="00563939"/>
+    <w:rsid w:val="00574842"/>
     <w:rsid w:val="00575FC1"/>
     <w:rsid w:val="005771DE"/>
     <w:rsid w:val="00581458"/>
-    <w:rsid w:val="00585216"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005C360B"/>
+    <w:rsid w:val="00583B25"/>
+    <w:rsid w:val="00585F0A"/>
+    <w:rsid w:val="005A0861"/>
     <w:rsid w:val="005D2DDD"/>
-    <w:rsid w:val="005D6BAE"/>
-    <w:rsid w:val="005E02E5"/>
     <w:rsid w:val="005E1D77"/>
-    <w:rsid w:val="00602161"/>
+    <w:rsid w:val="005E6E62"/>
+    <w:rsid w:val="005E7F3D"/>
     <w:rsid w:val="0060699A"/>
     <w:rsid w:val="006137F9"/>
     <w:rsid w:val="0061487E"/>
-    <w:rsid w:val="00632B90"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00653ACE"/>
+    <w:rsid w:val="0062274D"/>
+    <w:rsid w:val="00633DE5"/>
     <w:rsid w:val="00661A3B"/>
-    <w:rsid w:val="00673CB5"/>
+    <w:rsid w:val="00663551"/>
+    <w:rsid w:val="006821AD"/>
     <w:rsid w:val="00690BFF"/>
-    <w:rsid w:val="006A7190"/>
     <w:rsid w:val="006C012F"/>
-    <w:rsid w:val="006D2543"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00716E36"/>
+    <w:rsid w:val="006C4897"/>
+    <w:rsid w:val="00701D11"/>
+    <w:rsid w:val="007069FB"/>
     <w:rsid w:val="007269C1"/>
-    <w:rsid w:val="00732A5F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00761878"/>
+    <w:rsid w:val="00727B87"/>
+    <w:rsid w:val="007404B3"/>
     <w:rsid w:val="0076298F"/>
-    <w:rsid w:val="007A07A2"/>
+    <w:rsid w:val="007861D2"/>
+    <w:rsid w:val="00793B8C"/>
     <w:rsid w:val="007A2AB5"/>
-    <w:rsid w:val="007B6349"/>
+    <w:rsid w:val="007A51E2"/>
     <w:rsid w:val="007B6C5D"/>
-    <w:rsid w:val="007C116C"/>
-    <w:rsid w:val="007C574F"/>
+    <w:rsid w:val="007C4869"/>
+    <w:rsid w:val="007D08A9"/>
+    <w:rsid w:val="007D2561"/>
     <w:rsid w:val="007D26E6"/>
+    <w:rsid w:val="007D40B5"/>
     <w:rsid w:val="007E214B"/>
-    <w:rsid w:val="007E4954"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00803CA1"/>
+    <w:rsid w:val="00803EE8"/>
+    <w:rsid w:val="00804318"/>
+    <w:rsid w:val="00810244"/>
     <w:rsid w:val="00824D55"/>
-    <w:rsid w:val="0083065A"/>
+    <w:rsid w:val="00841036"/>
+    <w:rsid w:val="00842B48"/>
+    <w:rsid w:val="0084417D"/>
     <w:rsid w:val="00854525"/>
-    <w:rsid w:val="00867580"/>
-    <w:rsid w:val="008704C8"/>
+    <w:rsid w:val="0086366E"/>
+    <w:rsid w:val="008641A0"/>
+    <w:rsid w:val="00864852"/>
+    <w:rsid w:val="00865D69"/>
     <w:rsid w:val="008726C6"/>
-    <w:rsid w:val="00876DCD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0088368D"/>
     <w:rsid w:val="00887F1C"/>
-    <w:rsid w:val="00897036"/>
     <w:rsid w:val="00897671"/>
-    <w:rsid w:val="00897754"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008C7664"/>
+    <w:rsid w:val="008A1045"/>
+    <w:rsid w:val="008A205E"/>
+    <w:rsid w:val="008B568A"/>
+    <w:rsid w:val="008C4385"/>
+    <w:rsid w:val="008D194E"/>
     <w:rsid w:val="008D366E"/>
-    <w:rsid w:val="008E7D82"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009257F6"/>
     <w:rsid w:val="009314DE"/>
+    <w:rsid w:val="009362BF"/>
+    <w:rsid w:val="00944DC4"/>
+    <w:rsid w:val="00947D94"/>
     <w:rsid w:val="00953E7F"/>
-    <w:rsid w:val="00956155"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00964494"/>
+    <w:rsid w:val="00956D85"/>
+    <w:rsid w:val="00977067"/>
     <w:rsid w:val="00985021"/>
-    <w:rsid w:val="0099263D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009C2D64"/>
+    <w:rsid w:val="009A49EA"/>
     <w:rsid w:val="009C49E0"/>
-    <w:rsid w:val="009D22B3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009F2267"/>
+    <w:rsid w:val="009F09E4"/>
     <w:rsid w:val="009F72A5"/>
     <w:rsid w:val="009F799A"/>
-    <w:rsid w:val="00A04F81"/>
     <w:rsid w:val="00A064CB"/>
-    <w:rsid w:val="00A0752F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A41640"/>
+    <w:rsid w:val="00A16500"/>
+    <w:rsid w:val="00A36529"/>
     <w:rsid w:val="00A42123"/>
-    <w:rsid w:val="00A4674F"/>
+    <w:rsid w:val="00A433D9"/>
+    <w:rsid w:val="00A50989"/>
     <w:rsid w:val="00A5130A"/>
     <w:rsid w:val="00A713F0"/>
-    <w:rsid w:val="00A74C2E"/>
+    <w:rsid w:val="00A80C40"/>
     <w:rsid w:val="00A92897"/>
     <w:rsid w:val="00AA4ED0"/>
     <w:rsid w:val="00AB3659"/>
     <w:rsid w:val="00AB371C"/>
+    <w:rsid w:val="00AB615B"/>
+    <w:rsid w:val="00AC095C"/>
     <w:rsid w:val="00AC09B9"/>
-    <w:rsid w:val="00AC763C"/>
     <w:rsid w:val="00AD7C12"/>
     <w:rsid w:val="00AE000B"/>
-    <w:rsid w:val="00AE7D27"/>
     <w:rsid w:val="00AF199A"/>
     <w:rsid w:val="00B02176"/>
     <w:rsid w:val="00B15826"/>
-    <w:rsid w:val="00B1725D"/>
+    <w:rsid w:val="00B16015"/>
+    <w:rsid w:val="00B25D43"/>
     <w:rsid w:val="00B27532"/>
-    <w:rsid w:val="00B31DB9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B54282"/>
+    <w:rsid w:val="00B42DBC"/>
+    <w:rsid w:val="00B5259B"/>
     <w:rsid w:val="00B55452"/>
-    <w:rsid w:val="00B64656"/>
+    <w:rsid w:val="00B6048E"/>
     <w:rsid w:val="00B701A5"/>
-    <w:rsid w:val="00BA3768"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00C13D64"/>
+    <w:rsid w:val="00B765E2"/>
+    <w:rsid w:val="00B81EA3"/>
+    <w:rsid w:val="00BA4AD9"/>
+    <w:rsid w:val="00BB6FCD"/>
+    <w:rsid w:val="00BC1016"/>
+    <w:rsid w:val="00BC3432"/>
+    <w:rsid w:val="00BF4F2E"/>
+    <w:rsid w:val="00C05A89"/>
+    <w:rsid w:val="00C06FB2"/>
     <w:rsid w:val="00C20776"/>
-    <w:rsid w:val="00C3032C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C669EE"/>
+    <w:rsid w:val="00C2405A"/>
     <w:rsid w:val="00C7048E"/>
-    <w:rsid w:val="00C7323D"/>
     <w:rsid w:val="00C840E4"/>
-    <w:rsid w:val="00C90AA3"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00D957D6"/>
+    <w:rsid w:val="00C876B0"/>
+    <w:rsid w:val="00CA0C8B"/>
+    <w:rsid w:val="00CA44C7"/>
+    <w:rsid w:val="00CA455C"/>
+    <w:rsid w:val="00CA6073"/>
+    <w:rsid w:val="00CB3A18"/>
+    <w:rsid w:val="00CF6C17"/>
+    <w:rsid w:val="00CF77EC"/>
+    <w:rsid w:val="00D05328"/>
+    <w:rsid w:val="00D1422C"/>
+    <w:rsid w:val="00D222AF"/>
+    <w:rsid w:val="00D26DB0"/>
+    <w:rsid w:val="00D44C3C"/>
+    <w:rsid w:val="00D55CE8"/>
+    <w:rsid w:val="00DA7727"/>
+    <w:rsid w:val="00DB02C4"/>
     <w:rsid w:val="00DB3918"/>
-    <w:rsid w:val="00DD06FC"/>
-    <w:rsid w:val="00DD58BB"/>
     <w:rsid w:val="00DD5EB3"/>
-    <w:rsid w:val="00DF19C5"/>
+    <w:rsid w:val="00DD7053"/>
     <w:rsid w:val="00DF1A63"/>
-    <w:rsid w:val="00E00058"/>
-    <w:rsid w:val="00E00218"/>
+    <w:rsid w:val="00DF6ADA"/>
+    <w:rsid w:val="00DF7A43"/>
     <w:rsid w:val="00E037FA"/>
     <w:rsid w:val="00E04313"/>
-    <w:rsid w:val="00E0431B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E075CF"/>
+    <w:rsid w:val="00E0448A"/>
+    <w:rsid w:val="00E07CC7"/>
     <w:rsid w:val="00E10CDC"/>
     <w:rsid w:val="00E22362"/>
-    <w:rsid w:val="00E22511"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E37C55"/>
+    <w:rsid w:val="00E5432B"/>
     <w:rsid w:val="00E54941"/>
-    <w:rsid w:val="00E57EB5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E66ED1"/>
+    <w:rsid w:val="00E56704"/>
     <w:rsid w:val="00E710E3"/>
-    <w:rsid w:val="00E72F06"/>
-    <w:rsid w:val="00E814FC"/>
+    <w:rsid w:val="00E76E95"/>
+    <w:rsid w:val="00E77991"/>
+    <w:rsid w:val="00E8586A"/>
     <w:rsid w:val="00E90CFC"/>
-    <w:rsid w:val="00E9647B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00EB5696"/>
+    <w:rsid w:val="00E926DD"/>
+    <w:rsid w:val="00E96733"/>
+    <w:rsid w:val="00EA5434"/>
+    <w:rsid w:val="00EB0B86"/>
+    <w:rsid w:val="00EB2675"/>
+    <w:rsid w:val="00EB4D68"/>
     <w:rsid w:val="00EC318A"/>
-    <w:rsid w:val="00ED3BE8"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00F55D7D"/>
+    <w:rsid w:val="00ED2F55"/>
+    <w:rsid w:val="00EE7DE2"/>
+    <w:rsid w:val="00F0516E"/>
+    <w:rsid w:val="00F1160F"/>
+    <w:rsid w:val="00F1492B"/>
+    <w:rsid w:val="00F1719F"/>
+    <w:rsid w:val="00F34949"/>
+    <w:rsid w:val="00F459AF"/>
     <w:rsid w:val="00F5636F"/>
+    <w:rsid w:val="00F60868"/>
+    <w:rsid w:val="00F61DEB"/>
     <w:rsid w:val="00F6371F"/>
-    <w:rsid w:val="00F838C6"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FC0813"/>
+    <w:rsid w:val="00F81F0F"/>
+    <w:rsid w:val="00F90B40"/>
+    <w:rsid w:val="00F90EAE"/>
+    <w:rsid w:val="00FA04C1"/>
+    <w:rsid w:val="00FA1CA1"/>
+    <w:rsid w:val="00FA3629"/>
+    <w:rsid w:val="00FB0454"/>
     <w:rsid w:val="00FC2626"/>
-    <w:rsid w:val="00FD0404"/>
+    <w:rsid w:val="00FD77F8"/>
     <w:rsid w:val="00FE20FA"/>
-    <w:rsid w:val="00FE49C0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FE5219"/>
+    <w:rsid w:val="00FF43C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1D83A581"/>
   <w15:docId w15:val="{A2966D07-18EE-4382-859B-D105CF35C3BB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12933,51 +12805,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00ED7A31"/>
+    <w:rsid w:val="002020C1"/>
     <w:pPr>
       <w:spacing w:after="111" w:line="249" w:lineRule="auto"/>
       <w:ind w:left="10" w:hanging="10"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
       <w:spacing w:after="238"/>
       <w:ind w:left="10" w:hanging="10"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -13169,156 +13041,88 @@
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E22362"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E22362"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...79 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="199436061">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1990867133">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/how-to/masshealth-billing-guides-for-paper-claim-submitters" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nubc.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealthpubs" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13572,384 +13376,78 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...300 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>7876</Characters>
+  <Pages>14</Pages>
+  <Words>1734</Words>
+  <Characters>9884</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>82</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Submit a Referral Job Aid</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9239</CharactersWithSpaces>
+  <CharactersWithSpaces>11595</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Institutional Claims Submission Job Aid</dc:title>
+  <dc:title>Submit a Referral Job Aid</dc:title>
   <dc:creator>NewMMIS Training Team</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>