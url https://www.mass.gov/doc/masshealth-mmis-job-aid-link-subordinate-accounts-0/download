--- v0 (2025-12-20)
+++ v1 (2026-05-24)
@@ -1,1387 +1,1280 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="707D77A6" w14:textId="77777777" w:rsidR="00FA35E4" w:rsidRPr="00AB12A3" w:rsidRDefault="00FA35E4" w:rsidP="00FA35E4">
+    <w:p w14:paraId="43479405" w14:textId="77777777" w:rsidR="00B75B33" w:rsidRDefault="00FA35E4" w:rsidP="00FA35E4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705DA6">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="365760" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18640BC6" wp14:editId="51247722">
-[...10 lines deleted...]
-            <wp:docPr id="31" name="Picture 31">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18640BC6" wp14:editId="7F440086">
+            <wp:extent cx="1419225" cy="713490"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="31" name="Picture 31" descr="MassHealth logo&#10;">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="31" name="Picture 31">
+                    <pic:cNvPr id="31" name="Picture 31" descr="MassHealth logo&#10;">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1673352" cy="841248"/>
+                      <a:ext cx="1432928" cy="720379"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="55C64329" w14:textId="77777777" w:rsidR="009C7EC0" w:rsidRDefault="009C7EC0">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="707D77A6" w14:textId="5FCFD5BD" w:rsidR="00FA35E4" w:rsidRPr="00705DA6" w:rsidRDefault="00FA35E4" w:rsidP="00FA35E4">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705DA6">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Job Aid: Link Accounts</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="56CE6A5B" w14:textId="0B2EA80D" w:rsidR="00A672D8" w:rsidRPr="000D14EB" w:rsidRDefault="00B07FE9" w:rsidP="000D14EB">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="56CE6A5B" w14:textId="5B7BEA6F" w:rsidR="00A672D8" w:rsidRPr="009055F0" w:rsidRDefault="00B07FE9" w:rsidP="00705DA6">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="14" w:hanging="14"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D14EB">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="000D14EB">
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00A008AE" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">primary user </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is responsible for managing access to their organization’s information on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A008AE" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Medicaid Management Information System (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>MMIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00A008AE" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Provider Online Service Center (POSC). The </w:t>
+      </w:r>
+      <w:r w:rsidR="00A008AE" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">primary user </w:t>
+      </w:r>
+      <w:r w:rsidR="00A672D8" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can create subordinate accounts and assign services, such as </w:t>
+      </w:r>
+      <w:r w:rsidR="00C471B2" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">submitting </w:t>
+      </w:r>
+      <w:r w:rsidR="00A008AE" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>claim</w:t>
+      </w:r>
+      <w:r w:rsidR="00C471B2" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A008AE" w:rsidRPr="009055F0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A672D8" w:rsidRPr="000D14EB">
-[...11 lines deleted...]
-      <w:r w:rsidR="00A672D8" w:rsidRPr="000D14EB">
+      <w:r w:rsidR="00A672D8" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C471B2" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>mem</w:t>
+      </w:r>
+      <w:r w:rsidR="000E0468" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ber eligibility</w:t>
+      </w:r>
+      <w:r w:rsidR="00A672D8" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for staff members</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0AF9" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00A008AE" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">primary user </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0AF9" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>can also</w:t>
+      </w:r>
+      <w:r w:rsidR="00A672D8" w:rsidRPr="009055F0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> link staff member accounts to other providers and billing entities </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D14EB">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>to perform functions on behalf of their organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0424F3C2" w14:textId="0593A5E4" w:rsidR="00A672D8" w:rsidRPr="009055F0" w:rsidRDefault="00A672D8" w:rsidP="00705DA6">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="14" w:hanging="14"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00A008AE" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">primary user </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>within each organization must ensure that e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ach person </w:t>
+      </w:r>
+      <w:r w:rsidR="00880CFA" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">who </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requires access is assigned a unique user ID. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sharing user IDs and passwords is a violation of the Virtual Gateway (VG) Terms and Conditions. Each user is prompted to agree with the VG Terms and Conditions upon initial sign-in on any Commonwealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00880CFA" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>VG-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>hosted application (MMIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00880CFA" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, for example</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each user must be made aware that they are responsible for the use of the ID and that it may be terminated if the user </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>violates the VG Terms and Conditions.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D2FC46" w14:textId="77777777" w:rsidR="00A672D8" w:rsidRPr="000D14EB" w:rsidRDefault="00A672D8" w:rsidP="000D14EB">
-[...107 lines deleted...]
-    <w:p w14:paraId="18A8034A" w14:textId="77777777" w:rsidR="00A672D8" w:rsidRPr="000D14EB" w:rsidRDefault="00A672D8" w:rsidP="000D14EB">
+    <w:p w14:paraId="088D0C3B" w14:textId="49218BF7" w:rsidR="005762C2" w:rsidRPr="009055F0" w:rsidRDefault="00A672D8" w:rsidP="00705DA6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="000D14EB">
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="14" w:hanging="14"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009055F0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The primary user will need to make </w:t>
       </w:r>
-      <w:r w:rsidR="00880CFA">
+      <w:r w:rsidR="00880CFA" w:rsidRPr="009055F0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">subordinate account </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D14EB">
+      <w:r w:rsidRPr="009055F0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>changes</w:t>
       </w:r>
-      <w:r w:rsidR="0045188E" w:rsidRPr="000D14EB">
+      <w:r w:rsidR="0045188E" w:rsidRPr="009055F0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D14EB">
-[...17 lines deleted...]
-      <w:r w:rsidR="005762C2" w:rsidRPr="000D14EB">
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> such as changing services  or</w:t>
+      </w:r>
+      <w:r w:rsidR="00105418" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unlinking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subordinate accounts that are no longer in use.</w:t>
+      </w:r>
+      <w:r w:rsidR="005762C2" w:rsidRPr="009055F0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk129516351"/>
-      <w:r w:rsidR="005762C2" w:rsidRPr="000D14EB">
-[...5 lines deleted...]
-      <w:r w:rsidR="00880CFA">
+      <w:r w:rsidR="005762C2" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1DFB" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">primary user </w:t>
+      </w:r>
+      <w:r w:rsidR="005762C2" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must ensure that a backup </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1DFB" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">primary user </w:t>
+      </w:r>
+      <w:r w:rsidR="005762C2" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(administrator) is assigned </w:t>
+      </w:r>
+      <w:r w:rsidR="00880CFA" w:rsidRPr="009055F0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="005762C2" w:rsidRPr="000D14EB">
+      <w:r w:rsidR="005762C2" w:rsidRPr="009055F0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">support user access requests and </w:t>
       </w:r>
-      <w:r w:rsidR="00880CFA">
+      <w:r w:rsidR="00880CFA" w:rsidRPr="009055F0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">resolve </w:t>
       </w:r>
-      <w:r w:rsidR="005762C2" w:rsidRPr="000D14EB">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">issues in the Primary User’s absence. </w:t>
+      <w:r w:rsidR="005762C2" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">issues in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1DFB" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">primary user’s </w:t>
+      </w:r>
+      <w:r w:rsidR="005762C2" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">absence. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="575C1164" w14:textId="77777777" w:rsidR="009C7EC0" w:rsidRPr="000D14EB" w:rsidRDefault="009C7EC0" w:rsidP="000D14EB">
-[...24 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0F3BB237" w14:textId="77777777" w:rsidR="00B56F0E" w:rsidRPr="009055F0" w:rsidRDefault="00A672D8" w:rsidP="00705DA6">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="14" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>This job aid describes how to</w:t>
+      </w:r>
+      <w:r w:rsidR="00E015CE" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ink a subordinate account (User ID) to a provider. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0F3BB237" w14:textId="77777777" w:rsidR="00B56F0E" w:rsidRPr="000D14EB" w:rsidRDefault="00A672D8" w:rsidP="000D14EB">
-[...28 lines deleted...]
-        <w:spacing w:after="238" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="0B2AEE5C" w14:textId="77777777" w:rsidR="00705DA6" w:rsidRDefault="00705DA6">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="26"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4BBF15" w14:textId="0B95C172" w:rsidR="009C7EC0" w:rsidRPr="00705DA6" w:rsidRDefault="009C7EC0" w:rsidP="00705DA6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00705DA6">
+        <w:lastRenderedPageBreak/>
+        <w:t>Link Accounts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634A365D" w14:textId="77777777" w:rsidR="00B56F0E" w:rsidRPr="009055F0" w:rsidRDefault="00A672D8" w:rsidP="00705DA6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14" w:hanging="14"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-        <w:t>Link Accounts</w:t>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Provider Online Service Center</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> home page: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634A365D" w14:textId="77777777" w:rsidR="00B56F0E" w:rsidRPr="000D14EB" w:rsidRDefault="00A672D8">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="000D14EB">
+    <w:p w14:paraId="31148BD1" w14:textId="77777777" w:rsidR="00B56F0E" w:rsidRPr="009055F0" w:rsidRDefault="00A672D8" w:rsidP="00705DA6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="14" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Provider Online Service Center</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> home page: </w:t>
+        <w:t>Administer Account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31148BD1" w14:textId="77777777" w:rsidR="00B56F0E" w:rsidRPr="000D14EB" w:rsidRDefault="00A672D8">
+    <w:p w14:paraId="7C449854" w14:textId="0D1C1947" w:rsidR="00B56F0E" w:rsidRPr="009055F0" w:rsidRDefault="00A672D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="705" w:right="13" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D14EB">
+      <w:r w:rsidRPr="009055F0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D14EB">
+      <w:r w:rsidRPr="009055F0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Administer Account</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000D14EB">
+        <w:t>Manage Subordinate Accounts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C449854" w14:textId="0D1C1947" w:rsidR="00B56F0E" w:rsidRPr="000D14EB" w:rsidRDefault="00A672D8">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="0A0280E1" w14:textId="31393FF8" w:rsidR="00705DA6" w:rsidRDefault="000A6651" w:rsidP="00C471B2">
+      <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="705" w:right="13" w:hanging="360"/>
-[...27 lines deleted...]
-        <w:ind w:right="13"/>
+        <w:ind w:left="706" w:right="13" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009055F0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...91 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CB14891" wp14:editId="5688EDB3">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. At left, Manage Subordinate Accounts is identified under Administer Account."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EEA44B4" wp14:editId="498EE41C">
+            <wp:extent cx="4971429" cy="6533333"/>
+            <wp:effectExtent l="0" t="0" r="635" b="1270"/>
+            <wp:docPr id="1532823379" name="Picture 1" descr="Administer Account button is indicated as the eighth option in the left-hand Provider Services column on the POSC home page."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. At left, Manage Subordinate Accounts is identified under Administer Account."/>
+                    <pic:cNvPr id="1532823379" name="Picture 1" descr="Administer Account button is indicated as the eighth option in the left-hand Provider Services column on the POSC home page."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
+                  <pic:blipFill>
                     <a:blip r:embed="rId8"/>
-                    <a:srcRect l="-1" t="13672" r="44838" b="18697"/>
-                    <a:stretch/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4942279" cy="3406540"/>
+                      <a:ext cx="4971429" cy="6533333"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln>
-[...6 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E94D2B0" w14:textId="710AAEC2" w:rsidR="00B56F0E" w:rsidRPr="000D14EB" w:rsidRDefault="00A672D8">
-      <w:pPr>
+    <w:p w14:paraId="7C57CA9B" w14:textId="77777777" w:rsidR="00705DA6" w:rsidRDefault="00705DA6">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6D1E88" w14:textId="77777777" w:rsidR="00BF5A71" w:rsidRPr="009055F0" w:rsidRDefault="00BF5A71" w:rsidP="00C471B2">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="706" w:right="13" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E94D2B0" w14:textId="6C97AA19" w:rsidR="00B56F0E" w:rsidRPr="009055F0" w:rsidRDefault="00A672D8" w:rsidP="00C471B2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="705" w:right="13" w:hanging="360"/>
-[...12 lines deleted...]
-        <w:rPr>
+        <w:ind w:right="13"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Choose the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Provider ID</w:t>
+      </w:r>
+      <w:r w:rsidR="00880CFA" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D14EB">
-        <w:rPr>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Service</w:t>
       </w:r>
-      <w:r w:rsidR="00880CFA">
-        <w:rPr>
+      <w:r w:rsidR="00880CFA" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D14EB">
-        <w:rPr>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Location</w:t>
       </w:r>
-      <w:r w:rsidR="00880CFA">
+      <w:r w:rsidR="00880CFA" w:rsidRPr="009055F0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PID/SL)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D14EB">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> from the Provider dropdown menu. </w:t>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dropdown menu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6393A9" w14:textId="41DF4695" w:rsidR="00B56F0E" w:rsidRPr="007E4C6F" w:rsidRDefault="00A672D8">
-[...1 lines deleted...]
-        <w:ind w:left="730" w:right="13"/>
+    <w:p w14:paraId="24B9E16B" w14:textId="77777777" w:rsidR="00705DA6" w:rsidRDefault="00A672D8" w:rsidP="00705DA6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="734" w:right="14" w:hanging="14"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E4C6F">
+      <w:r w:rsidRPr="009055F0">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E4C6F">
+      <w:r w:rsidRPr="009055F0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">: This is the PID/SL that you want to link the subordinate to. </w:t>
+        <w:t xml:space="preserve">: This is the PID/SL </w:t>
+      </w:r>
+      <w:r w:rsidR="002450D1" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>to which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you want to link the subordinate. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D249FA0" w14:textId="03DFF348" w:rsidR="00B56F0E" w:rsidRDefault="00E801A8" w:rsidP="000D14EB">
+    <w:p w14:paraId="01187F36" w14:textId="33AEA877" w:rsidR="00236C50" w:rsidRPr="00705DA6" w:rsidRDefault="00236C50" w:rsidP="00705DA6">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="734" w:right="14" w:hanging="14"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009055F0">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Link </w:t>
+      </w:r>
+      <w:r w:rsidR="005B4726" w:rsidRPr="005B4726">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subordinate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:t xml:space="preserve">button is identified in the bottom right corner of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Subordinates Search</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:t xml:space="preserve"> panel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E12C010" w14:textId="6FD88657" w:rsidR="00705DA6" w:rsidRDefault="00350B5C" w:rsidP="000D14EB">
       <w:pPr>
         <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009055F0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...75 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A27CF95" wp14:editId="1C629517">
-[...2 lines deleted...]
-            <wp:docPr id="2" name="Picture 2" descr="The &quot;Link Subordinate&quot;  button is identified in the bottom right corner of the Subordinates Search panel."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11BA0184" wp14:editId="44D44127">
+            <wp:extent cx="5943600" cy="4773295"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+            <wp:docPr id="1760649305" name="Picture 1" descr="The Link Subordinate button is identified in the bottom right hand corner."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="Picture 2" descr="The &quot;Link Subordinate&quot;  button is identified in the bottom right corner of the Subordinates Search panel."/>
+                    <pic:cNvPr id="1760649305" name="Picture 1" descr="The Link Subordinate button is identified in the bottom right hand corner."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
+                  <pic:blipFill>
                     <a:blip r:embed="rId9"/>
-                    <a:srcRect t="13244" r="44629" b="43619"/>
-                    <a:stretch/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5195075" cy="2275286"/>
+                      <a:ext cx="5943600" cy="4773295"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln>
-[...6 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07901B5E" w14:textId="575F5C24" w:rsidR="00B56F0E" w:rsidRPr="000D14EB" w:rsidRDefault="00FA35E4">
+    <w:p w14:paraId="60A69DBB" w14:textId="77777777" w:rsidR="00705DA6" w:rsidRDefault="00705DA6">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1710855A" w14:textId="77777777" w:rsidR="00CB3971" w:rsidRPr="009055F0" w:rsidRDefault="00CB3971" w:rsidP="000D14EB">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07901B5E" w14:textId="575F5C24" w:rsidR="00B56F0E" w:rsidRPr="009055F0" w:rsidRDefault="00FA35E4" w:rsidP="00C471B2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="705" w:right="13" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="000D14EB">
+        <w:ind w:left="705" w:right="13"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009055F0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D14EB">
+      <w:r w:rsidRPr="009055F0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Link Subordinate</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D14EB">
+      <w:r w:rsidRPr="009055F0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> panel, enter </w:t>
       </w:r>
-      <w:r w:rsidR="00A672D8" w:rsidRPr="000D14EB">
+      <w:r w:rsidR="00A672D8" w:rsidRPr="009055F0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="007E4C6F">
+      <w:r w:rsidR="007E4C6F" w:rsidRPr="009055F0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="00A672D8" w:rsidRPr="000D14EB">
+      <w:r w:rsidR="00A672D8" w:rsidRPr="009055F0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>sername</w:t>
       </w:r>
-      <w:r w:rsidR="00A672D8" w:rsidRPr="000D14EB">
+      <w:r w:rsidR="00A672D8" w:rsidRPr="009055F0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the subordinate.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E769FAB" w14:textId="77777777" w:rsidR="00B56F0E" w:rsidRPr="007E4C6F" w:rsidRDefault="00A672D8">
-[...1 lines deleted...]
-        <w:ind w:left="730" w:right="13"/>
+    <w:p w14:paraId="3E769FAB" w14:textId="2F77D84C" w:rsidR="00B56F0E" w:rsidRPr="009055F0" w:rsidRDefault="00A672D8" w:rsidP="00705DA6">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="734" w:right="14" w:hanging="14"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E4C6F">
+      <w:r w:rsidRPr="009055F0">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E4C6F">
+      <w:r w:rsidRPr="009055F0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">: This is the Virtual Gateway User ID that was generated at the time this User’s account was created. </w:t>
+        <w:t xml:space="preserve">: This is the Virtual Gateway </w:t>
+      </w:r>
+      <w:r w:rsidR="00F555AC" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">user </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ID that was generated at the time this </w:t>
+      </w:r>
+      <w:r w:rsidR="00F555AC" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">user’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">account was created. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D837A3" w14:textId="53B5DE17" w:rsidR="00B56F0E" w:rsidRPr="000D14EB" w:rsidRDefault="00A672D8">
+    <w:p w14:paraId="6CDB6438" w14:textId="3B7D76D4" w:rsidR="00B56F0E" w:rsidRPr="009055F0" w:rsidRDefault="00C471B2" w:rsidP="00705DA6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="705" w:right="13" w:hanging="360"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="000D14EB">
+        <w:spacing w:after="240" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="706" w:right="14"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You can choose which services you want the subordinate to access. Click the forward arrow key to move those services from the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Available Services</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D14EB">
+      <w:r w:rsidRPr="009055F0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> column to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D14EB">
+      <w:r w:rsidRPr="009055F0">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Assigned Services</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D14EB">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> column by clicking the forward arrow key. </w:t>
+      <w:r w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> column.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009055F0" w:rsidDel="00C471B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A672D8" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click </w:t>
+      </w:r>
+      <w:r w:rsidR="00A672D8" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Submit</w:t>
+      </w:r>
+      <w:r w:rsidR="00A672D8" w:rsidRPr="009055F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CDB6438" w14:textId="77777777" w:rsidR="00B56F0E" w:rsidRPr="000D14EB" w:rsidRDefault="00A672D8">
-[...31 lines deleted...]
-    <w:p w14:paraId="37A0A9C9" w14:textId="6EF278D0" w:rsidR="00E274FF" w:rsidRDefault="00E801A8" w:rsidP="000D14EB">
+    <w:p w14:paraId="7AB5522B" w14:textId="721132D9" w:rsidR="00B56F0E" w:rsidRDefault="00C719E7" w:rsidP="000E0468">
       <w:pPr>
         <w:spacing w:after="182"/>
         <w:ind w:right="13"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="009055F0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...75 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76A1D9C0" wp14:editId="0E7D15D0">
-            <wp:extent cx="5435600" cy="2804233"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B7D8CDD" wp14:editId="04320B07">
+            <wp:extent cx="5943600" cy="4747895"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="4" name="Picture 4" descr="The Submit button is identified in the bottom right corner of the Link Subordinate panel."/>
+            <wp:docPr id="2138021513" name="Picture 1" descr="The Submit button is identified in the bottom right corner of the Link Subordinate panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="Picture 4" descr="The Submit button is identified in the bottom right corner of the Link Subordinate panel."/>
+                    <pic:cNvPr id="2138021513" name="Picture 1" descr="The Submit button is identified in the bottom right corner of the Link Subordinate panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
+                  <pic:blipFill>
                     <a:blip r:embed="rId10"/>
-                    <a:srcRect t="13770" r="44530" b="35326"/>
-                    <a:stretch/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5448535" cy="2810906"/>
+                      <a:ext cx="5943600" cy="4747895"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln>
-[...6 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="191E31B6" w14:textId="3E21ADCB" w:rsidR="00B56F0E" w:rsidRDefault="00B56F0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="245" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B56F0E" w:rsidSect="000D14EB">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F563C8A" w14:textId="77777777" w:rsidR="009C7EC0" w:rsidRDefault="009C7EC0" w:rsidP="009C7EC0">
+    <w:p w14:paraId="4B328B8C" w14:textId="77777777" w:rsidR="00B41334" w:rsidRDefault="00B41334" w:rsidP="009C7EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="061AB541" w14:textId="77777777" w:rsidR="009C7EC0" w:rsidRDefault="009C7EC0" w:rsidP="009C7EC0">
+    <w:p w14:paraId="0E263575" w14:textId="77777777" w:rsidR="00B41334" w:rsidRDefault="00B41334" w:rsidP="009C7EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="11E69049" w14:textId="4402F4B3" w:rsidR="00FA35E4" w:rsidRDefault="00FA35E4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11E69049" w14:textId="7BA0BDBB" w:rsidR="00FA35E4" w:rsidRDefault="00FA35E4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00E433DB">
       <w:t>MassHealth Provider Online Service Center</w:t>
     </w:r>
     <w:r w:rsidRPr="00E433DB">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
@@ -1416,148 +1309,95 @@
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...53 lines deleted...]
-      <w:t>)</w:t>
+    <w:r w:rsidR="00BD4175">
+      <w:t>JA-MMIS-Link Accounts_2026-01</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E7FD2E1" w14:textId="77777777" w:rsidR="009C7EC0" w:rsidRDefault="009C7EC0" w:rsidP="009C7EC0">
+    <w:p w14:paraId="648A1EA5" w14:textId="77777777" w:rsidR="00B41334" w:rsidRDefault="00B41334" w:rsidP="009C7EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5724B0C5" w14:textId="77777777" w:rsidR="009C7EC0" w:rsidRDefault="009C7EC0" w:rsidP="009C7EC0">
+    <w:p w14:paraId="58D5A153" w14:textId="77777777" w:rsidR="00B41334" w:rsidRDefault="00B41334" w:rsidP="009C7EC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E2BD69B" w14:textId="77777777" w:rsidR="009C7EC0" w:rsidRDefault="009C7EC0" w:rsidP="000D14EB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12AC16F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA90403A"/>
     <w:lvl w:ilvl="0" w:tplc="528C212A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="706"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -1726,147 +1566,304 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BE321CE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A627F93"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7854BE70"/>
+    <w:lvl w:ilvl="0" w:tplc="C9B4809C">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="630" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1786" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2506" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3226" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3946" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4666" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5386" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6106" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6826" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1854221940">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1151679180">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B56F0E"/>
+    <w:rsid w:val="00042229"/>
+    <w:rsid w:val="000A6651"/>
     <w:rsid w:val="000D14EB"/>
+    <w:rsid w:val="000E0468"/>
+    <w:rsid w:val="00105418"/>
+    <w:rsid w:val="00156D35"/>
+    <w:rsid w:val="001572DE"/>
+    <w:rsid w:val="001A5538"/>
+    <w:rsid w:val="001B1BD7"/>
+    <w:rsid w:val="001B3CEB"/>
+    <w:rsid w:val="00236C50"/>
+    <w:rsid w:val="002450D1"/>
+    <w:rsid w:val="00260451"/>
     <w:rsid w:val="002A18E8"/>
+    <w:rsid w:val="002B0ABA"/>
+    <w:rsid w:val="002F2120"/>
+    <w:rsid w:val="00350B5C"/>
+    <w:rsid w:val="00367EB7"/>
+    <w:rsid w:val="00406AC0"/>
     <w:rsid w:val="0045188E"/>
+    <w:rsid w:val="004A0381"/>
     <w:rsid w:val="004B7A32"/>
     <w:rsid w:val="004E5ABB"/>
+    <w:rsid w:val="00506F4E"/>
     <w:rsid w:val="00526BD4"/>
+    <w:rsid w:val="0053051F"/>
     <w:rsid w:val="005762C2"/>
     <w:rsid w:val="00592B09"/>
+    <w:rsid w:val="005B4726"/>
+    <w:rsid w:val="006505C7"/>
     <w:rsid w:val="00693ED2"/>
+    <w:rsid w:val="006C068F"/>
+    <w:rsid w:val="0070000A"/>
+    <w:rsid w:val="00705DA6"/>
     <w:rsid w:val="00713853"/>
+    <w:rsid w:val="00723CA6"/>
+    <w:rsid w:val="00734110"/>
+    <w:rsid w:val="0079098D"/>
     <w:rsid w:val="007C57CD"/>
     <w:rsid w:val="007E4C6F"/>
     <w:rsid w:val="007F285F"/>
+    <w:rsid w:val="00805229"/>
     <w:rsid w:val="00847612"/>
     <w:rsid w:val="00852AD0"/>
     <w:rsid w:val="00880CFA"/>
+    <w:rsid w:val="0088598D"/>
     <w:rsid w:val="008C7133"/>
     <w:rsid w:val="008E4F92"/>
+    <w:rsid w:val="009055F0"/>
+    <w:rsid w:val="009227D9"/>
+    <w:rsid w:val="00940F4A"/>
+    <w:rsid w:val="00957480"/>
+    <w:rsid w:val="00966109"/>
+    <w:rsid w:val="00974B21"/>
     <w:rsid w:val="009C7EC0"/>
+    <w:rsid w:val="009E5A75"/>
+    <w:rsid w:val="009E7F2C"/>
+    <w:rsid w:val="00A008AE"/>
+    <w:rsid w:val="00A02C8C"/>
+    <w:rsid w:val="00A06B95"/>
+    <w:rsid w:val="00A156FC"/>
+    <w:rsid w:val="00A21251"/>
     <w:rsid w:val="00A672D8"/>
+    <w:rsid w:val="00A815C7"/>
+    <w:rsid w:val="00AA0EBD"/>
     <w:rsid w:val="00B07FE9"/>
+    <w:rsid w:val="00B41334"/>
     <w:rsid w:val="00B56F0E"/>
+    <w:rsid w:val="00B75B33"/>
+    <w:rsid w:val="00BD4175"/>
     <w:rsid w:val="00BF5A71"/>
     <w:rsid w:val="00C073C4"/>
     <w:rsid w:val="00C35E6C"/>
+    <w:rsid w:val="00C471B2"/>
+    <w:rsid w:val="00C710BF"/>
+    <w:rsid w:val="00C719E7"/>
+    <w:rsid w:val="00CB3971"/>
+    <w:rsid w:val="00D306CE"/>
+    <w:rsid w:val="00D30AE7"/>
+    <w:rsid w:val="00D3232E"/>
     <w:rsid w:val="00D478E0"/>
+    <w:rsid w:val="00DE1DFB"/>
     <w:rsid w:val="00E015CE"/>
     <w:rsid w:val="00E274FF"/>
     <w:rsid w:val="00E52E54"/>
+    <w:rsid w:val="00E76155"/>
     <w:rsid w:val="00E801A8"/>
     <w:rsid w:val="00EA0AF9"/>
+    <w:rsid w:val="00EA1784"/>
+    <w:rsid w:val="00EE66AD"/>
+    <w:rsid w:val="00EF1C42"/>
+    <w:rsid w:val="00F00EE9"/>
+    <w:rsid w:val="00F1655C"/>
+    <w:rsid w:val="00F47CBF"/>
+    <w:rsid w:val="00F555AC"/>
+    <w:rsid w:val="00F7031B"/>
     <w:rsid w:val="00FA35E4"/>
     <w:rsid w:val="00FC385F"/>
+    <w:rsid w:val="00FF4AE9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7B07754D"/>
   <w15:docId w15:val="{755E0C5E-AAF4-40C5-A786-535528273D31}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2256,50 +2253,71 @@
     <w:basedOn w:val="Header"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="009C7EC0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00705DA6"/>
+    <w:pPr>
+      <w:spacing w:after="238" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -2380,55 +2398,139 @@
     <w:link w:val="Heading1"/>
     <w:rsid w:val="009C7EC0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FA35E4"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00FA35E4"/>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0053051F"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0053051F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0053051F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0053051F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0053051F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00705DA6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -2686,72 +2788,78 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1736</Characters>
+  <Pages>4</Pages>
+  <Words>327</Words>
+  <Characters>1866</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Submit a Referral Job Aid</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2036</CharactersWithSpaces>
+  <CharactersWithSpaces>2189</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Submit a Referral Job Aid</dc:title>
   <dc:creator>NewMMIS Training Team</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>