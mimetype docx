--- v0 (2025-11-03)
+++ v1 (2026-05-14)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="765501C1" w14:textId="49A39941" w:rsidR="00181A06" w:rsidRPr="00B02176" w:rsidRDefault="00181A06" w:rsidP="00181A06">
+    <w:p w14:paraId="765501C1" w14:textId="25BE15E2" w:rsidR="00181A06" w:rsidRPr="00B02176" w:rsidRDefault="00181A06" w:rsidP="00181A06">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:before="360" w:after="360" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B02176">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -99,288 +100,305 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1673352" cy="841248"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00B02176">
+      <w:r w:rsidR="006B3ABF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Job Aid: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C0CFF">
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B02176">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Replace</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B528B8">
+        <w:t xml:space="preserve">ob Aid: </w:t>
+      </w:r>
+      <w:r w:rsidR="003C0CFF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or </w:t>
+        <w:t>Replace</w:t>
       </w:r>
       <w:r w:rsidR="00C44302">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Adjust</w:t>
+        <w:t>/Adjust</w:t>
       </w:r>
       <w:r w:rsidR="003C0CFF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="009314DE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C44302" w:rsidRPr="007077A2">
+      <w:r w:rsidR="00C44302" w:rsidRPr="00F20F7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Paid</w:t>
       </w:r>
       <w:r w:rsidR="00C44302">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009314DE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Claim</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C4D9BAB" w14:textId="77777777" w:rsidR="00B02176" w:rsidRPr="00B02176" w:rsidRDefault="00B02176" w:rsidP="00B02176">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="center" w:pos="810"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="568E3952" w14:textId="77777777" w:rsidR="00897671" w:rsidRDefault="00897671" w:rsidP="00EC318A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21F9B3E6" w14:textId="4BD8EA43" w:rsidR="003C0CFF" w:rsidRDefault="003C0CFF" w:rsidP="00EC318A">
+    <w:p w14:paraId="21F9B3E6" w14:textId="654D9F47" w:rsidR="003C0CFF" w:rsidRDefault="003C0CFF" w:rsidP="00EC318A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Replace</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44302">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/Adjust</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a paid claim if it </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>paid</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incorrectly and must be adjusted. The ICN for the new adjusted claim will begin with “</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4DEA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">58 or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>59.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126A84AE" w14:textId="77777777" w:rsidR="003C0CFF" w:rsidRDefault="003C0CFF" w:rsidP="00EC318A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="32B1EE63" w14:textId="03774A50" w:rsidR="00B15826" w:rsidRDefault="004170EA" w:rsidP="00EC318A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>This job aid describes how to</w:t>
       </w:r>
       <w:r w:rsidR="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F1E240C" w14:textId="5259BA33" w:rsidR="00985021" w:rsidRDefault="00985021" w:rsidP="00985021">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F131578" w14:textId="5B9FF995" w:rsidR="00B15826" w:rsidRDefault="003C0CFF" w:rsidP="00E54941">
+    <w:p w14:paraId="6F131578" w14:textId="04779854" w:rsidR="00B15826" w:rsidRPr="00E54941" w:rsidRDefault="003C0CFF" w:rsidP="00E54941">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Replace</w:t>
       </w:r>
-      <w:r w:rsidR="00B528B8">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00BA4DEA">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>djust</w:t>
+        <w:t>/Adjust</w:t>
       </w:r>
       <w:r w:rsidR="009314DE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a claim after it has been paid by Mas</w:t>
       </w:r>
       <w:r w:rsidR="00F6371F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="009314DE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Health</w:t>
       </w:r>
       <w:r w:rsidR="00EC318A" w:rsidRPr="00EC318A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> The ICN for the new adjusted claim will begin with “58” or “59.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07947A36" w14:textId="7B0CBE5F" w:rsidR="007B6C5D" w:rsidRPr="00887F1C" w:rsidRDefault="007B6C5D" w:rsidP="007B6C5D">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk130549751"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
@@ -428,269 +446,242 @@
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidR="00897671">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Manage Claims and Payments</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF4A770" w14:textId="35CBD4FE" w:rsidR="00B15826" w:rsidRDefault="004170EA">
+    <w:p w14:paraId="4EF4A770" w14:textId="594AFCE3" w:rsidR="00B15826" w:rsidRDefault="004170EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidR="00EC318A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Inquire</w:t>
       </w:r>
       <w:r w:rsidR="00897671">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Claim</w:t>
+        <w:t xml:space="preserve"> Claims</w:t>
       </w:r>
       <w:r w:rsidR="00EC318A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Status</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00EC318A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="009314DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Search</w:t>
       </w:r>
       <w:r w:rsidR="00723EFA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Claims</w:t>
       </w:r>
       <w:r w:rsidR="00EC318A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> panel is displayed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45123394" w14:textId="665185FC" w:rsidR="00021408" w:rsidRDefault="00021408" w:rsidP="005E5067">
+    <w:p w14:paraId="45123394" w14:textId="65270256" w:rsidR="00021408" w:rsidRDefault="0095040D" w:rsidP="00021408">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="608E10DA" wp14:editId="0703365F">
-            <wp:extent cx="5373858" cy="3455115"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24919C19" wp14:editId="17E11050">
+            <wp:extent cx="4800600" cy="3378371"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="853118171" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. Inquire Claim Status is identified at left, below Manage Claims and Payments."/>
+            <wp:docPr id="1249704581" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. Inquire Claim Status is identified at left, below Manage Claims and Payments."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="853118171" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. Inquire Claim Status is identified at left, below Manage Claims and Payments."/>
+                    <pic:cNvPr id="1249704581" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. Inquire Claim Status is identified at left, below Manage Claims and Payments."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5383292" cy="3461180"/>
+                      <a:ext cx="4808109" cy="3383655"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF8FF2D" w14:textId="77777777" w:rsidR="00ED7503" w:rsidRDefault="00ED7503">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="39BF2043" w14:textId="6F5431FB" w:rsidR="00897671" w:rsidRPr="00887F1C" w:rsidRDefault="00EC318A" w:rsidP="00897671">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...26 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Enter Search Criteria</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2630085D" w14:textId="77777777" w:rsidR="009314DE" w:rsidRDefault="009314DE" w:rsidP="00897671">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>For more effective claim searching, enter as much search information as possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74458FF1" w14:textId="6EF96A4B" w:rsidR="00897671" w:rsidRPr="00985021" w:rsidRDefault="00897671" w:rsidP="00897671">
+    <w:p w14:paraId="74458FF1" w14:textId="435B6CC2" w:rsidR="00897671" w:rsidRPr="00985021" w:rsidRDefault="00897671" w:rsidP="00897671">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">From the </w:t>
       </w:r>
+      <w:r w:rsidR="009314DE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Search</w:t>
+      </w:r>
       <w:r w:rsidR="00723EFA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Claims</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Search</w:t>
+        <w:t xml:space="preserve"> for Claims</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>panel</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7376E74C" w14:textId="22049FCC" w:rsidR="00E037FA" w:rsidRDefault="0043030B" w:rsidP="00897671">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -886,210 +877,188 @@
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidRPr="0043030B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Search</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74005396" w14:textId="23487583" w:rsidR="007955F3" w:rsidRDefault="007955F3" w:rsidP="005E5067">
+    <w:p w14:paraId="03416B4E" w14:textId="4B6C97DC" w:rsidR="00C20E85" w:rsidRDefault="00C20E85" w:rsidP="00C20E85">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DD0FAA2" wp14:editId="4F19D409">
-            <wp:extent cx="5943600" cy="3600450"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="200AC364" wp14:editId="0E4AE737">
+            <wp:extent cx="5943600" cy="4248785"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="602848644" name="Picture 1" descr="This is the Claims Search panel. Inquire Claim Status is identified at left, below Manage Claims and Payments. The ICN is identified in the Claims Search Results panel."/>
+            <wp:docPr id="599035359" name="Picture 1" descr="This is the Claims Search panel. Inquire Claim Status is identified at left, below Manage Claims and Payments. The ICN is identified in the Claims Search Results panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="602848644" name="Picture 1" descr="This is the Claims Search panel. Inquire Claim Status is identified at left, below Manage Claims and Payments. The ICN is identified in the Claims Search Results panel."/>
+                    <pic:cNvPr id="599035359" name="Picture 1" descr="This is the Claims Search panel. Inquire Claim Status is identified at left, below Manage Claims and Payments. The ICN is identified in the Claims Search Results panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="3600450"/>
+                      <a:ext cx="5943600" cy="4248785"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B528873" w14:textId="2634EF04" w:rsidR="006137F9" w:rsidRPr="00985021" w:rsidRDefault="002E14A0" w:rsidP="006137F9">
+    <w:p w14:paraId="4B528873" w14:textId="386A2CAB" w:rsidR="006137F9" w:rsidRPr="00985021" w:rsidRDefault="002E14A0" w:rsidP="00FC6D4A">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5"/>
+        <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>From</w:t>
       </w:r>
       <w:r w:rsidR="006137F9" w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="0043030B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Claims Search Results</w:t>
       </w:r>
       <w:r w:rsidR="006137F9" w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> panel: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD5ED27" w14:textId="636D1A6D" w:rsidR="003769D1" w:rsidRPr="00DF6AD1" w:rsidRDefault="009314DE" w:rsidP="007077A2">
+    <w:p w14:paraId="1B07C23C" w14:textId="2D40F138" w:rsidR="00953E7F" w:rsidRPr="00953E7F" w:rsidRDefault="009314DE" w:rsidP="002E14A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select the paid claim to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00723EFA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>adjusted/replaced</w:t>
+      </w:r>
+      <w:r w:rsidR="00953E7F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD5ED27" w14:textId="77777777" w:rsidR="003769D1" w:rsidRDefault="003769D1" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...28 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4CA510B0" w14:textId="77777777" w:rsidR="00ED7503" w:rsidRDefault="00ED7503">
-[...14 lines deleted...]
-    <w:p w14:paraId="1A9104B4" w14:textId="4D623C03" w:rsidR="00953E7F" w:rsidRPr="00985021" w:rsidRDefault="00953E7F" w:rsidP="00953E7F">
+    <w:p w14:paraId="1A9104B4" w14:textId="209DC687" w:rsidR="00953E7F" w:rsidRPr="00985021" w:rsidRDefault="00953E7F" w:rsidP="00953E7F">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>From</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Claim Detail </w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">panel: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11143583" w14:textId="27A260BB" w:rsidR="00953E7F" w:rsidRPr="00953E7F" w:rsidRDefault="009314DE" w:rsidP="00953E7F">
       <w:pPr>
         <w:numPr>
@@ -1132,576 +1101,511 @@
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidR="00723EFA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Replace</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25155041" w14:textId="544D1611" w:rsidR="003A1E3E" w:rsidRPr="00746F3F" w:rsidRDefault="003F6551" w:rsidP="007077A2">
-      <w:pPr>
+    <w:p w14:paraId="25155041" w14:textId="3B345B7C" w:rsidR="003A1E3E" w:rsidRPr="00746F3F" w:rsidRDefault="00274931" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:after="109"/>
-        <w:jc w:val="center"/>
+        <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0576513C" wp14:editId="168667BF">
-[...2 lines deleted...]
-            <wp:docPr id="1154824711" name="Picture 1" descr="The Replace button is identified in the bottom right of the Claim Detail panel, below List of Services."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62A682AE" wp14:editId="413E61A2">
+            <wp:extent cx="5943600" cy="5114925"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:docPr id="1138247152" name="Picture 1" descr="The Replace button is identified in the bottom right of the Claim Detail panel, below List of Services."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1154824711" name="Picture 1" descr="The Replace button is identified in the bottom right of the Claim Detail panel, below List of Services."/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1138247152" name="Picture 1" descr="The Replace button is identified in the bottom right of the Claim Detail panel, below List of Services."/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" r:link="rId11">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5384800" cy="3530600"/>
+                      <a:ext cx="5943600" cy="5114925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6787EBDB" w14:textId="2145E6E0" w:rsidR="00746F3F" w:rsidRPr="00746F3F" w:rsidRDefault="00746F3F" w:rsidP="007077A2">
+    <w:p w14:paraId="5361BC76" w14:textId="68E2CA81" w:rsidR="00746F3F" w:rsidRPr="00746F3F" w:rsidRDefault="00746F3F" w:rsidP="00746F3F">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00746F3F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Continue </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002075FA">
+      </w:pPr>
+      <w:r w:rsidRPr="00746F3F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">to the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00335903">
+        <w:t xml:space="preserve">Continue </w:t>
+      </w:r>
+      <w:r w:rsidR="002075FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Tabs/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00746F3F">
+        <w:t xml:space="preserve">to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00335903">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Panel</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A1E3E">
+        <w:t>Tabs/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746F3F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>(s)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002075FA">
+        <w:t>Panel</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1E3E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E5067" w:rsidRPr="005E5067">
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="002075FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Where the Information Is to Be Corrected</w:t>
+        <w:t xml:space="preserve"> where the information is to be corrected: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6787EBDB" w14:textId="4D599AC4" w:rsidR="00746F3F" w:rsidRPr="00746F3F" w:rsidRDefault="003A1E3E" w:rsidP="00746F3F">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53E51820" w14:textId="4DC13814" w:rsidR="00746F3F" w:rsidRDefault="00746F3F" w:rsidP="00953E7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00746F3F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Enter the </w:t>
       </w:r>
       <w:r w:rsidR="002E3571">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">corrected/updated information on the appropriate </w:t>
       </w:r>
       <w:r w:rsidR="003F21F8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>tab/</w:t>
       </w:r>
       <w:r w:rsidR="00EB24F1">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">panel.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21DDAC9F" w14:textId="08A97912" w:rsidR="003A365D" w:rsidRDefault="003A365D" w:rsidP="00953E7F">
+    <w:p w14:paraId="21DDAC9F" w14:textId="1ECF0CB6" w:rsidR="003A365D" w:rsidRDefault="003A365D" w:rsidP="00953E7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Once all the information is corrected/updated, continue to the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007077A2">
+        <w:t>Once all the information is corrected/updated, continue to the Confirmation Panel</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE78FD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and click </w:t>
+      </w:r>
+      <w:r w:rsidR="003F21F8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F20F7B" w:rsidRPr="00F20F7B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Confirmation</w:t>
-[...27 lines deleted...]
-      <w:r w:rsidR="00F20F7B" w:rsidRPr="00F20F7B">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE78FD" w:rsidRPr="00F20F7B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE78FD" w:rsidRPr="00F20F7B">
+        <w:t>ubmit</w:t>
+      </w:r>
+      <w:r w:rsidR="003F21F8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>ubmit</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00597826">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>button</w:t>
       </w:r>
       <w:r w:rsidR="00BE78FD">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4485FA0A" w14:textId="2F5D2CE7" w:rsidR="00ED7503" w:rsidRDefault="00ED7503" w:rsidP="005E5067">
+    <w:p w14:paraId="79CF56EA" w14:textId="3EB8B52D" w:rsidR="003A365D" w:rsidRDefault="00606307" w:rsidP="00265C88">
       <w:pPr>
         <w:spacing w:after="109"/>
         <w:ind w:left="450" w:firstLine="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="134C6ACA" wp14:editId="178DDE59">
-            <wp:extent cx="5943600" cy="2522220"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F0B4255" wp14:editId="3FAC8409">
+            <wp:extent cx="5943600" cy="2212340"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="992646561" name="Picture 1" descr="The Submit button is identified in the bottom right of the Confirmation panel."/>
+            <wp:docPr id="1086447797" name="Picture 1" descr="The Submit button is identified in the bottom right of the Confirmation panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="992646561" name="Picture 1" descr="The Submit button is identified in the bottom right of the Confirmation panel."/>
+                    <pic:cNvPr id="1086447797" name="Picture 1" descr="The Submit button is identified in the bottom right of the Confirmation panel."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="2212340"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4E416A" w14:textId="10CADF7A" w:rsidR="00BC343D" w:rsidRDefault="00881482" w:rsidP="00265C88">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51EC0EAE" wp14:editId="36F573BD">
+            <wp:extent cx="5943600" cy="4759325"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+            <wp:docPr id="1017704367" name="Picture 1" descr="The Close button is identified in the bottom left of the Confirmation panel, under Explanation of Benefits."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1017704367" name="Picture 1" descr="The Close button is identified in the bottom left of the Confirmation panel, under Explanation of Benefits."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="2522220"/>
+                      <a:ext cx="5943600" cy="4759325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24905C28" w14:textId="77777777" w:rsidR="00ED7503" w:rsidRDefault="00ED7503">
-[...14 lines deleted...]
-    <w:p w14:paraId="2DE46E03" w14:textId="77777777" w:rsidR="00ED7503" w:rsidRDefault="00ED7503" w:rsidP="00ED7503">
+    <w:p w14:paraId="09788013" w14:textId="77777777" w:rsidR="00265C88" w:rsidRDefault="00265C88" w:rsidP="00265C88">
       <w:pPr>
         <w:spacing w:after="109"/>
         <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79CF56EA" w14:textId="043BA36B" w:rsidR="003A365D" w:rsidRPr="00ED7503" w:rsidRDefault="00ED7503" w:rsidP="00ED7503">
-[...32 lines deleted...]
-    <w:p w14:paraId="5B4E416A" w14:textId="548AA47E" w:rsidR="00BC343D" w:rsidRDefault="00BC343D" w:rsidP="00265C88">
+    <w:p w14:paraId="278875AD" w14:textId="77777777" w:rsidR="00265C88" w:rsidRDefault="00265C88" w:rsidP="00265C88">
       <w:pPr>
         <w:spacing w:after="109"/>
         <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...56 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00265C88" w:rsidSect="00985021">
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="025D807D" w14:textId="77777777" w:rsidR="00B02375" w:rsidRDefault="00B02375" w:rsidP="001953D4">
+    <w:p w14:paraId="408589EB" w14:textId="77777777" w:rsidR="0037728B" w:rsidRDefault="0037728B" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04ABD710" w14:textId="77777777" w:rsidR="00B02375" w:rsidRDefault="00B02375" w:rsidP="001953D4">
+    <w:p w14:paraId="15AC94AB" w14:textId="77777777" w:rsidR="0037728B" w:rsidRDefault="0037728B" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="67B2823A" w14:textId="3D077BA9" w:rsidR="001953D4" w:rsidRPr="006D22F7" w:rsidRDefault="001953D4" w:rsidP="001953D4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67B2823A" w14:textId="5608F387" w:rsidR="001953D4" w:rsidRPr="006D22F7" w:rsidRDefault="001953D4" w:rsidP="001953D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E433DB">
       <w:t>MassHealth Provider Online Service Center</w:t>
     </w:r>
     <w:r w:rsidRPr="00E433DB">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
@@ -1752,114 +1656,111 @@
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00897671">
       <w:t>Job</w:t>
     </w:r>
     <w:r w:rsidR="00897671" w:rsidRPr="00897671">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00897671">
       <w:t>Aid</w:t>
     </w:r>
     <w:r w:rsidR="00897671" w:rsidRPr="00897671">
       <w:t>/Claims Submission</w:t>
     </w:r>
     <w:r w:rsidRPr="00897671">
-      <w:t xml:space="preserve"> (Rev. 0</w:t>
+      <w:t xml:space="preserve"> (Rev. </w:t>
     </w:r>
-    <w:r w:rsidR="007077A2">
-      <w:t>2</w:t>
+    <w:r w:rsidR="00040997">
+      <w:t>04</w:t>
     </w:r>
-    <w:r w:rsidR="00A3586B">
-      <w:t>/</w:t>
+    <w:r w:rsidR="00881482">
+      <w:t>/2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00897671">
-[...3 lines deleted...]
-      <w:t>4</w:t>
+    <w:r w:rsidR="00040997">
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00897671">
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="747E5917" w14:textId="77777777" w:rsidR="001953D4" w:rsidRDefault="001953D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="098E61A9" w14:textId="77777777" w:rsidR="00B02375" w:rsidRDefault="00B02375" w:rsidP="001953D4">
+    <w:p w14:paraId="17F7AF64" w14:textId="77777777" w:rsidR="0037728B" w:rsidRDefault="0037728B" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AD0AD9C" w14:textId="77777777" w:rsidR="00B02375" w:rsidRDefault="00B02375" w:rsidP="001953D4">
+    <w:p w14:paraId="5351F74B" w14:textId="77777777" w:rsidR="0037728B" w:rsidRDefault="0037728B" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76AC01D3" w14:textId="77777777" w:rsidR="00307FBE" w:rsidRDefault="00307FBE" w:rsidP="00985021">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A7468"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CE4BE4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -3089,136 +2990,50 @@
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="299A214A"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33CD02B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91BC7B88"/>
     <w:lvl w:ilvl="0" w:tplc="9A22AF54">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="706"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -3386,51 +3201,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1E061BD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38FF4001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C704E32"/>
     <w:lvl w:ilvl="0" w:tplc="4A948A40">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Arial" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3498,51 +3313,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C652321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91BC7B88"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="706"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -3710,51 +3525,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48FF1FDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8402950"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="706"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -3922,51 +3737,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BF24F5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CE4BE4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4134,51 +3949,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DC11BA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CE4BE4"/>
     <w:lvl w:ilvl="0" w:tplc="FF84210A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4346,51 +4161,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="77125C82">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FE1322F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CE4BE4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4558,51 +4373,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="501450A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B0494F4"/>
     <w:lvl w:ilvl="0" w:tplc="E0747B36">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Arial" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4671,51 +4486,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58DF26C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CE4BE4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4883,51 +4698,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73BA735D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13CAA6E8"/>
     <w:lvl w:ilvl="0" w:tplc="86EA3D28">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="706"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5096,286 +4911,285 @@
     <w:lvl w:ilvl="8" w:tplc="C4B87FFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="555050179">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1958565340">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1908563578">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1607812387">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2072927454">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2146193953">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1441024660">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2096054585">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="509180259">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="78405020">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1518303084">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="641038530">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2142913868">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="480661515">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="44792679">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1080448609">
-    <w:abstractNumId w:val="11"/>
-[...2 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:val="bestFit" w:percent="147"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B15826"/>
+    <w:rsid w:val="000012AB"/>
     <w:rsid w:val="00021408"/>
+    <w:rsid w:val="00040997"/>
     <w:rsid w:val="00072DC1"/>
     <w:rsid w:val="000E1010"/>
     <w:rsid w:val="000F7185"/>
     <w:rsid w:val="00175924"/>
     <w:rsid w:val="00181A06"/>
     <w:rsid w:val="00182DD3"/>
     <w:rsid w:val="001953D4"/>
-    <w:rsid w:val="001A2820"/>
+    <w:rsid w:val="001A7B7A"/>
     <w:rsid w:val="001A7CD3"/>
     <w:rsid w:val="001C7FD5"/>
     <w:rsid w:val="001F10D2"/>
     <w:rsid w:val="002075FA"/>
-    <w:rsid w:val="00251D58"/>
+    <w:rsid w:val="00263C18"/>
     <w:rsid w:val="002651CB"/>
     <w:rsid w:val="00265C88"/>
-    <w:rsid w:val="0027451F"/>
+    <w:rsid w:val="00274931"/>
     <w:rsid w:val="002B2F15"/>
     <w:rsid w:val="002E14A0"/>
     <w:rsid w:val="002E2BDC"/>
     <w:rsid w:val="002E3571"/>
     <w:rsid w:val="00307FBE"/>
     <w:rsid w:val="00310456"/>
+    <w:rsid w:val="00333284"/>
     <w:rsid w:val="00335903"/>
     <w:rsid w:val="00365A8F"/>
     <w:rsid w:val="003769D1"/>
+    <w:rsid w:val="0037728B"/>
     <w:rsid w:val="003A1E3E"/>
     <w:rsid w:val="003A365D"/>
     <w:rsid w:val="003C0CFF"/>
     <w:rsid w:val="003F21F8"/>
-    <w:rsid w:val="003F6551"/>
+    <w:rsid w:val="003F32DB"/>
     <w:rsid w:val="004170EA"/>
     <w:rsid w:val="0043030B"/>
     <w:rsid w:val="00450EF1"/>
     <w:rsid w:val="004730A8"/>
-    <w:rsid w:val="0048747C"/>
     <w:rsid w:val="004A0EE6"/>
     <w:rsid w:val="004A4756"/>
-    <w:rsid w:val="004D21AD"/>
     <w:rsid w:val="004D6F4E"/>
-    <w:rsid w:val="004F0279"/>
     <w:rsid w:val="00502F49"/>
+    <w:rsid w:val="00507931"/>
     <w:rsid w:val="00515E3D"/>
-    <w:rsid w:val="005419DA"/>
     <w:rsid w:val="00541F63"/>
     <w:rsid w:val="00575FC1"/>
     <w:rsid w:val="005771DE"/>
     <w:rsid w:val="00581458"/>
     <w:rsid w:val="00597826"/>
     <w:rsid w:val="005D2DDD"/>
     <w:rsid w:val="005E1D77"/>
-    <w:rsid w:val="005E5067"/>
+    <w:rsid w:val="00606307"/>
     <w:rsid w:val="006137F9"/>
     <w:rsid w:val="00637194"/>
+    <w:rsid w:val="00650CA2"/>
     <w:rsid w:val="00661A3B"/>
     <w:rsid w:val="00690BFF"/>
-    <w:rsid w:val="007077A2"/>
+    <w:rsid w:val="006B3ABF"/>
     <w:rsid w:val="00723EFA"/>
     <w:rsid w:val="007269C1"/>
     <w:rsid w:val="00746F3F"/>
     <w:rsid w:val="0076298F"/>
-    <w:rsid w:val="00782D92"/>
     <w:rsid w:val="007955F3"/>
     <w:rsid w:val="007A2AB5"/>
     <w:rsid w:val="007B6C5D"/>
     <w:rsid w:val="007D26E6"/>
     <w:rsid w:val="007E214B"/>
     <w:rsid w:val="00801B81"/>
     <w:rsid w:val="00805A48"/>
+    <w:rsid w:val="008141CF"/>
     <w:rsid w:val="00824D55"/>
     <w:rsid w:val="00854525"/>
+    <w:rsid w:val="00881482"/>
     <w:rsid w:val="00887F1C"/>
     <w:rsid w:val="00897671"/>
+    <w:rsid w:val="008F6716"/>
+    <w:rsid w:val="00924859"/>
     <w:rsid w:val="009314DE"/>
+    <w:rsid w:val="0095040D"/>
     <w:rsid w:val="00953E7F"/>
     <w:rsid w:val="00985021"/>
-    <w:rsid w:val="009D2672"/>
     <w:rsid w:val="009F72A5"/>
     <w:rsid w:val="009F799A"/>
     <w:rsid w:val="00A064CB"/>
-    <w:rsid w:val="00A3586B"/>
+    <w:rsid w:val="00A1784E"/>
     <w:rsid w:val="00A42123"/>
     <w:rsid w:val="00A5130A"/>
-    <w:rsid w:val="00A76C3E"/>
     <w:rsid w:val="00A92897"/>
+    <w:rsid w:val="00A9303C"/>
     <w:rsid w:val="00AA4ED0"/>
     <w:rsid w:val="00AB3659"/>
     <w:rsid w:val="00AB371C"/>
     <w:rsid w:val="00AC09B9"/>
-    <w:rsid w:val="00AC1105"/>
     <w:rsid w:val="00AD7C12"/>
     <w:rsid w:val="00AF199A"/>
     <w:rsid w:val="00B02176"/>
-    <w:rsid w:val="00B02375"/>
     <w:rsid w:val="00B15826"/>
+    <w:rsid w:val="00B21240"/>
     <w:rsid w:val="00B2171D"/>
     <w:rsid w:val="00B44DB6"/>
-    <w:rsid w:val="00B528B8"/>
     <w:rsid w:val="00BA4DEA"/>
     <w:rsid w:val="00BC343D"/>
     <w:rsid w:val="00BE78FD"/>
     <w:rsid w:val="00BF74BD"/>
     <w:rsid w:val="00C20776"/>
+    <w:rsid w:val="00C20E85"/>
     <w:rsid w:val="00C44302"/>
     <w:rsid w:val="00C840E4"/>
     <w:rsid w:val="00D543EB"/>
     <w:rsid w:val="00DB3918"/>
     <w:rsid w:val="00DD5EB3"/>
-    <w:rsid w:val="00DF6AD1"/>
     <w:rsid w:val="00E037FA"/>
-    <w:rsid w:val="00E11C71"/>
     <w:rsid w:val="00E54941"/>
     <w:rsid w:val="00E62B21"/>
     <w:rsid w:val="00E710E3"/>
     <w:rsid w:val="00E90CFC"/>
     <w:rsid w:val="00EB24F1"/>
     <w:rsid w:val="00EC318A"/>
-    <w:rsid w:val="00ED7503"/>
     <w:rsid w:val="00F20F7B"/>
+    <w:rsid w:val="00F459AF"/>
     <w:rsid w:val="00F5636F"/>
     <w:rsid w:val="00F6371F"/>
     <w:rsid w:val="00FC1AB5"/>
+    <w:rsid w:val="00FC6D4A"/>
     <w:rsid w:val="00FE20FA"/>
-    <w:rsid w:val="00FE416A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1D83A581"/>
   <w15:docId w15:val="{A2966D07-18EE-4382-859B-D105CF35C3BB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5785,50 +5599,51 @@
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00887F1C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -5915,144 +5730,75 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="001953D4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="001953D4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00985021"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...67 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1990867133">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image003.png@01DA4AC6.1DE025E0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6306,72 +6052,78 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>185</Words>
-  <Characters>1057</Characters>
+  <Words>190</Words>
+  <Characters>1086</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Submit a Referral Job Aid</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1240</CharactersWithSpaces>
+  <CharactersWithSpaces>1274</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Submit a Referral Job Aid</dc:title>
   <dc:creator>NewMMIS Training Team</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>