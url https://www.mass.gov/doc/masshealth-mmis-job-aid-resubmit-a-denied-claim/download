--- v0 (2026-02-09)
+++ v1 (2026-05-24)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="765501C1" w14:textId="2D15016C" w:rsidR="00181A06" w:rsidRPr="00B02176" w:rsidRDefault="00181A06" w:rsidP="00181A06">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:before="360" w:after="360" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B02176">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
@@ -184,281 +185,305 @@
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>This job aid describes how to</w:t>
       </w:r>
       <w:r w:rsidR="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F1E240C" w14:textId="5259BA33" w:rsidR="00985021" w:rsidRDefault="00985021" w:rsidP="00985021">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F131578" w14:textId="0AF959E4" w:rsidR="00B15826" w:rsidRDefault="0077124D" w:rsidP="00E54941">
+    <w:p w14:paraId="6F131578" w14:textId="12BE48DF" w:rsidR="00B15826" w:rsidRDefault="0077124D" w:rsidP="00E54941">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077124D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Resubmit a denied claim immediately after you have received the den</w:t>
       </w:r>
       <w:r w:rsidR="002C4F6B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ial</w:t>
       </w:r>
       <w:r w:rsidRPr="0077124D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> message from MassHealth</w:t>
       </w:r>
-      <w:r w:rsidR="009E395A">
-[...3 lines deleted...]
-        <w:t>; and</w:t>
+      <w:r w:rsidR="00EC318A" w:rsidRPr="00EC318A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F3BD19" w14:textId="2A724AD3" w:rsidR="00C61C9D" w:rsidRDefault="00C61C9D" w:rsidP="00E54941">
+    <w:p w14:paraId="37F3BD19" w14:textId="58776600" w:rsidR="00C61C9D" w:rsidRDefault="00C61C9D" w:rsidP="00E54941">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Resubmit a denied claim </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006D0416">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">at </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">a </w:t>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D0416">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF2EC6">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>later</w:t>
       </w:r>
       <w:r w:rsidR="006D0416">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> time</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CF2EC6">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D486C5" w14:textId="77777777" w:rsidR="004C6353" w:rsidRDefault="004C6353" w:rsidP="004C6353">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BB2D768" w14:textId="52B25594" w:rsidR="004C6353" w:rsidRPr="00EC7085" w:rsidRDefault="004C6353" w:rsidP="00EC7085">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EC7085">
+    <w:p w14:paraId="5BB2D768" w14:textId="52B25594" w:rsidR="004C6353" w:rsidRPr="004C6353" w:rsidRDefault="004C6353" w:rsidP="004C6353">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61C9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">If you are correcting a </w:t>
       </w:r>
-      <w:r w:rsidR="001F20C2" w:rsidRPr="00EC7085">
+      <w:r w:rsidR="001F20C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>denied claim immediately:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05338F1C" w14:textId="77777777" w:rsidR="0038533B" w:rsidRDefault="0038533B" w:rsidP="0038533B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EA97773" w14:textId="0C2D21E6" w:rsidR="00D7420C" w:rsidRDefault="001F20C2" w:rsidP="00D7420C">
+    <w:p w14:paraId="4EA97773" w14:textId="387B2822" w:rsidR="00D7420C" w:rsidRDefault="001F20C2" w:rsidP="00D7420C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">From the confirmation panel, </w:t>
       </w:r>
       <w:r w:rsidR="00F909E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">click the </w:t>
+        <w:t xml:space="preserve">click on the </w:t>
       </w:r>
       <w:r w:rsidR="00F909E8" w:rsidRPr="00F81C79">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Resubmit</w:t>
       </w:r>
       <w:r w:rsidR="00F909E8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> button. </w:t>
       </w:r>
-      <w:r w:rsidR="005A5FA2">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00E268E5">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>kip to step 7.</w:t>
+        <w:t xml:space="preserve"> – Skip to step 7.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353E3EEF" w14:textId="6C576611" w:rsidR="00F909E8" w:rsidRDefault="00F909E8" w:rsidP="00FD01B6">
+    <w:p w14:paraId="353E3EEF" w14:textId="71DB8096" w:rsidR="00F909E8" w:rsidRDefault="00D574B7" w:rsidP="00F909E8">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FF378BC" wp14:editId="3D4B4095">
-            <wp:extent cx="5943600" cy="4084955"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CE0EEA2" wp14:editId="722340D7">
+            <wp:extent cx="5943600" cy="3908425"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1976102217" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. The Claim Status is identified at the top of the Confirmation panel. The Resubmit button is identified in the bottom right."/>
+            <wp:docPr id="1664838014" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. The Claim Status is identified at the top of the Confirmation panel. The Resubmit button is identified in the bottom right."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1976102217" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. The Claim Status is identified at the top of the Confirmation panel. The Resubmit button is identified in the bottom right."/>
+                    <pic:cNvPr id="1664838014" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. The Claim Status is identified at the top of the Confirmation panel. The Resubmit button is identified in the bottom right."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="4084955"/>
+                      <a:ext cx="5943600" cy="3908425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="34EBEEE8" w14:textId="77777777" w:rsidR="0038533B" w:rsidRDefault="0038533B" w:rsidP="0038533B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="307B84DE" w14:textId="3A7A2B1A" w:rsidR="0038533B" w:rsidRPr="0038533B" w:rsidRDefault="00C61C9D" w:rsidP="00EC7085">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="514A70A5" w14:textId="3C463D8A" w:rsidR="0038533B" w:rsidRPr="00C61C9D" w:rsidRDefault="00C61C9D" w:rsidP="0038533B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C61C9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">If you are correcting a previously denied claim:  </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="307B84DE" w14:textId="77777777" w:rsidR="0038533B" w:rsidRPr="0038533B" w:rsidRDefault="0038533B" w:rsidP="0038533B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="07947A36" w14:textId="7B0CBE5F" w:rsidR="007B6C5D" w:rsidRPr="00887F1C" w:rsidRDefault="007B6C5D" w:rsidP="007B6C5D">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk130549751"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
@@ -505,461 +530,392 @@
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidR="00897671">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Manage Claims and Payments</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D80FDD5" w14:textId="58F27319" w:rsidR="00C620CB" w:rsidRDefault="00C620CB" w:rsidP="00C620CB">
+    <w:p w14:paraId="6D80FDD5" w14:textId="77777777" w:rsidR="00C620CB" w:rsidRDefault="00C620CB" w:rsidP="00C620CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Inquire Claims Status</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC318A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Claims</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Search</w:t>
+        <w:t>Search for Claims</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> panel is displayed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140E9DA4" w14:textId="4211448B" w:rsidR="007E2539" w:rsidRDefault="007E2539" w:rsidP="00FD01B6">
+    <w:p w14:paraId="78CE7916" w14:textId="77777777" w:rsidR="005F208C" w:rsidRPr="005F208C" w:rsidRDefault="005F208C" w:rsidP="005F208C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BAB8DA1" w14:textId="77777777" w:rsidR="005F208C" w:rsidRDefault="005F208C" w:rsidP="005F208C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D8AD47E" w14:textId="77777777" w:rsidR="005F208C" w:rsidRPr="005F208C" w:rsidRDefault="005F208C" w:rsidP="005F208C">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="140E9DA4" w14:textId="1DDD48D9" w:rsidR="007E2539" w:rsidRDefault="00B86B38" w:rsidP="007E2539">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B7F5E84" wp14:editId="69D447FD">
-[...2 lines deleted...]
-            <wp:docPr id="853118171" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. Inquire Claim Status is identified at left, below Manage Claims and Payments."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D40658D" wp14:editId="352F8FD1">
+            <wp:extent cx="5943600" cy="4082415"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="612736262" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. Inquire Claim Status is identified at left, below Manage Claims and Payments."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="853118171" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. Inquire Claim Status is identified at left, below Manage Claims and Payments."/>
+                    <pic:cNvPr id="612736262" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. Inquire Claim Status is identified at left, below Manage Claims and Payments."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5808975" cy="3466808"/>
+                      <a:ext cx="5943600" cy="4082415"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="187EC2D2" w14:textId="34AF9E00" w:rsidR="00E7274C" w:rsidRDefault="002F2BFC" w:rsidP="00897671">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enter the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BD7A48">
+        <w:t xml:space="preserve">Enter the ICN of the claim to be corrected and </w:t>
+      </w:r>
+      <w:r w:rsidR="0075032A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">click </w:t>
+      </w:r>
+      <w:r w:rsidR="0075032A" w:rsidRPr="00F81C79">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>ICN</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> of the claim to be corrected and </w:t>
+        <w:t>Search</w:t>
       </w:r>
       <w:r w:rsidR="0075032A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">click </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB92F71" w14:textId="021622D8" w:rsidR="00E7274C" w:rsidRDefault="0075032A" w:rsidP="00897671">
+    <w:p w14:paraId="1BB92F71" w14:textId="268DAC0E" w:rsidR="00E7274C" w:rsidRDefault="0075032A" w:rsidP="00897671">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Click on the </w:t>
-[...39 lines deleted...]
-        <w:t>to open the claim.</w:t>
+        <w:t>Click on the ICN to open the claim.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2B6D28" w14:textId="2964B949" w:rsidR="00590DDA" w:rsidRDefault="00590DDA" w:rsidP="00FD01B6">
+    <w:p w14:paraId="4E2B6D28" w14:textId="0B59AECB" w:rsidR="00590DDA" w:rsidRDefault="005B5DD5" w:rsidP="00590DDA">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1824F626" wp14:editId="512A702F">
-[...2 lines deleted...]
-            <wp:docPr id="504356251" name="Picture 1" descr="This is the Claims Search panel. Inquire Claim Status is identified at left, below Manage Claims and Payments. The ICN is identified in the Claims Search Results panel."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A9361BD" wp14:editId="0CF32E9C">
+            <wp:extent cx="5943600" cy="4248785"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="750812316" name="Picture 1" descr="This is the Claims Search panel. Inquire Claim Status is identified at left, below Manage Claims and Payments. The ICN is identified in the Claims Search Results panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="504356251" name="Picture 1" descr="This is the Claims Search panel. Inquire Claim Status is identified at left, below Manage Claims and Payments. The ICN is identified in the Claims Search Results panel."/>
+                    <pic:cNvPr id="750812316" name="Picture 1" descr="This is the Claims Search panel. Inquire Claim Status is identified at left, below Manage Claims and Payments. The ICN is identified in the Claims Search Results panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5594523" cy="3841632"/>
+                      <a:ext cx="5943600" cy="4248785"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5382120C" w14:textId="77777777" w:rsidR="00B42920" w:rsidRDefault="00B42920" w:rsidP="00B42920">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="739BF71F" w14:textId="77777777" w:rsidR="000C13A5" w:rsidRDefault="000C13A5" w:rsidP="00B42920">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44B7C9CA" w14:textId="77777777" w:rsidR="006966DA" w:rsidRDefault="006966DA" w:rsidP="00B42920">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7376E74C" w14:textId="68366F5B" w:rsidR="00E037FA" w:rsidRDefault="00662F89" w:rsidP="00897671">
+    <w:p w14:paraId="7376E74C" w14:textId="30160B30" w:rsidR="00E037FA" w:rsidRDefault="00662F89" w:rsidP="00897671">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BD7A48">
+        <w:t xml:space="preserve">From the Claim Detail Panel click </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2785A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Claim Detail</w:t>
+        <w:t>Resubmit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774402B9" w14:textId="76BCE2F0" w:rsidR="00662F89" w:rsidRDefault="00662F89" w:rsidP="00FD01B6">
+    <w:p w14:paraId="774402B9" w14:textId="76BCE2F0" w:rsidR="00662F89" w:rsidRDefault="00662F89" w:rsidP="009223B2">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="475B0540" wp14:editId="3B9922AE">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="475B0540" wp14:editId="257DDAE1">
             <wp:extent cx="5683347" cy="3904436"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="1819062318" name="Picture 1" descr="The Resubmit button is identified in the bottom right of the Claim Detail panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1819062318" name="Picture 1" descr="The Resubmit button is identified in the bottom right of the Claim Detail panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5701629" cy="3916995"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DEA4DC" w14:textId="1148F6FE" w:rsidR="006966DA" w:rsidRDefault="005F36C4" w:rsidP="009E395A">
+    <w:p w14:paraId="79DEA4DC" w14:textId="1148F6FE" w:rsidR="006966DA" w:rsidRDefault="005F36C4" w:rsidP="006966DA">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00746F3F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Continue </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
@@ -1024,275 +980,302 @@
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Enter the corrected claim information</w:t>
       </w:r>
       <w:r w:rsidR="002148D5">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780FC04C" w14:textId="211A04FB" w:rsidR="009E395A" w:rsidRDefault="009E395A" w:rsidP="009E395A">
+    <w:p w14:paraId="56673A2D" w14:textId="77777777" w:rsidR="006966DA" w:rsidRDefault="006966DA" w:rsidP="006966DA">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="512FAE88" w14:textId="63BDD7CB" w:rsidR="006966DA" w:rsidRPr="00422FF7" w:rsidRDefault="00C47DB9" w:rsidP="006966DA">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="90" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>From</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009E395A">
+        <w:t>Open</w:t>
+      </w:r>
+      <w:r w:rsidR="006966DA" w:rsidRPr="00422FF7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E395A">
+      <w:r w:rsidR="006966DA" w:rsidRPr="00422FF7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Confirmation </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Claim</w:t>
+      </w:r>
+      <w:r w:rsidR="006966DA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Confirmation </w:t>
+      </w:r>
+      <w:r w:rsidR="00495C10" w:rsidRPr="00495C10">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>panel</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009E395A">
+        <w:t>Tab</w:t>
+      </w:r>
+      <w:r w:rsidR="006966DA" w:rsidRPr="00422FF7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD947BC" w14:textId="684588F2" w:rsidR="009E395A" w:rsidRDefault="009E395A" w:rsidP="000C13A5">
-      <w:pPr>
+    <w:p w14:paraId="2D477D9C" w14:textId="4F77AEBC" w:rsidR="006966DA" w:rsidRDefault="006966DA" w:rsidP="006966DA">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006966DA">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E395A">
+      <w:r w:rsidR="00C1587B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Submit</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006966DA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ubmit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006966DA">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509A9C33" w14:textId="77777777" w:rsidR="006966DA" w:rsidRDefault="006966DA" w:rsidP="006966DA">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6ED11D1D" w14:textId="679DBB5C" w:rsidR="00F66182" w:rsidRDefault="00F66182" w:rsidP="005F36C4">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2929A299" wp14:editId="21E146F8">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2929A299" wp14:editId="465BB3E3">
             <wp:extent cx="5704449" cy="2799080"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="1752090396" name="Picture 1" descr="The Submit button is identified in the bottom right of the Confirmation panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1752090396" name="Picture 1" descr="The Submit button is identified in the bottom right of the Confirmation panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731207" cy="2812210"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F66182" w:rsidSect="00985021">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1184F407" w14:textId="77777777" w:rsidR="00200AA8" w:rsidRDefault="00200AA8" w:rsidP="001953D4">
+    <w:p w14:paraId="64790AD7" w14:textId="77777777" w:rsidR="00D20899" w:rsidRDefault="00D20899" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F2524B6" w14:textId="77777777" w:rsidR="00200AA8" w:rsidRDefault="00200AA8" w:rsidP="001953D4">
+    <w:p w14:paraId="65A5A15A" w14:textId="77777777" w:rsidR="00D20899" w:rsidRDefault="00D20899" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="67B2823A" w14:textId="7E5935B0" w:rsidR="001953D4" w:rsidRPr="006D22F7" w:rsidRDefault="001953D4" w:rsidP="001953D4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67B2823A" w14:textId="17715FCA" w:rsidR="001953D4" w:rsidRPr="006D22F7" w:rsidRDefault="001953D4" w:rsidP="001953D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E433DB">
       <w:t>MassHealth Provider Online Service Center</w:t>
     </w:r>
     <w:r w:rsidRPr="00E433DB">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
@@ -1345,109 +1328,109 @@
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00897671">
       <w:t>Job</w:t>
     </w:r>
     <w:r w:rsidR="00897671" w:rsidRPr="00897671">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00897671">
       <w:t>Aid</w:t>
     </w:r>
     <w:r w:rsidR="00897671" w:rsidRPr="00897671">
       <w:t>/Claims Submission</w:t>
     </w:r>
     <w:r w:rsidRPr="00897671">
       <w:t xml:space="preserve"> (Rev. 0</w:t>
     </w:r>
-    <w:r w:rsidR="00BD7A48">
-      <w:t>2</w:t>
+    <w:r w:rsidR="005F208C">
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00897671">
       <w:t>/2</w:t>
     </w:r>
-    <w:r w:rsidR="008042EB">
-      <w:t>4</w:t>
+    <w:r w:rsidR="005F208C">
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00897671">
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="747E5917" w14:textId="77777777" w:rsidR="001953D4" w:rsidRDefault="001953D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0131FE17" w14:textId="77777777" w:rsidR="00200AA8" w:rsidRDefault="00200AA8" w:rsidP="001953D4">
+    <w:p w14:paraId="7A169EC2" w14:textId="77777777" w:rsidR="00D20899" w:rsidRDefault="00D20899" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FEFC052" w14:textId="77777777" w:rsidR="00200AA8" w:rsidRDefault="00200AA8" w:rsidP="001953D4">
+    <w:p w14:paraId="29F36C68" w14:textId="77777777" w:rsidR="00D20899" w:rsidRDefault="00D20899" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76AC01D3" w14:textId="77777777" w:rsidR="00307FBE" w:rsidRDefault="00307FBE" w:rsidP="00985021">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A7468"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CE4BE4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -4649,260 +4632,259 @@
   <w:num w:numId="10" w16cid:durableId="78405020">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1518303084">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="641038530">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2142913868">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="480661515">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="44792679">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1080448609">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:val="bestFit" w:percent="147"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B15826"/>
     <w:rsid w:val="000265C4"/>
     <w:rsid w:val="0009632B"/>
     <w:rsid w:val="000C13A5"/>
     <w:rsid w:val="000E1010"/>
     <w:rsid w:val="000F7185"/>
     <w:rsid w:val="00106C97"/>
     <w:rsid w:val="00174709"/>
     <w:rsid w:val="00175924"/>
     <w:rsid w:val="00181A06"/>
     <w:rsid w:val="00182DD3"/>
     <w:rsid w:val="001953D4"/>
+    <w:rsid w:val="001A7B7A"/>
     <w:rsid w:val="001C7FD5"/>
     <w:rsid w:val="001F10D2"/>
     <w:rsid w:val="001F20C2"/>
     <w:rsid w:val="00200AA8"/>
     <w:rsid w:val="002148D5"/>
     <w:rsid w:val="002223B6"/>
     <w:rsid w:val="002533E6"/>
     <w:rsid w:val="002651CB"/>
-    <w:rsid w:val="002726F2"/>
     <w:rsid w:val="00280F79"/>
-    <w:rsid w:val="002A2F8E"/>
     <w:rsid w:val="002C4F6B"/>
     <w:rsid w:val="002E14A0"/>
     <w:rsid w:val="002E2BDC"/>
     <w:rsid w:val="002F2BFC"/>
     <w:rsid w:val="00307FBE"/>
     <w:rsid w:val="00334D59"/>
     <w:rsid w:val="00365A8F"/>
     <w:rsid w:val="0038533B"/>
     <w:rsid w:val="003B29B6"/>
     <w:rsid w:val="003C0CFF"/>
     <w:rsid w:val="003D3449"/>
     <w:rsid w:val="003D43EB"/>
     <w:rsid w:val="003E6BD5"/>
     <w:rsid w:val="004170EA"/>
     <w:rsid w:val="00422FF7"/>
     <w:rsid w:val="0042559A"/>
     <w:rsid w:val="0043030B"/>
     <w:rsid w:val="00450EF1"/>
     <w:rsid w:val="0046575F"/>
     <w:rsid w:val="004730A8"/>
     <w:rsid w:val="00495C10"/>
     <w:rsid w:val="004A4756"/>
     <w:rsid w:val="004B0B2A"/>
     <w:rsid w:val="004C6353"/>
     <w:rsid w:val="004D6F4E"/>
     <w:rsid w:val="00502F49"/>
+    <w:rsid w:val="00507931"/>
+    <w:rsid w:val="00535915"/>
     <w:rsid w:val="00541F63"/>
     <w:rsid w:val="00575FC1"/>
     <w:rsid w:val="005771DE"/>
     <w:rsid w:val="00581458"/>
     <w:rsid w:val="00590DDA"/>
     <w:rsid w:val="005915E6"/>
-    <w:rsid w:val="005A5FA2"/>
+    <w:rsid w:val="005B5DD5"/>
     <w:rsid w:val="005D2DDD"/>
     <w:rsid w:val="005E1D77"/>
+    <w:rsid w:val="005F208C"/>
     <w:rsid w:val="005F36C4"/>
     <w:rsid w:val="006137F9"/>
     <w:rsid w:val="00661A3B"/>
     <w:rsid w:val="00662F89"/>
     <w:rsid w:val="00690BFF"/>
     <w:rsid w:val="006966DA"/>
     <w:rsid w:val="006A54FE"/>
     <w:rsid w:val="006D0416"/>
     <w:rsid w:val="007035A6"/>
     <w:rsid w:val="00723EFA"/>
     <w:rsid w:val="007269C1"/>
     <w:rsid w:val="00746F3F"/>
     <w:rsid w:val="0075032A"/>
     <w:rsid w:val="0076298F"/>
     <w:rsid w:val="0077124D"/>
     <w:rsid w:val="007A2452"/>
     <w:rsid w:val="007A2AB5"/>
     <w:rsid w:val="007B6C5D"/>
     <w:rsid w:val="007D26E6"/>
     <w:rsid w:val="007E214B"/>
     <w:rsid w:val="007E2539"/>
     <w:rsid w:val="00801B81"/>
-    <w:rsid w:val="008042EB"/>
-    <w:rsid w:val="0082486D"/>
     <w:rsid w:val="00824D55"/>
     <w:rsid w:val="00854525"/>
     <w:rsid w:val="0085745F"/>
     <w:rsid w:val="00884745"/>
     <w:rsid w:val="00887F1C"/>
     <w:rsid w:val="00897671"/>
     <w:rsid w:val="009223B2"/>
     <w:rsid w:val="009314DE"/>
     <w:rsid w:val="0094736D"/>
     <w:rsid w:val="00953E7F"/>
     <w:rsid w:val="009612FA"/>
     <w:rsid w:val="009774BA"/>
     <w:rsid w:val="00985021"/>
     <w:rsid w:val="009D73BD"/>
-    <w:rsid w:val="009E395A"/>
     <w:rsid w:val="009F72A5"/>
     <w:rsid w:val="009F799A"/>
     <w:rsid w:val="00A0352A"/>
     <w:rsid w:val="00A064CB"/>
     <w:rsid w:val="00A42123"/>
     <w:rsid w:val="00A5130A"/>
     <w:rsid w:val="00A92897"/>
     <w:rsid w:val="00AA4ED0"/>
     <w:rsid w:val="00AB3659"/>
     <w:rsid w:val="00AB371C"/>
     <w:rsid w:val="00AC09B9"/>
-    <w:rsid w:val="00AC2A31"/>
-    <w:rsid w:val="00AC35F2"/>
     <w:rsid w:val="00AD7C12"/>
     <w:rsid w:val="00AF199A"/>
     <w:rsid w:val="00B02176"/>
     <w:rsid w:val="00B15826"/>
     <w:rsid w:val="00B42920"/>
-    <w:rsid w:val="00BD7A48"/>
+    <w:rsid w:val="00B86B38"/>
     <w:rsid w:val="00BE085D"/>
     <w:rsid w:val="00C1587B"/>
     <w:rsid w:val="00C20776"/>
     <w:rsid w:val="00C31D8E"/>
+    <w:rsid w:val="00C3666D"/>
     <w:rsid w:val="00C47DB9"/>
     <w:rsid w:val="00C61C9D"/>
     <w:rsid w:val="00C620CB"/>
     <w:rsid w:val="00C840E4"/>
-    <w:rsid w:val="00CD1959"/>
     <w:rsid w:val="00CE39A2"/>
     <w:rsid w:val="00CF2EC6"/>
+    <w:rsid w:val="00D20899"/>
     <w:rsid w:val="00D54EFA"/>
+    <w:rsid w:val="00D574B7"/>
     <w:rsid w:val="00D7420C"/>
     <w:rsid w:val="00D90792"/>
     <w:rsid w:val="00DB3918"/>
     <w:rsid w:val="00DD5EB3"/>
     <w:rsid w:val="00E037FA"/>
     <w:rsid w:val="00E268E5"/>
     <w:rsid w:val="00E54941"/>
     <w:rsid w:val="00E60258"/>
+    <w:rsid w:val="00E62173"/>
     <w:rsid w:val="00E710E3"/>
     <w:rsid w:val="00E7274C"/>
     <w:rsid w:val="00E90CFC"/>
     <w:rsid w:val="00EC1EB3"/>
     <w:rsid w:val="00EC318A"/>
     <w:rsid w:val="00EC5C2E"/>
-    <w:rsid w:val="00EC7085"/>
     <w:rsid w:val="00F2785A"/>
+    <w:rsid w:val="00F459AF"/>
     <w:rsid w:val="00F46023"/>
     <w:rsid w:val="00F5636F"/>
     <w:rsid w:val="00F6371F"/>
     <w:rsid w:val="00F66182"/>
     <w:rsid w:val="00F81C79"/>
     <w:rsid w:val="00F909E8"/>
     <w:rsid w:val="00FB592E"/>
-    <w:rsid w:val="00FD01B6"/>
     <w:rsid w:val="00FE20FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1D83A581"/>
   <w15:docId w15:val="{A2966D07-18EE-4382-859B-D105CF35C3BB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5268,64 +5250,66 @@
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006137F9"/>
     <w:pPr>
       <w:spacing w:after="111" w:line="249" w:lineRule="auto"/>
       <w:ind w:left="10" w:hanging="10"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EC7085"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+      <w:spacing w:after="238"/>
+      <w:ind w:left="10" w:hanging="10"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:bCs/>
-      <w:sz w:val="22"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00887F1C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
@@ -5337,57 +5321,55 @@
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
-    <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00EC7085"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:bCs/>
       <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009F72A5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00887F1C"/>
     <w:rPr>
@@ -5447,51 +5429,51 @@
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="001953D4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00985021"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1990867133">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -5765,72 +5747,78 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>759</Characters>
+  <Pages>4</Pages>
+  <Words>128</Words>
+  <Characters>734</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Submit a Referral Job Aid</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>890</CharactersWithSpaces>
+  <CharactersWithSpaces>861</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Submit a Referral Job Aid</dc:title>
   <dc:creator>NewMMIS Training Team</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>