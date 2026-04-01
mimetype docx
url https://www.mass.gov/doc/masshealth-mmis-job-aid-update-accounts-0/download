--- v0 (2025-11-03)
+++ v1 (2026-04-01)
@@ -1,879 +1,839 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="765501C1" w14:textId="17A11946" w:rsidR="00181A06" w:rsidRPr="00B02176" w:rsidRDefault="00181A06" w:rsidP="00181A06">
+    <w:p w14:paraId="0BCD4B3B" w14:textId="77777777" w:rsidR="00662376" w:rsidRDefault="00181A06" w:rsidP="00181A06">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:before="360" w:after="360" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B02176">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB5039">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="auto"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="365760" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="363149D7" wp14:editId="1F304F32">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="363149D7" wp14:editId="2CCC1A9A">
             <wp:extent cx="1673352" cy="841248"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
-            <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="7" name="Picture 7">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Picture 7">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1673352" cy="841248"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00B02176">
+    </w:p>
+    <w:p w14:paraId="3859C13E" w14:textId="5DCBDE97" w:rsidR="00B02176" w:rsidRPr="00662376" w:rsidRDefault="00181A06" w:rsidP="00662376">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00662376">
+        <w:t xml:space="preserve">Job Aid: </w:t>
+      </w:r>
+      <w:r w:rsidR="00502F49" w:rsidRPr="00662376">
+        <w:t>Update</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00662376">
+        <w:t xml:space="preserve"> Accounts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6520273B" w14:textId="335BB58B" w:rsidR="004170EA" w:rsidRPr="00985021" w:rsidRDefault="00A5130A" w:rsidP="00FB5039">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="14" w:hanging="14"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC56B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>primary user</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is responsible for managing access to </w:t>
+      </w:r>
+      <w:r w:rsidR="00854525" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> organization</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1D77" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s information on the </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7450">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Medicaid Management Information System (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>MMIS</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7450">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Provider Online Service Center (POSC)</w:t>
+      </w:r>
+      <w:r w:rsidR="00854525" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Only the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC56B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>primary user</w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for a MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="00824D55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>enrolled organization (</w:t>
+      </w:r>
+      <w:r w:rsidR="0058099A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for example, </w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>provider</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0EC6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relationship entity) </w:t>
+      </w:r>
+      <w:r w:rsidR="004170EA" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can create subordinate accounts </w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for staff members </w:t>
+      </w:r>
+      <w:r w:rsidR="004170EA" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and assign </w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">access for users to perform </w:t>
+      </w:r>
+      <w:r w:rsidR="004170EA" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the POSC (submit c</w:t>
+      </w:r>
+      <w:r w:rsidR="004170EA" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>laim</w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s, check eligibility</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7C12">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). The </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC56B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>pr</w:t>
+      </w:r>
+      <w:r w:rsidR="0058099A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC56B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>mary user</w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can also provide access to other </w:t>
+      </w:r>
+      <w:r w:rsidR="004170EA" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">providers and billing entities </w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>to perform services on behalf of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00854525" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidR="009F72A5" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> organization </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1D77" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by linking user accounts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8DFC7F" w14:textId="35F0435F" w:rsidR="004170EA" w:rsidRPr="00985021" w:rsidRDefault="004170EA" w:rsidP="00FB5039">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="14" w:hanging="14"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00502F49">
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC56B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>primary user</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within each organization must ensure that e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ach person </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC09B9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Accounts</w:t>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requires access is assigned a unique user ID. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Sharing user IDs and passwords is a violation of the Virtual Gateway (VG) Terms and Conditions. E</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5130A" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">very </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">user </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC09B9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5130A" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is assigned a user I</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7C12">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5130A" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is prompted to agree with the VG Terms and Conditions upon initial sign-in on any Commonwealth </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2AB5" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>VG</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2AB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>hosted application (MMIS</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2AB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, for example</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5130A" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC56B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>primary user</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5130A" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must ensure that e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ach </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB371C" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the organization’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>user</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB371C" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s are</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5130A" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">made aware that they are responsible for the use of the ID and that it may be terminated if the user </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>violates the VG Terms and Conditions.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4D9BAB" w14:textId="77777777" w:rsidR="00B02176" w:rsidRPr="00B02176" w:rsidRDefault="00B02176" w:rsidP="00B02176">
-[...379 lines deleted...]
-    <w:p w14:paraId="6B1C437D" w14:textId="77777777" w:rsidR="004170EA" w:rsidRPr="00985021" w:rsidRDefault="004170EA" w:rsidP="00985021">
+    <w:p w14:paraId="7D0E3A13" w14:textId="72C3EA2F" w:rsidR="00F5636F" w:rsidRPr="00985021" w:rsidRDefault="004170EA" w:rsidP="00FB5039">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...25 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="14" w:hanging="14"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00A5130A" w:rsidRPr="00985021">
-[...3 lines deleted...]
-        <w:t>P</w:t>
+      <w:r w:rsidR="00DC56B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>primary user</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">rimary </w:t>
-[...5 lines deleted...]
-        <w:t>U</w:t>
+        <w:t xml:space="preserve"> will need to make </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2AB5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">subordinate account </w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ser will need to make </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">subordinate account </w:t>
+        <w:t>changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5EB3" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>changes</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> such as changing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> such as changing services, resetting passwords</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>services  or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or removing subordinate accounts that are no longer in use.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B05A39">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>unlinking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subordinate accounts that are no longer in use.</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk129516351"/>
       <w:r w:rsidR="00F5636F" w:rsidRPr="00985021">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The Primary User must ensure that a backup Primary User (administrator) is assigned </w:t>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC56B2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>primary user</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5636F" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must ensure that a backup </w:t>
+      </w:r>
+      <w:r w:rsidR="007958BA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC56B2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>rimary user</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5636F" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (administrator) is assigned </w:t>
       </w:r>
       <w:r w:rsidR="007A2AB5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="00F5636F" w:rsidRPr="00985021">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> support user access requests and</w:t>
       </w:r>
       <w:r w:rsidR="004A4756">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> resolve</w:t>
       </w:r>
       <w:r w:rsidR="00F5636F" w:rsidRPr="00985021">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> issues in the Primary User’s absence.</w:t>
+        <w:t xml:space="preserve"> issues in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC56B2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>primary user</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5636F" w:rsidRPr="00985021">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>’s absence.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="5A64CD53" w14:textId="77777777" w:rsidR="00887F1C" w:rsidRDefault="00887F1C" w:rsidP="00887F1C">
+    <w:p w14:paraId="32B1EE63" w14:textId="76A72636" w:rsidR="00B15826" w:rsidRDefault="004170EA" w:rsidP="00985021">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>This job aid describes how to</w:t>
       </w:r>
-      <w:r w:rsidR="00985021">
-[...77 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00356559">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> change services assigned to the subordinate account and unlink/remove a subordinate account from a provider list.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDC3A13" w14:textId="77777777" w:rsidR="006137F9" w:rsidRDefault="006137F9">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk130549751"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A670196" w14:textId="15927D43" w:rsidR="00887F1C" w:rsidRPr="00887F1C" w:rsidRDefault="00985021" w:rsidP="00887F1C">
-[...22 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6A670196" w14:textId="15927D43" w:rsidR="00887F1C" w:rsidRPr="00FB5039" w:rsidRDefault="00985021" w:rsidP="00FB5039">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB5039">
         <w:lastRenderedPageBreak/>
         <w:t>Update</w:t>
       </w:r>
-      <w:r w:rsidR="00887F1C">
-[...7 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00887F1C" w:rsidRPr="00FB5039">
         <w:t xml:space="preserve"> a Subordinate Account</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="01822575" w14:textId="2CB87CF8" w:rsidR="00B15826" w:rsidRPr="00985021" w:rsidRDefault="004170EA">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">From the </w:t>
       </w:r>
       <w:r w:rsidR="007269C1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>POSC</w:t>
       </w:r>
@@ -894,896 +854,722 @@
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Administer Account</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF4A770" w14:textId="2A8A4DBC" w:rsidR="00B15826" w:rsidRPr="00985021" w:rsidRDefault="004170EA">
+    <w:p w14:paraId="4EF4A770" w14:textId="2A8A4DBC" w:rsidR="00B15826" w:rsidRDefault="004170EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Manage Subordinate Accounts</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D4FD91" w14:textId="4A3937CE" w:rsidR="002651CB" w:rsidRDefault="00182DD3" w:rsidP="00985021">
+    <w:p w14:paraId="47D9095C" w14:textId="77777777" w:rsidR="00FB5039" w:rsidRDefault="007958BA" w:rsidP="00FB5039">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14" w:hanging="14"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF02CA" w:rsidRPr="00AC1975">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Administer Account</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF02CA" w:rsidRPr="00EF02CA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> button is indicated as the eighth option in the left-hand </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF02CA" w:rsidRPr="00AC1975">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Provider Services</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF02CA" w:rsidRPr="00EF02CA">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> column on the POSC home page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680230D6" w14:textId="0EBEBCD8" w:rsidR="001D6C1B" w:rsidRPr="00985021" w:rsidRDefault="00903AA9" w:rsidP="00356559">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00903AA9">
         <w:rPr>
           <w:noProof/>
-        </w:rPr>
-[...97 lines deleted...]
-          <w:noProof/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13DCF872" wp14:editId="0BAB23A7">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. At left, Manage Subordinate Accounts is identified under Administer Account."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5FE932E2" wp14:editId="0C4D5B93">
+            <wp:extent cx="4829175" cy="6532880"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="1270"/>
+            <wp:docPr id="1323639091" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. At left, Manage Subordinate Accounts is identified under Administer Account."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. At left, Manage Subordinate Accounts is identified under Administer Account."/>
+                    <pic:cNvPr id="1323639091" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. At left, Manage Subordinate Accounts is identified under Administer Account."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId8"/>
-                    <a:srcRect l="-1" t="13672" r="44838" b="18697"/>
-                    <a:stretch/>
+                    <a:srcRect r="2855"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5003681" cy="3448860"/>
+                      <a:ext cx="4829510" cy="6533333"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2F486804" w14:textId="77777777" w:rsidR="00FB5039" w:rsidRDefault="00FB5039">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D4FD91" w14:textId="5E8FB5AA" w:rsidR="002651CB" w:rsidRDefault="002651CB" w:rsidP="00985021">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="1AC84EBA" w14:textId="33BABBAB" w:rsidR="00B15826" w:rsidRPr="00985021" w:rsidRDefault="004170EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Choose the Provider ID</w:t>
+        <w:t xml:space="preserve">Choose the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC1975">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Provider ID</w:t>
+      </w:r>
+      <w:r w:rsidR="001953D4" w:rsidRPr="00AC1975">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC1975">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r w:rsidR="001953D4" w:rsidRPr="00AC1975">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC1975">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Location</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001953D4" w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">(PID/SL) </w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Service</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">from the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC1975">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Provider</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Location </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">from the Provider dropdown menu. </w:t>
+        <w:t xml:space="preserve"> dropdown menu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="118103A6" w14:textId="1DBE636B" w:rsidR="00B15826" w:rsidRPr="00985021" w:rsidRDefault="004170EA">
+    <w:p w14:paraId="118103A6" w14:textId="4EDE6E71" w:rsidR="00B15826" w:rsidRPr="00985021" w:rsidRDefault="004170EA">
       <w:pPr>
         <w:ind w:left="730"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC09B9">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC09B9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC09B9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>This is the PID/SL that you want to create the subordinate for.</w:t>
+        <w:t xml:space="preserve">This is the PID/SL </w:t>
+      </w:r>
+      <w:r w:rsidR="00745836">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>for which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC09B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you want to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55023">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>update</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC09B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the subordinate.</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C7FCF7A" w14:textId="77777777" w:rsidR="00E037FA" w:rsidRDefault="001953D4">
+    <w:p w14:paraId="6C7FCF7A" w14:textId="52DF053A" w:rsidR="00E037FA" w:rsidRDefault="001953D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="199" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Subordinates Search</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> panel, c</w:t>
+        <w:t xml:space="preserve"> panel, </w:t>
+      </w:r>
+      <w:r w:rsidR="00094029">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">either </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="004170EA" w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">lick </w:t>
       </w:r>
       <w:r w:rsidR="00E037FA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Search</w:t>
       </w:r>
+      <w:r w:rsidR="00094029">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00094029" w:rsidRPr="00745836">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>to get a list of</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47874" w:rsidRPr="00745836">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subordinates or type in the subordinate</w:t>
+      </w:r>
+      <w:r w:rsidR="00135063">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47874" w:rsidRPr="00745836">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s first and last name</w:t>
+      </w:r>
       <w:r w:rsidR="004170EA" w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B23A7B" w14:textId="28B8F156" w:rsidR="00B15826" w:rsidRDefault="00E037FA">
+    <w:p w14:paraId="47B23A7B" w14:textId="28B8F156" w:rsidR="00B15826" w:rsidRDefault="00E037FA" w:rsidP="007A536D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="199" w:line="259" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
+        <w:spacing w:after="240" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="446" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E037FA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Subordinates Search Results</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> panel, click the name of the subordinate you want to update.</w:t>
       </w:r>
       <w:r w:rsidR="004170EA" w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7376E74C" w14:textId="7C669B90" w:rsidR="00E037FA" w:rsidRPr="00985021" w:rsidRDefault="00E037FA" w:rsidP="00E037FA">
+    <w:p w14:paraId="661E84CF" w14:textId="0DED9635" w:rsidR="00E258BC" w:rsidRPr="00985021" w:rsidRDefault="00312307" w:rsidP="00572D90">
       <w:pPr>
         <w:spacing w:after="199" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-        <w:jc w:val="center"/>
+        <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-        </w:rPr>
-[...164 lines deleted...]
-          <w:noProof/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58F43216" wp14:editId="325575AA">
-[...2 lines deleted...]
-            <wp:docPr id="8" name="Picture 8" descr="The Search button is identified in the bottom right corner of the Subordinates Search panel. Below that, the Subordinates Search Results panel is displayed at the bottom of the screen."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="389EB546" wp14:editId="3AFF8A60">
+            <wp:extent cx="5943600" cy="4805045"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="273214214" name="Picture 5" descr="The Search button is identified in the bottom right corner of the Subordinates Search panel. Below that, the Subordinates Search Results panel is displayed at the bottom of the screen."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="8" name="Picture 8" descr="The Search button is identified in the bottom right corner of the Subordinates Search panel. Below that, the Subordinates Search Results panel is displayed at the bottom of the screen."/>
+                    <pic:cNvPr id="273214214" name="Picture 5" descr="The Search button is identified in the bottom right corner of the Subordinates Search panel. Below that, the Subordinates Search Results panel is displayed at the bottom of the screen."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-[...2 lines deleted...]
-                    <a:stretch/>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5168279" cy="2839997"/>
+                      <a:ext cx="5943600" cy="4805045"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln>
-[...6 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B528873" w14:textId="3FB12EE8" w:rsidR="006137F9" w:rsidRPr="00985021" w:rsidRDefault="006137F9" w:rsidP="006137F9">
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="67282E39" w14:textId="77777777" w:rsidR="007A536D" w:rsidRDefault="007A536D">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> panel: </w:t>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E1715F" w14:textId="5943494B" w:rsidR="006137F9" w:rsidRPr="006137F9" w:rsidRDefault="006137F9" w:rsidP="006137F9">
+    <w:p w14:paraId="72E1715F" w14:textId="665BB47E" w:rsidR="006137F9" w:rsidRPr="006137F9" w:rsidRDefault="006137F9" w:rsidP="006137F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006137F9">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Move the services to the correct column, </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Move the services to </w:t>
+      </w:r>
+      <w:r w:rsidR="00135063">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>either the</w:t>
       </w:r>
       <w:r w:rsidRPr="006137F9">
         <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006137F9">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Available Services</w:t>
       </w:r>
       <w:r w:rsidR="00AC09B9" w:rsidRPr="00AC09B9">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidR="00AC09B9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006137F9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Assigned Services</w:t>
       </w:r>
+      <w:r w:rsidR="00135063">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> column,</w:t>
+      </w:r>
       <w:r w:rsidRPr="006137F9">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, based on whether you want the subordinate to have access to them. </w:t>
+        <w:t xml:space="preserve"> based on whether you want the subordinate to have access to them. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC73123" w14:textId="77777777" w:rsidR="006137F9" w:rsidRPr="006137F9" w:rsidRDefault="006137F9" w:rsidP="006137F9">
+    <w:p w14:paraId="4DC73123" w14:textId="77777777" w:rsidR="006137F9" w:rsidRPr="006137F9" w:rsidRDefault="006137F9" w:rsidP="007A536D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="109"/>
-        <w:ind w:hanging="360"/>
+        <w:spacing w:after="240" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="446" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006137F9">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidRPr="006137F9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Submit</w:t>
       </w:r>
       <w:r w:rsidRPr="006137F9">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C811A72" w14:textId="77777777" w:rsidR="00AA4ED0" w:rsidRDefault="00AA4ED0" w:rsidP="00AA4ED0">
+    <w:p w14:paraId="6406C583" w14:textId="2F0DBE72" w:rsidR="001D3297" w:rsidRDefault="001D3297" w:rsidP="00AA4ED0">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...81 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7209D094" wp14:editId="141509A2">
-[...2 lines deleted...]
-            <wp:docPr id="12" name="Picture 12" descr="This is a screenshot of the MassHealth Provider Online Service Center where you can update available services to the subordinate user on the Update Subordinate panel. Submit button is also identified in the bottom right corner of the update Subordinate panel."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C7849E1" wp14:editId="3D4FF807">
+            <wp:extent cx="5943600" cy="4791075"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:docPr id="1087399036" name="Picture 1" descr="The Submit button is identified in the bottom right corner of the Subordinates Search panel. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="7" name="Picture 7" descr="This is a screenshot of the MassHealth Provider Online Service Center where you can update available services to the subordinate user on the Update Subordinate panel. Submit button is also identified in the bottom right corner of the update Subordinate panel."/>
+                    <pic:cNvPr id="1087399036" name="Picture 1" descr="The Submit button is identified in the bottom right corner of the Subordinates Search panel. "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
+                  <pic:blipFill>
                     <a:blip r:embed="rId10"/>
-                    <a:srcRect l="-1" t="13421" r="44436" b="24166"/>
-                    <a:stretch/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4676080" cy="2952735"/>
+                      <a:ext cx="5943600" cy="4791075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln>
-[...6 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A288959" w14:textId="77777777" w:rsidR="00AA4ED0" w:rsidRPr="006137F9" w:rsidRDefault="00AA4ED0" w:rsidP="00AA4ED0">
       <w:pPr>
         <w:spacing w:after="109"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006137F9">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:r w:rsidRPr="006137F9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
@@ -1807,1122 +1593,674 @@
         <w:spacing w:after="209"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA4ED0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4ED0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Close</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4ED0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> after verifying that your update has been performed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138DDCBF" w14:textId="3913ED3D" w:rsidR="001953D4" w:rsidRDefault="001953D4" w:rsidP="00AA4ED0">
+    <w:p w14:paraId="6AAE9CAC" w14:textId="42E156FE" w:rsidR="009F799A" w:rsidRDefault="001953D4" w:rsidP="00135063">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35AB46DB" w14:textId="02723A4A" w:rsidR="001953D4" w:rsidRPr="00887F1C" w:rsidRDefault="006137F9" w:rsidP="001953D4">
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+    <w:p w14:paraId="47BD7203" w14:textId="6596DA61" w:rsidR="009F799A" w:rsidRDefault="009F799A" w:rsidP="007A536D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Remove a Subordinate Account from a Provider</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7208667A" w14:textId="77777777" w:rsidR="00575FC1" w:rsidRPr="005F7D7F" w:rsidRDefault="00575FC1" w:rsidP="00575FC1">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7D7F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...59 lines deleted...]
-        <w:t>Password</w:t>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>POSC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7D7F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> home page: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61467B32" w14:textId="60C73616" w:rsidR="007269C1" w:rsidRPr="005F7D7F" w:rsidRDefault="007269C1" w:rsidP="007269C1">
-[...26 lines deleted...]
-    <w:p w14:paraId="67F11A68" w14:textId="77777777" w:rsidR="007269C1" w:rsidRPr="005F7D7F" w:rsidRDefault="007269C1" w:rsidP="007269C1">
+    <w:p w14:paraId="47503BD9" w14:textId="77777777" w:rsidR="00575FC1" w:rsidRPr="005F7D7F" w:rsidRDefault="00575FC1" w:rsidP="00575FC1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="13" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7D7F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidRPr="005F7D7F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Administer Account</w:t>
       </w:r>
       <w:r w:rsidRPr="005F7D7F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278F018B" w14:textId="77777777" w:rsidR="007269C1" w:rsidRPr="005F7D7F" w:rsidRDefault="007269C1" w:rsidP="00AC09B9">
+    <w:p w14:paraId="6C14D277" w14:textId="77777777" w:rsidR="00575FC1" w:rsidRPr="005F7D7F" w:rsidRDefault="00575FC1" w:rsidP="00575FC1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="14" w:hanging="360"/>
+        <w:ind w:right="13" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7D7F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidRPr="005F7D7F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Manage Subordinate Accounts</w:t>
       </w:r>
       <w:r w:rsidRPr="005F7D7F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6CD6EE" w14:textId="77777777" w:rsidR="007269C1" w:rsidRPr="00985021" w:rsidRDefault="007269C1" w:rsidP="007269C1">
+    <w:p w14:paraId="75DB08E0" w14:textId="77777777" w:rsidR="00575FC1" w:rsidRPr="00985021" w:rsidRDefault="00575FC1" w:rsidP="00575FC1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Choose the Provider ID/Service Location (PID/SL) from the Provider dropdown menu. </w:t>
+        <w:t xml:space="preserve">Choose the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC1975">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Provider ID/Service Location</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PID/SL) from the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC1975">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dropdown menu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7E63B9" w14:textId="77777777" w:rsidR="007269C1" w:rsidRPr="00AC09B9" w:rsidRDefault="007269C1" w:rsidP="007269C1">
+    <w:p w14:paraId="6EF07E12" w14:textId="7770B760" w:rsidR="00575FC1" w:rsidRPr="00E90CFC" w:rsidRDefault="00575FC1" w:rsidP="00575FC1">
       <w:pPr>
         <w:ind w:left="730"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC09B9">
+      <w:r w:rsidRPr="00E90CFC">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC09B9">
+      <w:r w:rsidRPr="00E90CFC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">: This is the PID/SL that you want to create the subordinate for. </w:t>
+        <w:t xml:space="preserve">: This is the PID/SL </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF493A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>for which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90CFC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you want to </w:t>
+      </w:r>
+      <w:r w:rsidR="00C656F3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>update</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E90CFC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the subordinate. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C45C0A" w14:textId="77777777" w:rsidR="007269C1" w:rsidRDefault="007269C1" w:rsidP="00AC09B9">
+    <w:p w14:paraId="1B216CC1" w14:textId="14BF51D2" w:rsidR="00575FC1" w:rsidRDefault="00575FC1" w:rsidP="00E90CFC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Subordinates Search</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> panel, click </w:t>
+        <w:t xml:space="preserve"> panel, </w:t>
+      </w:r>
+      <w:r w:rsidR="00030C25">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">either </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985021">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">click </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Search</w:t>
       </w:r>
-      <w:r w:rsidRPr="00985021">
+      <w:r w:rsidR="00030C25">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00030C25" w:rsidRPr="00745836">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>to get a list of subordinates or type in the subordinate</w:t>
+      </w:r>
+      <w:r w:rsidR="0065421A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00030C25" w:rsidRPr="00745836">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s first and last name</w:t>
+      </w:r>
+      <w:r w:rsidR="00030C25" w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C0BCF70" w14:textId="5A0F49EE" w:rsidR="007269C1" w:rsidRDefault="007269C1" w:rsidP="00AC09B9">
+    <w:p w14:paraId="6C55F776" w14:textId="73BBBD93" w:rsidR="00575FC1" w:rsidRDefault="00575FC1" w:rsidP="00E90CFC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E037FA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Subordinates Search Results</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> panel, click the name of the subordinate you want to update.</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17941990" w14:textId="2641D3FD" w:rsidR="007269C1" w:rsidRDefault="007269C1" w:rsidP="007269C1">
+    <w:p w14:paraId="0E8F6C56" w14:textId="0650DBDD" w:rsidR="009F799A" w:rsidRDefault="00575FC1" w:rsidP="00575FC1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="199" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F799A">
+      <w:r w:rsidR="009F799A" w:rsidRPr="009F799A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F799A">
+      <w:r w:rsidR="009F799A" w:rsidRPr="009F799A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Update Subordinate</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F799A">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009F799A">
+      <w:r w:rsidR="009F799A" w:rsidRPr="009F799A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> panel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, click </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00575FC1">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009F799A">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Remove</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="009F799A" w:rsidRPr="009F799A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2F1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>This removes the subordinate from the PID/SL</w:t>
+      </w:r>
+      <w:r w:rsidR="0065421A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2F1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it </w:t>
+      </w:r>
+      <w:r w:rsidR="0065421A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>doesn’t</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2F1B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deactivate the user.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="04F9605F" w14:textId="5F815FFA" w:rsidR="009F799A" w:rsidRDefault="009F799A" w:rsidP="0076298F">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="5447C747" w14:textId="60B4D43F" w:rsidR="00662376" w:rsidRDefault="00662376" w:rsidP="00662376">
+      <w:pPr>
+        <w:spacing w:after="199" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="346" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...78 lines deleted...]
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08757074" wp14:editId="16AA1C5F">
-[...2 lines deleted...]
-            <wp:docPr id="3" name="Picture 3" descr="The Reset Password button is identified in the bottom right corner of the Update Subordinate panel."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="143F4C7B" wp14:editId="45BC76CD">
+            <wp:extent cx="5943600" cy="4791075"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:docPr id="1074495943" name="Picture 1" descr="The Remove button is identified in the bottom right corner of the Subordinates Search panel. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="Picture 3" descr="The Reset Password button is identified in the bottom right corner of the Update Subordinate panel."/>
+                    <pic:cNvPr id="1074495943" name="Picture 1" descr="The Remove button is identified in the bottom right corner of the Subordinates Search panel. "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-[...2 lines deleted...]
-                    <a:stretch/>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4648095" cy="2935064"/>
+                      <a:ext cx="5943600" cy="4791075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln>
-[...6 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586DA4C0" w14:textId="237334E1" w:rsidR="007269C1" w:rsidRDefault="007269C1" w:rsidP="007269C1">
-[...136 lines deleted...]
-    <w:p w14:paraId="47503BD9" w14:textId="77777777" w:rsidR="00575FC1" w:rsidRPr="005F7D7F" w:rsidRDefault="00575FC1" w:rsidP="00575FC1">
+    <w:p w14:paraId="03D1EB16" w14:textId="3136AB34" w:rsidR="00B15826" w:rsidRPr="00662376" w:rsidRDefault="00575FC1" w:rsidP="00662376">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
-[...62 lines deleted...]
-        </w:numPr>
+        <w:spacing w:after="240" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00985021">
-[...45 lines deleted...]
-      <w:r w:rsidRPr="00985021">
+      <w:r w:rsidRPr="00662376">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00985021">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00E037FA">
+      <w:r w:rsidRPr="00662376">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Subordinates Search Results</w:t>
-[...57 lines deleted...]
-      <w:r w:rsidRPr="00575FC1">
+        <w:t>Confirmation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00662376">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> panel, click </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00662376">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Remove</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Close</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00662376">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after verifying that your update has been performed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="696C2874" w14:textId="13C0EE45" w:rsidR="00575FC1" w:rsidRPr="009F799A" w:rsidRDefault="00575FC1" w:rsidP="00575FC1">
-[...89 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:sectPr w:rsidR="00B15826" w:rsidRPr="00662376" w:rsidSect="00985021">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="455E09DE" w14:textId="77777777" w:rsidR="001953D4" w:rsidRDefault="001953D4" w:rsidP="001953D4">
+    <w:p w14:paraId="4F3C55E0" w14:textId="77777777" w:rsidR="00926E94" w:rsidRDefault="00926E94" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="770484D6" w14:textId="77777777" w:rsidR="001953D4" w:rsidRDefault="001953D4" w:rsidP="001953D4">
+    <w:p w14:paraId="0BF93FE3" w14:textId="77777777" w:rsidR="00926E94" w:rsidRDefault="00926E94" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="67B2823A" w14:textId="6B852F2D" w:rsidR="001953D4" w:rsidRPr="006D22F7" w:rsidRDefault="001953D4" w:rsidP="001953D4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36F91EC7" w14:textId="77777777" w:rsidR="00324DB7" w:rsidRPr="00324DB7" w:rsidRDefault="001953D4" w:rsidP="00324DB7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E433DB">
       <w:t>MassHealth Provider Online Service Center</w:t>
     </w:r>
     <w:r w:rsidRPr="00E433DB">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -2955,153 +2293,95 @@
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-      <w:t>JobAid</w:t>
+    <w:r w:rsidR="00324DB7" w:rsidRPr="00324DB7">
+      <w:t>JA-MMIS-Update Account_2026-2</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-[...52 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13EB3B2D" w14:textId="77777777" w:rsidR="001953D4" w:rsidRDefault="001953D4" w:rsidP="001953D4">
+    <w:p w14:paraId="7E977571" w14:textId="77777777" w:rsidR="00926E94" w:rsidRDefault="00926E94" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03F39F69" w14:textId="77777777" w:rsidR="001953D4" w:rsidRDefault="001953D4" w:rsidP="001953D4">
+    <w:p w14:paraId="6903F09D" w14:textId="77777777" w:rsidR="00926E94" w:rsidRDefault="00926E94" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76AC01D3" w14:textId="77777777" w:rsidR="00307FBE" w:rsidRDefault="00307FBE" w:rsidP="00985021">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A7468"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CE4BE4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -5112,160 +4392,248 @@
   <w:num w:numId="4" w16cid:durableId="1607812387">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2072927454">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2146193953">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1441024660">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2096054585">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="509180259">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="78405020">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B15826"/>
+    <w:rsid w:val="00006983"/>
+    <w:rsid w:val="0003022A"/>
+    <w:rsid w:val="00030C25"/>
+    <w:rsid w:val="00094029"/>
+    <w:rsid w:val="000D7450"/>
     <w:rsid w:val="000F7185"/>
+    <w:rsid w:val="001161AA"/>
+    <w:rsid w:val="00135063"/>
+    <w:rsid w:val="001572DE"/>
     <w:rsid w:val="00175924"/>
     <w:rsid w:val="00181A06"/>
     <w:rsid w:val="00182DD3"/>
     <w:rsid w:val="001953D4"/>
     <w:rsid w:val="001C7FD5"/>
+    <w:rsid w:val="001D3297"/>
+    <w:rsid w:val="001D6C1B"/>
+    <w:rsid w:val="001E169F"/>
+    <w:rsid w:val="001E4F8B"/>
     <w:rsid w:val="001F10D2"/>
+    <w:rsid w:val="00211255"/>
     <w:rsid w:val="002651CB"/>
+    <w:rsid w:val="002B5775"/>
+    <w:rsid w:val="002F2120"/>
     <w:rsid w:val="00307FBE"/>
+    <w:rsid w:val="00312307"/>
+    <w:rsid w:val="00313452"/>
+    <w:rsid w:val="00324DB7"/>
+    <w:rsid w:val="00356559"/>
+    <w:rsid w:val="003614A0"/>
     <w:rsid w:val="00365A8F"/>
+    <w:rsid w:val="003E740F"/>
+    <w:rsid w:val="003F06B8"/>
+    <w:rsid w:val="003F45FE"/>
+    <w:rsid w:val="00406AC0"/>
     <w:rsid w:val="004170EA"/>
+    <w:rsid w:val="0042610F"/>
     <w:rsid w:val="00450EF1"/>
     <w:rsid w:val="004730A8"/>
+    <w:rsid w:val="00485173"/>
     <w:rsid w:val="004A4756"/>
     <w:rsid w:val="004D6F4E"/>
     <w:rsid w:val="00502F49"/>
+    <w:rsid w:val="00513E15"/>
+    <w:rsid w:val="0055319D"/>
+    <w:rsid w:val="00560C57"/>
+    <w:rsid w:val="00572D90"/>
     <w:rsid w:val="00575FC1"/>
     <w:rsid w:val="005771DE"/>
+    <w:rsid w:val="0058099A"/>
     <w:rsid w:val="00581458"/>
+    <w:rsid w:val="00594C4B"/>
+    <w:rsid w:val="005B7F47"/>
     <w:rsid w:val="005D2DDD"/>
     <w:rsid w:val="005E1D77"/>
     <w:rsid w:val="006137F9"/>
+    <w:rsid w:val="006238F1"/>
+    <w:rsid w:val="0065421A"/>
+    <w:rsid w:val="00662376"/>
+    <w:rsid w:val="006B5B7D"/>
+    <w:rsid w:val="006D6475"/>
     <w:rsid w:val="007269C1"/>
+    <w:rsid w:val="00731B9A"/>
+    <w:rsid w:val="00745836"/>
+    <w:rsid w:val="00761B96"/>
     <w:rsid w:val="0076298F"/>
+    <w:rsid w:val="00790658"/>
+    <w:rsid w:val="007958BA"/>
     <w:rsid w:val="007A2AB5"/>
+    <w:rsid w:val="007A536D"/>
+    <w:rsid w:val="007C0302"/>
     <w:rsid w:val="007D26E6"/>
     <w:rsid w:val="007E214B"/>
+    <w:rsid w:val="007F4B9D"/>
+    <w:rsid w:val="00810640"/>
+    <w:rsid w:val="00811A53"/>
     <w:rsid w:val="00824D55"/>
+    <w:rsid w:val="0085337A"/>
     <w:rsid w:val="00854525"/>
     <w:rsid w:val="00887F1C"/>
+    <w:rsid w:val="008C1B9A"/>
+    <w:rsid w:val="008F4C54"/>
+    <w:rsid w:val="00901361"/>
+    <w:rsid w:val="00903AA9"/>
+    <w:rsid w:val="00910133"/>
+    <w:rsid w:val="00926E94"/>
+    <w:rsid w:val="00953E10"/>
+    <w:rsid w:val="00974B21"/>
     <w:rsid w:val="00985021"/>
+    <w:rsid w:val="009B2A61"/>
     <w:rsid w:val="009F72A5"/>
     <w:rsid w:val="009F799A"/>
     <w:rsid w:val="00A064CB"/>
     <w:rsid w:val="00A42123"/>
     <w:rsid w:val="00A5130A"/>
     <w:rsid w:val="00A92897"/>
+    <w:rsid w:val="00AA3091"/>
     <w:rsid w:val="00AA4ED0"/>
     <w:rsid w:val="00AB371C"/>
     <w:rsid w:val="00AC09B9"/>
+    <w:rsid w:val="00AC1975"/>
     <w:rsid w:val="00AD7C12"/>
     <w:rsid w:val="00AF199A"/>
+    <w:rsid w:val="00AF493A"/>
+    <w:rsid w:val="00AF4EC2"/>
     <w:rsid w:val="00B02176"/>
+    <w:rsid w:val="00B05A39"/>
     <w:rsid w:val="00B15826"/>
+    <w:rsid w:val="00B47874"/>
+    <w:rsid w:val="00B72284"/>
     <w:rsid w:val="00C20776"/>
+    <w:rsid w:val="00C64FCD"/>
+    <w:rsid w:val="00C656F3"/>
     <w:rsid w:val="00C840E4"/>
+    <w:rsid w:val="00C91ACF"/>
+    <w:rsid w:val="00CC0EC6"/>
+    <w:rsid w:val="00CF1C33"/>
+    <w:rsid w:val="00D271FA"/>
+    <w:rsid w:val="00D30AE7"/>
+    <w:rsid w:val="00DA2F1B"/>
+    <w:rsid w:val="00DC56B2"/>
     <w:rsid w:val="00DD5EB3"/>
     <w:rsid w:val="00E037FA"/>
+    <w:rsid w:val="00E258BC"/>
+    <w:rsid w:val="00E26055"/>
+    <w:rsid w:val="00E419F9"/>
+    <w:rsid w:val="00E44A8A"/>
+    <w:rsid w:val="00E53ABD"/>
     <w:rsid w:val="00E710E3"/>
+    <w:rsid w:val="00E76155"/>
     <w:rsid w:val="00E90CFC"/>
+    <w:rsid w:val="00EC3E9A"/>
+    <w:rsid w:val="00EF02CA"/>
+    <w:rsid w:val="00F36D76"/>
+    <w:rsid w:val="00F42334"/>
+    <w:rsid w:val="00F47CBF"/>
+    <w:rsid w:val="00F55023"/>
     <w:rsid w:val="00F5636F"/>
+    <w:rsid w:val="00F7031B"/>
+    <w:rsid w:val="00FB5039"/>
     <w:rsid w:val="00FE20FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1D83A581"/>
   <w15:docId w15:val="{A2966D07-18EE-4382-859B-D105CF35C3BB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5631,66 +4999,95 @@
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006137F9"/>
     <w:pPr>
       <w:spacing w:after="111" w:line="249" w:lineRule="auto"/>
       <w:ind w:left="10" w:hanging="10"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00662376"/>
     <w:pPr>
-      <w:keepNext/>
-[...3 lines deleted...]
-      <w:ind w:left="10" w:hanging="10"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:spacing w:before="360" w:after="360" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="10"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
-      <w:color w:val="000000"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB5039"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00887F1C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
@@ -5702,55 +5099,57 @@
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00662376"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009F72A5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00887F1C"/>
     <w:rPr>
@@ -5806,59 +5205,145 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="001953D4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="001953D4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00985021"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00030C25"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00030C25"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00030C25"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00030C25"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00030C25"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FB5039"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6112,72 +5597,78 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>533</Words>
-  <Characters>3044</Characters>
+  <Words>498</Words>
+  <Characters>2839</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>7</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Submit a Referral Job Aid</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3570</CharactersWithSpaces>
+  <CharactersWithSpaces>3331</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Submit a Referral Job Aid</dc:title>
+  <dc:title>Update Account</dc:title>
   <dc:creator>NewMMIS Training Team</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>