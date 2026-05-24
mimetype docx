--- v0 (2025-11-03)
+++ v1 (2026-05-24)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="765501C1" w14:textId="5FEAEDE8" w:rsidR="00181A06" w:rsidRPr="00B02176" w:rsidRDefault="00181A06" w:rsidP="00181A06">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:before="360" w:after="360" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B02176">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
@@ -300,51 +301,51 @@
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidR="00897671">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Manage Claims and Payments</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF4A770" w14:textId="686E9E9D" w:rsidR="00B15826" w:rsidRDefault="004170EA">
+    <w:p w14:paraId="4EF4A770" w14:textId="47627F60" w:rsidR="00B15826" w:rsidRDefault="004170EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidR="00EC318A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Inquire</w:t>
       </w:r>
       <w:r w:rsidR="00897671">
@@ -371,172 +372,134 @@
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00EC318A" w:rsidRPr="00EC318A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Claims</w:t>
       </w:r>
       <w:r w:rsidR="009314DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Search</w:t>
       </w:r>
       <w:r w:rsidR="00EC318A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> panel </w:t>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> panel is displayed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3536C9A4" w14:textId="11E26156" w:rsidR="004E165F" w:rsidRDefault="004E165F" w:rsidP="004E165F">
+    <w:p w14:paraId="3536C9A4" w14:textId="48764398" w:rsidR="004E165F" w:rsidRDefault="00D07E3A" w:rsidP="004E165F">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34BCE208" wp14:editId="6E1DB8C6">
-            <wp:extent cx="5373858" cy="3455115"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C0C0132" wp14:editId="3D4899B1">
+            <wp:extent cx="5943600" cy="4082415"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="853118171" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. Manage Claims and Payments is identified in the Provider Services column at left. Inquire Claim Status is identified as one of the options under Manage Claims and Payments."/>
+            <wp:docPr id="612736262" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. Manage Claims and Payments is identified in the Provider Services column at left. Inquire Claim Status is identified as one of the options under Manage Claims and Payments."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="853118171" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. Manage Claims and Payments is identified in the Provider Services column at left. Inquire Claim Status is identified as one of the options under Manage Claims and Payments."/>
+                    <pic:cNvPr id="612736262" name="Picture 1" descr="This is a screenshot of the MassHealth Provider Online Service Center. Manage Claims and Payments is identified in the Provider Services column at left. Inquire Claim Status is identified as one of the options under Manage Claims and Payments."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5383292" cy="3461180"/>
+                      <a:ext cx="5943600" cy="4082415"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="04123C83" w14:textId="77777777" w:rsidR="00173F30" w:rsidRDefault="00173F30" w:rsidP="00173F30">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7917AE69" w14:textId="77777777" w:rsidR="00DC788F" w:rsidRDefault="00DC788F">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="39BF2043" w14:textId="6F5431FB" w:rsidR="00897671" w:rsidRPr="00887F1C" w:rsidRDefault="00EC318A" w:rsidP="00897671">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...26 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Enter Search Criteria</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2630085D" w14:textId="77777777" w:rsidR="009314DE" w:rsidRDefault="009314DE" w:rsidP="00897671">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>For more effective claim searching, enter as much search information as possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74458FF1" w14:textId="249E0C35" w:rsidR="00897671" w:rsidRPr="00985021" w:rsidRDefault="00897671" w:rsidP="00897671">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -697,148 +660,157 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>To Date of Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78F9BAE9" w14:textId="4685F70C" w:rsidR="0043030B" w:rsidRDefault="0043030B" w:rsidP="0043030B">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043030B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009314DE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Enter the exact date of service if known, or enter an </w:t>
       </w:r>
       <w:r w:rsidR="009314DE" w:rsidRPr="009314DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ICN</w:t>
       </w:r>
       <w:r w:rsidR="009314DE">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, which returns only the specific claim in the Search Results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397454F7" w14:textId="2AFEB1C9" w:rsidR="004E165F" w:rsidRPr="00A10085" w:rsidRDefault="0043030B" w:rsidP="00A10085">
+    <w:p w14:paraId="483B480B" w14:textId="6699FD09" w:rsidR="0043030B" w:rsidRDefault="0043030B" w:rsidP="0043030B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidRPr="0043030B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Search</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9F0FCA" w14:textId="40E9A8D3" w:rsidR="004E165F" w:rsidRPr="0043030B" w:rsidRDefault="00AC47D4" w:rsidP="004E165F">
+    <w:p w14:paraId="397454F7" w14:textId="77777777" w:rsidR="004E165F" w:rsidRDefault="004E165F" w:rsidP="004E165F">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A9F0FCA" w14:textId="41FC5376" w:rsidR="004E165F" w:rsidRPr="0043030B" w:rsidRDefault="008D27E2" w:rsidP="004E165F">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5EFE7387" wp14:editId="602EE65D">
-[...2 lines deleted...]
-            <wp:docPr id="602848644" name="Picture 1" descr="The ICN field is identified in the Claims Search panel, below the Dates of Service fields. Below, the ICN is identified in the Claims Search Results panel."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="081A9FC0" wp14:editId="570DC9DF">
+            <wp:extent cx="5943600" cy="4248785"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="750812316" name="Picture 1" descr="The ICN field is identified in the Claims Search panel, below the Dates of Service fields. Below, the ICN is identified in the Claims Search Results panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="602848644" name="Picture 1" descr="The ICN field is identified in the Claims Search panel, below the Dates of Service fields. Below, the ICN is identified in the Claims Search Results panel."/>
+                    <pic:cNvPr id="750812316" name="Picture 1" descr="The ICN field is identified in the Claims Search panel, below the Dates of Service fields. Below, the ICN is identified in the Claims Search Results panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="3533775"/>
+                      <a:ext cx="5943600" cy="4248785"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B528873" w14:textId="2634EF04" w:rsidR="006137F9" w:rsidRPr="00985021" w:rsidRDefault="002E14A0" w:rsidP="006137F9">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>From</w:t>
@@ -863,100 +835,74 @@
         <w:t xml:space="preserve"> panel: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B07C23C" w14:textId="43D21975" w:rsidR="00953E7F" w:rsidRPr="00953E7F" w:rsidRDefault="009314DE" w:rsidP="002E14A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Select the paid claim to be voided</w:t>
       </w:r>
       <w:r w:rsidR="00953E7F">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628A04C4" w14:textId="77777777" w:rsidR="00DC788F" w:rsidRDefault="00DC788F">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="32A90E29" w14:textId="7AC3EB4F" w:rsidR="00953E7F" w:rsidRPr="00887F1C" w:rsidRDefault="00953E7F" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...26 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Review the Claim Detail Panel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A9104B4" w14:textId="5C1376BF" w:rsidR="00953E7F" w:rsidRPr="00985021" w:rsidRDefault="00953E7F" w:rsidP="00953E7F">
       <w:pPr>
         <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>From</w:t>
       </w:r>
       <w:r w:rsidRPr="00985021">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1013,432 +959,483 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Void</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF0295C" w14:textId="23D96B66" w:rsidR="002D5CAD" w:rsidRDefault="00015D34" w:rsidP="002D5CAD">
       <w:pPr>
         <w:spacing w:after="109"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66F9DDDA" wp14:editId="14213EC0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66F9DDDA" wp14:editId="656F6C0E">
             <wp:extent cx="5905500" cy="3152775"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="156123611" name="Picture 1" descr="The Void button is identified in the bottom right, left of Copy and Replace."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="156123611" name="Picture 1" descr="The Void button is identified in the bottom right, left of Copy and Replace."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5905500" cy="3152775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F9D919" w14:textId="77777777" w:rsidR="00DC788F" w:rsidRDefault="00DC788F">
-[...8 lines deleted...]
-    <w:p w14:paraId="1F43100C" w14:textId="76C7D34F" w:rsidR="005C5627" w:rsidRPr="00A10085" w:rsidRDefault="005C5627" w:rsidP="005C5627">
+    <w:p w14:paraId="1F43100C" w14:textId="4F0A0FE0" w:rsidR="005C5627" w:rsidRPr="005C5627" w:rsidRDefault="005C5627" w:rsidP="005C5627">
       <w:pPr>
         <w:spacing w:after="109"/>
         <w:ind w:left="0" w:firstLine="0"/>
-        <w:rPr>
-[...33 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>From the Claim Confirmation Panel</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20EFE">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4152CCB0" w14:textId="0A2E7EA7" w:rsidR="00C41E55" w:rsidRPr="00E20EFE" w:rsidRDefault="00AD63CE" w:rsidP="002B021F">
+    <w:p w14:paraId="4152CCB0" w14:textId="3EDC29F9" w:rsidR="00C41E55" w:rsidRPr="00E20EFE" w:rsidRDefault="00AD63CE" w:rsidP="002B021F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="109"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD63CE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD63CE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Confirm</w:t>
       </w:r>
-      <w:r w:rsidR="00DC788F" w:rsidRPr="00A10085">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="0D762284" w14:textId="4BFED4E6" w:rsidR="00E20EFE" w:rsidRDefault="00015D34" w:rsidP="00E20EFE">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="109"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A3A697A" wp14:editId="183DFE54">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A3A697A" wp14:editId="76B6FC3F">
             <wp:extent cx="5915025" cy="2019300"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="822918485" name="Picture 1" descr="This is the Confirmation panel. The Confirm button is identified in the bottom right."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="822918485" name="Picture 1" descr="This is the Confirmation panel. The Confirm button is identified in the bottom right."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5915025" cy="2019300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219041D2" w14:textId="596ACC69" w:rsidR="00011866" w:rsidRDefault="00015D34" w:rsidP="00953E7F">
+    <w:p w14:paraId="7DD3A53F" w14:textId="77777777" w:rsidR="00E20EFE" w:rsidRPr="00AD63CE" w:rsidRDefault="00E20EFE" w:rsidP="00E20EFE">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F0C540C" w14:textId="15A6925A" w:rsidR="00AD63CE" w:rsidRDefault="00AD63CE" w:rsidP="00257329">
       <w:pPr>
         <w:spacing w:after="109"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="219041D2" w14:textId="596ACC69" w:rsidR="00011866" w:rsidRDefault="00015D34" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7130B43B" wp14:editId="33E88700">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7130B43B" wp14:editId="3715FFE6">
             <wp:extent cx="5876925" cy="2638425"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="415607438" name="Picture 1" descr="The Explanation of Benefits (EOB) panel will notify you of the successful adjustment. The Close button is identified in the bottom right of the panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="415607438" name="Picture 1" descr="The Explanation of Benefits (EOB) panel will notify you of the successful adjustment. The Close button is identified in the bottom right of the panel."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5876925" cy="2638425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F95E8DE" w14:textId="12C052B3" w:rsidR="00444DEF" w:rsidRDefault="009D0C98" w:rsidP="00953E7F">
+    <w:p w14:paraId="3182D7B9" w14:textId="77777777" w:rsidR="00633CAD" w:rsidRDefault="00633CAD" w:rsidP="00953E7F">
       <w:pPr>
         <w:spacing w:after="109"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EF18117" w14:textId="77777777" w:rsidR="00633CAD" w:rsidRDefault="00633CAD" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76F45D5A" w14:textId="77777777" w:rsidR="00633CAD" w:rsidRDefault="00633CAD" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13326083" w14:textId="77777777" w:rsidR="00633CAD" w:rsidRDefault="00633CAD" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B9A941" w14:textId="77777777" w:rsidR="00633CAD" w:rsidRDefault="00633CAD" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20CFDECC" w14:textId="77777777" w:rsidR="00633CAD" w:rsidRDefault="00633CAD" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F2371E" w14:textId="77777777" w:rsidR="00633CAD" w:rsidRDefault="00633CAD" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A3F94F6" w14:textId="77777777" w:rsidR="00633CAD" w:rsidRDefault="00633CAD" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7210B95E" w14:textId="77777777" w:rsidR="00633CAD" w:rsidRDefault="00633CAD" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="667E7DCA" w14:textId="77777777" w:rsidR="00633CAD" w:rsidRDefault="00633CAD" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02933A9C" w14:textId="77777777" w:rsidR="00633CAD" w:rsidRDefault="00633CAD" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="513C9E35" w14:textId="77777777" w:rsidR="00633CAD" w:rsidRDefault="00633CAD" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4165B7D5" w14:textId="7FFCD2BD" w:rsidR="009D0C98" w:rsidRDefault="009D0C98" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the </w:t>
       </w:r>
       <w:r w:rsidR="00F76D4A">
         <w:t>void fai</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">led, be sure to verify that you are </w:t>
       </w:r>
       <w:r w:rsidR="00F76D4A">
         <w:t>voiding</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="008A1750">
-        <w:t xml:space="preserve">last claim that paid. You cannot </w:t>
+        <w:t xml:space="preserve">last claim that paid.  You cannot </w:t>
       </w:r>
       <w:r w:rsidR="00F76D4A">
         <w:t xml:space="preserve">void or adjust </w:t>
       </w:r>
       <w:r w:rsidR="008A1750">
         <w:t xml:space="preserve">a denied claim.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A37C95" w14:textId="06853A4C" w:rsidR="00633CAD" w:rsidRDefault="00015D34" w:rsidP="00953E7F">
+    <w:p w14:paraId="2F95E8DE" w14:textId="77777777" w:rsidR="00444DEF" w:rsidRDefault="00444DEF" w:rsidP="00953E7F">
       <w:pPr>
         <w:spacing w:after="109"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10A37C95" w14:textId="06853A4C" w:rsidR="00633CAD" w:rsidRDefault="00015D34" w:rsidP="00953E7F">
+      <w:pPr>
+        <w:spacing w:after="109"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="401A1B86" wp14:editId="06126A86">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="401A1B86" wp14:editId="733AC254">
             <wp:extent cx="5915025" cy="2600325"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
-            <wp:docPr id="2112553721" name="Picture 1" descr="The Explanation of Benefits (EOB) panel will notify you if the adjustment failed."/>
+            <wp:docPr id="2112553721" name="Picture 1" descr="The Explanation of Benefits (EOB) panel will notify you if the adjustment failed"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2112553721" name="Picture 1" descr="The Explanation of Benefits (EOB) panel will notify you if the adjustment failed."/>
+                    <pic:cNvPr id="2112553721" name="Picture 1" descr="The Explanation of Benefits (EOB) panel will notify you if the adjustment failed"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5915025" cy="2600325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00633CAD" w:rsidSect="000D754F">
+    <w:sectPr w:rsidR="00633CAD" w:rsidSect="00985021">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B4427B9" w14:textId="77777777" w:rsidR="000D754F" w:rsidRDefault="000D754F" w:rsidP="001953D4">
+    <w:p w14:paraId="7ADC61C9" w14:textId="77777777" w:rsidR="009B7BBE" w:rsidRDefault="009B7BBE" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4ED4FC16" w14:textId="77777777" w:rsidR="000D754F" w:rsidRDefault="000D754F" w:rsidP="001953D4">
+    <w:p w14:paraId="6A6C038A" w14:textId="77777777" w:rsidR="009B7BBE" w:rsidRDefault="009B7BBE" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="67B2823A" w14:textId="417D9663" w:rsidR="001953D4" w:rsidRPr="006D22F7" w:rsidRDefault="001953D4" w:rsidP="00DC6E6B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67B2823A" w14:textId="5E189F29" w:rsidR="001953D4" w:rsidRPr="006D22F7" w:rsidRDefault="001953D4" w:rsidP="00DC6E6B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E433DB">
       <w:t>MassHealth Provider Online Service Center</w:t>
     </w:r>
     <w:r w:rsidRPr="00E433DB">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
@@ -1487,120 +1484,114 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="006D22F7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00897671">
       <w:t>Job</w:t>
     </w:r>
     <w:r w:rsidR="00897671" w:rsidRPr="00897671">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00897671">
       <w:t>Aid</w:t>
     </w:r>
     <w:r w:rsidR="00897671" w:rsidRPr="00897671">
-      <w:t>/</w:t>
-[...2 lines deleted...]
-      <w:t>Void a Paid Claim</w:t>
+      <w:t>/Claims Submission</w:t>
     </w:r>
     <w:r w:rsidRPr="00897671">
-      <w:t xml:space="preserve"> (Rev. </w:t>
+      <w:t xml:space="preserve"> (Rev. 0</w:t>
     </w:r>
-    <w:r w:rsidR="00A10085" w:rsidRPr="00897671">
-[...2 lines deleted...]
-    <w:r w:rsidR="00A10085">
+    <w:r w:rsidR="000B5457">
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00897671">
       <w:t>/2</w:t>
     </w:r>
-    <w:r w:rsidR="00DC6E6B">
-      <w:t>4</w:t>
+    <w:r w:rsidR="000B5457">
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00897671">
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="747E5917" w14:textId="77777777" w:rsidR="001953D4" w:rsidRDefault="001953D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25B64BF3" w14:textId="77777777" w:rsidR="000D754F" w:rsidRDefault="000D754F" w:rsidP="001953D4">
+    <w:p w14:paraId="7ABE61DE" w14:textId="77777777" w:rsidR="009B7BBE" w:rsidRDefault="009B7BBE" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DEE9CDA" w14:textId="77777777" w:rsidR="000D754F" w:rsidRDefault="000D754F" w:rsidP="001953D4">
+    <w:p w14:paraId="21CD00BE" w14:textId="77777777" w:rsidR="009B7BBE" w:rsidRDefault="009B7BBE" w:rsidP="001953D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76AC01D3" w14:textId="77777777" w:rsidR="00307FBE" w:rsidRDefault="00307FBE" w:rsidP="00985021">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A7468"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9CE4BE4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -4802,215 +4793,212 @@
   <w:num w:numId="10" w16cid:durableId="78405020">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1518303084">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="641038530">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2142913868">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="480661515">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="44792679">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1273056516">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B15826"/>
     <w:rsid w:val="00011866"/>
     <w:rsid w:val="00015D34"/>
-    <w:rsid w:val="000D754F"/>
-    <w:rsid w:val="000E6971"/>
+    <w:rsid w:val="00065A93"/>
+    <w:rsid w:val="000B5457"/>
     <w:rsid w:val="000F7185"/>
     <w:rsid w:val="00157F91"/>
+    <w:rsid w:val="00161350"/>
     <w:rsid w:val="00173F30"/>
     <w:rsid w:val="00175924"/>
     <w:rsid w:val="00181A06"/>
     <w:rsid w:val="00182DD3"/>
+    <w:rsid w:val="00193CFF"/>
     <w:rsid w:val="001953D4"/>
     <w:rsid w:val="001C7FD5"/>
     <w:rsid w:val="001F10D2"/>
-    <w:rsid w:val="002518E0"/>
     <w:rsid w:val="00257329"/>
     <w:rsid w:val="002651CB"/>
     <w:rsid w:val="002D5CAD"/>
     <w:rsid w:val="002E14A0"/>
     <w:rsid w:val="002E2BDC"/>
     <w:rsid w:val="00307FBE"/>
     <w:rsid w:val="00365A8F"/>
     <w:rsid w:val="004170EA"/>
     <w:rsid w:val="0043030B"/>
     <w:rsid w:val="00444DEF"/>
     <w:rsid w:val="00450EF1"/>
     <w:rsid w:val="004730A8"/>
     <w:rsid w:val="00495B50"/>
     <w:rsid w:val="004A4756"/>
     <w:rsid w:val="004D6F4E"/>
     <w:rsid w:val="004E165F"/>
-    <w:rsid w:val="004E59D6"/>
-    <w:rsid w:val="004F727D"/>
     <w:rsid w:val="00502F49"/>
+    <w:rsid w:val="00507931"/>
     <w:rsid w:val="00541F63"/>
     <w:rsid w:val="00575FC1"/>
     <w:rsid w:val="005771DE"/>
     <w:rsid w:val="00581458"/>
     <w:rsid w:val="005C5627"/>
     <w:rsid w:val="005D2DDD"/>
     <w:rsid w:val="005E1D77"/>
     <w:rsid w:val="006137F9"/>
     <w:rsid w:val="00633CAD"/>
     <w:rsid w:val="00661A3B"/>
     <w:rsid w:val="0066614B"/>
     <w:rsid w:val="00690BFF"/>
     <w:rsid w:val="00704E39"/>
     <w:rsid w:val="007269C1"/>
     <w:rsid w:val="0076298F"/>
-    <w:rsid w:val="00786D8F"/>
     <w:rsid w:val="007A2AB5"/>
     <w:rsid w:val="007B6C5D"/>
     <w:rsid w:val="007D26E6"/>
     <w:rsid w:val="007E214B"/>
     <w:rsid w:val="00824D55"/>
     <w:rsid w:val="00854525"/>
     <w:rsid w:val="00875E35"/>
     <w:rsid w:val="00887F1C"/>
     <w:rsid w:val="00897671"/>
     <w:rsid w:val="008A1750"/>
-    <w:rsid w:val="008F545C"/>
+    <w:rsid w:val="008D27E2"/>
     <w:rsid w:val="009314DE"/>
     <w:rsid w:val="00953E7F"/>
     <w:rsid w:val="00985021"/>
+    <w:rsid w:val="009B7BBE"/>
     <w:rsid w:val="009D0C98"/>
     <w:rsid w:val="009D20F9"/>
     <w:rsid w:val="009F72A5"/>
     <w:rsid w:val="009F799A"/>
     <w:rsid w:val="00A064CB"/>
-    <w:rsid w:val="00A10085"/>
     <w:rsid w:val="00A42123"/>
     <w:rsid w:val="00A5130A"/>
     <w:rsid w:val="00A92897"/>
     <w:rsid w:val="00AA4ED0"/>
     <w:rsid w:val="00AB3659"/>
     <w:rsid w:val="00AB371C"/>
     <w:rsid w:val="00AC09B9"/>
     <w:rsid w:val="00AC47D4"/>
     <w:rsid w:val="00AD63CE"/>
     <w:rsid w:val="00AD7C12"/>
     <w:rsid w:val="00AF199A"/>
     <w:rsid w:val="00B02176"/>
+    <w:rsid w:val="00B14768"/>
     <w:rsid w:val="00B15826"/>
-    <w:rsid w:val="00B9504C"/>
     <w:rsid w:val="00C02940"/>
     <w:rsid w:val="00C20776"/>
     <w:rsid w:val="00C41E55"/>
     <w:rsid w:val="00C56F90"/>
     <w:rsid w:val="00C840E4"/>
-    <w:rsid w:val="00D34498"/>
+    <w:rsid w:val="00D07E3A"/>
     <w:rsid w:val="00DB3918"/>
     <w:rsid w:val="00DC5AB5"/>
     <w:rsid w:val="00DC6E6B"/>
-    <w:rsid w:val="00DC788F"/>
     <w:rsid w:val="00DD5EB3"/>
     <w:rsid w:val="00E037FA"/>
     <w:rsid w:val="00E20EFE"/>
     <w:rsid w:val="00E54941"/>
     <w:rsid w:val="00E710E3"/>
     <w:rsid w:val="00E90CFC"/>
     <w:rsid w:val="00EC318A"/>
-    <w:rsid w:val="00ED08FD"/>
     <w:rsid w:val="00F150A6"/>
+    <w:rsid w:val="00F459AF"/>
     <w:rsid w:val="00F5636F"/>
-    <w:rsid w:val="00F63311"/>
     <w:rsid w:val="00F6371F"/>
     <w:rsid w:val="00F76D4A"/>
     <w:rsid w:val="00FE20FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1D83A581"/>
   <w15:docId w15:val="{A2966D07-18EE-4382-859B-D105CF35C3BB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5555,51 +5543,51 @@
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="001953D4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00985021"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1990867133">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -5873,72 +5861,78 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>162</Words>
-  <Characters>865</Characters>
+  <Words>155</Words>
+  <Characters>886</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>12</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Submit a Referral Job Aid</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1015</CharactersWithSpaces>
+  <CharactersWithSpaces>1039</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Submit a Referral Job Aid</dc:title>
   <dc:creator>NewMMIS Training Team</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>