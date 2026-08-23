--- v0 (2025-10-22)
+++ v1 (2026-08-23)
@@ -1,175 +1,178 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="70BC0D7C" w14:textId="77777777" w:rsidR="002964DF" w:rsidRPr="00E63293" w:rsidRDefault="00E63293" w:rsidP="00E63293">
+    <w:p w14:paraId="799C6C9F" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="840"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E63293">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251605504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E206C92" wp14:editId="28C143FC">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="799C6CD7" wp14:editId="799C6CD8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>561975</wp:posOffset>
+                  <wp:posOffset>609600</wp:posOffset>
                 </wp:positionH>
-                <wp:positionV relativeFrom="page">
-                  <wp:posOffset>351790</wp:posOffset>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1600200" cy="813816"/>
-[...8 lines deleted...]
-                </wp:docPr>
+                <wp:extent cx="1600200" cy="813435"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Group 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1600200" cy="813816"/>
+                          <a:ext cx="1600200" cy="813435"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="1600200" cy="813435"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="3" name="Graphic 3"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="141392" y="0"/>
                             <a:ext cx="1459230" cy="813435"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
                             <a:ahLst/>
                             <a:cxnLst/>
                             <a:rect l="l" t="t" r="r" b="b"/>
                             <a:pathLst>
                               <a:path w="1459230" h="813435">
                                 <a:moveTo>
                                   <a:pt x="1456830" y="634847"/>
                                 </a:moveTo>
                                 <a:lnTo>
                                   <a:pt x="1170368" y="634847"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1170876" y="662673"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1170936" y="669978"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1165476" y="709608"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1115780" y="767358"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1063546" y="796244"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1041234" y="801509"/>
                                 </a:lnTo>
                                 <a:lnTo>
+                                  <a:pt x="1041158" y="806170"/>
+                                </a:lnTo>
+                                <a:lnTo>
                                   <a:pt x="1041044" y="813066"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1075143" y="806170"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1084823" y="800930"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1097049" y="793776"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1161542" y="754265"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1183452" y="741937"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1198240" y="735650"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1212639" y="733445"/>
                                 </a:lnTo>
                                 <a:lnTo>
-                                  <a:pt x="1233385" y="733361"/>
+                                  <a:pt x="1233372" y="733445"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1236792" y="711606"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1250018" y="699003"/>
                                 </a:lnTo>
                                 <a:lnTo>
-                                  <a:pt x="1283944" y="690736"/>
+                                  <a:pt x="1283791" y="690773"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1349451" y="681989"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1388073" y="669207"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1411157" y="664598"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1451588" y="664598"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1455210" y="652241"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1455327" y="651498"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1456830" y="634847"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                               <a:path w="1459230" h="813435">
@@ -197,242 +200,245 @@
                                 <a:lnTo>
                                   <a:pt x="921937" y="633417"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="932467" y="651498"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="937691" y="662673"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="940159" y="667152"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="944052" y="669978"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="952134" y="672353"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="967168" y="675474"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="965291" y="705167"/>
                                 </a:lnTo>
                                 <a:lnTo>
-                                  <a:pt x="965254" y="709608"/>
+                                  <a:pt x="965344" y="717027"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="965450" y="725747"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="968672" y="741808"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="975677" y="762723"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1008874" y="758906"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1027890" y="755232"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1039881" y="749541"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1052004" y="739673"/>
                                 </a:lnTo>
                                 <a:lnTo>
-                                  <a:pt x="1043800" y="718426"/>
-[...2 lines deleted...]
-                                  <a:pt x="1046925" y="718426"/>
+                                  <a:pt x="1043864" y="718591"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="1046426" y="718591"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1051155" y="717027"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1082497" y="705167"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1105858" y="680808"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1122799" y="665364"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1141556" y="652241"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1170368" y="634847"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1456830" y="634847"/>
                                 </a:lnTo>
                                 <a:lnTo>
+                                  <a:pt x="1456960" y="633417"/>
+                                </a:lnTo>
+                                <a:lnTo>
                                   <a:pt x="1457020" y="632751"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1256568" y="632751"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1228955" y="627327"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1216031" y="611366"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1208443" y="579932"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1216193" y="544982"/>
-                                </a:lnTo>
-[...13 lines deleted...]
-                                  <a:pt x="1046801" y="718467"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                               <a:path w="1459230" h="813435">
                                 <a:moveTo>
                                   <a:pt x="1451588" y="664598"/>
                                 </a:moveTo>
                                 <a:lnTo>
                                   <a:pt x="1411157" y="664598"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1427893" y="667850"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1447469" y="678649"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1451588" y="664598"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                               <a:path w="1459230" h="813435">
                                 <a:moveTo>
                                   <a:pt x="1437827" y="526981"/>
                                 </a:moveTo>
                                 <a:lnTo>
                                   <a:pt x="1416946" y="526981"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1426256" y="531629"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1428643" y="551854"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1426806" y="593394"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1383333" y="624295"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1308227" y="632574"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1256568" y="632751"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1457020" y="632751"/>
                                 </a:lnTo>
                                 <a:lnTo>
+                                  <a:pt x="1458673" y="614447"/>
+                                </a:lnTo>
+                                <a:lnTo>
                                   <a:pt x="1458780" y="613260"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1451689" y="562785"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1437827" y="526981"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                               <a:path w="1459230" h="813435">
                                 <a:moveTo>
                                   <a:pt x="1153700" y="478891"/>
                                 </a:moveTo>
                                 <a:lnTo>
                                   <a:pt x="865886" y="478891"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="865886" y="547611"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="882904" y="544982"/>
                                 </a:lnTo>
                                 <a:lnTo>
-                                  <a:pt x="1216193" y="544982"/>
+                                  <a:pt x="1216206" y="544982"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="1216546" y="532168"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="1216561" y="531629"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="1216684" y="526981"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1216699" y="526414"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1208584" y="518795"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1174116" y="518795"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1164745" y="517623"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1156027" y="508445"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1143787" y="488873"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1153700" y="478891"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                               <a:path w="1459230" h="813435">
                                 <a:moveTo>
                                   <a:pt x="1389423" y="437056"/>
                                 </a:moveTo>
                                 <a:lnTo>
                                   <a:pt x="1385712" y="437056"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1392757" y="465546"/>
                                 </a:lnTo>
                                 <a:lnTo>
+                                  <a:pt x="1397973" y="531629"/>
+                                </a:lnTo>
+                                <a:lnTo>
                                   <a:pt x="1398016" y="532168"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1416946" y="526981"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1437827" y="526981"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1427734" y="500913"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1400325" y="449544"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1389423" y="437056"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                               <a:path w="1459230" h="813435">
                                 <a:moveTo>
                                   <a:pt x="1188313" y="514349"/>
                                 </a:moveTo>
                                 <a:lnTo>
                                   <a:pt x="1174116" y="518795"/>
@@ -440,50 +446,53 @@
                                 <a:lnTo>
                                   <a:pt x="1208584" y="518795"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1208030" y="518275"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1188313" y="514349"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                               <a:path w="1459230" h="813435">
                                 <a:moveTo>
                                   <a:pt x="99034" y="77431"/>
                                 </a:moveTo>
                                 <a:lnTo>
                                   <a:pt x="0" y="441159"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="5346" y="461429"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="282676" y="468401"/>
                                 </a:lnTo>
                                 <a:lnTo>
+                                  <a:pt x="281680" y="488873"/>
+                                </a:lnTo>
+                                <a:lnTo>
                                   <a:pt x="281622" y="490067"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="303390" y="484149"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="307644" y="468401"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1160870" y="468401"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1164452" y="457464"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1168336" y="438061"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1148978" y="416057"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1139247" y="401859"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1136193" y="389290"/>
@@ -500,50 +509,56 @@
                                 <a:lnTo>
                                   <a:pt x="1115995" y="356050"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1105750" y="346468"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1090612" y="346313"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1081371" y="343277"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1080638" y="342391"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1031125" y="342391"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1021098" y="337882"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1016534" y="331703"/>
                                 </a:lnTo>
                                 <a:lnTo>
+                                  <a:pt x="1016481" y="328477"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="1016363" y="321279"/>
+                                </a:lnTo>
+                                <a:lnTo>
                                   <a:pt x="1016336" y="319644"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1019403" y="297497"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1038111" y="297497"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1041577" y="293839"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1035104" y="265504"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1040687" y="250205"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1062228" y="233946"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1068514" y="226438"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1073565" y="221597"/>
@@ -587,111 +602,117 @@
                                 <a:lnTo>
                                   <a:pt x="1177878" y="144781"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1187919" y="138645"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1184688" y="130963"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1182774" y="126961"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1145870" y="126961"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1128779" y="115450"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1116890" y="109851"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1110099" y="107791"/>
                                 </a:lnTo>
                                 <a:lnTo>
-                                  <a:pt x="1108303" y="106895"/>
+                                  <a:pt x="1108329" y="106908"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1109192" y="105422"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1110155" y="104482"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="901204" y="104482"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="99034" y="77431"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                               <a:path w="1459230" h="813435">
                                 <a:moveTo>
                                   <a:pt x="1160870" y="468401"/>
                                 </a:moveTo>
                                 <a:lnTo>
                                   <a:pt x="307644" y="468401"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="695045" y="475513"/>
                                 </a:lnTo>
                                 <a:lnTo>
+                                  <a:pt x="696421" y="484149"/>
+                                </a:lnTo>
+                                <a:lnTo>
                                   <a:pt x="696518" y="484758"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="865886" y="478891"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1153700" y="478891"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1154479" y="478107"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1160600" y="469225"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1160870" y="468401"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                               <a:path w="1459230" h="813435">
                                 <a:moveTo>
                                   <a:pt x="1380817" y="427196"/>
                                 </a:moveTo>
                                 <a:lnTo>
                                   <a:pt x="1359875" y="429165"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1328166" y="450748"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1347216" y="471855"/>
                                 </a:lnTo>
                                 <a:lnTo>
-                                  <a:pt x="1372119" y="441044"/>
+                                  <a:pt x="1372026" y="441159"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="1371725" y="441159"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1385712" y="437056"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1389423" y="437056"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1380817" y="427196"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                               <a:path w="1459230" h="813435">
                                 <a:moveTo>
                                   <a:pt x="1065479" y="317817"/>
                                 </a:moveTo>
                                 <a:lnTo>
                                   <a:pt x="1052205" y="318494"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1044201" y="321279"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1038249" y="328477"/>
                                 </a:lnTo>
@@ -1440,50 +1461,65 @@
                                 <a:lnTo>
                                   <a:pt x="870356" y="52235"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="837018" y="100164"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="834999" y="118071"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="841590" y="151091"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="859320" y="171488"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="885164" y="181838"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="916076" y="184708"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="927950" y="184365"/>
                                 </a:lnTo>
                                 <a:lnTo>
+                                  <a:pt x="939838" y="183362"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="950988" y="181838"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="951179" y="181838"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="963409" y="179552"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="968286" y="151091"/>
+                                </a:lnTo>
+                                <a:lnTo>
                                   <a:pt x="968400" y="150444"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="969937" y="141465"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="958329" y="144703"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="946442" y="147586"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="934389" y="149656"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="922324" y="150444"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="909180" y="148920"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="897775" y="143979"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="889736" y="135064"/>
@@ -1840,2676 +1876,7032 @@
                                   <a:pt x="1423771" y="110451"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1423352" y="128206"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1422336" y="145948"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1419682" y="181457"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1473276" y="181457"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1473860" y="153174"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="1477086" y="85699"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:solidFill>
-                            <a:srgbClr val="231F20"/>
+                            <a:srgbClr val="000000"/>
                           </a:solidFill>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelV relativeFrom="margin">
-[...1 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...2 lines deleted...]
-                <v:shape id="Graphic 3" o:spid="_x0000_s1027" style="position:absolute;left:1413;width:14593;height:8134;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1459230,813435" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBQGrTXwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvhX6H8Aq9iGZVqrI1ighCT4J/Sq+PzetmMXlZk6jrtzdCocdhZn7DzJeds+JKITaeFQwHBQji&#10;yuuGawXHw6Y/AxETskbrmRTcKcJy8foyx1L7G+/ouk+1yBCOJSowKbWllLEy5DAOfEucvV8fHKYs&#10;Qy11wFuGOytHRTGRDhvOCwZbWhuqTvuLU/Bj/Mra03k7bT++U6+3ntLxEpR6f+tWnyASdek//Nf+&#10;0grG8LySb4BcPAAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBQGrTXwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m1456830,634847r-286462,l1170876,662673r60,7305l1165476,709608r-49696,57750l1063546,796244r-22312,5265l1041044,813066r34099,-6896l1084823,800930r12226,-7154l1161542,754265r21910,-12328l1198240,735650r14399,-2205l1233385,733361r3407,-21755l1250018,699003r33926,-8267l1349451,681989r38622,-12782l1411157,664598r40431,l1455210,652241r117,-743l1456830,634847xem1216193,544982r-333289,l884723,552780r690,8394l885048,575379r-1344,25229l905787,614447r16150,18970l932467,651498r5224,11175l940159,667152r3893,2826l952134,672353r15034,3121l965291,705167r-37,4441l965450,725747r3222,16061l975677,762723r33197,-3817l1027890,755232r11991,-5691l1052004,739673r-8204,-21247l1046925,718426r4230,-1399l1082497,705167r23361,-24359l1122799,665364r18757,-13123l1170368,634847r286462,l1457020,632751r-200452,l1228955,627327r-12924,-15961l1208443,579932r7750,-34950xem1046925,718426r-3125,l1045349,718591r1452,-124l1046925,718426xem1451588,664598r-40431,l1427893,667850r19576,10799l1451588,664598xem1437827,526981r-20881,l1426256,531629r2387,20225l1426806,593394r-43473,30901l1308227,632574r-51659,177l1457020,632751r1760,-19491l1451689,562785r-13862,-35804xem1153700,478891r-287814,l865886,547611r17018,-2629l1216193,544982r506,-18568l1208584,518795r-34468,l1164745,517623r-8718,-9178l1143787,488873r9913,-9982xem1389423,437056r-3711,l1392757,465546r5259,66622l1416946,526981r20881,l1427734,500913r-27409,-51369l1389423,437056xem1188313,514349r-14197,4446l1208584,518795r-554,-520l1188313,514349xem99034,77431l,441159r5346,20270l282676,468401r-1054,21666l303390,484149r4254,-15748l1160870,468401r3582,-10937l1168336,438061r-19358,-22004l1139247,401859r-3054,-12569l1136865,372173r-8230,-5681l1122651,361921r-6656,-5871l1105750,346468r-15138,-155l1081371,343277r-733,-886l1031125,342391r-10027,-4509l1016534,331703r-198,-12059l1019403,297497r18708,l1041577,293839r-6473,-28335l1040687,250205r21541,-16259l1068514,226438r5051,-4841l1080040,217321r10559,-5816l1090914,206897r-1704,-3397l1083861,199638r-10623,-6002l1100936,181825r18481,-6575l1137005,171537r25019,-3224l1167358,156833r4475,-6916l1177878,144781r10041,-6136l1184688,130963r-1914,-4002l1145870,126961r-17091,-11511l1116890,109851r-6791,-2060l1108303,106895r889,-1473l1110155,104482r-208951,l99034,77431xem1160870,468401r-853226,l695045,475513r1473,9245l865886,478891r287814,l1154479,478107r6121,-8882l1160870,468401xem1380817,427196r-20942,1969l1328166,450748r19050,21107l1372119,441044r13593,-3988l1389423,437056r-8606,-9860xem1065479,317817r-13274,677l1044201,321279r-5952,7198l1031125,342391r49513,l1074252,334674r-8773,-16857xem1038111,297497r-18708,l1034224,301599r3887,-4102xem1171321,106908r-7821,3614l1158243,113815r-5082,4853l1145870,126961r36904,l1181882,125096r-3937,-7026l1171321,106908xem1056081,r-9521,6466l1038159,10580r-11984,3527l1005903,18808,980343,29584,960916,42100,937809,64389r-36605,40093l1110155,104482r4930,-4813l1107899,95510r-4820,-10873l1098442,58512,1091806,8597r-11674,-363l1072519,7218r-6900,-2476l1056081,xe" fillcolor="#bcbec0" stroked="f">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="75C9BD89">
+              <v:group id="Group 2" style="position:absolute;margin-left:48pt;margin-top:0;width:126pt;height:64.05pt;z-index:15728640;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="16002,8134" o:spid="_x0000_s1026" w14:anchorId="488C0625" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMnJoyERgAAKByAAAOAAAAZHJzL2Uyb0RvYy54bWzUnd9vHLmRx98D5H8Q9H7rZpPdzRbWG1w2&#10;yeKAIBcge7jnsSzZQiSNbmZsef/7fIqsmpEsD6tnV3k4JHCPVzV0dbF+15fU93/4cnd79vlqs71Z&#10;3789D99152dX95fr9zf3H96e/8/Pf/mPfH623a3u369u1/dXb89/udqe/+GH3//u+8eHi6t+/XF9&#10;+/5qc8Yi99uLx4e35x93u4eLN2+2lx+v7lbb79YPV/f88Hq9uVvt+Ovmw5v3m9Ujq9/dvum7bnzz&#10;uN68f9isL6+2W/7rn+oPz38o619fX13u/vv6enu1O7t9ew5vu/Lnpvz5Tv5888P3q4sPm9XDx5tL&#10;ZWP1K7i4W93c84/ul/rTarc6+7S5ebHU3c3lZr1dX+++u1zfvVlfX99cXpV34G1C99Xb/LRZf3oo&#10;7/Lh4vHDw15MiPYrOf3qZS//9vmnzcM/Hv6+qdzz8a/ry39ukcubx4cPF09/Ln//cCD+cr25ky/x&#10;EmdfikR/2Uv06svu7JL/GMauY5vOzy75WQ4xxaGK/PIj+/Lia5cf/9z+4pvVRf1nC3N7Zh4f0J7t&#10;QUDb3yagf3xcPVwVuW9FAH/fnN28f3sez8/uV3fo8E+qLlFeRf5paESC+retCvMr+YQU4tyfn31D&#10;SGmY+/hCSPt3XV1cftrufrpaF3GvPv91u6tq+94+rT7ap8sv9/Zxg/KL2t8Wtd+dn6H2m/Mz1P5d&#10;3YOH1U6+J3soH88e2S9j5eN+u+THd+vPVz+vC+FONg2yMQvHvMwYU06TrAjDB8Lb+2dfCFMXR3zB&#10;118wMns+1PUhz9NYycd+nIqoWd/I7Hkgn6ORz/OUlR0js6eRj0PS1aduHjuPPAxTri87wcrgkHdj&#10;HFJlZprHPqU2M10KfUzlVXMXhm52yQMciCBzNyInl7yDg0IeYjeODvk0hISiL109p9wbeTejEVUN&#10;TN72VLl389Sluaw+zXFiC5rkYQxDqhYz8WEsrqOhBDmmQclTYH1n9Tn3SXc1DuPg8N6HfozKe4wp&#10;Ocz0McZJmVlEPk7qHKaA03Qk0w9dF9Sa5rnrHPPoc5zmUOQ+zt3kWVNMcxqUPIc5OxoZc+5Yspj2&#10;OPedI/cUAvak5Lgbx5rgZMj6quMS8qEP6piGvk+hrQRpGGKvzKD5PjPfdnum55e36+1V1WnxqL/G&#10;s/Zo/VylOSQY6vUFjnnWnPu5qwb+jN5Ysmc1wYyrVoMdhl68WssCcx4IWmWrhjGEqe3JoO5S3alh&#10;GtA4Z+2IM6hqQB7n+OC5wwXrPoWU9vHG3s6e9S3nvph/0UiML7Q1co59GhfrAH5lNFvyI9OccOnV&#10;a4zjFHBPLXnPKXXqwcbRDWMzmq6BY2RTh7YTmPnnLQDjTZ29nMeh17ecuiEgnibf44BHLHs5EZEw&#10;KIc64W1ld6Z+mLy9HDNvV6lTyJ6eTMM41b2cxl5UvcVJ6LqckURhZciz53Z5M4iUfOhjezdDF+ec&#10;qx+d0owpOcwMZMrKTGS7PN5TzKMJPQ/sVvtV00gIrbyHBeQDXnpQcndLQ0csnVXuvr6E0A1Zk5iR&#10;LXU2NYS+n2azoiHy1s1XJdMeBs0GF8SAE1PTY6mvuSB7as4DORlmEeTo+yISa4Rt5D3ZWPtVexIX&#10;s2oCmUve51l3FeuQyNcUJLGoi5oIhBC95LHvctLkcWC/PPM4FulMgK8QTI8lD8eCKZpzWnIiDsFS&#10;n4n415YncSuNqscTxtuOkOhCO/V5DQHFKWv+M/TjjLeqCtEQ0DhrcfPsC7Zp9jTt70dUtGj/EMPY&#10;e2/cIxVNOAa8lGPoODRqoLr6HOPskMdMUq671ad+dlL4iFOz3DBKoGpv7ommeKKhp4EwqLz7CRCq&#10;k61kHUPscUBNQ0fTRtJ8iYMDjiE7kklHtMY2/xUUM5BASt8IjtKU8z66HVPMPFIlVFV4Rm8s2VPT&#10;4AO1dAKCqb1R2VOpT0qxA36tN618msHbovZUE4Hc2gXUIpKjNbdKyMfqk5dYFORjrlnCEnsVco20&#10;kKfg6XxHGNfVQ548i6KCoLitaraEfMRf1hxkCKRzTkIUhlFSz6LEEokcJabPYSVFyqSB7urfVkjb&#10;zVfQ+ZjnpMUZvHX4TccZxzxMoebGz75gPNlTNY3246SVdxoHUbqmpsV5mtXlLNE0kt3ONneBHqdw&#10;WiBxXM5Xr5p6uhyqmF03U8Q2XzXRQumrpmGx1NFt8mMbZUy8gi6EnKOV3mjqPlU45v+kOj/FtsjV&#10;TrFcyDvt9xKXUaO2gI5x/3oCouul+ztNiRy1bSkaSJAQxXhLE6hjNYiMgQyhSdtnGtNGnSn0HWpc&#10;u/Lhu5s+E0TUsunvOfV37Eh+bG2cdpvv2E2jVuuJ2ODwLd3ITJe5ROJF5Hhe5Zycya3VaKhp5556&#10;loZ2U4ghpCzd/cIMjOHNWrtJzTL39BcKOQ1TZ/OlxLHeGyZOX81bnd5E9Rr0eoMbQUhuGX8JM5RS&#10;iXZvm/eejncN9MJW70kG1Sb+ltUJhF4pQgU+aRMGlUcP2sx09EY00kAunqnJe8eob1LeE2Wms004&#10;lzHWXY1EwH2yZ+7CnhrHqEmDeutF5DSEaewWyRBF9h1VW9WetjoJlrqWGKU34LxqGJM2eWJPd9V7&#10;1TDGsebxBEnaGu7qZh4xzGK2bbkHGo519X6m5+QxEzP1bpHMInL6Ktpc62eKKY/3OATtZ6HJ9IYd&#10;3lM3aouX8UbfOSGmwz/2dVeZtUhN2pbMmOnv11clsUXb2uSM+dS0+x7L8gSZ6dxVHyl+wLNVrAlj&#10;rcwQktxXnclglHdk5DODs1BmusikyHnVTB+xKkGYZ7FDTzK92iq+EmVuk9NitclsyGQOzq4GFJh2&#10;vdhqmAb0wFldcvLq9ALddXfkR2HWV0ESjF0vRttbhr2FGZl3O54ADoSmkKd5dqYOJGyUH7o6jaF9&#10;68XckT3VLUm9FKrOBGn8eoLM+HRdPTLj9ngnp9NGOHPO2Q/D9Beqii0i7/OEpyuSYaTr7qo0I3R1&#10;PLfX1KSb3Kk1BYabXvSgVx3J7AozHeNQR9+JHQRfJWcK7UXtwMBHNZLBuxNs5i706iJxlS71N3Ne&#10;05PXKDqOpHrHio7TMslxJgZU0aRpGJwcAiVM+FHZJvAlXk4LNXWJUU8OROO0ZhEeul362w6YpVI/&#10;qraLWXvzcJn2W6eL8bnrIY/skTHxCmpAHp7VCVNHk3aoEz6mBiEyxackLHvF2NADapAn0Waq5EM3&#10;MTNuRpzIyFobCwkXi3W1ySecvK7uF3ySpzKFrMwsIT+x5XKkpWO7ZU9VnWOSN7JX2NxOsE/V/ZHd&#10;yj5XaR7dXCbSkozJ5saQgYa0xY8bA8lYyZckuFEmh0q+IH0+MfU/sbCYUq+1K6O60ev4HxPla+7W&#10;kQz9+G6dWgEQ0WpGFAWp4Kb07YLhFfSTLEry5xfh+egbU1BJjlu+QFXrBugBhdMsjUQqON4E3w8g&#10;R1fP9NLb2l8GLyckRiemXWTQZBTlVcmN947ZFM6eFohIhjTgBpATHlTwmORt1VfYXHrahJbyApbZ&#10;H93Xjh61Dc6TN3ruZCctqRscWFMgPlBdVDkmN0BTYZB4VWqgbm0NoAkOyLkQM2BkNtKKVQADiJaF&#10;mFzHKdQAHmXAobL5Ur+2LfW0xJImwClZq8zIaR8XVqgYmWi3XpK1GZJXxgEfUJk61GSVlZoSxqvo&#10;KA+IN4UTECV0qJprI22bF9MLtMhn+m1PtR6aUniisjQY1/ZG8or9oNUZyUpbRQJxg4ZeWZkBl8fz&#10;S5MxRl8YJNjYPaabz09R49v17c37v9zc3gomcbv58O7H283Z5xXw8D/++Mc//2ib8oQMhP32omLZ&#10;5dO79ftfAMI/gn1/e779v0+rzdX52e1/3QO1x9/t7MPGPryzD5vd7Y/rcvqiwCE3293PX/53tXk4&#10;e+Dj2/MdRwX+tjbE/erC4O3yLnta+eb9+j8/7dbXN4J9L7xVjvQvoP8rFp8P+3MS/5ZjAETL58cA&#10;imosPgZQgwMpEi0j0dbVxf6sBM1DqevLWQkyrcMY3k4SPN1QkxNHTv4dxwCUFY4BKCfC6cFXVxuh&#10;Q03rrSiyKdCBxLRUzQksi842jdQI7KmE+Hrz5MxgnK43flBHMBGUoGN3wKB1WA0W0sP6MWnA1des&#10;gte0GsiYtacyzbBonyX41Dg4DT+ZRnbbtQCq15RUYn9bHMwsdEjnyJg2bo1RDl2ktVr9FIC9tpuH&#10;T/XalPltUjJrDadMrSjVWj5bc6kswLgmYZrkcEPZryXEWXvHgAaYtLZXJo5bStcPTvkJhlMRcxSq&#10;Do5mYNSssSt2DgyWcb3G0MGlBQahpgZowmm2ARlUuCGVcHJa+gRkuhkLZRwibbaqEnR+ve2ToQuW&#10;IGtnQPltpSB5IzUoxAJibxsFyBH6g4uJwQ9XYibMzv4xcrehGJND8A9NNZK5AL3JIr0xdYzHWnpP&#10;U4JufKX2pceMAtzCCdQzOl84od51NA9dQsaFmiTHmURTTFpTG6ipUy19I3yYW32R2tTMph5RWxSb&#10;OH9guR5V0H6qcSw+CapfjQbYUz2lePSoEbEmamki4msrK9gNdr7Ij863M6eKyEQLpMTJsbZj4jgX&#10;x3PqyiTNbfVjmj1Z042BpUN80GwyVEexe8ocHQZQFjjS6HFfOl0FeuDMGfqRgrs6HM6LOSi9nupI&#10;bYDJkdMGoDYzlIIcnWjbIpGNyFotgJFtO2GnqWZBE2yWRwyCRCdME19sRzhgnEZMIuC4yAhmXv0p&#10;EzUHio3ook47KQRBGzVdEyZO/76IQwpBrKblyGQ4q1mXNEec8plCiyOFdW06Lw6ShfN7qGelHnHA&#10;7V4OsVsODhW3N2EN7dyHWT7/fqXmfZ3Mq3S9VSZLqPNkIyhmGwizJUHMHCSycgIouS3vyJYcJJic&#10;nDgydtJmOWMrH2fEcTlNsshuCJQtvsEI8P/K9wLqTGwxamAdjoN6Qo1X9bSK3abRV3aeLMOZncYO&#10;sLfqCX7COSRBe5C2eF2bYOr4SkIpqyu19EWaEuRgGkdaKzX67ZQsxI7Zdt5PGSKZnyUBi6iZZFRO&#10;0BMHFHMk9r5ecMfryPxQNhQz3evKseAOvnfUCJXwKm0DgsJOHROCnSPN6OmkusL3nA6eADRV5CC9&#10;nb0Hl2crC3jGyTGYkrNekQeVbdt/c8aQ1KjuJTgbB1PEfIAzHJWaPN7JjEi0EHClRl+9mo3zvIqI&#10;C0nm7E1rwG4P1DRi216TnZGj98Xmk5vKc7LQaiYKfy8lTvhj7dsGSiIGKC0/SPyzbJE2AUjzNjUE&#10;tCarr5qJzG1qKCwCAidxfJWES2tTMJjeJ8VmmPasTQ0Q2gYRRDrk0E1O5M0UAkXHSCBCLZkk2u6a&#10;FEt/yfHfyNhQcHBCstJem5P0NkGaGA6187WETmkuD5IPabbXngGUaqFFmeo0bxP9ZgMQkQc5eGIB&#10;RWgzi34yxwbbnGAM2qCaaSc74qY5rQpLeuXMNTkMZMRMHJzJi7RdLEVfQAwWrHoHmptOPg+fhtjD&#10;IJxSkk4KFxUUq2Gk7aSNR6KHaf9vrz3l0g/dmyXhaWRsqY0gPzwB2+WsR3lTPzxJ4NBmqh+ehhgt&#10;7/HDE81cmqiFDT880RQjrdfd8cKTdHSsvPDDE9mclELFXfrhCUtnwl+p/fBEQorfq9R+eHpG7YYn&#10;dobps67thqeBbMBwjn54IhFh6KZru+GJzaEyUmo3PDG/o1FSqQHXO+EJA6avUqn98MSJMyZjldoP&#10;T0NFQZad98MT8gbMqWu74YlDkJyVMmovPIEo6C3p8cPTKJujhY4fnuQKHB1wLghPY88JCUt63PDE&#10;ydDJQrYfnhiYAr+qMvHD08Bko6t64oenYRKYS1naD09PiP3wxMVa7E5Z2SdmZ+ywsh+eGN3jE+rK&#10;bniSe5q0FPbD05Ho8XrhCR01yJtll8cqJ6zXShYjNT7sWZNFCIlLRRzYglOBQGz4i8SRzXb3jdAv&#10;53zEzkFkUYq08krhQvsZS4hxjpVneiZO9YEgGGwVNoiT+5LTpGDPKg3O0A5q422xMQhghlBWdQg5&#10;jallmMw+2rUPsIk9Toj79xyME6sFg1uTljvY2TFi1xq46Bs41SMbLY226qQXUFNWWXBBgO0MeJSL&#10;e5Sa80OOZkyHI9+EsAXUcjtG4Zs+qgMskfN0llbwyekV4vTpA9S1R+kfNDWago14vlSC1KX7RMHf&#10;Haizwc97+uHtugoUzMGX0kBtss3ZSJl1iABlyNt+x284JLOn356Mc4VW0JEezW0531cdyDGXB+7c&#10;ihTKMadXiAoGTREZwDlt9ifEeFVnMMsZURr+RYALiA/H87hxyBnBcAWMzMNka9h95xii7J3OEWgG&#10;OG2omfipgAH62w7Si0NKpqoTk652D4VszO7ioGnqFIMCRdD8l4MyDrz8pE15QuxvNydkaC0UOTOP&#10;clw2N/TZjX4AAb0Ayk2Hs02HMWEngjJiAMFYGAnk784BGZBxuPhKPdEMa3cWuPRNmFUHD8Cm6RXo&#10;KzCFVGq37cOmW8ilSSQTqlbon6XPZoGJdlE7URCQip2PYhrq8U2zwnzIAmquRNXUkG9Jad/ke8T9&#10;qUz83UH3uaxA95LerWM2JCLaLABKBaC2zclwOBnFpMxps3Hkcl+Z0LriFZpvCSpWO9RM9aTMa1IL&#10;6EC1itTMe8uC66wy4Xw4yttaG8TYZP0FAC/OEIurZ5j117XBmTuJLXOG/ak7UhkKoBYndOF7a94u&#10;oWbSpHUjZbUz7HwW9YAatmXyjPpJjHy9KMyJbUZ2VXGX4DHkhLfd5OcDMkAkc4lPVRgfkSHHwZNd&#10;FuRCMkhgGYnX1oGPySCkFdyXOESGRw4oQ64ItIhJoHK6uODWuVS2ujgflkEYIWaqTFxchgQdioai&#10;6D4wQ+DiNBQLtY/MgG8u/lVqF5ohByHBPtW1XWyG1CtcX1CpXbwFmb8cVVtMLccUtXvgwjOkZ2/U&#10;pJyOh4MTRF7l7QM0RIKYZeF7AUKDq0OZBVdqH6GB8dN/qdQ+QqMMs7Tq8hEaApyxatFHaCCR/eEx&#10;IqcH0cB6aOIq5z7qAsXifyqWReQcTVSH66M0UESoLbdxYRpSg8rho5I4cd+E01BgdTm7oOQuUEOY&#10;ketL6uouUkNAIAJAXUzOba9WHS/h/Qm5D9YQn2i3JDJu9tAavCpIU+1L+nAN8QD4xfqqPl5DjJpz&#10;+kruAjYgp/ZQFfMRGxJawIPU1X0QBjEx7tO5ReRg6VUy9L+dfO5YhH7FHEDut9V+g+Ujx6pwojm3&#10;K1frM1rjxJ577D1DBo3PJSq1ci7W5X6DSs3YxYF3yAVChtGWy4E8pw4NULHl+3ko25dApLmHAChY&#10;XZ0Lh9Cz9ptiRgYKIRVp56JEl2myk6AYabtSoLf/YidtV357xyaASrPbxuSaTGseHdUVqRNVV57S&#10;G0f2VH1haEVQqmIkR2p3nzE5oCk1i6LV47T2IECM1f6XcMJ1FTquWURNyKiaW36TSnv3Qe0IMl5c&#10;+iJqQLxVJvVmtaZmUZ0lbQoBLZVDNQ45UlE/lMAHOXoL59zRUfeHe7L8DeJMupJT2DkA6wB61ayC&#10;sl8OjbZ5ZyS5P/PgwkBJQMkCLAlIcq18e3U5vahxl+TBJeeSW8vr6MYipObq2DyVSxVkRfg65HQG&#10;1b2QjzioJn6ZCFB1DXVU6E6/hS6poGsqM36WiSAFFnQCORNbZSaSzTqS6WnsGsSTqYTTghdm7JqW&#10;BbbEvpgcl1B/29eZz3oFb8rrdaqTlOD7qHHUmyZyGE0GuaXO6VtKmA6qBnQCmYI0dQw9sa42iZ3T&#10;dSNUw0r1Sgsqb3J7uZNMPB7tZM8PUHibUyLbdPo6QDXwQ3Vt+c0WjlmDrRUotXAiV9g67pEhPL/J&#10;QakFxdSUIGuzQfUtOdBh0wzTF3tqrONYi13UJPg8J9bxZnYBrZNzcVsqpykLFy4lndtq9yTq7q5w&#10;14hh3fEvDviMRIEiUUM55zW9/glzt/39XwvyZ2nJH3rbRGhvZ0qXvxRReCAH3oZKyUVURYTorTMs&#10;IQdhjFbF6EMk6PUSTOraWWbRbcYZfds9yzM39TkRkfnmk+Gye6MbCjVZ8KfOdI7aYPIyXS9SoWMo&#10;92g3rQFm9shQ4MHOrAe50D/X1RcoAIZGpKjMLCPPlp/TGnFglvRwv+mXzYJfeP5fdbqfzu+h+fv/&#10;+3R/+ZV//BrE8ovm9Fc2yu9ZfPr3chvA4RdL/vAvAAAA//8DAFBLAwQUAAYACAAAACEAmKC0Xd4A&#10;AAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92k1RJjNqUU9VQEW0G8TZNp&#10;EpqdDdltkv57x5O9DDO8x5vvZavJtmqg3jeODcSzCBRx4cqGKwNf+7eHBJQPyCW2jsnAhTys8tub&#10;DNPSjfxJwy5USkLYp2igDqFLtfZFTRb9zHXEoh1dbzHI2Ve67HGUcNvqeRQttcWG5UONHW1qKk67&#10;szXwPuK4XsSvw/Z03Fx+9k8f39uYjLm/m9YvoAJN4d8Mf/iCDrkwHdyZS69aA89LqRIMyBR18ZjI&#10;chDbPIlB55m+5s9/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIycmjIRGAAAoHIAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJigtF3eAAAABwEA&#10;AA8AAAAAAAAAAAAAAAAAaxoAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB2GwAAAAA=&#10;">
+                <v:shape id="Graphic 3" style="position:absolute;left:1413;width:14593;height:8134;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1459230,813435" o:spid="_x0000_s1027" fillcolor="#bcbec0" stroked="f" path="m1456830,634847r-286462,l1170876,662673r60,7305l1165476,709608r-49696,57750l1063546,796244r-22312,5265l1041158,806170r-114,6896l1075143,806170r9680,-5240l1097049,793776r64493,-39511l1183452,741937r14788,-6287l1212639,733445r20733,l1236792,711606r13226,-12603l1283791,690773r65660,-8784l1388073,669207r23084,-4609l1451588,664598r3622,-12357l1455327,651498r1503,-16651xem1216193,544982r-333289,l884723,552780r690,8394l885048,575379r-1344,25229l905787,614447r16150,18970l932467,651498r5224,11175l940159,667152r3893,2826l952134,672353r15034,3121l965291,705167r53,11860l965450,725747r3222,16061l975677,762723r33197,-3817l1027890,755232r11991,-5691l1052004,739673r-8140,-21082l1046426,718591r4729,-1564l1082497,705167r23361,-24359l1122799,665364r18757,-13123l1170368,634847r286462,l1456960,633417r60,-666l1256568,632751r-27613,-5424l1216031,611366r-7588,-31434l1216193,544982xem1451588,664598r-40431,l1427893,667850r19576,10799l1451588,664598xem1437827,526981r-20881,l1426256,531629r2387,20225l1426806,593394r-43473,30901l1308227,632574r-51659,177l1457020,632751r1653,-18304l1458780,613260r-7091,-50475l1437827,526981xem1153700,478891r-287814,l865886,547611r17018,-2629l1216206,544982r340,-12814l1216561,531629r123,-4648l1216699,526414r-8115,-7619l1174116,518795r-9371,-1172l1156027,508445r-12240,-19572l1153700,478891xem1389423,437056r-3711,l1392757,465546r5216,66083l1398016,532168r18930,-5187l1437827,526981r-10093,-26068l1400325,449544r-10902,-12488xem1188313,514349r-14197,4446l1208584,518795r-554,-520l1188313,514349xem99034,77431l,441159r5346,20270l282676,468401r-996,20472l281622,490067r21768,-5918l307644,468401r853226,l1164452,457464r3884,-19403l1148978,416057r-9731,-14198l1136193,389290r672,-17117l1128635,366492r-5984,-4571l1115995,356050r-10245,-9582l1090612,346313r-9241,-3036l1080638,342391r-49513,l1021098,337882r-4564,-6179l1016481,328477r-118,-7198l1016336,319644r3067,-22147l1038111,297497r3466,-3658l1035104,265504r5583,-15299l1062228,233946r6286,-7508l1073565,221597r6475,-4276l1090599,211505r315,-4608l1089210,203500r-5349,-3862l1073238,193636r27698,-11811l1119417,175250r17588,-3713l1162024,168313r5334,-11480l1171833,149917r6045,-5136l1187919,138645r-3231,-7682l1182774,126961r-36904,l1128779,115450r-11889,-5599l1110099,107791r-1770,-883l1109192,105422r963,-940l901204,104482,99034,77431xem1160870,468401r-853226,l695045,475513r1376,8636l696518,484758r169368,-5867l1153700,478891r779,-784l1160600,469225r270,-824xem1380817,427196r-20942,1969l1328166,450748r19050,21107l1372026,441159r-301,l1385712,437056r3711,l1380817,427196xem1065479,317817r-13274,677l1044201,321279r-5952,7198l1031125,342391r49513,l1074252,334674r-8773,-16857xem1038111,297497r-18708,l1034224,301599r3887,-4102xem1171321,106908r-7821,3614l1158243,113815r-5082,4853l1145870,126961r36904,l1181882,125096r-3937,-7026l1171321,106908xem1056081,r-9521,6466l1038159,10580r-11984,3527l1005903,18808,980343,29584,960916,42100,937809,64389r-36605,40093l1110155,104482r4930,-4813l1107899,95510r-4820,-10873l1098442,58512,1091806,8597r-11674,-363l1072519,7218r-6900,-2476l1056081,xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBQGrTXwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvhX6H8Aq9iGZVqrI1ighCT4J/Sq+PzetmMXlZk6jrtzdCocdhZn7DzJeds+JKITaeFQwHBQji&#10;yuuGawXHw6Y/AxETskbrmRTcKcJy8foyx1L7G+/ouk+1yBCOJSowKbWllLEy5DAOfEucvV8fHKYs&#10;Qy11wFuGOytHRTGRDhvOCwZbWhuqTvuLU/Bj/Mra03k7bT++U6+3ntLxEpR6f+tWnyASdek//Nf+&#10;0grG8LySb4BcPAAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBQGrTXwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:path arrowok="t"/>
                 </v:shape>
-                <v:shape id="Graphic 4" o:spid="_x0000_s1028" style="position:absolute;top:2018;width:14776;height:1847;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1477645,184785" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB2+0wxwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EBujRxjSutGCU4gUHqqnR6S22Ktf6i1MpYaK29fFQo9DjPzDbPdBzOIG02ut6xgs05A&#10;ENdW99wq+DyfHp9BOI+scbBMCu7kYL9bPGwx13bmkm6Vb0WEsMtRQef9mEvp6o4MurUdiaPX2Mmg&#10;j3JqpZ5wjnAzyDRJnqTBnuNChyMdO6q/qm+joDHzuSwO2fvp+uLLj/oS0mYTlFotQ/EKwlPw/+G/&#10;9ptWkMHvlXgD5O4HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdvtMMcMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m226339,l151523,r-4864,16141l138976,36728,128384,67106r-13576,45530l114261,112636,107975,81254,93052,18821,89230,,15773,,13233,40589,9309,89509,4673,139026,,181457r47066,l47828,156883r1752,-34328l52031,85585,54952,53047r547,l60223,76250r14897,61189l84607,181457r48692,l165354,84556,175463,52781r546,l175679,99085r-1067,37313l173291,164071r-1092,17386l221449,181457r534,-56210l223278,72567r1600,-43599l226339,xem379806,79438l376923,64135,367360,52476,349732,45046,322681,42443r-15862,635l290766,44818r-16154,2680l258470,50876r-5436,33185l266687,79311r14262,-4089l295452,72351r14440,-1079l317233,71272r9525,1905l326758,82156,312254,94132r-31889,7302l248475,115023r-14491,30785l234848,153149r5626,13246l255447,179070r28867,5651l291655,184721r7074,-546l306082,183083r8966,-29655l310426,155067r-4890,812l293293,155879r-7620,-2451l285673,145008r5042,-9563l302577,129527r13741,-4229l327025,120789r-2680,45517l322948,181457r52235,l375894,155003r3912,-75565xem502513,84328l488670,45313,453542,42430r-24765,2870l411683,53289r-9906,12217l398589,81064r7391,20980l422262,118135r16269,12522l445935,140919r,7886l428244,149085r-10021,-838l408216,146024r-9856,-3137l388797,139280r4077,39447l404761,181038r11989,1905l428840,184238r12192,470l460336,182803r18885,-6451l493560,164287r5689,-18745l491858,123329,475576,107569,459308,95618,451916,84874r,-6808l470687,78066r8674,445l487514,79768r7684,1981l502513,84328xem624408,84328l610552,45313,575437,42430r-24778,2870l533577,53289r-9906,12217l520484,81064r7391,20980l544156,118135r16269,12522l567829,140919r,7886l550138,149085r-10033,-838l530110,146024r-9855,-3137l510692,139280r4077,39447l526656,181038r11989,1905l550735,184238r12192,470l582231,182803r18872,-6451l615442,164287r5702,-18745l613740,123329,597471,107569,581202,95618,573811,84874r,-6808l592582,78066r8674,445l609409,79768r7684,1981l624408,84328xem828725,l769683,r-140,23164l769175,40271r-1118,27191l695426,67462r597,-17043l696950,33528,699503,,640461,r-699,54635l637882,100215r-2692,40843l632028,181444r59042,l692162,135039r1080,-28677l765886,106362r-559,19050l764425,144221r-1257,18656l761530,181444r59575,l821804,124523r1778,-45733l826046,39027,828725,xem982179,101193l964361,57645,932129,44932r,51918l888326,96850r2286,-8674l895438,80492r7316,-5486l912533,72910r8572,1524l927227,78968r3683,7480l932129,96850r,-51918l870356,52235r-33338,47929l834999,118071r6591,33020l859320,171488r25844,10350l916076,184708r11874,-343l968400,150444r1537,-8979l958329,144703r-11887,2883l934389,149656r-12065,788l909180,148920r-11405,-4941l889736,135064r-3048,-13462l980274,121602r1359,-6807l982179,108000r,-6807xem1128560,79438r-2883,-15303l1116114,52476r-17628,-7430l1071435,42443r-15850,635l1039533,44818r-16155,2680l1007224,50876r-5436,33185l1015453,79311r14250,-4089l1044219,72351r14427,-1079l1065987,71272r9525,1905l1075512,82156r-14504,11976l1029119,101434r-31890,13589l982738,145808r864,7341l989228,166395r14973,12675l1033068,184721r7341,l1047483,184175r7353,-1092l1063815,153428r-4635,1639l1054290,155879r-12243,l1034427,153428r,-8420l1039469,135445r11862,-5918l1065072,125298r10706,-4509l1073099,166306r-1397,15151l1123937,181457r724,-26454l1128560,79438xem1200404,r-54141,l1144765,45453r-2070,45377l1139952,136156r-3480,45301l1190612,181457r1448,-44158l1194689,84302r3035,-49797l1200404,xem1310030,45707r-30467,l1280922,10071r-49518,11150l1229779,45707r-22035,l1206385,81343r20396,l1225842,99034r-2388,33350l1222971,148539r3137,17932l1234948,177546r13741,5613l1266507,184721r8979,-254l1284427,183667r8902,-1359l1302143,180365r6807,-37541l1302689,144462r-6261,1346l1278470,145808r-2171,-8420l1276477,114477r1727,-33134l1308950,81343r1080,-35636xem1477086,85699r-4039,-20764l1462189,51625r-15863,-7087l1427302,42443r-17463,1003l1395971,46964r-11252,6833l1375067,64744r-546,-546l1375473,47663r1397,-18822l1379423,r-54140,l1324368,51346r-2286,51320l1319072,148018r-3048,33439l1370164,181457r2071,-42646l1380832,98310r23076,-13436l1413662,86995r6083,5664l1422882,100825r889,9626l1423352,128206r-1016,17742l1419682,181457r53594,l1473860,153174r3226,-67475xe" fillcolor="#231f20" stroked="f">
+                <v:shape id="Graphic 4" style="position:absolute;top:2018;width:14776;height:1847;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1477645,184785" o:spid="_x0000_s1028" fillcolor="black" stroked="f" path="m226339,l151523,r-4864,16141l138976,36728,128384,67106r-13576,45530l114261,112636,107975,81254,93052,18821,89230,,15773,,13233,40589,9309,89509,4673,139026,,181457r47066,l47828,156883r1752,-34328l52031,85585,54952,53047r547,l60223,76250r14897,61189l84607,181457r48692,l165354,84556,175463,52781r546,l175679,99085r-1067,37313l173291,164071r-1092,17386l221449,181457r534,-56210l223278,72567r1600,-43599l226339,xem379806,79438l376923,64135,367360,52476,349732,45046,322681,42443r-15862,635l290766,44818r-16154,2680l258470,50876r-5436,33185l266687,79311r14262,-4089l295452,72351r14440,-1079l317233,71272r9525,1905l326758,82156,312254,94132r-31889,7302l248475,115023r-14491,30785l234848,153149r5626,13246l255447,179070r28867,5651l291655,184721r7074,-546l306082,183083r8966,-29655l310426,155067r-4890,812l293293,155879r-7620,-2451l285673,145008r5042,-9563l302577,129527r13741,-4229l327025,120789r-2680,45517l322948,181457r52235,l375894,155003r3912,-75565xem502513,84328l488670,45313,453542,42430r-24765,2870l411683,53289r-9906,12217l398589,81064r7391,20980l422262,118135r16269,12522l445935,140919r,7886l428244,149085r-10021,-838l408216,146024r-9856,-3137l388797,139280r4077,39447l404761,181038r11989,1905l428840,184238r12192,470l460336,182803r18885,-6451l493560,164287r5689,-18745l491858,123329,475576,107569,459308,95618,451916,84874r,-6808l470687,78066r8674,445l487514,79768r7684,1981l502513,84328xem624408,84328l610552,45313,575437,42430r-24778,2870l533577,53289r-9906,12217l520484,81064r7391,20980l544156,118135r16269,12522l567829,140919r,7886l550138,149085r-10033,-838l530110,146024r-9855,-3137l510692,139280r4077,39447l526656,181038r11989,1905l550735,184238r12192,470l582231,182803r18872,-6451l615442,164287r5702,-18745l613740,123329,597471,107569,581202,95618,573811,84874r,-6808l592582,78066r8674,445l609409,79768r7684,1981l624408,84328xem828725,l769683,r-140,23164l769175,40271r-1118,27191l695426,67462r597,-17043l696950,33528,699503,,640461,r-699,54635l637882,100215r-2692,40843l632028,181444r59042,l692162,135039r1080,-28677l765886,106362r-559,19050l764425,144221r-1257,18656l761530,181444r59575,l821804,124523r1778,-45733l826046,39027,828725,xem982179,101193l964361,57645,932129,44932r,51918l888326,96850r2286,-8674l895438,80492r7316,-5486l912533,72910r8572,1524l927227,78968r3683,7480l932129,96850r,-51918l870356,52235r-33338,47929l834999,118071r6591,33020l859320,171488r25844,10350l916076,184708r11874,-343l939838,183362r11150,-1524l951179,181838r12230,-2286l968286,151091r114,-647l969937,141465r-11608,3238l946442,147586r-12053,2070l922324,150444r-13144,-1524l897775,143979r-8039,-8915l886688,121602r93586,l981633,114795r546,-6795l982179,101193xem1128560,79438r-2883,-15303l1116114,52476r-17628,-7430l1071435,42443r-15850,635l1039533,44818r-16155,2680l1007224,50876r-5436,33185l1015453,79311r14250,-4089l1044219,72351r14427,-1079l1065987,71272r9525,1905l1075512,82156r-14504,11976l1029119,101434r-31890,13589l982738,145808r864,7341l989228,166395r14973,12675l1033068,184721r7341,l1047483,184175r7353,-1092l1063815,153428r-4635,1639l1054290,155879r-12243,l1034427,153428r,-8420l1039469,135445r11862,-5918l1065072,125298r10706,-4509l1073099,166306r-1397,15151l1123937,181457r724,-26454l1128560,79438xem1200404,r-54141,l1144765,45453r-2070,45377l1139952,136156r-3480,45301l1190612,181457r1448,-44158l1194689,84302r3035,-49797l1200404,xem1310030,45707r-30467,l1280922,10071r-49518,11150l1229779,45707r-22035,l1206385,81343r20396,l1225842,99034r-2388,33350l1222971,148539r3137,17932l1234948,177546r13741,5613l1266507,184721r8979,-254l1284427,183667r8902,-1359l1302143,180365r6807,-37541l1302689,144462r-6261,1346l1278470,145808r-2171,-8420l1276477,114477r1727,-33134l1308950,81343r1080,-35636xem1477086,85699r-4039,-20764l1462189,51625r-15863,-7087l1427302,42443r-17463,1003l1395971,46964r-11252,6833l1375067,64744r-546,-546l1375473,47663r1397,-18822l1379423,r-54140,l1324368,51346r-2286,51320l1319072,148018r-3048,33439l1370164,181457r2071,-42646l1380832,98310r23076,-13436l1413662,86995r6083,5664l1422882,100825r889,9626l1423352,128206r-1016,17742l1419682,181457r53594,l1473860,153174r3226,-67475xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDDENcvxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heYIXaTZakRK7LaKIBXtoYnt/Zp/Z0OzbsLsm0V/vFoQeh5n5hlmuJ9uJgXxoHSu4zXIQ&#10;xLXTLTcK9h+vswWIEJE1do5JwQ8FWK8uL5ZYaDdySUMVG5EgHApUYGLsCylDbchiyFxPnLwv5y3G&#10;JH0jtccxwW0n7/L8QVpsOS0Y7OnZUH2svq2Cz/dfO+3qbXk0o3+5OVRzV/VvSl1fTU+PICJN8Rz+&#10;b2+0gns4XUk3QK7+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMMQ1y/EAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:path arrowok="t"/>
                 </v:shape>
-                <w10:wrap type="square" anchorx="page" anchory="page"/>
+                <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00E63293">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E63293">
+      <w:r>
+        <w:t>Trading</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Partner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E602340" w14:textId="77777777" w:rsidR="002964DF" w:rsidRDefault="00E63293" w:rsidP="00E63293">
+    <w:p w14:paraId="799C6CA0" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="0084437D">
       <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="799C6CA1" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="0084437D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="799C6CA2" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="0084437D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="63"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="799C6CA3" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
+      <w:pPr>
+        <w:ind w:left="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua"/>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Commonwealth of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua"/>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Massachusetts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39350BC5" w14:textId="77777777" w:rsidR="002964DF" w:rsidRDefault="00E63293" w:rsidP="00E63293">
+    <w:p w14:paraId="799C6CA4" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
       <w:pPr>
         <w:spacing w:before="3"/>
+        <w:ind w:left="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua"/>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Executive</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua"/>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua"/>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Office</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua"/>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua"/>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua"/>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua"/>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Health</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua"/>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua"/>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua"/>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua"/>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Human</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua"/>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua"/>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="431153EA" w14:textId="77777777" w:rsidR="002964DF" w:rsidRDefault="00000000" w:rsidP="007D6D94">
+    <w:p w14:paraId="799C6CA5" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="0084437D">
       <w:pPr>
-        <w:spacing w:after="840"/>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId7">
-        <w:r w:rsidR="00E63293">
+      <w:hyperlink r:id="rId8">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Book Antiqua"/>
             <w:i/>
-            <w:color w:val="231F20"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.mass.gov/masshealth</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F8871F1" w14:textId="77777777" w:rsidR="002964DF" w:rsidRDefault="00E63293" w:rsidP="00E63293">
+    <w:p w14:paraId="799C6CA6" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="0084437D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="799C6CA7" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="0084437D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="799C6CA8" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="0084437D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="799C6CA9" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="0084437D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="61"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="799C6CAA" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="9209"/>
-          <w:tab w:val="left" w:pos="10309"/>
+          <w:tab w:val="left" w:pos="9349"/>
+          <w:tab w:val="left" w:pos="10449"/>
         </w:tabs>
-        <w:ind w:left="0"/>
+        <w:ind w:left="240"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Trading Partner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>(“Agreement”)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>made</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-          <w:u w:val="single" w:color="221E1F"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> , 20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-          <w:u w:val="single" w:color="221E1F"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> ,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30882463" w14:textId="77777777" w:rsidR="002964DF" w:rsidRDefault="00E63293" w:rsidP="00E63293">
+    <w:p w14:paraId="799C6CAB" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="27"/>
-        <w:ind w:left="0"/>
+        <w:ind w:left="240"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>between</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Executive</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Office</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Health</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Human</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>(“MassHealth”)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-[...6 lines deleted...]
-          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E8AAED" w14:textId="77777777" w:rsidR="002964DF" w:rsidRDefault="00E63293" w:rsidP="00E63293">
+    <w:p w14:paraId="799C6CAC" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5489"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="8569"/>
+          <w:tab w:val="left" w:pos="5629"/>
+          <w:tab w:val="left" w:pos="5849"/>
+          <w:tab w:val="left" w:pos="8709"/>
         </w:tabs>
         <w:spacing w:before="207"/>
-        <w:ind w:left="0"/>
+        <w:ind w:left="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-          <w:u w:val="single" w:color="221E1F"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
-          <w:u w:val="single" w:color="221E1F"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>(“Trading Partner”)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F23273" w14:textId="77777777" w:rsidR="002964DF" w:rsidRDefault="00E63293" w:rsidP="00E63293">
+    <w:p w14:paraId="799C6CAD" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5799"/>
+          <w:tab w:val="left" w:pos="5939"/>
         </w:tabs>
         <w:spacing w:before="27"/>
+        <w:ind w:left="295"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>Legal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="231F20"/>
-[...7 lines deleted...]
-          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="231F20"/>
-[...7 lines deleted...]
-          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t>Trading</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="231F20"/>
-[...7 lines deleted...]
-          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t>Partner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="231F20"/>
-[...7 lines deleted...]
-          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t>(please</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="231F20"/>
-[...7 lines deleted...]
-          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>print)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="231F20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Provider</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>No.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>if</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37860C11" w14:textId="77777777" w:rsidR="002964DF" w:rsidRDefault="002964DF" w:rsidP="00E63293">
+    <w:p w14:paraId="799C6CAE" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="0084437D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C89BB0C" w14:textId="77777777" w:rsidR="002964DF" w:rsidRDefault="002964DF" w:rsidP="00E63293">
+    <w:p w14:paraId="799C6CAF" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="0084437D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="93"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14C53D70" w14:textId="71A6E795" w:rsidR="007D6D94" w:rsidRPr="007D6D94" w:rsidRDefault="007D6D94" w:rsidP="007D6D94">
+    <w:p w14:paraId="799C6CB0" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Trading</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Partner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>intends</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>conduct</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>electronic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Transactions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MassHealth.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>purpose,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will grant the Trading Partner access to the Virtual Gateway (VG) and the MassHealth Medicaid Information System (MMIS) and to Protected Health Information (PHI, including e-PHI) stored therein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799C6CB1" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="121" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Both parties acknowledge and agree that they will maintain the privacy and security of data held by or exchanged between them. Each party agrees to take all steps reasonably necessary to ensure that all electronic Transactions between</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>them</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>conform</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Health</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Insurance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Portability</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Accountability</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Act</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1996</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(HIPAA),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inclusive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the Privacy Rule (45 C.F.R. Part 164, Subpart E), Security Rule (45 C.F.R. Part 164, Subpart C), and other regulations promulgated thereunder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799C6CB2" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="121"/>
-        <w:ind w:left="0"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="007D6D94">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">ransactions with MassHealth. For this purpose, MassHealth will grant the Trading Partner access to the Virtual Gateway (VG) and the MassHealth Medicaid Information System (MMIS) and to Protected Health Information (PHI, including e-PHI) stored therein. </w:t>
+      <w:r>
+        <w:t>Without</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>limiting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>generality</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>preceding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sentence,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>parties</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>agree</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD2BE69" w14:textId="4EC13772" w:rsidR="007D6D94" w:rsidRPr="007D6D94" w:rsidRDefault="007D6D94" w:rsidP="007D6D94">
+    <w:p w14:paraId="799C6CB3" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+        </w:tabs>
+        <w:spacing w:before="143"/>
+        <w:ind w:hanging="320"/>
+      </w:pPr>
+      <w:r>
+        <w:t>When</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>used</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Agreement:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799C6CB4" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="121"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="103" w:line="261" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="007D6D94">
-[...57 lines deleted...]
-        <w:t xml:space="preserve"> Subpart C), and other regulations promulgated thereunder. </w:t>
+      <w:r>
+        <w:t>“Trading</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Partner”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mean</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>entity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>named</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>above</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>entering</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>into</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>agreement.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Trading</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Partner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a MassHealth Provider, an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Authorized Billing Vendor, or other entities authorized by MassHealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0402D2" w14:textId="48DFC259" w:rsidR="002964DF" w:rsidRDefault="007D6D94" w:rsidP="007D6D94">
+    <w:p w14:paraId="799C6CB5" w14:textId="510391D4" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="121"/>
-        <w:ind w:left="0"/>
+        <w:spacing w:before="81" w:line="261" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="007D6D94">
-[...7 lines deleted...]
-          <w:color w:val="231F20"/>
+      <w:r>
+        <w:t>“Authorized Billing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vendor” shall mean a Business</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Associate of a Health</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86905">
+        <w:t xml:space="preserve"> Care</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Provider, including Health Care Clearinghouse,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>billing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>agent,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>billing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>intermediary,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>transmits</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>electronic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Transactions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>behalf</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>such provider, (2) meets MassHealth testing requirements, and (3) signs this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F074DC" w14:textId="33DCC98D" w:rsidR="007458EB" w:rsidRDefault="007458EB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="81" w:line="261" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>“MassHealth Provider</w:t>
+      </w:r>
+      <w:r w:rsidR="00F34705">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t>” as defined in 130 CMR 450.101, is an individual, group, facility, agency, institution, organization, or business that furnishes medical services and participates in MassHealth under a provider contract with the MassHealth agency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45571E3B" w14:textId="3E8E9E64" w:rsidR="00197882" w:rsidRDefault="00197882">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="81" w:line="261" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Nonbilling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> MCE network-only Provider</w:t>
+      </w:r>
+      <w:r w:rsidR="00F34705">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00987996">
+        <w:t xml:space="preserve"> means a Health Care Provider who (1) is not a MassHealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00691C18">
+        <w:t xml:space="preserve">Provider, (2) is a Managed Care Entity </w:t>
+      </w:r>
+      <w:r w:rsidR="00F34408">
+        <w:t xml:space="preserve">(“MCE”) network provider, and (3) has signed the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00F34408" w:rsidRPr="00933F67">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">MCE </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00F34408" w:rsidRPr="00933F67">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Nonbilling</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00F34408" w:rsidRPr="00933F67">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Network Only Contract</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F34408">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799C6CB6" w14:textId="58ABCB9E" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="81" w:line="261" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>terms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>same</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>definitions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>given</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>HIPAA:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Business</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Associate,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Covered</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Entity,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Health Care Clearinghouse, </w:t>
+      </w:r>
+      <w:r w:rsidR="0003294B">
+        <w:t xml:space="preserve">Health Care Provider, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Protected Health Information, Marketing, Security Incident, Trading Partner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Agreement, Transaction, and Workforce.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23ED12A6" w14:textId="77777777" w:rsidR="002964DF" w:rsidRDefault="00E63293" w:rsidP="00E63293">
+    <w:p w14:paraId="799C6CB7" w14:textId="01A6636D" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+        </w:tabs>
+        <w:spacing w:before="80" w:line="261" w:lineRule="auto"/>
+        <w:ind w:right="429" w:hanging="320"/>
       </w:pPr>
       <w:r>
-        <w:t>When</w:t>
-[...21 lines deleted...]
-          <w:spacing w:val="-1"/>
+        <w:t>Each party shall take reasonable care to ensure that the information submitted in each electronic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Transaction is timely,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>complete,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>accurate,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>secure.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Transactions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>submitted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>represent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>services</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>delivered or to be imminently delivered by a provider to MassHealth members only</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66751">
+        <w:t xml:space="preserve">, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00F113EF">
+        <w:t>verifying member eligibility</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799C6CB8" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+        </w:tabs>
+        <w:spacing w:line="261" w:lineRule="auto"/>
+        <w:ind w:right="530" w:hanging="320"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Trading Partner agrees to use, access, or disclose only the minimum amount of information necessary to accomplish</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>activities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>under</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>this</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-13"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Agreement.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Any</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Agreement:</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>disclosure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PHI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>authorized</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Agreement and the HIPAA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Privacy and Security Rules, such as data mining and Marketing, is strictly prohibited.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AEE4A3F" w14:textId="77777777" w:rsidR="007D6D94" w:rsidRPr="007D6D94" w:rsidRDefault="007D6D94" w:rsidP="007D6D94">
+    <w:p w14:paraId="799C6CB9" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+        </w:tabs>
+        <w:spacing w:line="261" w:lineRule="auto"/>
+        <w:ind w:right="344" w:hanging="320"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Each party shall implement reasonable safeguards to (a) limit access to any PHI to those with a legitimate need </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>for the information; (b) prevent unauthorized access to any systems or information; (c) protect against any reasonably</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anticipated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>threats</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hazards</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>security</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MMIS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>VG</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(d)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>protect</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>against</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reasonably anticipated uses or disclosures of PHI that are not permitted or required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799C6CBA" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+        </w:tabs>
+        <w:spacing w:line="261" w:lineRule="auto"/>
+        <w:ind w:right="351" w:hanging="320"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Each</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>party</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>responsible</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>costs,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>charges,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fees</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>incur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>transmitting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>electronic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Transactions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or receiving electronic Transactions from, the other party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799C6CBC" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+        </w:tabs>
+        <w:spacing w:before="67" w:line="261" w:lineRule="auto"/>
+        <w:ind w:right="699" w:hanging="320"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="Blank_Page"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>Each electronic Transaction submitted to MassHealth must conform to the X12 Implementation Guide, MassHealth HIPAA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Companion Guide, and any other MassHealth Specifications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Addendum applicable to the Transaction. MassHealth may modify the Specifications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Addendum and the Companion Guide at any time without amendment to this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Agreement, but the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Trading Partner will not be required to implement such modifications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sooner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>than</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>days</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>publication</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>modified</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Specifications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Addendum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Companion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799C6CBD" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="80" w:line="261" w:lineRule="auto"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="1" w:line="261" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="007D6D94">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">“Trading Partner” shall mean the entity named above entering into this agreement. A Trading Partner may be a MassHealth Provider, an Authorized Billing Vendor, or other entities authorized by MassHealth.  </w:t>
+      <w:r>
+        <w:t>Guide,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>unless</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shorter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>period</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>necessary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>conform</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>applicable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>state</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>federal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>law</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>regulation. Only the last-issued Specifications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Addendum of each type will be effective as of the date specified in the Specifications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Addendum. MassHealth may reject any Transaction that does not conform to the applicable Specifications Addendum and the Companion Guide.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A34BE5" w14:textId="6578ED8C" w:rsidR="007D6D94" w:rsidRPr="007D6D94" w:rsidRDefault="007D6D94" w:rsidP="007D6D94">
+    <w:p w14:paraId="799C6CBE" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+        </w:tabs>
+        <w:spacing w:line="261" w:lineRule="auto"/>
+        <w:ind w:right="602" w:hanging="320"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Before initiating any Transaction and thereafter throughout the term of this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Agreement, the Trading Partner shall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cooperate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MassHealth’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Business</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Associates</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>testing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Transaction,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799C6CBF" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="261" w:lineRule="auto"/>
+        <w:ind w:right="209"/>
+      </w:pPr>
+      <w:r>
+        <w:t>exchange</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>method,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>processing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>systems</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>used</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>connection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>deems</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>appropriate to ensure the accuracy, timeliness, completeness, and security of each data transmission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799C6CC0" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+        </w:tabs>
         <w:spacing w:before="80" w:line="261" w:lineRule="auto"/>
-        <w:ind w:left="540"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:ind w:right="238" w:hanging="320"/>
       </w:pPr>
-      <w:r w:rsidRPr="007D6D94">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">“Authorized Billing Vendor” shall mean a Business Associate of a MassHealth Provider, including Health Care Clearinghouse, billing agent, or billing intermediary, that (1) transmits electronic Transactions on behalf of such provider, (2) meets MassHealth testing requirements, and (3) signs this Agreement.  </w:t>
+      <w:r>
+        <w:t>Each</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>party</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>solely</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>responsible</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>preservation,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>privacy,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>security</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>data</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>possession,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>data in Transactions received from the other party and other persons. If either party receives from the other data not intended for it, the receiving party shall immediately notify the sender to arrange for its return, re-transmission,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or destruction, as the other party directs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656A81E2" w14:textId="5DA37784" w:rsidR="002964DF" w:rsidRDefault="007D6D94" w:rsidP="007D6D94">
+    <w:p w14:paraId="799C6CC1" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+        </w:tabs>
+        <w:spacing w:line="261" w:lineRule="auto"/>
+        <w:ind w:right="518" w:hanging="320"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Termination or expiration of this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Agreement or any other contract between the parties does not relieve either party</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>obligations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>under</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>under</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>federal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>state</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>laws</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>regulations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pertaining</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the privacy and security of PHI or its obligations regarding the confidentiality of proprietary information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799C6CC2" w14:textId="10FE487C" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+        </w:tabs>
+        <w:spacing w:line="261" w:lineRule="auto"/>
+        <w:ind w:right="265" w:hanging="320"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Trading Partner certifies that it is a Covered Entity, or a Business</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Associate acting on behalf of a Covered Entity, that transmits and exchanges PHI in electronic form in connection with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Transactions covered by 45 CFR Parts 160, 162, and 164. The Trading Partner will access MassHealth member PHI through VG and MMIS only to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>support</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>treatment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>payment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>activities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Covered</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>delivering</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>services</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>members.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>If the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Trading</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Partner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Authorized</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Billing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vendor,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>access</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>VG</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MMIS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>except</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>direction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="003373ED">
+        <w:t xml:space="preserve">Health Care </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Provider providing services to MassHealth members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC7817E" w14:textId="7622CA17" w:rsidR="00AB25C1" w:rsidRDefault="007D5895">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+        </w:tabs>
+        <w:spacing w:line="261" w:lineRule="auto"/>
+        <w:ind w:right="383" w:hanging="320"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Authorized Billing Vendors must maintain a current and accurate list of all </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Nonbilling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> MCE network-only Providers on behalf of whom they submit transactions, and submit this list to MassHealth annually and upon request by MassHealth.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB25C1">
+        <w:t xml:space="preserve">Authorized Billing Vendors that establish a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">new </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB25C1">
+        <w:t>relationship with a</w:t>
+      </w:r>
+      <w:r w:rsidR="001404F5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001404F5">
+        <w:t>Nonbilling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001404F5">
+        <w:t xml:space="preserve"> MCE network-only Provider</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB25C1">
+        <w:t xml:space="preserve"> to exchange transactions with MassHealth on their behalf, must </w:t>
+      </w:r>
+      <w:r w:rsidR="745A05C9">
+        <w:t xml:space="preserve">update </w:t>
+      </w:r>
+      <w:r w:rsidR="00B707B3">
+        <w:t xml:space="preserve">this </w:t>
+      </w:r>
+      <w:r w:rsidR="745A05C9">
+        <w:t xml:space="preserve">list of providers to include the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="745A05C9">
+        <w:t>Nonbilling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="745A05C9">
+        <w:t xml:space="preserve"> MCE network-only Provi</w:t>
+      </w:r>
+      <w:r w:rsidR="24E5B66D">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="745A05C9">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6C42">
+        <w:t xml:space="preserve"> prior to</w:t>
+      </w:r>
+      <w:r w:rsidR="31ECE042">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C6C42">
+        <w:t>conducting any such transaction</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB25C1">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00762062">
+        <w:t>Authorized Billing Vendors shall notify MassHealth of any changes to such list of providers immediately.</w:t>
+      </w:r>
+      <w:r w:rsidR="005F63B4">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B96FAA2" w14:textId="77777777" w:rsidR="00714D09" w:rsidRDefault="00BE5690">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+        </w:tabs>
+        <w:spacing w:line="261" w:lineRule="auto"/>
+        <w:ind w:right="383" w:hanging="320"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Trading Partner shall adhere to the VG Terms and Conditions. Consistent with the VG Terms and Conditions,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Trading</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Partner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>notify</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Security</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Incident</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>impact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>electronic exchange</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>between</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Trading</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Partner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>within</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hours</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>upon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>becoming</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aware</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of such an incident. MassHealth may revoke the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Trading Partner’s access to MMIS and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>VG if the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Trading Partner violates any VG Terms and Conditions or the terms of this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799C6CC3" w14:textId="05695B7F" w:rsidR="0084437D" w:rsidRDefault="00714D09" w:rsidP="00714D09">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Authorized Billing Vendors may not exchange transactions with MassHealth on behalf of Healthcare Providers, including </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Nonbilling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> MCE network-only Providers, if MassHealth has determined that such Providers have violated </w:t>
+      </w:r>
+      <w:r w:rsidR="14632F07">
+        <w:t xml:space="preserve">the Terms and Conditions, the terms of this agreement, or </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:r w:rsidR="10EF3A63">
+        <w:t xml:space="preserve">underlying provider </w:t>
+      </w:r>
+      <w:r>
+        <w:t>contract</w:t>
+      </w:r>
+      <w:r w:rsidR="00C53CEB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00C53CEB">
+        <w:t xml:space="preserve"> MassHealth</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> has communicated that determination to the Authorized Billing Vendor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799C6CC4" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+        </w:tabs>
+        <w:spacing w:before="82" w:line="261" w:lineRule="auto"/>
+        <w:ind w:right="240" w:hanging="320"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Trading Partner may authorize, and MassHealth shall permit, one or more Workforce members to electronically</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>transmit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Transactions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>behalf.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Every</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>such</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Workforce</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>member</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>under</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>direct</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>control of the Trading Parter and bound by the terms of this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Agreement. The Trading Partner shall be bound by and responsible for the acts and omissions of all such persons accessing VG and MMIS and shall ensure that only </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>authorized Workforce members have access to VG and MMIS. The Trading Partner shall promptly modify the permissible access of any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Workforce Member when required, such as when a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Workforce member’s employment status or job duties change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799C6CC5" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+        </w:tabs>
+        <w:spacing w:line="261" w:lineRule="auto"/>
+        <w:ind w:right="246" w:hanging="320"/>
+      </w:pPr>
+      <w:r>
+        <w:t>MassHealth shall assign each Trading Partner a User ID and password to manage access to their information within MMIS. The Trading Partner is solely responsible for the use of this User ID and password, and they may not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shared.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Trading</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Partner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>authority</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>create</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>assign</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Unique</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>User</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>IDs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>passwords</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Trading Partner’s authorized</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Workforce.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>These Unique User IDs and passwords must not be shared with any other Workforce members. The use of common IDs (e.g., front desk) is prohibited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6139BAD2" w14:textId="060106F2" w:rsidR="008C0D16" w:rsidRDefault="00BE5690" w:rsidP="00BA0D31">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Trading</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Partner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>maintain,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>make</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>available</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>upon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>request,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>current</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>accurate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>list</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of Workforce members, and the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Workforce members of its</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Authorized Billing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vendors that the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Trading Partner has granted access to the VG and MMIS to perform functions on its behalf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423B796B" w14:textId="22C4A45E" w:rsidR="001A34D2" w:rsidRDefault="00BE5690" w:rsidP="0080624D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+        </w:tabs>
+        <w:spacing w:line="261" w:lineRule="auto"/>
+        <w:ind w:right="246" w:hanging="320"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If the Trading Partner is a MassHealth Provider and is selecting an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080624D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Authorized Billing Vendor to transmit electronic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080624D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Transactions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080624D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080624D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080624D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>behalf,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080624D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080624D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080624D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>notify</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080624D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080624D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080624D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>submitting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080624D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080624D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>request</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080624D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080624D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MassHealth.</w:t>
+      </w:r>
+      <w:r w:rsidR="7CD947A2">
+        <w:t xml:space="preserve"> MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080624D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Providers may switch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080624D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Authorized Billing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080624D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vendors at any time but must inform MassHealth and must maintain, and submit to MassHealth upon request, a current and accurate list of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080624D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Authorized Billing Vendors accessing MMIS on its behalf. The use of an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080624D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Authorized Billing Vendor will not relieve the Trading Partner of any risks or obligations assumed by it under this or any other agreement with MassHealth, or under applicable law and regulations. The Trading Partner shall bear all costs resulting from its use an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080624D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Authorized Billing Vendors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799C6CCA" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+        </w:tabs>
+        <w:spacing w:before="82" w:line="261" w:lineRule="auto"/>
+        <w:ind w:right="367" w:hanging="320"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Agreement will take effect and be binding on the Trading Partner and MassHealth when signed by the Trading</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Partner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>received</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MassHealth.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>case</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>conflict</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>between</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>prior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>contracts between the parties, including prior versions of this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Agreement, this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Agreement will prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799C6CCB" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="0084437D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="80" w:line="261" w:lineRule="auto"/>
-        <w:ind w:left="540"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D6D94">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="70AACB45" w14:textId="62A55060" w:rsidR="007D6D94" w:rsidRDefault="007D6D94" w:rsidP="007D6D94">
-[...186 lines deleted...]
-    <w:p w14:paraId="076B2EEF" w14:textId="4D32B06D" w:rsidR="007D6D94" w:rsidRPr="007D6D94" w:rsidRDefault="007D6D94" w:rsidP="007D6D94">
+    <w:p w14:paraId="799C6CCC" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="0084437D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="67" w:line="261" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:color w:val="231F20"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D6D94">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3D1856AE" w14:textId="23063682" w:rsidR="002964DF" w:rsidRDefault="007D6D94" w:rsidP="007D6D94">
+    <w:p w14:paraId="799C6CCD" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="0084437D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="67" w:line="261" w:lineRule="auto"/>
-        <w:ind w:left="540" w:right="110"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D6D94">
-[...23 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="69C21FF5" w14:textId="3C33D391" w:rsidR="002964DF" w:rsidRDefault="007D6D94" w:rsidP="00E63293">
-[...10 lines deleted...]
-    <w:p w14:paraId="624F2CB3" w14:textId="4F383F09" w:rsidR="002964DF" w:rsidRDefault="00E63293" w:rsidP="00E63293">
+    <w:p w14:paraId="799C6CCE" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="600"/>
+        <w:spacing w:before="68"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BC975E2" wp14:editId="200A578E">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="799C6CDB" wp14:editId="799C6CDC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>3910965</wp:posOffset>
+                  <wp:posOffset>609536</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>680720</wp:posOffset>
+                  <wp:posOffset>204592</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3143250" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="9" name="Graphic 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3143250" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3143250">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3143250" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="6985">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="17797760">
+              <v:shape id="Graphic 9" style="position:absolute;margin-left:48pt;margin-top:16.1pt;width:247.5pt;height:.1pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3143250,1270" o:spid="_x0000_s1026" filled="f" strokeweight=".55pt" path="m,l3143250,e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/ylroEAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07SteuMOMXQoMOA&#10;oivQDDsrshwbk0WNVOLk70fJsZN2t2E+CJT4RD7yUV7cHVor9gapAVfI2WQqhXEaysZtC/lj/fDh&#10;VgoKypXKgjOFPBqSd8v37xadz80carClQcFBHOWdL2Qdgs+zjHRtWkUT8MaxswJsVeAtbrMSVcfR&#10;W5vNp9ObrAMsPYI2RHy66p1ymeJXldHhe1WRCcIWkrmFtGJaN3HNlguVb1H5utEnGuofWLSqcZx0&#10;DLVSQYkdNn+FahuNQFCFiYY2g6pqtEk1cDWz6ZtqXmrlTaqFm0N+bBP9v7D6af/inzFSJ/8I+hdx&#10;R7LOUz564oZOmEOFbcQycXFIXTyOXTSHIDQfXs0+Xs2vudmafbP5p9TkTOXDXb2j8NVAiqP2jxR6&#10;DcrBUvVg6YMbTGQlo4Y2aRikYA1RCtZw02voVYj3Irloiu5MJJ61sDdrSN7whjlTO3utu0SNpQxV&#10;MrZHsBHTcK96I6Vm+7I46yKLm8+312k0CGxTPjTWRhaE2829RbFXcTDTF+vgCK9gHimsFNU9LrlO&#10;MOtOOvXSRJE2UB6fUXQ8zYWk3zuFRgr7zfG4xNEfDByMzWBgsPeQHkhqEOdcH34q9CKmL2RgZZ9g&#10;GEaVD6LF0kdsvOngyy5A1URF0wz1jE4bnuBU4Om1xSdyuU+o8z9h+QcAAP//AwBQSwMEFAAGAAgA&#10;AAAhAItzkk7dAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj91KxDAQhe8F3yGM4J2bbnWLW5su&#10;IixYRMTqA6TN2JRNJqVJf/TpzV7p5ZxzOPOd4rBaw2Ycfe9IwHaTAENqneqpE/D5cby5B+aDJCWN&#10;IxTwjR4O5eVFIXPlFnrHuQ4diyXkcylAhzDknPtWo5V+4wak6H250coQz7HjapRLLLeGp0mScSt7&#10;ih+0HPBJY3uqJyvgONXN6a3Sz67KzPLa/sy76oULcX21Pj4AC7iGvzCc8SM6lJGpcRMpz4yAfRan&#10;BAG3aQos+rv9NgrNWbgDXhb8/4DyFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP/KWugQ&#10;AgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAItz&#10;kk7dAAAACAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" w14:anchorId="17B0E363">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="799C6CDD" wp14:editId="799C6CDE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3911346</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>204592</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3073400" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="6" name="Graphic 6">
-[...5 lines deleted...]
-                </wp:docPr>
+                <wp:docPr id="10" name="Graphic 10"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3073400" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="3073400">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="3073400" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="6985">
                           <a:solidFill>
-                            <a:srgbClr val="221E1F"/>
+                            <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...1 lines deleted...]
-              <v:shape w14:anchorId="7BC9300C" id="Graphic 6" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:307.95pt;margin-top:53.6pt;width:242pt;height:.1pt;z-index:-251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3073400,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4uEJdFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykW9sZcYqhWYYB&#10;RVegKXZWZDk2JouaqMTOvx8lfyRrb8MuwpNIU+/xUV7edY1mR+WwBpPz+SzlTBkJRW32OX/Zbj7c&#10;coZemEJoMCrnJ4X8bvX+3bK1mVpABbpQjlERg1lrc155b7MkQVmpRuAMrDIULME1wtPW7ZPCiZaq&#10;NzpZpOl10oIrrAOpEOl03Qf5KtYvSyX9j7JE5ZnOOXHzcXVx3YU1WS1FtnfCVrUcaIh/YNGI2tCl&#10;U6m18IIdXP2mVFNLBwiln0loEijLWqqogdTM01dqnithVdRCzUE7tQn/X1n5eHy2Ty5QR/sA8hdS&#10;R5LWYjZFwgaHnK50Tcgl4qyLXTxNXVSdZ5IOr9Kbq48pNVtSbL64iU1ORDZ+Kw/ovymIdcTxAX3v&#10;QTEiUY1IdmaEjpwMHurooeeMPHSckYe73kMrfPgukAuQtWci4ayBo9pCjPpXzInaOarNZdYkZVRJ&#10;uX0GgXAN9aoH8WrCl+K0CSyuP99+iqOBoOtiU2sdWKDb7+61Y0dBohaL+df5JuigCn+lWYd+LbDq&#10;82JoSNNm8Km3Jpi0g+L05FhL05xz/H0QTnGmvxsalzD6I3Aj2I3AeX0P8YHEBtGd2+6ncJaF63Pu&#10;ydlHGIdRZKNpQfqUG7408OXgoayDo3GGekbDhiY4ChxeW3gil/uYdf4nrP4AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBnmpcw4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNOq&#10;LSTEqQISByohkdIPcOMliRqvQ+ykoV/Plgscd+ZpdibdTLYVI/a+caRgPotAIJXONFQp2H+83D2A&#10;8EGT0a0jVPCNHjbZ9VWqE+NOVOC4C5XgEPKJVlCH0CVS+rJGq/3MdUjsfbre6sBnX0nT6xOH21Yu&#10;omgtrW6IP9S6w+cay+NusAryPLyOZvm+Gp6Oebd92xfnL18odXsz5Y8gAk7hD4ZLfa4OGXc6uIGM&#10;F62C9XwVM8pGdL8AcSGiOGbp8CstQWap/D8i+wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQD4uEJdFAIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBnmpcw4AAAAAwBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" path="m,l3073400,e" filled="f" strokecolor="#221e1f" strokeweight=".55pt">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="124A066A">
+              <v:shape id="Graphic 10" style="position:absolute;margin-left:308pt;margin-top:16.1pt;width:242pt;height:.1pt;z-index:-15727616;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3073400,1270" o:spid="_x0000_s1026" filled="f" strokeweight=".55pt" path="m,l3073400,e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlAjNOEQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykW9sZcYqhQYcB&#10;RVegGXaWZTk2JksaqcTOvx8lfyTtbsN8ECjxiXzko7y+61vNjgqwsSbny0XKmTLSlo3Z5/zH7uHD&#10;LWfohSmFtkbl/KSQ323ev1t3LlMrW1tdKmAUxGDWuZzX3rssSVDWqhW4sE4ZclYWWuFpC/ukBNFR&#10;9FYnqzS9TjoLpQMrFSKdbgcn38T4VaWk/15VqDzTOSduPq4Q1yKsyWYtsj0IVzdypCH+gUUrGkNJ&#10;51Bb4QU7QPNXqLaRYNFWfiFtm9iqaqSKNVA1y/RNNS+1cCrWQs1BN7cJ/19Y+XR8cc8QqKN7tPIX&#10;UkeSzmE2e8IGR0xfQRuwRJz1sYunuYuq90zS4VV6c/UxpWZL8i1XN7HJicimu/KA/quyMY44PqIf&#10;NCgnS9STJXszmUBKBg111NBzRhoCZ6RhMWjohA/3Arlgsu5MJJy19qh2Nnr9G+ZE7ezV5hI1lzJV&#10;SdgBQUZIQ70ajJia7MvitAksrj/ffoqjgVY35UOjdWCBsC/uNbCjCIMZv1AHRXgFc4B+K7AecNE1&#10;wrQZdRqkCSIVtjw9A+tomnOOvw8CFGf6m6FxCaM/GTAZxWSA1/c2PpDYIMq5638KcCykz7knZZ/s&#10;NIwim0QLpc/YcNPYLwdvqyYoGmdoYDRuaIJjgeNrC0/kch9R53/C5g8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQBD1n8+3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcELUdIEUh&#10;ToWQuFAh0cKhvW3jJQnEdmS7afh7nBMcd3Y086ZcTaZnI/nQOatALgQwsrXTnW0UfLw/X98DCxGt&#10;xt5ZUvBDAVbV+VmJhXYnu6FxGxuWQmwoUEEb41BwHuqWDIaFG8im36fzBmM6fcO1x1MKNz3PhMi5&#10;wc6mhhYHemqp/t4ejYLRO/lyV0vUy6t13H9tdm/r151SlxfT4wOwSFP8M8OMn9ChSkwHd7Q6sF5B&#10;LvO0JSq4yTJgs0EKkZTDrNwCr0r+f0L1CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGUC&#10;M04RAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AEPWfz7fAAAACgEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" w14:anchorId="2762BFED">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="799C6CCF" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5556"/>
+        </w:tabs>
+        <w:spacing w:before="47"/>
+        <w:ind w:left="294"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Legal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Trading</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Partner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Trading</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Partner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Authorized</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Signature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799C6CD0" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
+      <w:pPr>
+        <w:spacing w:before="143" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="560" w:right="383"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>either</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>signed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>traditionally</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>then</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>scanned,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>signed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>electronically</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>using</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>DocuSign</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Adobe Sign. For electronic signatures, the signer can upload a picture of their wet signature. The typed text of a signature is not an acceptable form of an electronic signature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799C6CD1" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="0084437D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="799C6CD2" w14:textId="57787E4B" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="89"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:noProof/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A7BFD31" wp14:editId="236620F0">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="799C6CDF" wp14:editId="2CAFF196">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>609600</wp:posOffset>
+                  <wp:posOffset>609536</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>680720</wp:posOffset>
-[...514 lines deleted...]
-                  <wp:posOffset>218002</wp:posOffset>
+                  <wp:posOffset>218129</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2305050" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="7" name="Graphic 7">
-[...5 lines deleted...]
-                </wp:docPr>
+                <wp:docPr id="11" name="Graphic 11"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2305050" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="2305050">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="2305050" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="5727">
                           <a:solidFill>
-                            <a:srgbClr val="221E1F"/>
+                            <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="53C17440" id="Graphic 7" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:48pt;margin-top:17.15pt;width:181.5pt;height:.1pt;z-index:-251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2305050,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/DsgfEgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2L2zAQvRf6H4TujWOXbYqJs5RNUwrL&#10;dmFTelZkOTaVNepIiZ1/35H8kXR7K8UgRprRzHvzRl7f961mZ4WuAVPwdLHkTBkJZWOOBf++3737&#10;yJnzwpRCg1EFvyjH7zdv36w7m6sMatClQkZJjMs7W/Dae5sniZO1aoVbgFWGnBVgKzxt8ZiUKDrK&#10;3uokWy4/JB1gaRGkco5Ot4OTb2L+qlLSf6sqpzzTBSdsPq4Y10NYk81a5EcUtm7kCEP8A4pWNIaK&#10;zqm2wgt2wuavVG0jERxUfiGhTaCqGqkiB2KTLl+xeamFVZELNcfZuU3u/6WVT+cX+4wBurOPIH86&#10;6kjSWZfPnrBxY0xfYRtiCTjrYxcvcxdV75mkw+z98o4+ziT50mwVm5yIfLorT85/URDziPOj84MG&#10;5WSJerJkbyYTScmgoY4aes5IQ+SMNDwMGlrhw70ALpisuwIJZy2c1R6i179CTtCuXm1uo2YqE0uK&#10;HSLICGWoV4MRS5N9S06bgOJula3iaDjQTblrtA4oHB4PDxrZWRCpLEs/p7vAgzL8EWbR+a1w9RAX&#10;XWOYNqNOgzRBpAOUl2dkHU1zwd2vk0DFmf5qaFzC6E8GTsZhMtDrB4gPJDaIau77HwItC+UL7knZ&#10;J5iGUeSTaIH6HBtuGvh08lA1QdE4QwOicUMTHAmOry08kdt9jLr+Eza/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAWYGt+t4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXKrWgf7Q&#10;hjgVQkAlLogU7pt4SULjdRQ7rXl73BMcd2Y0+022DaYTRxpca1nBzSwBQVxZ3XKt4GP/PF2DcB5Z&#10;Y2eZFPyQg21+eZFhqu2J3+lY+FrEEnYpKmi871MpXdWQQTezPXH0vuxg0MdzqKUe8BTLTSdvk2Ql&#10;DbYcPzTY02ND1aEYjYLutXzByd1T8W2qz/Xu7TAZQyClrq/Cwz0IT8H/heGMH9Ehj0ylHVk70SnY&#10;rOIUr2C+mIOI/mK5iUJ5FpYg80z+H5D/AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD8O&#10;yB8SAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AFmBrfreAAAACAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l2305050,e" filled="f" strokecolor="#221e1f" strokeweight=".15908mm">
+              <v:shape w14:anchorId="06767796" id="Graphic 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:48pt;margin-top:17.2pt;width:181.5pt;height:.1pt;z-index:-251658236;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2305050,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCitLkMDwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5xk6DIYdYqhQYcB&#10;RVegKXZWZDk2JosaqcTJvx8lfyTrbsMSQHgSKfKRj/Lt3am14miQGnCFXMzmUhinoWzcvpCv24cP&#10;n6WgoFypLDhTyLMhebd+/+6287lZQg22NCg4iKO884WsQ/B5lpGuTatoBt44NlaArQq8xX1Wouo4&#10;emuz5Xz+KesAS4+gDRGfbnqjXKf4VWV0+F5VZIKwhWRuIa2Y1l1cs/WtyveofN3ogYb6Bxatahwn&#10;nUJtVFDigM1fodpGIxBUYaahzaCqGm1SDVzNYv6mmpdaeZNq4eaQn9pE/y+sfjq++GeM1Mk/gv5J&#10;3JGs85RPlrihwedUYRt9mbg4pS6epy6aUxCaD5cf5zf8l0KzbbFcpSZnKh/v6gOFrwZSHHV8pNBr&#10;UI5I1SPSJzdCZCWjhjZpGKRgDVEK1nDXa+hViPciuQhFdyESz1o4mi0ka3jDnKldrNZde02ljFWy&#10;b+/BIKbhXvUgpWZ8XZx1kcXNarlKo0Fgm/KhsTayINzv7i2Ko4qDmX6xDo7wh5tHChtFde+XTIOb&#10;dYNOvTRRpB2U52cUHU9zIenXQaGRwn5zPC5x9EeAI9iNAIO9h/RAUoM45/b0Q6EXMX0hAyv7BOMw&#10;qnwULZY++cabDr4cAlRNVDTNUM9o2PAEpwKH1xafyPU+eV2+CevfAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAj/cq7N0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DQAyE70i8w8pI3OgGCCkN2VQI&#10;iUtOUJAoNzdxfpSsN8pu28DT457K0TOj8TfZeraDOtDkO8cGbhcRKOLSVR03Bj4/Xm8eQfmAXOHg&#10;mAz8kId1fnmRYVq5I7/TYRMaJSXsUzTQhjCmWvuyJYt+4UZi8Wo3WQxyTo2uJjxKuR30XRQl2mLH&#10;8qHFkV5aKvvN3hrA73pZ1PNW9/SFb8Xv6LkvvDHXV/PzE6hAcziH4YQv6JAL087tufJqMLBKZEow&#10;cB/HoMSPH1Yi7E5CAjrP9P8B+R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAorS5DA8C&#10;AABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAj/cq&#10;7N0AAAAIAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" path="m,l2305050,e" filled="f" strokeweight=".15908mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="007D6D94">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:noProof/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30B57CB2" wp14:editId="4BCF9DF7">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="799C6CE1" wp14:editId="799C6CE2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>3228975</wp:posOffset>
+                  <wp:posOffset>3228911</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>218002</wp:posOffset>
+                  <wp:posOffset>218129</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1117600" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="8" name="Graphic 8">
-[...5 lines deleted...]
-                </wp:docPr>
+                <wp:docPr id="12" name="Graphic 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1117600" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="1117600">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="1117600" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="5727">
                           <a:solidFill>
-                            <a:srgbClr val="221E1F"/>
+                            <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...1 lines deleted...]
-              <v:shape w14:anchorId="72730B1A" id="Graphic 8" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:254.25pt;margin-top:17.15pt;width:88pt;height:.1pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1117600,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzgQWlEgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2L2zAQvRf6H4TujWNDN8XEWcqmKYVl&#10;u7BZelZkOTaVNapGiZ1/35H8kXR7K72IJ8149N68kdf3favZWTlswBQ8XSw5U0ZC2ZhjwV/3uw+f&#10;OEMvTCk0GFXwi0J+v3n/bt3ZXGVQgy6VY1TEYN7Zgtfe2zxJUNaqFbgAqwwFK3Ct8LR1x6R0oqPq&#10;rU6y5fIu6cCV1oFUiHS6HYJ8E+tXlZL+e1Wh8kwXnLj5uLq4HsKabNYiPzph60aONMQ/sGhFY+jS&#10;udRWeMFOrvmrVNtIBwiVX0hoE6iqRqqogdSkyzdqXmphVdRCzUE7twn/X1n5dH6xzy5QR/sI8idS&#10;R5LOYj5HwgbHnL5ybcgl4qyPXbzMXVS9Z5IO0zRd3S2p2ZJiabaKTU5EPn0rT+i/Koh1xPkR/eBB&#10;OSFRT0j2ZoKOnAwe6uih54w8dJyRh4fBQyt8+C6QC5B1VyLhrIWz2kOM+jfMido1qs1t1ixlUkm5&#10;QwaBcA31agDxasK34rQJLD6uslUcDQTdlLtG68AC3fHwoB07CxKVZemXdBd0UIU/0qxDvxVYD3kx&#10;NKZpM/o0WBNMOkB5eXaso2kuOP46Cac4098MjUsY/Qm4CRwm4Lx+gPhAYoPozn3/QzjLwvUF9+Ts&#10;E0zDKPLJtCB9zg1fGvh88lA1wdE4QwOjcUMTHAWOry08kdt9zLr+Eza/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAeaHTYN4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3FgKXauq&#10;NJ0mJIS4IDG+rl7jtYXGqZps6/493gmOfv3o9eNqNbtBHWgKvWcDt4sEFHHjbc+tgfe3x5sCVIjI&#10;FgfPZOBEAVb15UWFpfVHfqXDJrZKSjiUaKCLcSy1Dk1HDsPCj8Sy2/nJYZRxarWd8CjlbtB3SZJr&#10;hz3LhQ5Heuio+dnsnYGXOf06TeHT+V2/xjb/GL+fnjNjrq/m9T2oSHP8g+GsL+pQi9PW79kGNRjI&#10;kiIT1EC6TEEJkBdLCbbnIANdV/r/B/UvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPOB&#10;BaUSAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AHmh02DeAAAACQEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l1117600,e" filled="f" strokecolor="#221e1f" strokeweight=".15908mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="2262E0BB">
+              <v:shape id="Graphic 12" style="position:absolute;margin-left:254.25pt;margin-top:17.2pt;width:88pt;height:.1pt;z-index:-15726592;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1117600,1270" o:spid="_x0000_s1026" filled="f" strokeweight=".15908mm" path="m,l1117600,e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuO3S2DwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGL2zAMfh/sPxi/r2kLu47Q9BhXbgyO&#10;28F17Nl1nCbMsTzJbdJ/P9lJ2u72NpYHI1ufpU/65Kzv+9aKk0FqwBVyMZtLYZyGsnGHQn7fPX74&#10;JAUF5UplwZlCng3J+837d+vO52YJNdjSoOAgjvLOF7IOwedZRro2raIZeOPYWQG2KvAWD1mJquPo&#10;rc2W8/ld1gGWHkEbIj7dDk65SfGryujwrarIBGELydxCWjGt+7hmm7XKD6h83eiRhvoHFq1qHCe9&#10;hNqqoMQRm79CtY1GIKjCTEObQVU12qQauJrF/E01r7XyJtXCzSF/aRP9v7D6+fTqXzBSJ/8E+idx&#10;R7LOU37xxA2NmL7CNmKZuOhTF8+XLpo+CM2Hi8VidTfnZmv2LZar1ORM5dNdfaTwxUCKo05PFAYN&#10;yslS9WTp3k0mspJRQ5s0DFKwhigFa7gfNPQqxHuRXDRFdyUSz1o4mR0kb3jDnKldvdbdoi6lTFUy&#10;dkCwEdNwrwYjpWb7tjjrIouPq+UqjQaBbcrHxtrIgvCwf7AoTioOZvpiHRzhD5hHCltF9YBLrhFm&#10;3ajTIE0UaQ/l+QVFx9NcSPp1VGiksF8dj0sc/cnAydhPBgb7AOmBpAZxzl3/Q6EXMX0hAyv7DNMw&#10;qnwSLZZ+wcabDj4fA1RNVDTN0MBo3PAEpwLH1xafyO0+oa7/hM1vAAAA//8DAFBLAwQUAAYACAAA&#10;ACEALTifPt8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvBi7qJQQZGmM&#10;aU/owdpDjws7BVJ2lrBLS9/e6cke558v/3yTr2bbixOOvnOk4GURgUCqnemoUbD73TynIHzQZHTv&#10;CBVc0MOquL/LdWbcmX7wtA2N4BLymVbQhjBkUvq6Rav9wg1IvDu40erA49hIM+ozl9tevkZRIq3u&#10;iC+0esDPFuvjdrIKyqev6vC9Pu7Lvdyty03AS1lOSj0+zB/vIALO4R+Gqz6rQ8FOlZvIeNErWEbp&#10;klEFb3EMgoEkjTmorkECssjl7QfFHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBuO3S2&#10;DwIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAt&#10;OJ8+3wAAAAkBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" w14:anchorId="53A96A7C">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B9DBA9" w14:textId="77777777" w:rsidR="002964DF" w:rsidRDefault="00E63293">
+    <w:p w14:paraId="799C6CD3" w14:textId="12A12256" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="4273"/>
+          <w:tab w:val="left" w:pos="4413"/>
         </w:tabs>
         <w:spacing w:before="27"/>
-        <w:ind w:left="155"/>
+        <w:ind w:left="294"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="231F20"/>
         </w:rPr>
         <w:t xml:space="preserve">Printed Name of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Signer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="231F20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D2CD543" w14:textId="77777777" w:rsidR="002964DF" w:rsidRPr="007D6D94" w:rsidRDefault="002964DF" w:rsidP="007D6D94">
+    <w:p w14:paraId="799C6CD4" w14:textId="45117F12" w:rsidR="0084437D" w:rsidRDefault="0084437D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BFE3045" w14:textId="77777777" w:rsidR="002964DF" w:rsidRPr="007D6D94" w:rsidRDefault="00E63293" w:rsidP="007D6D94">
+    <w:p w14:paraId="799C6CD5" w14:textId="610384B3" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="71"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D6D94">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:noProof/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14283F06" wp14:editId="76EBE9B7">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="799C6CE3" wp14:editId="799C6CE4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>609600</wp:posOffset>
+                  <wp:posOffset>609536</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>206712</wp:posOffset>
+                  <wp:posOffset>206686</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2305050" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="9" name="Graphic 9">
-[...5 lines deleted...]
-                </wp:docPr>
+                <wp:docPr id="13" name="Graphic 13"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2305050" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="2305050">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="2305050" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="5727">
                           <a:solidFill>
-                            <a:srgbClr val="221E1F"/>
+                            <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...1 lines deleted...]
-              <v:shape w14:anchorId="3CC1C62C" id="Graphic 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:48pt;margin-top:16.3pt;width:181.5pt;height:.1pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2305050,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/DsgfEgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2L2zAQvRf6H4TujWOXbYqJs5RNUwrL&#10;dmFTelZkOTaVNepIiZ1/35H8kXR7K8UgRprRzHvzRl7f961mZ4WuAVPwdLHkTBkJZWOOBf++3737&#10;yJnzwpRCg1EFvyjH7zdv36w7m6sMatClQkZJjMs7W/Dae5sniZO1aoVbgFWGnBVgKzxt8ZiUKDrK&#10;3uokWy4/JB1gaRGkco5Ot4OTb2L+qlLSf6sqpzzTBSdsPq4Y10NYk81a5EcUtm7kCEP8A4pWNIaK&#10;zqm2wgt2wuavVG0jERxUfiGhTaCqGqkiB2KTLl+xeamFVZELNcfZuU3u/6WVT+cX+4wBurOPIH86&#10;6kjSWZfPnrBxY0xfYRtiCTjrYxcvcxdV75mkw+z98o4+ziT50mwVm5yIfLorT85/URDziPOj84MG&#10;5WSJerJkbyYTScmgoY4aes5IQ+SMNDwMGlrhw70ALpisuwIJZy2c1R6i179CTtCuXm1uo2YqE0uK&#10;HSLICGWoV4MRS5N9S06bgOJula3iaDjQTblrtA4oHB4PDxrZWRCpLEs/p7vAgzL8EWbR+a1w9RAX&#10;XWOYNqNOgzRBpAOUl2dkHU1zwd2vk0DFmf5qaFzC6E8GTsZhMtDrB4gPJDaIau77HwItC+UL7knZ&#10;J5iGUeSTaIH6HBtuGvh08lA1QdE4QwOicUMTHAmOry08kdt9jLr+Eza/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAcX5HUN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXCrqUCCk&#10;IU6FEFCJCyLA3YmXJDReR7HTmr9ne4Ljzoxm3xSbaAexx8n3jhRcLhMQSI0zPbUKPt6fLjIQPmgy&#10;enCECn7Qw6Y8PSl0btyB3nBfhVZwCflcK+hCGHMpfdOh1X7pRiT2vtxkdeBzaqWZ9IHL7SBXSZJK&#10;q3viD50e8aHDZlfNVsHwUj/rxe1j9W2bz2z7ulvMMaJS52fx/g5EwBj+wnDEZ3Qomal2MxkvBgXr&#10;lKcEBVerFAT71zdrFuqjkIEsC/l/QPkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPw7I&#10;HxICAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;cX5HUN0AAAAIAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" path="m,l2305050,e" filled="f" strokecolor="#221e1f" strokeweight=".15908mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="666F0F02">
+              <v:shape id="Graphic 13" style="position:absolute;margin-left:48pt;margin-top:16.25pt;width:181.5pt;height:.1pt;z-index:-15726080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2305050,1270" o:spid="_x0000_s1026" filled="f" strokeweight=".15908mm" path="m,l2305050,e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCitLkMDwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5xk6DIYdYqhQYcB&#10;RVegKXZWZDk2JosaqcTJvx8lfyTrbsMSQHgSKfKRj/Lt3am14miQGnCFXMzmUhinoWzcvpCv24cP&#10;n6WgoFypLDhTyLMhebd+/+6287lZQg22NCg4iKO884WsQ/B5lpGuTatoBt44NlaArQq8xX1Wouo4&#10;emuz5Xz+KesAS4+gDRGfbnqjXKf4VWV0+F5VZIKwhWRuIa2Y1l1cs/WtyveofN3ogYb6Bxatahwn&#10;nUJtVFDigM1fodpGIxBUYaahzaCqGm1SDVzNYv6mmpdaeZNq4eaQn9pE/y+sfjq++GeM1Mk/gv5J&#10;3JGs85RPlrihwedUYRt9mbg4pS6epy6aUxCaD5cf5zf8l0KzbbFcpSZnKh/v6gOFrwZSHHV8pNBr&#10;UI5I1SPSJzdCZCWjhjZpGKRgDVEK1nDXa+hViPciuQhFdyESz1o4mi0ka3jDnKldrNZde02ljFWy&#10;b+/BIKbhXvUgpWZ8XZx1kcXNarlKo0Fgm/KhsTayINzv7i2Ko4qDmX6xDo7wh5tHChtFde+XTIOb&#10;dYNOvTRRpB2U52cUHU9zIenXQaGRwn5zPC5x9EeAI9iNAIO9h/RAUoM45/b0Q6EXMX0hAyv7BOMw&#10;qnwULZY++cabDr4cAlRNVDTNUM9o2PAEpwKH1xafyPU+eV2+CevfAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAV0BZnt0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDoS0NcSqE&#10;xCUnKEjAbRtvfpR4HcVuG3h6tqdy3JnR7DfZZnK9OtAYWs8GbmcJKOLS25ZrAx/vLzcPoEJEtth7&#10;JgM/FGCTX15kmFp/5Dc6bGOtpIRDigaaGIdU61A25DDM/EAsXuVHh1HOsdZ2xKOUu17Pk2SpHbYs&#10;Hxoc6LmhstvunQH8rlZFNX3pjj7xtfgdAndFMOb6anp6BBVpiucwnPAFHXJh2vk926B6A+ulTIkG&#10;7uYLUOLfL9Yi7E7CCnSe6f8D8j8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAorS5DA8C&#10;AABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAV0BZ&#10;nt0AAAAIAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" w14:anchorId="5DC29311">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="007D6D94">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:noProof/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F05C968" wp14:editId="5371FB47">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="799C6CE5" wp14:editId="799C6CE6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>3228975</wp:posOffset>
+                  <wp:posOffset>3228911</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>206712</wp:posOffset>
+                  <wp:posOffset>206686</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2514600" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="10" name="Graphic 10">
-[...5 lines deleted...]
-                </wp:docPr>
+                <wp:docPr id="14" name="Graphic 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2514600" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="2514600">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="2514600" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="5727">
                           <a:solidFill>
-                            <a:srgbClr val="221E1F"/>
+                            <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...1 lines deleted...]
-              <v:shape w14:anchorId="45F20F9A" id="Graphic 10" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:254.25pt;margin-top:16.3pt;width:198pt;height:.1pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2514600,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxRq0JEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxwbazsYcYqhWYYB&#10;RVegKXZWZDk2JouaqMTOvx8lfyTrbsMuwpNIU+/xUV7d961mJ+WwAVPwdLHkTBkJZWMOBX/dbT98&#10;4gy9MKXQYFTBzwr5/fr9u1Vnc5VBDbpUjlERg3lnC157b/MkQVmrVuACrDIUrMC1wtPWHZLSiY6q&#10;tzrJlsvbpANXWgdSIdLpZgjydaxfVUr671WFyjNdcOLm4+riug9rsl6J/OCErRs50hD/wKIVjaFL&#10;51Ib4QU7uuavUm0jHSBUfiGhTaCqGqmiBlKTLt+oeamFVVELNQft3Cb8f2Xl0+nFPrtAHe0jyJ9I&#10;HUk6i/kcCRscc/rKtSGXiLM+dvE8d1H1nkk6zG7Sj7dLarakWJrdxSYnIp++lUf0XxXEOuL0iH7w&#10;oJyQqCckezNBR04GD3X00HNGHjrOyMP94KEVPnwXyAXIuguRcNbCSe0gRv0b5kTtEtXmOmuWMqmk&#10;3CGDQLiGejWAeDXha3HaBBY3d9ldHA0E3ZTbRuvAAt1h/6AdOwkSlWXpl3QbdFCFP9KsQ78RWA95&#10;MTSmaTP6NFgTTNpDeX52rKNpLjj+OgqnONPfDI1LGP0JuAnsJ+C8foD4QGKD6M5d/0M4y8L1Bffk&#10;7BNMwyjyybQgfc4NXxr4fPRQNcHROEMDo3FDExwFjq8tPJHrfcy6/BPWvwEAAP//AwBQSwMEFAAG&#10;AAgAAAAhACNijW3dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyoTSGV&#10;CXEqHsoCNojCB7jxNAm1x8F22vD3uCtYzp2jO2eq9ewsO2CIgycF1wsBDKn1ZqBOwedHcyWBxaTJ&#10;aOsJFfxghHV9flbp0vgjveNhkzqWSyiWWkGf0lhyHtsenY4LPyLl3c4Hp1MeQ8dN0Mdc7ixfCrHi&#10;Tg+UL/R6xKce2/1mcgqkfHv8Sg1vw0sxfT/Hye53r41Slxfzwz2whHP6g+Gkn9Whzk5bP5GJzCoo&#10;hCwyquBmuQKWgTtxm4PtKZDA64r//6D+BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADFG&#10;rQkTAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ACNijW3dAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l2514600,e" filled="f" strokecolor="#221e1f" strokeweight=".15908mm">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="03E86E9A">
+              <v:shape id="Graphic 14" style="position:absolute;margin-left:254.25pt;margin-top:16.25pt;width:198pt;height:.1pt;z-index:-15725568;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2514600,1270" o:spid="_x0000_s1026" filled="f" strokeweight=".15908mm" path="m,l2514600,e" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCs/NwaDwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06CtR2MOMXQoMOA&#10;oivQDDsrshwbk0WNVGLn70fJsZN1t2E+CJT4RD7yUV7d960VR4PUgCvkYjaXwjgNZeP2hfy+ffzw&#10;SQoKypXKgjOFPBmS9+v371adz80SarClQcFBHOWdL2Qdgs+zjHRtWkUz8MaxswJsVeAt7rMSVcfR&#10;W5st5/PbrAMsPYI2RHy6GZxyneJXldHhW1WRCcIWkrmFtGJad3HN1iuV71H5utFnGuofWLSqcZx0&#10;CrVRQYkDNn+FahuNQFCFmYY2g6pqtEk1cDWL+ZtqXmvlTaqFm0N+ahP9v7D6+fjqXzBSJ/8E+idx&#10;R7LOUz554obOmL7CNmKZuOhTF09TF00fhObD5c3i4+2cm63Zt1jepSZnKh/v6gOFLwZSHHV8ojBo&#10;UI6WqkdL9240kZWMGtqkYZCCNUQpWMPdoKFXId6L5KIpuguReNbC0WwhecMb5kzt4rXuGjWVMlbJ&#10;2AHBRkzDvRqMlJrt6+Ksiyxu7pZ3aTQIbFM+NtZGFoT73YNFcVRxMNMX6+AIf8A8Utgoqgdccp1h&#10;1p11GqSJIu2gPL2g6HiaC0m/DgqNFPar43GJoz8aOBq70cBgHyA9kNQgzrntfyj0IqYvZGBln2Ec&#10;RpWPosXSJ2y86eDzIUDVREXTDA2Mzhue4FTg+bXFJ3K9T6jLP2H9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEAggX6VtwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3FjCYDBK06lC&#10;4ozoOIxb2pi2kDilybqOX493gpO/Hr9+nW9m78SEY+wDabheKBBITbA9tRrets9XaxAxGbLGBUIN&#10;R4ywKc7PcpPZcKBXnKrUChahmBkNXUpDJmVsOvQmLsKAxLOPMHqTuBxbaUdzYHHv5FKpO+lNT3yh&#10;MwM+ddh8VXvPNvrdrvHvxvblsfqOpfusp5cfrS8v5vIRRMI5/cFwss87ULCnOuzJRuE0rNR6xaiG&#10;myVHBh7ULSf1qXEPssjl/w+KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCs/NwaDwIA&#10;AFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCCBfpW&#10;3AAAAAkBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" w14:anchorId="7C5F66E7">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618ECB77" w14:textId="77777777" w:rsidR="002964DF" w:rsidRDefault="00E63293">
+    <w:p w14:paraId="799C6CD6" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="4290"/>
+          <w:tab w:val="left" w:pos="4429"/>
         </w:tabs>
         <w:spacing w:before="27"/>
-        <w:ind w:left="155"/>
+        <w:ind w:left="294"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Telephone</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="231F20"/>
-[...7 lines deleted...]
-          <w:color w:val="231F20"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Number</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="231F20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002964DF">
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="0084437D">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="600" w:right="840" w:bottom="600" w:left="860" w:header="0" w:footer="396" w:gutter="0"/>
+      <w:pgMar w:top="600" w:right="720" w:bottom="600" w:left="720" w:header="0" w:footer="396" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C5F2066" w14:textId="77777777" w:rsidR="00FF3855" w:rsidRDefault="00FF3855">
+    <w:p w14:paraId="389DB9FF" w14:textId="77777777" w:rsidR="00421DAC" w:rsidRDefault="00421DAC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11596D29" w14:textId="77777777" w:rsidR="00FF3855" w:rsidRDefault="00FF3855">
+    <w:p w14:paraId="7A1BB1A8" w14:textId="77777777" w:rsidR="00421DAC" w:rsidRDefault="00421DAC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
-    <w:altName w:val="Book Antiqua"/>
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
-    <w:altName w:val="Arial Narrow"/>
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="319FDBC1" w14:textId="77777777" w:rsidR="00E63293" w:rsidRDefault="00E63293" w:rsidP="00E63293">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="281C2F78" w14:textId="77777777" w:rsidR="0080624D" w:rsidRDefault="0080624D">
     <w:pPr>
-      <w:spacing w:before="19"/>
-      <w:ind w:left="20"/>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="799C6CE7" w14:textId="77777777" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Narrow"/>
-        <w:sz w:val="18"/>
+        <w:sz w:val="19"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Narrow"/>
-[...2 lines deleted...]
-        <w:sz w:val="18"/>
+        <w:noProof/>
+        <w:sz w:val="19"/>
       </w:rPr>
-      <w:t>TPA</w:t>
-[...35 lines deleted...]
-      <w:t>04/24)</w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="799C6CE8" wp14:editId="799C6CE9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>444500</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9656219</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="730885" cy="156845"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Textbox 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="730885" cy="156845"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="799C6CEC" w14:textId="64E76E45" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
+                          <w:pPr>
+                            <w:spacing w:before="19"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow"/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>TPA</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow"/>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow"/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>(Rev.</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow"/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>0</w:t>
+                          </w:r>
+                          <w:r w:rsidR="0080624D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow"/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow"/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>/2</w:t>
+                          </w:r>
+                          <w:r w:rsidR="0080624D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow"/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>6</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Narrow"/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>)</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="799C6CE8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:35pt;margin-top:760.35pt;width:57.55pt;height:12.35pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgicjBlQEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/YPwi6L3bapQuMOMW6YsOA&#10;YivQ9gMUWYqNWaJGKrHz96MUJxna27ALRUnU43uPWt2Orhd7g9SBr+V8VkphvIam89tavjx//bCU&#10;gqLyjerBm1oeDMnb9ft3qyFU5gpa6BuDgkE8VUOoZRtjqIqCdGucohkE4/nSAjoVeYvbokE1MLrr&#10;i6uyvCkGwCYgaEPEp/fHS7nO+NYaHX9aSyaKvpbMLeaIOW5SLNYrVW1RhbbTEw31Dyyc6jw3PUPd&#10;q6jEDrs3UK7TCAQ2zjS4AqzttMkaWM28fKXmqVXBZC1sDoWzTfT/YPWP/VN4RBHHOxh5gFkEhQfQ&#10;v4i9KYZA1VSTPKWKuDoJHS26tLIEwQ/Z28PZTzNGofnw03W5XC6k0Hw1X9wsPy6S38XlcUCK3ww4&#10;kZJaIo8rE1D7B4rH0lPJxOXYPhGJ42bkkpRuoDmwhoHHWEv6vVNopOi/e/YpzfyU4CnZnBKM/RfI&#10;PyNJ8fB5F8F2ufMFd+rMA8jcp8+SJvz3PlddvvT6DwAAAP//AwBQSwMEFAAGAAgAAAAhAL1CwfLg&#10;AAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo3arpTxqnqhCckBBpOHB0&#10;4m1iNV6H2G3D2+Oc4Lizo5lvsv1oO3bFwRtHEuYzAQypdtpQI+GzfH3aAPNBkVadI5Twgx72+f1d&#10;plLtblTg9RgaFkPIp0pCG0Kfcu7rFq3yM9cjxd/JDVaFeA4N14O6xXDb8YUQK26VodjQqh6fW6zP&#10;x4uVcPii4sV8v1cfxakwZbkV9LY6S/n4MB52wAKO4c8ME35EhzwyVe5C2rNOwlrEKSHqyUKsgU2O&#10;TTIHVk3SMlkCzzP+f0T+CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOCJyMGVAQAAGgMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAL1CwfLgAAAA&#10;DAEAAA8AAAAAAAAAAAAAAAAA7wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="799C6CEC" w14:textId="64E76E45" w:rsidR="0084437D" w:rsidRDefault="00BE5690">
+                    <w:pPr>
+                      <w:spacing w:before="19"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow"/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>TPA</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow"/>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow"/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>(Rev.</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow"/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>0</w:t>
+                    </w:r>
+                    <w:r w:rsidR="0080624D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow"/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow"/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>/2</w:t>
+                    </w:r>
+                    <w:r w:rsidR="0080624D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow"/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>6</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Narrow"/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>)</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D317735" w14:textId="77777777" w:rsidR="0080624D" w:rsidRDefault="0080624D">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6422A81D" w14:textId="77777777" w:rsidR="00FF3855" w:rsidRDefault="00FF3855">
+    <w:p w14:paraId="7A80E788" w14:textId="77777777" w:rsidR="00421DAC" w:rsidRDefault="00421DAC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="106248BB" w14:textId="77777777" w:rsidR="00FF3855" w:rsidRDefault="00FF3855">
+    <w:p w14:paraId="1CD55525" w14:textId="77777777" w:rsidR="00421DAC" w:rsidRDefault="00421DAC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CDCCC5D" w14:textId="77777777" w:rsidR="0080624D" w:rsidRDefault="0080624D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="362253B4" w14:textId="77777777" w:rsidR="0080624D" w:rsidRDefault="0080624D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62DA6900" w14:textId="77777777" w:rsidR="0080624D" w:rsidRDefault="0080624D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50C72C04"/>
+    <w:nsid w:val="010078D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8D10175A"/>
-    <w:lvl w:ilvl="0" w:tplc="2FAAF1CA">
+    <w:tmpl w:val="77CE7C58"/>
+    <w:lvl w:ilvl="0" w:tplc="E3F83692">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="420" w:hanging="321"/>
+        <w:ind w:left="560" w:hanging="321"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="231F20"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B2CE19CE">
+    <w:lvl w:ilvl="1" w:tplc="DFD6A70A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1432" w:hanging="321"/>
+        <w:ind w:left="1584" w:hanging="321"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="406A79A6">
+    <w:lvl w:ilvl="2" w:tplc="AB7C3D78">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2444" w:hanging="321"/>
+        <w:ind w:left="2608" w:hanging="321"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="3FA85F50">
+    <w:lvl w:ilvl="3" w:tplc="A0E88730">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3456" w:hanging="321"/>
+        <w:ind w:left="3632" w:hanging="321"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F6941A8A">
+    <w:lvl w:ilvl="4" w:tplc="B73862A0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4468" w:hanging="321"/>
+        <w:ind w:left="4656" w:hanging="321"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="9296FA90">
+    <w:lvl w:ilvl="5" w:tplc="FC3AC04A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5480" w:hanging="321"/>
+        <w:ind w:left="5680" w:hanging="321"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04BE6B54">
+    <w:lvl w:ilvl="6" w:tplc="6D7ED88A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6492" w:hanging="321"/>
+        <w:ind w:left="6704" w:hanging="321"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0F267F5A">
+    <w:lvl w:ilvl="7" w:tplc="A8FA0BDC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7504" w:hanging="321"/>
+        <w:ind w:left="7728" w:hanging="321"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2874756A">
+    <w:lvl w:ilvl="8" w:tplc="4FF6FC3E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8516" w:hanging="321"/>
+        <w:ind w:left="8752" w:hanging="321"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1187258726">
+  <w:num w:numId="1" w16cid:durableId="216624134">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002964DF"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00FF3855"/>
+    <w:rsidRoot w:val="0084437D"/>
+    <w:rsid w:val="0000747C"/>
+    <w:rsid w:val="00011855"/>
+    <w:rsid w:val="00020B41"/>
+    <w:rsid w:val="00025D60"/>
+    <w:rsid w:val="0003294B"/>
+    <w:rsid w:val="000514EC"/>
+    <w:rsid w:val="000603CD"/>
+    <w:rsid w:val="00063B0D"/>
+    <w:rsid w:val="000923EA"/>
+    <w:rsid w:val="000A009C"/>
+    <w:rsid w:val="000C3C0B"/>
+    <w:rsid w:val="000C4141"/>
+    <w:rsid w:val="000D142F"/>
+    <w:rsid w:val="000E63F4"/>
+    <w:rsid w:val="000F4540"/>
+    <w:rsid w:val="000F6E0A"/>
+    <w:rsid w:val="00116FDE"/>
+    <w:rsid w:val="001404F5"/>
+    <w:rsid w:val="00160689"/>
+    <w:rsid w:val="001612A8"/>
+    <w:rsid w:val="00162554"/>
+    <w:rsid w:val="00174667"/>
+    <w:rsid w:val="00197882"/>
+    <w:rsid w:val="001A34D2"/>
+    <w:rsid w:val="001D02B8"/>
+    <w:rsid w:val="001D359C"/>
+    <w:rsid w:val="001E2489"/>
+    <w:rsid w:val="001E6208"/>
+    <w:rsid w:val="00202AF0"/>
+    <w:rsid w:val="00223606"/>
+    <w:rsid w:val="002561A1"/>
+    <w:rsid w:val="002A72BB"/>
+    <w:rsid w:val="002B1E53"/>
+    <w:rsid w:val="002B37F7"/>
+    <w:rsid w:val="002D33D4"/>
+    <w:rsid w:val="002E22FB"/>
+    <w:rsid w:val="002E24D2"/>
+    <w:rsid w:val="003373ED"/>
+    <w:rsid w:val="00340A4A"/>
+    <w:rsid w:val="00350150"/>
+    <w:rsid w:val="00372D7C"/>
+    <w:rsid w:val="00374C57"/>
+    <w:rsid w:val="003B677C"/>
+    <w:rsid w:val="003B788E"/>
+    <w:rsid w:val="003C6C42"/>
+    <w:rsid w:val="003D1B37"/>
+    <w:rsid w:val="00421DAC"/>
+    <w:rsid w:val="00455E38"/>
+    <w:rsid w:val="00457EE9"/>
+    <w:rsid w:val="004C04A9"/>
+    <w:rsid w:val="004C1BE0"/>
+    <w:rsid w:val="004D1DED"/>
+    <w:rsid w:val="00504B48"/>
+    <w:rsid w:val="00516914"/>
+    <w:rsid w:val="005322E2"/>
+    <w:rsid w:val="00553A5B"/>
+    <w:rsid w:val="00562F3A"/>
+    <w:rsid w:val="00573F33"/>
+    <w:rsid w:val="00574E42"/>
+    <w:rsid w:val="00590E29"/>
+    <w:rsid w:val="005C0C13"/>
+    <w:rsid w:val="005F3796"/>
+    <w:rsid w:val="005F541A"/>
+    <w:rsid w:val="005F63B4"/>
+    <w:rsid w:val="005F7D0B"/>
+    <w:rsid w:val="00633AD2"/>
+    <w:rsid w:val="00641D17"/>
+    <w:rsid w:val="00644149"/>
+    <w:rsid w:val="00644683"/>
+    <w:rsid w:val="00661116"/>
+    <w:rsid w:val="00671669"/>
+    <w:rsid w:val="00691C18"/>
+    <w:rsid w:val="00697CE2"/>
+    <w:rsid w:val="006B197A"/>
+    <w:rsid w:val="006C12AD"/>
+    <w:rsid w:val="006D02D1"/>
+    <w:rsid w:val="006D615F"/>
+    <w:rsid w:val="00714D09"/>
+    <w:rsid w:val="00720D2D"/>
+    <w:rsid w:val="00725A95"/>
+    <w:rsid w:val="007316FE"/>
+    <w:rsid w:val="007458EB"/>
+    <w:rsid w:val="00750BD5"/>
+    <w:rsid w:val="00762062"/>
+    <w:rsid w:val="00771721"/>
+    <w:rsid w:val="0077221B"/>
+    <w:rsid w:val="007729BA"/>
+    <w:rsid w:val="00787098"/>
+    <w:rsid w:val="007C1C21"/>
+    <w:rsid w:val="007D5895"/>
+    <w:rsid w:val="0080624D"/>
+    <w:rsid w:val="00820812"/>
+    <w:rsid w:val="00825BA9"/>
+    <w:rsid w:val="0084304F"/>
+    <w:rsid w:val="0084437D"/>
+    <w:rsid w:val="00864236"/>
+    <w:rsid w:val="008951F5"/>
+    <w:rsid w:val="008A371B"/>
+    <w:rsid w:val="008C0D16"/>
+    <w:rsid w:val="008E2F56"/>
+    <w:rsid w:val="008E4191"/>
+    <w:rsid w:val="008F5F3D"/>
+    <w:rsid w:val="00933F67"/>
+    <w:rsid w:val="00956B84"/>
+    <w:rsid w:val="0096264A"/>
+    <w:rsid w:val="0096549E"/>
+    <w:rsid w:val="00987996"/>
+    <w:rsid w:val="009A1294"/>
+    <w:rsid w:val="009B4E6B"/>
+    <w:rsid w:val="009C6631"/>
+    <w:rsid w:val="009E7080"/>
+    <w:rsid w:val="009F4F30"/>
+    <w:rsid w:val="009F525E"/>
+    <w:rsid w:val="00A21539"/>
+    <w:rsid w:val="00A32CC4"/>
+    <w:rsid w:val="00A86905"/>
+    <w:rsid w:val="00AA278F"/>
+    <w:rsid w:val="00AA317F"/>
+    <w:rsid w:val="00AB25C1"/>
+    <w:rsid w:val="00AC1053"/>
+    <w:rsid w:val="00AC2088"/>
+    <w:rsid w:val="00AC7B97"/>
+    <w:rsid w:val="00AE1EDF"/>
+    <w:rsid w:val="00AF2975"/>
+    <w:rsid w:val="00AF3FC0"/>
+    <w:rsid w:val="00B12CD0"/>
+    <w:rsid w:val="00B707B3"/>
+    <w:rsid w:val="00B83D4B"/>
+    <w:rsid w:val="00B93639"/>
+    <w:rsid w:val="00B97983"/>
+    <w:rsid w:val="00BA0D31"/>
+    <w:rsid w:val="00BA2908"/>
+    <w:rsid w:val="00BB629F"/>
+    <w:rsid w:val="00BC62CE"/>
+    <w:rsid w:val="00BE5690"/>
+    <w:rsid w:val="00BF098D"/>
+    <w:rsid w:val="00BF5A13"/>
+    <w:rsid w:val="00C04640"/>
+    <w:rsid w:val="00C06536"/>
+    <w:rsid w:val="00C2667A"/>
+    <w:rsid w:val="00C41748"/>
+    <w:rsid w:val="00C41C8F"/>
+    <w:rsid w:val="00C442C2"/>
+    <w:rsid w:val="00C45000"/>
+    <w:rsid w:val="00C50F18"/>
+    <w:rsid w:val="00C53CEB"/>
+    <w:rsid w:val="00C714C9"/>
+    <w:rsid w:val="00C96035"/>
+    <w:rsid w:val="00CA6A84"/>
+    <w:rsid w:val="00CD01F4"/>
+    <w:rsid w:val="00CD0268"/>
+    <w:rsid w:val="00CD05BC"/>
+    <w:rsid w:val="00CD130A"/>
+    <w:rsid w:val="00CD52A3"/>
+    <w:rsid w:val="00CE0A92"/>
+    <w:rsid w:val="00CE3BA6"/>
+    <w:rsid w:val="00CE69AA"/>
+    <w:rsid w:val="00D33E34"/>
+    <w:rsid w:val="00D50756"/>
+    <w:rsid w:val="00D76B3B"/>
+    <w:rsid w:val="00D80097"/>
+    <w:rsid w:val="00DA4B96"/>
+    <w:rsid w:val="00DC3C0B"/>
+    <w:rsid w:val="00DF5314"/>
+    <w:rsid w:val="00E177D0"/>
+    <w:rsid w:val="00E2394A"/>
+    <w:rsid w:val="00E27441"/>
+    <w:rsid w:val="00E66751"/>
+    <w:rsid w:val="00E76525"/>
+    <w:rsid w:val="00E84D5E"/>
+    <w:rsid w:val="00E95233"/>
+    <w:rsid w:val="00EC5B96"/>
+    <w:rsid w:val="00EF456E"/>
+    <w:rsid w:val="00F0050E"/>
+    <w:rsid w:val="00F113EF"/>
+    <w:rsid w:val="00F34408"/>
+    <w:rsid w:val="00F34705"/>
+    <w:rsid w:val="00F63778"/>
+    <w:rsid w:val="00F70EF5"/>
+    <w:rsid w:val="00F801E0"/>
+    <w:rsid w:val="00F812B9"/>
+    <w:rsid w:val="00F96DF6"/>
+    <w:rsid w:val="00F96F1B"/>
+    <w:rsid w:val="01E04C76"/>
+    <w:rsid w:val="054A8C7E"/>
+    <w:rsid w:val="10EF3A63"/>
+    <w:rsid w:val="14632F07"/>
+    <w:rsid w:val="19A8DB51"/>
+    <w:rsid w:val="1C1269A3"/>
+    <w:rsid w:val="1EE7CCDE"/>
+    <w:rsid w:val="24E5B66D"/>
+    <w:rsid w:val="31E8A237"/>
+    <w:rsid w:val="31ECE042"/>
+    <w:rsid w:val="36446671"/>
+    <w:rsid w:val="3C0547E0"/>
+    <w:rsid w:val="3EF10889"/>
+    <w:rsid w:val="4EB22654"/>
+    <w:rsid w:val="529C0F5C"/>
+    <w:rsid w:val="56968E59"/>
+    <w:rsid w:val="5F368377"/>
+    <w:rsid w:val="67523511"/>
+    <w:rsid w:val="727E720C"/>
+    <w:rsid w:val="745A05C9"/>
+    <w:rsid w:val="7943EAA7"/>
+    <w:rsid w:val="7CD947A2"/>
+    <w:rsid w:val="7D52A415"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3379B254"/>
-  <w15:docId w15:val="{CBCD04A1-E5A0-444F-B9F0-330265D1EF0F}"/>
+  <w14:docId w14:val="799C6C9F"/>
+  <w15:docId w15:val="{1525C9DD-475E-4686-8F68-1D86562068A1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4870,235 +9262,289 @@
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Title"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00E63293"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="720"/>
-      <w:ind w:left="3629"/>
+      <w:spacing w:before="163"/>
+      <w:ind w:left="3633"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="231F20"/>
-      <w:spacing w:val="-18"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="420"/>
+      <w:ind w:left="560"/>
     </w:pPr>
-  </w:style>
-[...15 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00E63293"/>
     <w:pPr>
-      <w:numPr>
-[...6 lines deleted...]
-      <w:ind w:left="540" w:right="247" w:hanging="540"/>
+      <w:spacing w:before="81"/>
+      <w:ind w:left="560" w:hanging="320"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202AF0"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E63293"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C06536"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C06536"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C06536"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C06536"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="231F20"/>
-[...2 lines deleted...]
-      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C06536"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E63293"/>
+    <w:rsid w:val="004C04A9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E63293"/>
+    <w:rsid w:val="004C04A9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E63293"/>
+    <w:rsid w:val="004C04A9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E63293"/>
+    <w:rsid w:val="004C04A9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00933F67"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A83140"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00933F67"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E95233"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/forms/mce-nonbilling-network-only-contract" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5340,87 +9786,97 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4078E78B-06B1-4272-B183-AE99C83D3150}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1450</Words>
-  <Characters>8268</Characters>
+  <Words>1645</Words>
+  <Characters>9379</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>78</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Commonwealth of Massachusetts</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9699</CharactersWithSpaces>
+  <CharactersWithSpaces>11002</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Kraytman, Paul (EHS)</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Brown, Tristan (EHS)</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2024-04-25T00:00:00Z</vt:filetime>
+    <vt:filetime>2021-12-17T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Adobe InDesign 19.3 (Windows)</vt:lpwstr>
+    <vt:lpwstr>Adobe InDesign 17.0 (Windows)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2024-04-25T00:00:00Z</vt:filetime>
+    <vt:filetime>2025-12-08T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
-    <vt:lpwstr>Adobe PDF Library 17.0</vt:lpwstr>
+    <vt:lpwstr>Adobe PDF Library 16.0.3</vt:lpwstr>
   </property>
 </Properties>
 </file>