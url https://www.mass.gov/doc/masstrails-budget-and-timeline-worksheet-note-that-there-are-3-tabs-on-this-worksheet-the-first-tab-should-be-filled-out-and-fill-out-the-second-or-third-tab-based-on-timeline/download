--- v0 (2025-12-06)
+++ v1 (2026-11-06)
@@ -1,206 +1,206 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27830"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30606"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Cynthia.Nelson\Downloads\OneDrive_2024-10-04\2025 Round\Application Docs\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/amanda_lewis_mass_gov/Documents/_Rec Trails Docs/_MassTrails Program Administration/Application Materials/2027 Round/Application Docs/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{37572CEF-8F4D-46EF-AD9A-C2586599C283}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="111" documentId="13_ncr:1_{37572CEF-8F4D-46EF-AD9A-C2586599C283}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{16F19A46-52F6-4327-96CD-8943BBA1B6DC}"/>
   <bookViews>
-    <workbookView xWindow="-24120" yWindow="1080" windowWidth="24240" windowHeight="13020" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="-6300" windowWidth="30936" windowHeight="16776" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Budget Overview" sheetId="4" r:id="rId1"/>
     <sheet name="Project Timeline - 1 year" sheetId="3" r:id="rId2"/>
     <sheet name="Project Timeline - 2 year" sheetId="7" r:id="rId3"/>
     <sheet name="ESRI_MAPINFO_SHEET" sheetId="5" state="veryHidden" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E9" i="4" l="1"/>
-[...5 lines deleted...]
-  <c r="E32" i="4"/>
+  <c r="E12" i="4" l="1"/>
+  <c r="E13" i="4"/>
+  <c r="E14" i="4"/>
+  <c r="C39" i="4"/>
+  <c r="C38" i="4"/>
+  <c r="E36" i="4"/>
+  <c r="E35" i="4"/>
+  <c r="E34" i="4"/>
   <c r="E31" i="4"/>
-  <c r="E28" i="4"/>
-  <c r="E27" i="4"/>
+  <c r="E30" i="4"/>
+  <c r="E29" i="4"/>
   <c r="E26" i="4"/>
+  <c r="E25" i="4"/>
+  <c r="E24" i="4"/>
   <c r="E23" i="4"/>
   <c r="E22" i="4"/>
   <c r="E21" i="4"/>
   <c r="E20" i="4"/>
   <c r="E19" i="4"/>
   <c r="E18" i="4"/>
   <c r="E17" i="4"/>
-  <c r="E16" i="4"/>
-[...1 lines deleted...]
-  <c r="E14" i="4"/>
+  <c r="E11" i="4"/>
+  <c r="E10" i="4"/>
+  <c r="E9" i="4"/>
   <c r="E8" i="4"/>
   <c r="E7" i="4"/>
-  <c r="E6" i="4"/>
-[...4 lines deleted...]
-  <c r="F37" i="4" l="1"/>
+  <c r="C40" i="4" l="1"/>
+  <c r="F38" i="4" s="1"/>
+  <c r="F39" i="4" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="54">
-[...1 lines deleted...]
-    <t>MassTrails Grant Application Budget Worksheet (Template)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="54">
+  <si>
+    <t xml:space="preserve">MassTrails Grant Application Budget Worksheet </t>
+  </si>
+  <si>
+    <t>This budget template is meant as a guide. Please add additional rows if appropriate. Add sufficient description for each item.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For sub-contracted services, provide additonal backup as appropriate that shows a full breakdown of items, units and costs included. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">This grant requires a 20% match of total project costs. Please provide a brief description of costs, be as specific as possible. Supplementary invoices can be uploaded as supporting documents your application. </t>
+  </si>
+  <si>
+    <t>Brief Description</t>
+  </si>
+  <si>
+    <t>MassTrails Funding Request</t>
+  </si>
+  <si>
+    <t>Proposed Match</t>
+  </si>
+  <si>
+    <t>Total Cost</t>
+  </si>
+  <si>
+    <t>Source of Match</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Are match funds secured? </t>
   </si>
   <si>
     <t>Cost of Project Personnel:</t>
   </si>
   <si>
-    <t>Brief Description</t>
-[...16 lines deleted...]
-  <si>
     <t>Project Staff</t>
   </si>
   <si>
     <t>(add additional rows as needed)</t>
   </si>
   <si>
-    <t>Volunteers - Unskilled Labor  (at $40.97 / hr):</t>
+    <t>Volunteers - Unskilled Labor  (at $42.00/ hr):</t>
   </si>
   <si>
     <t>Volunteers - Professional/Pro Bono services</t>
   </si>
   <si>
-    <t>(at documented current professional rate)</t>
-[...1 lines deleted...]
-  <si>
     <t>Cost of Consultant / Sub-Contracted Service:</t>
   </si>
   <si>
     <t>Survey</t>
   </si>
   <si>
     <t>Permitting Services</t>
   </si>
   <si>
     <t xml:space="preserve">Design Services </t>
   </si>
   <si>
     <t>Construction Services</t>
   </si>
   <si>
     <t>Other Services</t>
   </si>
   <si>
     <t>Cost of Materials and Supplies:</t>
   </si>
   <si>
     <t>Cost of Equipment:</t>
   </si>
   <si>
     <t>Total Grant Request:</t>
   </si>
   <si>
     <t>Percent of Project:</t>
   </si>
   <si>
     <t>Total Proposed Match:</t>
   </si>
   <si>
     <t>Total Project Costs:</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">For sub-contracted services, provide additonal backup as appropriate that shows a full breakdown of items, units and costs included. </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>NOTE:</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> If awarded, </t>
     </r>
@@ -279,164 +279,189 @@
   <si>
     <t>Public Outreach</t>
   </si>
   <si>
     <t>Bid/Quotes/Final Budget</t>
   </si>
   <si>
     <t>Construction Start</t>
   </si>
   <si>
     <t xml:space="preserve">     25% Construction</t>
   </si>
   <si>
     <t xml:space="preserve">     50% Construction</t>
   </si>
   <si>
     <t xml:space="preserve">     75% Construction</t>
   </si>
   <si>
     <t xml:space="preserve">     Construction Complete</t>
   </si>
   <si>
     <t>Site Visit/Punch List</t>
   </si>
   <si>
-    <t xml:space="preserve">1. Generally, Project Development, Feasibility, and Design/Engineering/Permitting projects will have one year to complete the proposed project work, the length of one state fiscal year (July 1 through June 30).  Other projects will have two years from the date of the grant award to complete work. Grants are typically awarded by the end of June each year. </t>
+    <t xml:space="preserve">Shared-use path projects are on a one state fiscal-year timeline (July 1 through June 30).  Hiker/Pedestrian Trail, Off-Road Motorized Trail, or OTHER  projects have two years timeline from the date of the grant award to complete work. </t>
   </si>
   <si>
     <t>SEPT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...15 lines deleted...]
-      <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Open Sans"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Open Sans"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="-0.499984740745262"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF002060"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -456,162 +481,218 @@
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="44" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="10" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="10" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1001,1184 +1082,1248 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C13" sqref="C13"/>
+      <selection activeCell="K34" sqref="K34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
-    <col min="2" max="2" width="34.453125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="10.81640625" customWidth="1"/>
+    <col min="2" max="2" width="26.5703125" customWidth="1"/>
+    <col min="3" max="3" width="29.85546875" customWidth="1"/>
+    <col min="4" max="4" width="20.28515625" customWidth="1"/>
+    <col min="5" max="5" width="15.7109375" customWidth="1"/>
+    <col min="6" max="6" width="19.140625" customWidth="1"/>
+    <col min="7" max="7" width="15.85546875" customWidth="1"/>
+    <col min="8" max="8" width="10.7109375" customWidth="1"/>
+    <col min="9" max="9" width="10.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="23" t="s">
+    <row r="1" spans="1:7" ht="21.95">
+      <c r="A1" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="A3" s="21" t="s">
+    <row r="2" spans="1:7">
+      <c r="A2" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="15" t="s">
+      <c r="B2" s="18"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="16" t="s">
+      <c r="B3" s="18"/>
+      <c r="C3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="19"/>
+      <c r="G3" s="19"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="16" t="s">
+      <c r="B4" s="18"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+    </row>
+    <row r="5" spans="1:7" ht="36">
+      <c r="A5" s="32"/>
+      <c r="B5" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="16" t="s">
+      <c r="C5" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="12" t="s">
+      <c r="D5" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="11" t="s">
+      <c r="E5" s="34" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="20" t="s">
+      <c r="F5" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="2"/>
-[...10 lines deleted...]
-      <c r="A5" s="20" t="s">
+      <c r="G5" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="2"/>
-[...22 lines deleted...]
-      <c r="A7" s="20" t="s">
+    </row>
+    <row r="6" spans="1:7" ht="18">
+      <c r="A6" s="54" t="s">
         <v>10</v>
+      </c>
+      <c r="B6" s="55"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="56"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="35" t="s">
+        <v>11</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4">
-        <f t="shared" si="0"/>
-[...7 lines deleted...]
-        <v>9</v>
+        <f>C7+D7</f>
+        <v>0</v>
+      </c>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="10" t="s">
+        <v>12</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4">
-        <f t="shared" si="0"/>
-[...6 lines deleted...]
-      <c r="A9" s="20"/>
+        <f t="shared" ref="E8:E14" si="0">C8+D8</f>
+        <v>0</v>
+      </c>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="11"/>
       <c r="B9" s="2"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F9" s="8"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" s="35" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      <c r="D10" s="37"/>
+        <v>13</v>
+      </c>
+      <c r="B10" s="2"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="4"/>
       <c r="E10" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F10" s="38"/>
-[...8 lines deleted...]
-      <c r="D11" s="33"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="10"/>
+      <c r="B11" s="2"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="4"/>
       <c r="E11" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F11" s="34"/>
-[...32 lines deleted...]
-      <c r="A14" s="19" t="s">
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="10"/>
+      <c r="B12" s="2"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="4">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="2"/>
-[...1 lines deleted...]
-      <c r="D14" s="4"/>
+      <c r="B13" s="24"/>
+      <c r="C13" s="25"/>
+      <c r="D13" s="25"/>
+      <c r="E13" s="4">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="26"/>
+      <c r="G13" s="26"/>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="20"/>
+      <c r="B14" s="21"/>
+      <c r="C14" s="22"/>
+      <c r="D14" s="22"/>
       <c r="E14" s="4">
-        <f t="shared" ref="E14:E23" si="1">C14+D14</f>
-[...6 lines deleted...]
-      <c r="A15" s="8" t="s">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="23"/>
+      <c r="G14" s="23"/>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="B15" s="1"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+      <c r="F15" s="3"/>
+    </row>
+    <row r="16" spans="1:7" s="29" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="2"/>
-[...10 lines deleted...]
-      <c r="A16" s="8" t="s">
+      <c r="B16" s="52"/>
+      <c r="C16" s="52"/>
+      <c r="D16" s="52"/>
+      <c r="E16" s="52"/>
+      <c r="F16" s="52"/>
+      <c r="G16" s="53"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="37" t="s">
         <v>16</v>
-      </c>
-[...12 lines deleted...]
-        <v>9</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4">
-        <f t="shared" si="1"/>
-[...6 lines deleted...]
-      <c r="A18" s="8"/>
+        <f t="shared" ref="E17:E26" si="1">C17+D17</f>
+        <v>0</v>
+      </c>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="38" t="s">
+        <v>17</v>
+      </c>
       <c r="B18" s="2"/>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F18" s="8"/>
-[...4 lines deleted...]
-        <v>17</v>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="38" t="s">
+        <v>18</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F19" s="8"/>
-[...5 lines deleted...]
-      </c>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="10"/>
       <c r="B20" s="2"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F20" s="8"/>
-[...3 lines deleted...]
-      <c r="A21" s="20"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="5"/>
       <c r="B21" s="2"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F21" s="8"/>
-[...4 lines deleted...]
-        <v>18</v>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="38" t="s">
+        <v>19</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F22" s="8"/>
-[...5 lines deleted...]
-      </c>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="10"/>
       <c r="B23" s="2"/>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F23" s="8"/>
-[...32 lines deleted...]
-      <c r="A26" s="19"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="10"/>
+      <c r="B24" s="2"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="4">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="2"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="4">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="10"/>
       <c r="B26" s="2"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4">
-        <f t="shared" ref="E26:E28" si="2">C26+D26</f>
-[...10 lines deleted...]
-      <c r="E27" s="4">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="B27" s="1"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="F27" s="3"/>
+    </row>
+    <row r="28" spans="1:7" ht="18">
+      <c r="A28" s="51" t="s">
+        <v>21</v>
+      </c>
+      <c r="B28" s="52"/>
+      <c r="C28" s="52"/>
+      <c r="D28" s="52"/>
+      <c r="E28" s="52"/>
+      <c r="F28" s="52"/>
+      <c r="G28" s="53"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="9"/>
+      <c r="B29" s="2"/>
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4">
+        <f t="shared" ref="E29:E31" si="2">C29+D29</f>
+        <v>0</v>
+      </c>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="5"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="4"/>
+      <c r="D30" s="4"/>
+      <c r="E30" s="4">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F27" s="8"/>
-[...47 lines deleted...]
-      <c r="A31" s="19"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="10"/>
       <c r="B31" s="2"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4">
-        <f t="shared" ref="E31:E33" si="3">C31+D31</f>
-[...5 lines deleted...]
-    <row r="32" spans="1:7" x14ac:dyDescent="0.35">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+    </row>
+    <row r="32" spans="1:7">
       <c r="A32" s="8"/>
-      <c r="B32" s="2"/>
-[...2 lines deleted...]
-      <c r="E32" s="4">
+      <c r="B32" s="6"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+    </row>
+    <row r="33" spans="1:7" ht="18">
+      <c r="A33" s="51" t="s">
+        <v>22</v>
+      </c>
+      <c r="B33" s="52"/>
+      <c r="C33" s="52"/>
+      <c r="D33" s="52"/>
+      <c r="E33" s="52"/>
+      <c r="F33" s="52"/>
+      <c r="G33" s="53"/>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="9"/>
+      <c r="B34" s="2"/>
+      <c r="C34" s="4"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="4">
+        <f t="shared" ref="E34:E36" si="3">C34+D34</f>
+        <v>0</v>
+      </c>
+      <c r="F34" s="5"/>
+      <c r="G34" s="5"/>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="5"/>
+      <c r="B35" s="2"/>
+      <c r="C35" s="4"/>
+      <c r="D35" s="4"/>
+      <c r="E35" s="4">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="F32" s="8"/>
-[...9 lines deleted...]
-      <c r="E33" s="4">
+      <c r="F35" s="5"/>
+      <c r="G35" s="5"/>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="10"/>
+      <c r="B36" s="2"/>
+      <c r="C36" s="4"/>
+      <c r="D36" s="4"/>
+      <c r="E36" s="4">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="F33" s="8"/>
-[...27 lines deleted...]
-        <f>C36/C38</f>
+      <c r="F36" s="5"/>
+      <c r="G36" s="5"/>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="B37" s="1"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="F37" s="3"/>
+    </row>
+    <row r="38" spans="1:7" ht="15.6">
+      <c r="B38" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C38" s="13">
+        <f>SUM(C7:C37)</f>
+        <v>0</v>
+      </c>
+      <c r="D38" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="E38" s="15"/>
+      <c r="F38" s="16" t="e">
+        <f>C38/C40</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="37" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-        <f>C37/C38</f>
+    <row r="39" spans="1:7" ht="15.6">
+      <c r="B39" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C39" s="13">
+        <f>SUM(D7:D37)</f>
+        <v>0</v>
+      </c>
+      <c r="D39" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="E39" s="15"/>
+      <c r="F39" s="16" t="e">
+        <f>C39/C40</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="38" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
-[...27 lines deleted...]
-      <c r="A41" s="28" t="s">
+    <row r="40" spans="1:7" ht="15.6">
+      <c r="B40" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="B41" s="29"/>
-[...5 lines deleted...]
-      <c r="A43" s="40" t="s">
+      <c r="C40" s="13">
+        <f>SUM(C38:C39)</f>
+        <v>0</v>
+      </c>
+      <c r="D40" s="14"/>
+      <c r="E40" s="15"/>
+      <c r="F40" s="16"/>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="B41" s="1"/>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3"/>
+      <c r="F41" s="3"/>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="B43" s="39"/>
-[...5 lines deleted...]
-      <c r="A44" s="40" t="s">
+      <c r="B43" s="27"/>
+      <c r="C43" s="27"/>
+      <c r="D43" s="27"/>
+      <c r="E43" s="27"/>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="B44" s="39"/>
-[...2 lines deleted...]
-      <c r="E44" s="39"/>
+      <c r="B44" s="27"/>
+      <c r="C44" s="27"/>
+      <c r="D44" s="27"/>
+      <c r="E44" s="27"/>
     </row>
   </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A16:G16"/>
+    <mergeCell ref="A28:G28"/>
+    <mergeCell ref="A33:G33"/>
+    <mergeCell ref="A6:G6"/>
+  </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="84" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M15"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView tabSelected="1" topLeftCell="A11" workbookViewId="0">
+      <selection activeCell="A15" sqref="A15:M15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="28.54296875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="13" width="8.1796875" customWidth="1"/>
+    <col min="1" max="1" width="28.5703125" customWidth="1"/>
+    <col min="2" max="3" width="8.140625" style="3" customWidth="1"/>
+    <col min="4" max="13" width="8.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="23" t="s">
+    <row r="1" spans="1:13" ht="19.5">
+      <c r="A1" s="30" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="9" t="s">
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+    </row>
+    <row r="2" spans="1:13" ht="18">
+      <c r="A2" s="41"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+    </row>
+    <row r="3" spans="1:13" ht="18">
+      <c r="A3" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="B3" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="C3" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="D3" s="8" t="s">
+      <c r="D3" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="E3" s="8" t="s">
+      <c r="E3" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="F3" s="8" t="s">
+      <c r="F3" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="G3" s="8" t="s">
+      <c r="G3" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="H3" s="8" t="s">
+      <c r="H3" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="I3" s="8" t="s">
+      <c r="I3" s="44" t="s">
         <v>38</v>
       </c>
-      <c r="J3" s="8" t="s">
+      <c r="J3" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="K3" s="8" t="s">
+      <c r="K3" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="L3" s="8" t="s">
+      <c r="L3" s="44" t="s">
         <v>41</v>
       </c>
-      <c r="M3" s="8" t="s">
+      <c r="M3" s="44" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="6" t="s">
+    <row r="4" spans="1:13" ht="29.25" customHeight="1">
+      <c r="A4" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="B4" s="5"/>
-[...13 lines deleted...]
-      <c r="A5" s="6" t="s">
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
+    </row>
+    <row r="5" spans="1:13" ht="29.25" customHeight="1">
+      <c r="A5" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="B5" s="5"/>
-[...13 lines deleted...]
-      <c r="A6" s="6" t="s">
+      <c r="B5" s="46"/>
+      <c r="C5" s="46"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+    </row>
+    <row r="6" spans="1:13" ht="29.25" customHeight="1">
+      <c r="A6" s="45" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="5"/>
-[...13 lines deleted...]
-      <c r="A7" s="6" t="s">
+      <c r="B6" s="46"/>
+      <c r="C6" s="46"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+    </row>
+    <row r="7" spans="1:13" ht="29.25" customHeight="1">
+      <c r="A7" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B7" s="5"/>
-[...13 lines deleted...]
-      <c r="A8" s="10" t="s">
+      <c r="B7" s="46"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="47"/>
+      <c r="E7" s="47"/>
+      <c r="F7" s="47"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="47"/>
+      <c r="J7" s="47"/>
+      <c r="K7" s="47"/>
+      <c r="L7" s="47"/>
+      <c r="M7" s="47"/>
+    </row>
+    <row r="8" spans="1:13" ht="29.25" customHeight="1">
+      <c r="A8" s="48" t="s">
         <v>47</v>
       </c>
-      <c r="B8" s="5"/>
-[...13 lines deleted...]
-      <c r="A9" s="10" t="s">
+      <c r="B8" s="46"/>
+      <c r="C8" s="46"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+    </row>
+    <row r="9" spans="1:13" ht="29.1" customHeight="1">
+      <c r="A9" s="48" t="s">
         <v>48</v>
       </c>
-      <c r="B9" s="5"/>
-[...13 lines deleted...]
-      <c r="A10" s="10" t="s">
+      <c r="B9" s="46"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+    </row>
+    <row r="10" spans="1:13" ht="29.25" customHeight="1">
+      <c r="A10" s="48" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="5"/>
-[...13 lines deleted...]
-      <c r="A11" s="10" t="s">
+      <c r="B10" s="46"/>
+      <c r="C10" s="46"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+    </row>
+    <row r="11" spans="1:13" ht="29.25" customHeight="1">
+      <c r="A11" s="48" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="5"/>
-[...13 lines deleted...]
-      <c r="A12" s="6" t="s">
+      <c r="B11" s="46"/>
+      <c r="C11" s="46"/>
+      <c r="D11" s="47"/>
+      <c r="E11" s="47"/>
+      <c r="F11" s="47"/>
+      <c r="G11" s="47"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="47"/>
+    </row>
+    <row r="12" spans="1:13" ht="29.25" customHeight="1">
+      <c r="A12" s="45" t="s">
         <v>51</v>
       </c>
-      <c r="B12" s="5"/>
-[...13 lines deleted...]
-      <c r="A15" s="41" t="s">
+      <c r="B12" s="46"/>
+      <c r="C12" s="46"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="47"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="47"/>
+    </row>
+    <row r="13" spans="1:13" ht="18">
+      <c r="A13" s="41"/>
+      <c r="B13" s="40"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="41"/>
+      <c r="E13" s="41"/>
+      <c r="F13" s="41"/>
+      <c r="G13" s="41"/>
+      <c r="H13" s="41"/>
+      <c r="I13" s="41"/>
+      <c r="J13" s="41"/>
+      <c r="K13" s="41"/>
+      <c r="L13" s="41"/>
+      <c r="M13" s="41"/>
+    </row>
+    <row r="14" spans="1:13" ht="18">
+      <c r="A14" s="41"/>
+      <c r="B14" s="40"/>
+      <c r="C14" s="40"/>
+      <c r="D14" s="41"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="41"/>
+      <c r="G14" s="41"/>
+      <c r="H14" s="41"/>
+      <c r="I14" s="41"/>
+      <c r="J14" s="41"/>
+      <c r="K14" s="41"/>
+      <c r="L14" s="41"/>
+      <c r="M14" s="41"/>
+    </row>
+    <row r="15" spans="1:13" ht="66.95" customHeight="1">
+      <c r="A15" s="57" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="41"/>
-[...10 lines deleted...]
-      <c r="M15" s="41"/>
+      <c r="B15" s="57"/>
+      <c r="C15" s="57"/>
+      <c r="D15" s="57"/>
+      <c r="E15" s="57"/>
+      <c r="F15" s="57"/>
+      <c r="G15" s="57"/>
+      <c r="H15" s="57"/>
+      <c r="I15" s="57"/>
+      <c r="J15" s="57"/>
+      <c r="K15" s="57"/>
+      <c r="L15" s="57"/>
+      <c r="M15" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B117EC3D-04E1-4120-B4E3-9156A7C77D1F}">
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:P16"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L4" sqref="L4"/>
+    <sheetView topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="A15" sqref="A15:M15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="28.6328125" customWidth="1"/>
+    <col min="1" max="1" width="28.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="23" t="s">
+    <row r="1" spans="1:16" ht="19.5">
+      <c r="A1" s="30" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="3"/>
-[...7 lines deleted...]
-      <c r="A3" s="9" t="s">
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+    </row>
+    <row r="2" spans="1:16" ht="18">
+      <c r="A2" s="41"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+    </row>
+    <row r="3" spans="1:16" ht="29.45" customHeight="1">
+      <c r="A3" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="B3" s="43" t="s">
         <v>34</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="C3" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="D3" s="8" t="s">
+      <c r="D3" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="E3" s="8" t="s">
+      <c r="E3" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="F3" s="8" t="s">
+      <c r="F3" s="44" t="s">
         <v>38</v>
       </c>
-      <c r="G3" s="8" t="s">
+      <c r="G3" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="H3" s="8" t="s">
+      <c r="H3" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="I3" s="8" t="s">
+      <c r="I3" s="44" t="s">
         <v>41</v>
       </c>
-      <c r="J3" s="8" t="s">
+      <c r="J3" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="K3" s="8" t="s">
+      <c r="K3" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="L3" s="8" t="s">
+      <c r="L3" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="M3" s="8" t="s">
+      <c r="M3" s="44" t="s">
         <v>53</v>
       </c>
-      <c r="N3" s="8" t="s">
+      <c r="N3" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="O3" s="8" t="s">
+      <c r="O3" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="P3" s="8" t="s">
+      <c r="P3" s="44" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:16" ht="29.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="6" t="s">
+    <row r="4" spans="1:16" ht="29.45" customHeight="1">
+      <c r="A4" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="B4" s="5"/>
-[...16 lines deleted...]
-      <c r="A5" s="6" t="s">
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="47"/>
+      <c r="O4" s="47"/>
+      <c r="P4" s="47"/>
+    </row>
+    <row r="5" spans="1:16" ht="29.45" customHeight="1">
+      <c r="A5" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="B5" s="5"/>
-[...16 lines deleted...]
-      <c r="A6" s="6" t="s">
+      <c r="B5" s="46"/>
+      <c r="C5" s="46"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="47"/>
+      <c r="O5" s="47"/>
+      <c r="P5" s="47"/>
+    </row>
+    <row r="6" spans="1:16" ht="29.45" customHeight="1">
+      <c r="A6" s="45" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="5"/>
-[...16 lines deleted...]
-      <c r="A7" s="6" t="s">
+      <c r="B6" s="46"/>
+      <c r="C6" s="46"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="47"/>
+      <c r="O6" s="47"/>
+      <c r="P6" s="47"/>
+    </row>
+    <row r="7" spans="1:16" ht="29.45" customHeight="1">
+      <c r="A7" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="B7" s="5"/>
-[...16 lines deleted...]
-      <c r="A8" s="10" t="s">
+      <c r="B7" s="46"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="47"/>
+      <c r="E7" s="47"/>
+      <c r="F7" s="47"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="47"/>
+      <c r="J7" s="47"/>
+      <c r="K7" s="47"/>
+      <c r="L7" s="47"/>
+      <c r="M7" s="47"/>
+      <c r="N7" s="47"/>
+      <c r="O7" s="47"/>
+      <c r="P7" s="47"/>
+    </row>
+    <row r="8" spans="1:16" ht="29.45" customHeight="1">
+      <c r="A8" s="48" t="s">
         <v>47</v>
       </c>
-      <c r="B8" s="5"/>
-[...16 lines deleted...]
-      <c r="A9" s="10" t="s">
+      <c r="B8" s="46"/>
+      <c r="C8" s="46"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="47"/>
+    </row>
+    <row r="9" spans="1:16" ht="29.45" customHeight="1">
+      <c r="A9" s="48" t="s">
         <v>48</v>
       </c>
-      <c r="B9" s="5"/>
-[...16 lines deleted...]
-      <c r="A10" s="10" t="s">
+      <c r="B9" s="46"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="47"/>
+      <c r="O9" s="47"/>
+      <c r="P9" s="47"/>
+    </row>
+    <row r="10" spans="1:16" ht="29.45" customHeight="1">
+      <c r="A10" s="48" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="5"/>
-[...16 lines deleted...]
-      <c r="A11" s="10" t="s">
+      <c r="B10" s="46"/>
+      <c r="C10" s="46"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="47"/>
+      <c r="O10" s="47"/>
+      <c r="P10" s="47"/>
+    </row>
+    <row r="11" spans="1:16" ht="29.45" customHeight="1">
+      <c r="A11" s="48" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="5"/>
-[...16 lines deleted...]
-      <c r="A12" s="6" t="s">
+      <c r="B11" s="46"/>
+      <c r="C11" s="46"/>
+      <c r="D11" s="47"/>
+      <c r="E11" s="47"/>
+      <c r="F11" s="47"/>
+      <c r="G11" s="47"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="47"/>
+      <c r="N11" s="47"/>
+      <c r="O11" s="47"/>
+      <c r="P11" s="47"/>
+    </row>
+    <row r="12" spans="1:16" ht="29.45" customHeight="1">
+      <c r="A12" s="45" t="s">
         <v>51</v>
       </c>
-      <c r="B12" s="5"/>
-[...24 lines deleted...]
-      <c r="A15" s="42" t="s">
+      <c r="B12" s="46"/>
+      <c r="C12" s="46"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="47"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="47"/>
+      <c r="N12" s="47"/>
+      <c r="O12" s="47"/>
+      <c r="P12" s="47"/>
+    </row>
+    <row r="13" spans="1:16" ht="18">
+      <c r="A13" s="41"/>
+      <c r="B13" s="40"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="41"/>
+      <c r="E13" s="41"/>
+      <c r="F13" s="41"/>
+      <c r="G13" s="41"/>
+      <c r="H13" s="41"/>
+      <c r="I13" s="41"/>
+      <c r="J13" s="41"/>
+      <c r="K13" s="41"/>
+      <c r="L13" s="41"/>
+      <c r="M13" s="41"/>
+      <c r="N13" s="41"/>
+      <c r="O13" s="41"/>
+      <c r="P13" s="41"/>
+    </row>
+    <row r="14" spans="1:16" ht="16.5">
+      <c r="A14" s="41"/>
+      <c r="B14" s="40"/>
+      <c r="C14" s="40"/>
+      <c r="D14" s="41"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="41"/>
+      <c r="G14" s="41"/>
+      <c r="H14" s="41"/>
+      <c r="I14" s="41"/>
+      <c r="J14" s="41"/>
+      <c r="K14" s="41"/>
+      <c r="L14" s="41"/>
+      <c r="M14" s="41"/>
+      <c r="N14" s="41"/>
+      <c r="O14" s="41"/>
+      <c r="P14" s="41"/>
+    </row>
+    <row r="15" spans="1:16" ht="51.6" customHeight="1">
+      <c r="A15" s="57" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="42"/>
-[...10 lines deleted...]
-    </row>
+      <c r="B15" s="57"/>
+      <c r="C15" s="57"/>
+      <c r="D15" s="57"/>
+      <c r="E15" s="57"/>
+      <c r="F15" s="57"/>
+      <c r="G15" s="57"/>
+      <c r="H15" s="57"/>
+      <c r="I15" s="57"/>
+      <c r="J15" s="57"/>
+      <c r="K15" s="57"/>
+      <c r="L15" s="57"/>
+      <c r="M15" s="57"/>
+      <c r="N15" s="49"/>
+      <c r="O15" s="49"/>
+      <c r="P15" s="49"/>
+    </row>
+    <row r="16" spans="1:16" ht="15"/>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A15:L15"/>
+    <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...18 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>EOEEA</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jahnige, Paul (DCR)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ESRI_WORKBOOK_ID">
     <vt:lpwstr>1e99149cc6834785a2bd01c003385c6f</vt:lpwstr>
   </property>