--- v0 (2026-04-05)
+++ v1 (2026-11-06)
@@ -1,10734 +1,16306 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="77C0B1E2" w14:textId="6CE7A922" w:rsidR="00DF0912" w:rsidRPr="00137C0E" w:rsidRDefault="00B22F75" w:rsidP="00C23879">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="70E39785" w14:textId="4445A748" w:rsidR="00E7169D" w:rsidRPr="00C644B1" w:rsidRDefault="00E7169D" w:rsidP="00E7169D">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="8"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="8"/>
-          <w:szCs w:val="8"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2077C082" wp14:editId="3AC2AD98">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A068105" wp14:editId="33E31B53">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:align>left</wp:align>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>26955</wp:posOffset>
             </wp:positionH>
-            <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>9525</wp:posOffset>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>463958</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1009650" cy="1009650"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="852805" cy="852805"/>
+            <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="Picture 1" descr="MassTrails Logo"/>
+            <wp:docPr id="542059142" name="Picture 542059142" descr="Icon, company name&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 1" descr="MassTrails Logo"/>
+                    <pic:cNvPr id="542059142" name="Picture 1" descr="Icon, company name&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1009650" cy="1009650"/>
+                      <a:ext cx="852805" cy="852805"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00DF0912" w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="8"/>
-          <w:szCs w:val="8"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6751C670" wp14:editId="074B44DD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7968BB09" wp14:editId="712F0516">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>5974715</wp:posOffset>
+              <wp:posOffset>5964072</wp:posOffset>
             </wp:positionH>
-            <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>9525</wp:posOffset>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>464024</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="791210" cy="892810"/>
-            <wp:effectExtent l="0" t="0" r="8890" b="2540"/>
+            <wp:extent cx="818515" cy="818515"/>
+            <wp:effectExtent l="0" t="0" r="635" b="635"/>
             <wp:wrapNone/>
-            <wp:docPr id="5" name="Picture 5" descr="Official Seal of the Commonwealth of Massachusetts"/>
+            <wp:docPr id="553610972" name="Picture 553610972" descr="Logo&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="5" name="Picture 5" descr="Official Seal of the Commonwealth of Massachusetts"/>
+                    <pic:cNvPr id="553610972" name="Picture 2" descr="Logo&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="791210" cy="892810"/>
+                      <a:ext cx="818515" cy="818515"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...1 lines deleted...]
-            </wp14:sizeRelH>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6525E84A" w14:textId="332FE1D7" w:rsidR="00970CB1" w:rsidRPr="00137C0E" w:rsidRDefault="00970CB1" w:rsidP="5DF5F591">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2B02EFDA" w14:textId="57A8B9D5" w:rsidR="00F42462" w:rsidRPr="00C644B1" w:rsidRDefault="57971120" w:rsidP="1632BC9E">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3486E" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>COMMONWEALTH OF MASSACHUSETTS</w:t>
-[...44 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve">COMMONWEALTH OF MASSACHUSETTS                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BEB3063" w14:textId="346DF44D" w:rsidR="00F3486E" w:rsidRPr="00C644B1" w:rsidRDefault="00F3486E" w:rsidP="00E7169D">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:noProof/>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00E008CF" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...75 lines deleted...]
-        </w:tabs>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5133E" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MASSTRAILS GRANTS PROGRAM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F866C3" w14:textId="74C8A260" w:rsidR="00F3486E" w:rsidRPr="00C644B1" w:rsidRDefault="00241B3A" w:rsidP="000E0850">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Grant Application Template</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA3C754" w14:textId="293A768A" w:rsidR="00CE1CF1" w:rsidRPr="000E0850" w:rsidRDefault="7E793B58" w:rsidP="00C71145">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0850">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1D59">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0850">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1D59">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0850">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1D59">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0850">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>pply:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06FD156E" w14:textId="7112F510" w:rsidR="00CE1CF1" w:rsidRPr="00CF6B7F" w:rsidRDefault="7E793B58" w:rsidP="550F18AA">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="2305E8A7" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Applications must be received by 11:59 pm,</w:t>
+      </w:r>
+      <w:r w:rsidR="61384B67" w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Monday,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> February </w:t>
+      </w:r>
+      <w:r w:rsidR="779A8CA0" w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="5CF46774" w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Any application received after the deadline will be rejected. Applications must be entered and submitted online through the MassTrails application link. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F8889D" w14:textId="782C1DFF" w:rsidR="00CE1CF1" w:rsidRPr="00CF6B7F" w:rsidRDefault="00CE1CF1" w:rsidP="6079FAC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="34BB0CA2" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="421D3DAB" w14:textId="23ACB465" w:rsidR="00CE1CF1" w:rsidRPr="00CF6B7F" w:rsidRDefault="009E0940" w:rsidP="6079FAC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...25 lines deleted...]
-        <w:r w:rsidRPr="00137C0E">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This application template is provided for reference purposes only. All proposals must be submitted electronically through the program’s online application portal. </w:t>
+      </w:r>
+      <w:r w:rsidR="00423A99" w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For assistance,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> refer to the MassTrails Grant Guidelines </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD602C" w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or contact the MassTrails Grants Administrator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD602C" w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>READ ALL APPLICATION INSTRUCTIONS and GUIDANCE NOTES under each question for the most accurate submittal.</w:t>
+      </w:r>
+      <w:r w:rsidR="425FE2A2" w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:r w:rsidR="00166F4B" w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asterisk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00166F4B" w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00166F4B" w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indicates a required field.</w:t>
+      </w:r>
+      <w:r w:rsidR="00652441" w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1CF1" w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All application materials and guidance documents (including the Grant Guidelines and the Budget and Timeline </w:t>
+      </w:r>
+      <w:r w:rsidR="00652441" w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Spread</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1CF1" w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sheet) </w:t>
+      </w:r>
+      <w:r w:rsidR="00171464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>which can be</w:t>
+      </w:r>
+      <w:r w:rsidR="00224A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> found</w:t>
+      </w:r>
+      <w:r w:rsidR="00171464">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the</w:t>
+      </w:r>
+      <w:r w:rsidR="00224A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00171464" w:rsidRPr="00224A16">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>MassTrails</w:t>
+        </w:r>
+        <w:r w:rsidR="00224A16" w:rsidRPr="00224A16">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> How-to-Apply Grant Website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00224A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1CF1" w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BFCC4A9" w14:textId="2E634FC7" w:rsidR="009E0940" w:rsidRPr="00C71145" w:rsidRDefault="00652441" w:rsidP="00C71145">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF6B7F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C71145">
+        <w:t>SECTION I: APPLICANT INFORMATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1161C1" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14E02B91" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.1:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Organization:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F4164A" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D081311" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.2:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Contact Name:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D02229" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10BB2E1A" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.3:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Contact Phone:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E45F8D" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F32A8B3" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="550F18AA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.4:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Contact Email:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC7A5D4" w14:textId="7BB0100C" w:rsidR="4172DDA2" w:rsidRPr="00C644B1" w:rsidRDefault="4172DDA2" w:rsidP="4172DDA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="404C8E79" w14:textId="3CD68C9A" w:rsidR="7426EB59" w:rsidRPr="00C644B1" w:rsidRDefault="7426EB59" w:rsidP="4172DDA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="477CB121" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Do you wish to identify a secondary contact? Yes/No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090C6F53" w14:textId="03786539" w:rsidR="4172DDA2" w:rsidRPr="00C644B1" w:rsidRDefault="4172DDA2" w:rsidP="4172DDA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E80E70E" w14:textId="290ED5B7" w:rsidR="7426EB59" w:rsidRPr="00C644B1" w:rsidRDefault="7426EB59" w:rsidP="550F18AA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="068630E9" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Secondary Contact Name:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FEED554" w14:textId="24B9148A" w:rsidR="4172DDA2" w:rsidRPr="00C644B1" w:rsidRDefault="4172DDA2" w:rsidP="4172DDA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68349ED1" w14:textId="40859B28" w:rsidR="7426EB59" w:rsidRPr="00C644B1" w:rsidRDefault="7426EB59" w:rsidP="550F18AA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="6854323F" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Secondary Contact Email:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE34813" w14:textId="0ACD708E" w:rsidR="4172DDA2" w:rsidRPr="00C644B1" w:rsidRDefault="4172DDA2" w:rsidP="4172DDA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34B746C2" w14:textId="0E62FC54" w:rsidR="7426EB59" w:rsidRPr="00C644B1" w:rsidRDefault="7426EB59" w:rsidP="4172DDA2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="16A63D14" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Secondary Contact Phone:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257E93E6" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03FCB33A" w14:textId="18166373" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="550F18AA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="0185EB14" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Mailing Address:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E5C055" w14:textId="349C0BFC" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="6079FAC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="792FC451" w14:textId="1DCF4505" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="3EFD78AD" w:rsidP="550F18AA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="58AE4E0E" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: *</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Organization Type:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Check one) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75333738" w14:textId="45F1C60C" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="3EFD78AD" w:rsidP="00CF6B7F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Municipality</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06417F98" w14:textId="4523886B" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="3EFD78AD" w:rsidP="00CF6B7F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Non-profit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CAEEA21" w14:textId="0D51E641" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="3EFD78AD" w:rsidP="00CF6B7F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Private Entity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521E87EC" w14:textId="1B7AF6AC" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="3EFD78AD" w:rsidP="00CF6B7F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>State Agency</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E6F35E" w14:textId="6B5748B4" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="3EFD78AD" w:rsidP="00CF6B7F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Federal Agency</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="077C17C7" w14:textId="05BAD14E" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="3EFD78AD" w:rsidP="00CF6B7F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tribal Nations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4356FBA7" w14:textId="76CE64F4" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="3EFD78AD" w:rsidP="00CF6B7F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Other</w:t>
+      </w:r>
+      <w:r w:rsidR="3F1FBB97" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="3F1FBB97" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(please define)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1074754A" w14:textId="26657B81" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="6079FAC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC45AB8" w14:textId="05B73428" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="6079FAC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="2CDC7437" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *Has this entity received state trail grant funding in previous years (i.e.</w:t>
+      </w:r>
+      <w:r w:rsidR="00936640" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D95DE6" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MassTrails,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Recre</w:t>
+      </w:r>
+      <w:r w:rsidR="00D45AD6" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ational Trails Program Grants)?</w:t>
+      </w:r>
+      <w:r w:rsidR="00D45AD6" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00D45AD6" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD91F95" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9D6FB1" w14:textId="57694B1B" w:rsidR="00D45AD6" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="5273DA8A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If yes, please indicate the funding source, project name(s) and year(s) awarded</w:t>
+      </w:r>
+      <w:r w:rsidR="00D45AD6" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD2CDF7" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EDBBCDE" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="00C71145">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:t>SECTION II: PROJECT INFORMATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE96DC9" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C2594DB" w14:textId="4BD1E8EE" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="5FA016C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*Project Title:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2594A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2594A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Please limit the project Title to a maximum of 5 words.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08CC716D" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26280A3D" w14:textId="0FBB415F" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*Municipality(</w:t>
+      </w:r>
+      <w:r w:rsidR="683EF643" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s) where the project will take place:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691D7D01" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B518E12" w14:textId="4B7058F5" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="5FA016C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*Brief Project Description</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide a brief description of the proposed project in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2594A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3-4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sentences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. This description will be used to describe the project in abbreviated form for various purposes including approvals, press</w:t>
+      </w:r>
+      <w:r w:rsidR="4603A44B" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and announcements going forward.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C401EE" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="648B0CE8" w14:textId="6DB4DD52" w:rsidR="00D45AD6" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.4: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*Total Project Value</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007D417D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">See the “MassTrails </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Budget </w:t>
+      </w:r>
+      <w:r w:rsidR="007D417D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Timeline </w:t>
+      </w:r>
+      <w:r w:rsidR="000D4C2E" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Spread</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>sheet</w:t>
+      </w:r>
+      <w:r w:rsidR="007D417D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and attach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the end of this application.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D417D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27156" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>spread</w:t>
+      </w:r>
+      <w:r w:rsidR="007D417D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>sheet can be accessed on the MassTrails Grants website</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD602C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457B0D74" w14:textId="77EDA781" w:rsidR="00D45AD6" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        $</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CBFE792" w14:textId="77777777" w:rsidR="00D45AD6" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09238A02" w14:textId="4221DEA1" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.5: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Grant Amount Requested: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Up to 80% of Total Project Value)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD602C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33722A85" w14:textId="734004C9" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD60835" w14:textId="77777777" w:rsidR="00D45AD6" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5705B591" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.6: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ching Amount Committed: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Minimum of 20% of Total Project Value)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11134D20" w14:textId="7A0475D9" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428A747D" w14:textId="77777777" w:rsidR="001754CA" w:rsidRPr="00C644B1" w:rsidRDefault="001754CA" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1547535B" w14:textId="5A6973BA" w:rsidR="001754CA" w:rsidRPr="00C644B1" w:rsidRDefault="001754CA" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.7: </w:t>
+      </w:r>
+      <w:r w:rsidR="7B297544" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is the source of Match </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64DEE" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>unding?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C82891C" w14:textId="77777777" w:rsidR="00D45AD6" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26D2D1C3" w14:textId="6805F7D2" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00166F4B" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>What is the primary activity of the project?</w:t>
+      </w:r>
+      <w:r w:rsidR="00221C9A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00221C9A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Check one)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C5F079" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Project Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A70223" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Design / Engineering / Permitting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5609CAB0" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Construction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B19C4D" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maintenance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C6120F" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maintenance Equipment Purchase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71AFAC5A" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Other:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B73EFE7" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A991C9F" w14:textId="1A899F35" w:rsidR="007D417D" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="120E50CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00166F4B" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r w:rsidR="00D90ACF" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is the designed use of this</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4218" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00221C9A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00221C9A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Check one)</w:t>
+      </w:r>
+      <w:r w:rsidR="007D417D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63400486" w14:textId="787361FA" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Shared</w:t>
+      </w:r>
+      <w:r w:rsidR="7C43772D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Use Path</w:t>
+      </w:r>
+      <w:r w:rsidR="00C24C8A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29FA7986" w14:textId="1B830D72" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4218" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hiker/Pedestrian </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trail </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0914D24A" w14:textId="6EFDD030" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00E40ACB" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Off-Road </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Motorized Trail (Snowmobile / ATV / Off-Highway Motorcycle, 4-Wheel Drive)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5ECAF8" w14:textId="244F73BB" w:rsidR="00D20DD3" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="007D417D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Other:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B30FEA" w14:textId="2B4FFF63" w:rsidR="007D417D" w:rsidRPr="00C644B1" w:rsidRDefault="009A186E" w:rsidP="00B0731B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>For further guidance, s</w:t>
+      </w:r>
+      <w:r w:rsidR="006B72CF" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ee definition of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E82F25" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">“designed use” and </w:t>
+      </w:r>
+      <w:r w:rsidR="001012FA" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">definitions of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E82F25" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the above listed </w:t>
+      </w:r>
+      <w:r w:rsidR="005B5E9F" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>trail types</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0731B" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B72CF" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="006B72CF" w:rsidRPr="00DF1B60">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
-          <w:t>https://www.mass.gov/how-to/apply-for-a-masstrails-grant</w:t>
+          <w:t>MassTrails Grant Guidelines document</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00137C0E">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidR="006B72CF" w:rsidRPr="00C644B1">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="00B0731B" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidR="007D417D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note that if this is a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A410A4" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">project development or </w:t>
+      </w:r>
+      <w:r w:rsidR="7589E05A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>design/engineering/permitting</w:t>
+      </w:r>
+      <w:r w:rsidR="007D417D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project, indicate </w:t>
+      </w:r>
+      <w:r w:rsidR="00130CF7" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20DE5" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">anticipated </w:t>
+      </w:r>
+      <w:r w:rsidR="00130CF7" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>designed us</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20DE5" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00130CF7" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20DE5" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the trail that is </w:t>
+      </w:r>
+      <w:r w:rsidR="007D417D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">being planned. And, if this is an equipment purchase only, indicate </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20DE5" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the designed use</w:t>
+      </w:r>
+      <w:r w:rsidR="007D417D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C80E96" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="007D417D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">trail </w:t>
+      </w:r>
+      <w:r w:rsidR="00C80E96" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="007D417D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the equipment will serve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6E663D" w14:textId="1024F40B" w:rsidR="7598C126" w:rsidRPr="00C644B1" w:rsidRDefault="7598C126" w:rsidP="5EADE150">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243E32B2" w14:textId="57C8533A" w:rsidR="550F18AA" w:rsidRPr="00C644B1" w:rsidRDefault="7598C126" w:rsidP="550F18AA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="0"/>
+      <w:commentRangeStart w:id="1"/>
+      <w:commentRangeStart w:id="2"/>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.9b: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>If you selected Hiker/Pedestrian Trail</w:t>
+      </w:r>
+      <w:r w:rsidR="00F13917" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is this trail an Adaptive and Accessible Trail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="0"/>
+      <w:r w:rsidR="00690617" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="0"/>
+      </w:r>
+      <w:commentRangeEnd w:id="1"/>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
+      </w:r>
+      <w:commentRangeEnd w:id="2"/>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="00B05050" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes/No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292C3E73" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="703C7F98" w14:textId="2D9AB963" w:rsidR="007D417D" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00166F4B" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>What</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4C67" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>user group</w:t>
+      </w:r>
+      <w:r w:rsidR="001453FE" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will this trail </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>allow?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Check all that apply)</w:t>
+      </w:r>
+      <w:r w:rsidR="007D417D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288DF249" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="00634A48" w:rsidP="00D45AD6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="576"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Walkers / Runners / Hikers / Bicyclists / Mountain Bikers / </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cross-C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ountry Skiers / Equestrians / Snowmobiles / ATV Riders / Off-Road Motorcyclists / 4-Wheel Drive Trucks / </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Paddlers/Rowers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F968620" w14:textId="3BEE36AE" w:rsidR="007D417D" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="007D417D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="576"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Other:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28765B3A" w14:textId="2EF4B2CE" w:rsidR="007D417D" w:rsidRPr="00C644B1" w:rsidRDefault="007D417D" w:rsidP="5FA016C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Note that if this is a</w:t>
+      </w:r>
+      <w:r w:rsidR="001440EF" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project development or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> design/engineering/permitting project, indicate </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7540" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>user group</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7540" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s anticipated to utilize the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trail. And, if this is an equipment purchase only, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7540" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>indicate all user groups anticipated to benefit from the trail.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27516323" w14:textId="495A3651" w:rsidR="4172DDA2" w:rsidRPr="00C644B1" w:rsidRDefault="4172DDA2" w:rsidP="550F18AA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AA2A089" w14:textId="5114C028" w:rsidR="2C5FC4D9" w:rsidRPr="00C644B1" w:rsidRDefault="2C5FC4D9" w:rsidP="550F18AA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="700A7809" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="62CF83D2" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">How many miles </w:t>
+      </w:r>
+      <w:r w:rsidR="7C57B98F" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">of trail </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>will this project create</w:t>
+      </w:r>
+      <w:r w:rsidR="1CAB79E0" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or maintain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Estimates are acceptable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2679FCEA" w14:textId="77777777" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="009E0940" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F6C3FC" w14:textId="1811815A" w:rsidR="3EB320D1" w:rsidRPr="00C644B1" w:rsidRDefault="00CF6B7F" w:rsidP="2D344048">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.12:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+      <w:r w:rsidR="3EB320D1" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please explain in 2-3 sentences why this project should be funded.</w:t>
+      </w:r>
+      <w:r w:rsidR="3EB320D1" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3EB320D1" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Provide information based on how it supports or expands the diverse network of trails, trail systems, and trail experiences used and enjoyed by Massachusetts residents and visitors.</w:t>
+      </w:r>
+      <w:r w:rsidR="3EB320D1" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E85D5F" w14:textId="63A19086" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="550F18AA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1</w:t>
+      </w:r>
+      <w:r w:rsidR="6E80BF0A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Briefly describe the pro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ject site/location.</w:t>
+      </w:r>
+      <w:r w:rsidR="001754CA" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Include the closest address</w:t>
+      </w:r>
+      <w:r w:rsidR="008239B6" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the site.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Describe the specific project site and limits, starting/te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rminus points</w:t>
+      </w:r>
+      <w:r w:rsidR="00516618" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and destinations.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D52E079" w14:textId="77777777" w:rsidR="009D49AE" w:rsidRPr="00C644B1" w:rsidRDefault="009D49AE" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CF45A1C" w14:textId="6A802C77" w:rsidR="00BB0177" w:rsidRPr="00C644B1" w:rsidRDefault="009D49AE" w:rsidP="550F18AA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1</w:t>
+      </w:r>
+      <w:r w:rsidR="352D5186" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00936640" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7169D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>List the name of the landowner(s) and other relevant interest held on the property and by what entity (</w:t>
+      </w:r>
+      <w:r w:rsidR="00842617" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00842617" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00842617" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conservation Restriction, Leasehold, Right of Way, Easement).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005023C2" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Carefully provide accurate information on all landowners and CR holders on land where the project will take place.</w:t>
+      </w:r>
+      <w:r w:rsidR="00153D0A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005023C2" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ocumentation of permissions for project work by all required entities</w:t>
+      </w:r>
+      <w:r w:rsidR="005023C2" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is required in Section </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5716" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="005023C2" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5716" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="005023C2" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of this application,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD602C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> using the MassTrails </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6B7F" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Grants Landowner</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD602C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Permission Forms uploaded as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attachment</w:t>
+      </w:r>
+      <w:r w:rsidR="00E75DB9" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1C77" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For more information on required permissions, see</w:t>
+      </w:r>
+      <w:r w:rsidR="00E75DB9" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D1C77" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the MassTrails Grant Guidelines. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0558A2FF" w14:textId="374BDAB4" w:rsidR="00D45AD6" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7325D12E" w14:textId="6516C8B9" w:rsidR="00BB0177" w:rsidRPr="00C644B1" w:rsidRDefault="00BB0177" w:rsidP="5FA016C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1</w:t>
+      </w:r>
+      <w:r w:rsidR="2FE011FE" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*Has landowner permission been obtained using the MassTrails Grant – Private/Public Landowner Permission Form</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1460" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7074" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has permission been obtained</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4896" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for work on </w:t>
+      </w:r>
+      <w:r w:rsidR="00D777F6" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>land where a Conservation Restriction is held</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the project involves work on land with a Conservation Restriction, the MassTrails Grants – Conservation Restriction Work Authorization Form or letter from CR holder is required </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>in addition to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6A66" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6A66" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">wnership </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6A66" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ermission </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6A66" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">orms. For more information on </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6A66" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6A66" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">wnership </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6A66" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>orms, see the MassTrails Grant Guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD6C1BB" w14:textId="346DF452" w:rsidR="00BB0177" w:rsidRPr="00C644B1" w:rsidRDefault="00BB0177" w:rsidP="00BB0177">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           Yes / No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74120A66" w14:textId="77777777" w:rsidR="00BB0177" w:rsidRPr="00C644B1" w:rsidRDefault="00BB0177" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3471CEC1" w14:textId="411019E4" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="00D45AD6" w:rsidP="550F18AA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1</w:t>
+      </w:r>
+      <w:r w:rsidR="535C6DFC" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Does this project </w:t>
+      </w:r>
+      <w:r w:rsidR="09324D9E" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>comply with</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0940" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> state and federal </w:t>
+      </w:r>
+      <w:r w:rsidR="6E556140" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>guidelines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for accessibility? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">All MassTrails projects must comply with state and federal </w:t>
+      </w:r>
+      <w:r w:rsidR="235F4FE1" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>gu</w:t>
+      </w:r>
+      <w:r w:rsidR="07967D3D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>idelines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for accessibility. See the MassTrails Grant Guidelines</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11E46" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Trail Accessibility Guidelines Checklist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for assessing a project's regulatory requirements </w:t>
+      </w:r>
+      <w:r w:rsidR="003829B4" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>regarding accessibility.</w:t>
+      </w:r>
+      <w:r w:rsidR="2544455D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It is grantees responsibility to ensure project meets FSTAG guidelines and any other regulatory compliance on accessibility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EDA5502" w14:textId="28FF4E76" w:rsidR="009E0940" w:rsidRPr="00C644B1" w:rsidRDefault="1AD56962" w:rsidP="550F18AA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           Yes / No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0D11FCEE" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1</w:t>
+      </w:r>
+      <w:r w:rsidR="4C2559D2" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0D11FCEE" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="369E239F" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If applicable, has a Project Need Form (PNF) / Project Initiation Form (PIF) been submitted to MassDOT? What is the project number (if one has been assigned)?</w:t>
+      </w:r>
+      <w:r w:rsidR="0D11FCEE" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="369E239F" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="16561230" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Transportation Improvement Plan (TIP) or State Transportation Improvement Plan (STIP)</w:t>
+      </w:r>
+      <w:r w:rsidR="369E239F" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funding is anticipated for the project, a PNF must be submitted to MassDOT to qualify for MassTrails funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B205CAA" w14:textId="1B33B96D" w:rsidR="001754CA" w:rsidRPr="00C644B1" w:rsidRDefault="001754CA" w:rsidP="009E0940">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="204D8F35" w14:textId="54B589E4" w:rsidR="006C6090" w:rsidRPr="00C644B1" w:rsidRDefault="3178A818" w:rsidP="2D344048">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1</w:t>
+      </w:r>
+      <w:r w:rsidR="69834BF4" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If applicable, is this project </w:t>
+      </w:r>
+      <w:r w:rsidR="35C2F2DA" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">currently </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the regional Transportation Improvement Plan (TIP) or on the State Transportation Improvement Plan (STIP)? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648A196B" w14:textId="736CE300" w:rsidR="006C6090" w:rsidRPr="00C644B1" w:rsidRDefault="00124B27" w:rsidP="00C71145">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:t>SECTION III: NARRATIVE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE1BE00" w14:textId="785CA0B0" w:rsidR="00124B27" w:rsidRPr="00C644B1" w:rsidRDefault="00124B27" w:rsidP="00124B27">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:br/>
-[...2027 lines deleted...]
-        </w:rPr>
         <w:t>MassTrails Grant Criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A4F2AB" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-[...12 lines deleted...]
-    <w:p w14:paraId="2AFE5F51" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="5B42DD24" w14:textId="77777777" w:rsidR="00124B27" w:rsidRPr="00C644B1" w:rsidRDefault="00124B27" w:rsidP="00551A46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A50DA5" w14:textId="77777777" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="00271BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MassTrails seeks strong projects that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9B6E0E" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="4C096A4D" w14:textId="77777777" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="00271BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14DA01CE" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="203FF373" w14:textId="77777777" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="00271BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
-[...29 lines deleted...]
-    <w:p w14:paraId="0A83F2E9" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Plan, Design or Construct off-road shared-use pathway and recreational trail connections between where Massachusetts residents live, learn, work, shop, and recreate (Connect)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506B56B2" w14:textId="778F15F5" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="5E30533E" w:rsidP="00271BE7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
-[...20 lines deleted...]
-    <w:p w14:paraId="030A9B88" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Build</w:t>
+      </w:r>
+      <w:r w:rsidR="00271BE7" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> out long distance trails across the state</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E9D54A" w14:textId="658E1F57" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="0176A9BD" w:rsidP="00271BE7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
-[...6 lines deleted...]
-    <w:p w14:paraId="48FD5D70" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Fill a</w:t>
+      </w:r>
+      <w:r w:rsidR="00271BE7" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> critical gap in existing networks, or overcom</w:t>
+      </w:r>
+      <w:r w:rsidR="101994E8" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="00271BE7" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> current barriers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024EBAAC" w14:textId="333BC219" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="550F18AA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>to connectivity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF671E6" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-      <w:pPr>
+    <w:p w14:paraId="6008398E" w14:textId="2F61F7B6" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="769147D3" w:rsidP="550F18AA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
-        </w:tabs>
-[...17 lines deleted...]
-          <w:tab w:val="left" w:pos="460"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="821" w:right="43"/>
-[...47 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
-[...87 lines deleted...]
-    <w:p w14:paraId="1FDECC52" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Create connections to </w:t>
+      </w:r>
+      <w:r w:rsidR="3A05CEC5" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>areas that serve a diverse range of uses including where people live, work, shop, and recreate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215C078B" w14:textId="6B3F6CDB" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="3A05CEC5" w:rsidP="550F18AA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="821" w:right="43"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Connect to other modes</w:t>
+      </w:r>
+      <w:r w:rsidR="69D84E06" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of transportation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="64306875" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC6AD32" w14:textId="07103952" w:rsidR="550F18AA" w:rsidRPr="00C644B1" w:rsidRDefault="550F18AA" w:rsidP="550F18AA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="629A15AB" w14:textId="6267AC4C" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="00271BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Serve the diversity of Massachusetts residents, especially: (Equitable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3E3E7A" w14:textId="4A4EEA24" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="111BD11F" w:rsidP="00271BE7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Serve m</w:t>
+      </w:r>
+      <w:r w:rsidR="00271BE7" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>inority and Low-Income populations (Environmental Justice Communities)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AEFA3BE" w14:textId="662B40DF" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="76DBBD09" w:rsidP="00271BE7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Serve u</w:t>
+      </w:r>
+      <w:r w:rsidR="00271BE7" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nderserved or Vulnerable Populations, including people with disabilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26696633" w14:textId="6FC41714" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="5E4377CA" w:rsidP="00271BE7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Serve and engage y</w:t>
+      </w:r>
+      <w:r w:rsidR="00271BE7" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>outh</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34827284" w14:textId="77777777" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="00271BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B701071" w14:textId="2FE8C518" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00C902D4" w:rsidP="00271BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Effectively</w:t>
+      </w:r>
+      <w:r w:rsidR="00271BE7" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D3D1A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>address</w:t>
+      </w:r>
+      <w:r w:rsidR="00271BE7" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accessibility guidelines (Accessible)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65337466" w14:textId="3BC7545B" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="2D3D255F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="460"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Follow accessible design standards to maximize accessibility while recognizing and protecting the unique characteristics of the natural setting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0205537C" w14:textId="528DE8C0" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="2D3D255F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="460"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Follow Universal Design principles to meet the needs of all trail users</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21607B24" w14:textId="2C4C9351" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="2D3D255F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="460"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ha</w:t>
+      </w:r>
+      <w:r w:rsidR="21B21F2D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a plan in place for ongoing maintenance to ensure continued accessibility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D60C550" w14:textId="77777777" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="00271BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="547E3F24" w14:textId="77777777" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="00271BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Allow for efficient use of grant funds (Efficient)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4920F2" w14:textId="50975B5A" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="00271BE7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02968" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a detailed and reasonable budget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3281A7BA" w14:textId="66D77D8E" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="00271BE7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ha</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5133E" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a strong local match</w:t>
+      </w:r>
+      <w:r w:rsidR="000B66DB" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (financial or other)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330C4CCF" w14:textId="26EC6C35" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="00271BE7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ha</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5133E" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funding in place or a plan for funding subsequent required phases</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79EB6A8D" w14:textId="77777777" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="00271BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57639CC1" w14:textId="77777777" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="00271BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Are ready for the proposed phase (Ready)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238189EE" w14:textId="77777777" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="00271BE7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Previous planning work supports proposed phase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9545EE" w14:textId="77777777" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="00271BE7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Appropriate community input and outreach has been completed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359962EE" w14:textId="094D2393" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="00271BE7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Environmental, permitting and right-of-way challenges have been </w:t>
+      </w:r>
+      <w:r w:rsidR="3A9FFF27" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>identified,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and alternatives and solutions have been fully explored.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A88676" w14:textId="50A83C32" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="00271BE7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Climate resiliency</w:t>
+      </w:r>
+      <w:r w:rsidR="313882D6" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="01456929" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>weather impacts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha</w:t>
+      </w:r>
+      <w:r w:rsidR="3750A67C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been considered and incorporated</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86751" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243B5641" w14:textId="77777777" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="00271BE7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Have a plan in place for ongoing required maintenance once the project is complete</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1368B8FC" w14:textId="77777777" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="00271BE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="338D45F5" w14:textId="77777777" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="550F18AA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Effectively incorporate safety (Safe)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258CD74E" w14:textId="04478FA5" w:rsidR="4172DDA2" w:rsidRPr="00C644B1" w:rsidRDefault="4F0E04D3" w:rsidP="550F18AA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="41C048FD" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ddresses a specific, documented, and significant safety </w:t>
+      </w:r>
+      <w:r w:rsidR="6DC1CAEE" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>concern</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC19A80" w14:textId="0CB6CA04" w:rsidR="00271BE7" w:rsidRPr="00C644B1" w:rsidRDefault="5844F059" w:rsidP="2D3D255F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="821" w:right="43"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ensures a safe recreational experience within and accessing trails</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D45817" w14:textId="67685F36" w:rsidR="2D3D255F" w:rsidRPr="00C644B1" w:rsidRDefault="2D3D255F" w:rsidP="2D3D255F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="733B42FA" w14:textId="3938DD38" w:rsidR="006C6090" w:rsidRPr="00C644B1" w:rsidRDefault="00271BE7" w:rsidP="2D3D255F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="460"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Create diverse, </w:t>
+      </w:r>
+      <w:r w:rsidR="67245D0E" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>high-quality</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recreational experiences and connect users of all abilities and backgrounds to the natural and cultural wealth of Massachusetts (Experiential)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128EE826" w14:textId="0CCAF9CF" w:rsidR="7BA4D1C0" w:rsidRPr="00C644B1" w:rsidRDefault="7BA4D1C0" w:rsidP="2D3D255F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="460"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...53 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provides access to a </w:t>
+      </w:r>
+      <w:r w:rsidR="43A6493E" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>high-quality recreational experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6515BABF" w14:textId="47D74638" w:rsidR="626B4752" w:rsidRPr="00C644B1" w:rsidRDefault="626B4752" w:rsidP="2D3D255F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="988"/>
-[...15 lines deleted...]
-      <w:pPr>
+          <w:tab w:val="left" w:pos="460"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Connect</w:t>
+      </w:r>
+      <w:r w:rsidR="6F9B77E8" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s residents </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>with opportunities to engage with Massachusetts natural landscape</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040B1B4B" w14:textId="756F0A0B" w:rsidR="752ED662" w:rsidRPr="00C644B1" w:rsidRDefault="752ED662" w:rsidP="2D3D255F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="988"/>
-[...251 lines deleted...]
-        <w:tabs>
           <w:tab w:val="left" w:pos="460"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Promote</w:t>
+      </w:r>
+      <w:r w:rsidR="3AE1451E" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use of facilities to local communities </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF5AB7C" w14:textId="77777777" w:rsidR="006C6090" w:rsidRPr="00C644B1" w:rsidRDefault="006C6090" w:rsidP="5FA016C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37AED7AF" w14:textId="5F3970F2" w:rsidR="00551A46" w:rsidRPr="00C644B1" w:rsidRDefault="00551A46" w:rsidP="5FA016C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00601EE1" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Describe specifically what kind of trail your project proposes to design and/or build</w:t>
+      </w:r>
+      <w:r w:rsidR="009E077A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe </w:t>
+      </w:r>
+      <w:r w:rsidR="009E077A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">in detail </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the characteristics of the proposed trail (i</w:t>
+      </w:r>
+      <w:r w:rsidR="009E077A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ncluding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> length, width, </w:t>
+      </w:r>
+      <w:r w:rsidR="009E077A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">surface material, grades / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">terrain, </w:t>
+      </w:r>
+      <w:r w:rsidR="009E077A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>structures, signage, and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amenities).</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7169D" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CF6E0F" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+    <w:p w14:paraId="7B9B24BF" w14:textId="2FAE2534" w:rsidR="00551A46" w:rsidRPr="00C644B1" w:rsidRDefault="00551A46" w:rsidP="5FA016C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*Describe the specific tasks required to complete this project.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
-[...75 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Be as specific as possible about the steps the grant project will take and the results you hope to achieve. Include the specific trail location(s), starting and ending points, and trail distances. Describe the trail surface material, and any proposed structures involved. All tasks </w:t>
+      </w:r>
+      <w:r w:rsidR="002D1C77" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="002D1C77" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>coincide with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the project's budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DD9F83" w14:textId="77777777" w:rsidR="00551A46" w:rsidRPr="00C644B1" w:rsidRDefault="00551A46" w:rsidP="00551A46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="163D1C44" w14:textId="66E89413" w:rsidR="00551A46" w:rsidRPr="00C644B1" w:rsidRDefault="00551A46" w:rsidP="00551A46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0AC1" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Describe how this project will fill in a critical network gap and/or connect </w:t>
+      </w:r>
+      <w:r w:rsidR="00235B68" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">directly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00903D5C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">other existing trails, trail segments or trail networks, and to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">residential, </w:t>
+      </w:r>
+      <w:r w:rsidR="00897471" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>commercial,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and recreational </w:t>
+      </w:r>
+      <w:r w:rsidR="002D1C77" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“community anchors</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4EB0" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00903D5C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00674766" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Describe</w:t>
+      </w:r>
+      <w:r w:rsidR="00903D5C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> how the proposed project connects directly</w:t>
+      </w:r>
+      <w:r w:rsidR="00235B68" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidR="00903D5C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> existing trails and trail networks. Describe how it will connect directly to important</w:t>
+      </w:r>
+      <w:r w:rsidR="00235B68" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> community anchors</w:t>
+      </w:r>
+      <w:r w:rsidR="00903D5C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. If this project creates an off-road trail connection </w:t>
+      </w:r>
+      <w:r w:rsidR="00235B68" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>under,</w:t>
+      </w:r>
+      <w:r w:rsidR="00897471" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00235B68" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidR="561FEF6D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00235B68" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or around a significant barrier (</w:t>
+      </w:r>
+      <w:r w:rsidR="008A2F19" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>e.g</w:t>
+      </w:r>
+      <w:r w:rsidR="00235B68" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00903D5C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00235B68" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> major roadway)</w:t>
+      </w:r>
+      <w:r w:rsidR="00903D5C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> describe and highlight that. In supporting materials, i</w:t>
+      </w:r>
+      <w:r w:rsidR="00235B68" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">nclude a map </w:t>
+      </w:r>
+      <w:r w:rsidR="00903D5C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">that shows these </w:t>
+      </w:r>
+      <w:r w:rsidR="00235B68" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>specific direct connections to support your narrative.</w:t>
+      </w:r>
+      <w:r w:rsidR="00235B68" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41720E9B" w14:textId="77777777" w:rsidR="00551A46" w:rsidRPr="00C644B1" w:rsidRDefault="00551A46" w:rsidP="00551A46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FA72919" w14:textId="61E9F3D7" w:rsidR="00551A46" w:rsidRPr="00C644B1" w:rsidRDefault="643E437E" w:rsidP="375A8EA9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*Is the project located in or near an Environmental Justice Community</w:t>
+      </w:r>
+      <w:r w:rsidR="461C8D60" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="1B83F757" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in close proximity to an </w:t>
+      </w:r>
+      <w:r w:rsidR="461C8D60" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="1B83F757" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="461C8D60" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nderserved” </w:t>
+      </w:r>
+      <w:r w:rsidR="1B83F757" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="461C8D60" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ommunity</w:t>
+      </w:r>
+      <w:r w:rsidR="23C0A7D1" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> according to the Massachusetts Environmental Justice map</w:t>
+      </w:r>
+      <w:r w:rsidR="3DAE51D5" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidR="3DAE51D5" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">(Link to </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00137C0E">
+        <w:r w:rsidR="3DAE51D5" w:rsidRPr="00C644B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Environmental Justice Map</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="3DAE51D5" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="461C8D60" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
-[...43 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If applicable, </w:t>
+      </w:r>
+      <w:r w:rsidR="461C8D60" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">describe the impacted </w:t>
+      </w:r>
+      <w:r w:rsidR="1B83F757" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EJ</w:t>
+      </w:r>
+      <w:r w:rsidR="4E9FC759" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="1B83F757" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or underserved </w:t>
+      </w:r>
+      <w:r w:rsidR="461C8D60" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>community</w:t>
+      </w:r>
+      <w:r w:rsidR="1B83F757" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. What is the proximity of the community to the trail (does the trail intersect with the population block, run adjacent, or is it a certain distance away?)  </w:t>
+      </w:r>
+      <w:r w:rsidR="461C8D60" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ow will this project improve access, mobility, safety, health</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7BF4" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or quality of life for </w:t>
+      </w:r>
+      <w:r w:rsidR="461C8D60" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>these</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> population</w:t>
+      </w:r>
+      <w:r w:rsidR="461C8D60" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>See Grant Guidelines for information and resources on Environmental Justice Communities. "Underserved" can encompass population groups such as low income, minori</w:t>
+      </w:r>
+      <w:r w:rsidR="48D707F8" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ty, elderly, children, </w:t>
+      </w:r>
+      <w:r w:rsidR="37F27F92" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="48D707F8" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">imited English </w:t>
+      </w:r>
+      <w:r w:rsidR="37F27F92" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>roficiency, geogra</w:t>
+      </w:r>
+      <w:r w:rsidR="27D8AC1E" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>phically isolated communities (e.g</w:t>
+      </w:r>
+      <w:r w:rsidR="48D707F8" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="37F27F92" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rural)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7BF4" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or persons with disabilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE08749" w14:textId="77777777" w:rsidR="00124B27" w:rsidRPr="00C644B1" w:rsidRDefault="00124B27" w:rsidP="00551A46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="493AEBD8" w14:textId="6F259DCE" w:rsidR="00202FFB" w:rsidRPr="00C644B1" w:rsidRDefault="700A3C60" w:rsidP="55FF3179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="7B3A6260" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the steps already taken during this project or planned in future steps to ensure that the project is inclusive of under-represented voices and populations in the community, region, or state. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="7B3A6260" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>For example, how has the project solicited feedback and comments from non-English speaking, low-income populations, and/or populations of color and integrated those into project design and implementation?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="7B3A6260" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="02B9CD6B" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="02B9CD6B" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="02B9CD6B" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="0E075289" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="02B9CD6B" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="02B9CD6B" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">*How does this project specifically address or improve accessibility for people with disabilities? </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="02B9CD6B" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Provide a brief overview of how the project will facilitate new or improved access for populations with limited mobility, including but not limited to elderly, visually impaired and wheelchair users. *Note that all projects must comply with state and federal trail accessibility guidelines according to the designed use of the trail (see the Grant Guidelines for accessibility information and resources).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E27ED96" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+    <w:p w14:paraId="077A4223" w14:textId="77777777" w:rsidR="00202FFB" w:rsidRPr="00C644B1" w:rsidRDefault="00202FFB" w:rsidP="00551A46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72B2E83D" w14:textId="7EBE36E7" w:rsidR="00551A46" w:rsidRPr="00C644B1" w:rsidRDefault="00124B27" w:rsidP="00551A46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="008019E3" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00551A46" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Describe the "readiness" of this p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>roject for the proposed phase.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
-[...50 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="00551A46" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">What planning / engineering steps have already been accomplished? What permits are anticipated, which ones are already in place? </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4371" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">How </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53563" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidR="002B4371" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> climate resiliency</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53563" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and weather impacts</w:t>
+      </w:r>
+      <w:r w:rsidR="002B4371" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been considered and incorporated into this project? </w:t>
+      </w:r>
+      <w:r w:rsidR="00551A46" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Is there a plan in place for ongoing maintenance?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54845B81" w14:textId="77777777" w:rsidR="00124B27" w:rsidRPr="00C644B1" w:rsidRDefault="00124B27" w:rsidP="00551A46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74B73AB4" w14:textId="20AA0D1C" w:rsidR="00551A46" w:rsidRPr="00C644B1" w:rsidRDefault="253EB89D" w:rsidP="00551A46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="02A89148" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="5A29699E" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Describe comm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>unity support for this project.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
-[...40 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="5A29699E" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>How was the public involved in the project's selection and planning and what is the public's role going forward? What votes are required and have those taken place and passed?</w:t>
+      </w:r>
+      <w:r w:rsidR="01B158BB" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="66E1925B" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>If no public outreach has taken place, explain why.</w:t>
+      </w:r>
+      <w:r w:rsidR="01B158BB" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5A29699E" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Describe any existing or anticipated opposition to the project and how that is being addressed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3453F93D" w14:textId="77777777" w:rsidR="00124B27" w:rsidRPr="00C644B1" w:rsidRDefault="00124B27" w:rsidP="00551A46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="148D57BA" w14:textId="392426A1" w:rsidR="00551A46" w:rsidRPr="00C644B1" w:rsidRDefault="00124B27" w:rsidP="5FA016C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="008019E3" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00551A46" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Does this project specifically address an existing or potential safety issue? If yes, describe the proposed installation</w:t>
+      </w:r>
+      <w:r w:rsidR="4596EE16" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="00551A46" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="4596EE16" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00551A46" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enhancement and how it wi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ll improve safety on the trail.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00551A46" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>All projects must meet minimum safety requirements for the intended use. This question only applies to projects which are specifically applying for funds to address an existing or potential safety issue.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4382DD8D" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-[...42 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+    <w:p w14:paraId="574670CB" w14:textId="77777777" w:rsidR="00124B27" w:rsidRPr="00C644B1" w:rsidRDefault="00124B27" w:rsidP="00551A46">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BFC68B8" w14:textId="45F44D7F" w:rsidR="00A41233" w:rsidRPr="00C644B1" w:rsidRDefault="00124B27" w:rsidP="6AD3F685">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D907E3" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00551A46" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>What distinguishes this project as a unique, high-quality recreational experience for the visitors a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nd residents of Massachusetts?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0352AE55" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-[...17 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="286CF4AA" w14:textId="7ED6E87E" w:rsidR="42F600DB" w:rsidRPr="00C644B1" w:rsidRDefault="3458D9D2" w:rsidP="42F600DB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.11 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="0DC5F546" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ill the project promote youth involvement</w:t>
+      </w:r>
+      <w:r w:rsidR="0BD22E9B" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or engagement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>For example</w:t>
+      </w:r>
+      <w:r w:rsidR="0DBE336D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, will the project or components of it involve youth crews, scouting groups, technical and/or trade school students, or other youth-focused groups in</w:t>
+      </w:r>
+      <w:r w:rsidR="216CAF9D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any stage of planning, construction, or continued maintenance</w:t>
+      </w:r>
+      <w:r w:rsidR="6FB3B627" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="662532F8" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In what ways, if any, have youth been engaged during community outreach?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F6B3D8" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="37663A7C" w14:textId="35E3189C" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00C71145">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
         <w:t>SECTION IV: CULTURAL AND NATURAL RESOURCES PROTECTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345E2B75" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="67DE6C6E" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00174986">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Any project that receives state or federal funding must comply with various laws and regulations to protect natural and cultural resources including, but not necessarily limited to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB5E4A6" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="5AF29971" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00174986">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C11702D" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="27F569F4" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00174986">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Historic Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340926D8" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="0CEE90AF" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00174986">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Below-Ground Archaeology </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2404A8" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="37313149" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00174986">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wetlands and Waterways</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D39938" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="753CA1B2" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00174986">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rare and Endangered Species</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA9BA4F" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="3214243F" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00174986">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Massachusetts Environmental Policy Act</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705D2EAE" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="49BF6505" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00174986">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41D4BC14" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="4E934C61" w14:textId="11EA2EC2" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00174986">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The below questions will assist us in evaluating your project and helping us guide you through the natural </w:t>
+      </w:r>
+      <w:r w:rsidR="00D518DA" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>res</w:t>
+      </w:r>
+      <w:r w:rsidR="0060179E" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ources </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and cultural permitting processes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E5FDBC" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2943B644" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*To the best of your knowledge, is your project near any historic or archaeological resources?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A44A077" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+    <w:p w14:paraId="25B4258C" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">        Yes / No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35CCF4C2" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-[...64 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+    <w:p w14:paraId="0B113358" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DEB7563" w14:textId="260E60BB" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="03BC3A33" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If Yes, please describe the resources and how your project will avoid, minimize</w:t>
+      </w:r>
+      <w:r w:rsidR="004D1B4F" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or mitigate any impacts to these resources</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D513AC0" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-[...55 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+    <w:p w14:paraId="3D031634" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A77AE6B" w14:textId="50D9FCD2" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="03229003" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="171E62E7" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*Will your project involve even minimal</w:t>
+      </w:r>
+      <w:r w:rsidR="763927C0" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> digging or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> excavation</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1F5E" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, including stump removal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6B1D6F" w14:textId="0DECCB84" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="000A302E" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes / No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5454E7A4" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="584760E2" w14:textId="387EDA92" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="52BA96E9" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please describe the locations and extents of </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF75C7" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">digging or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>excavation.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455CA3EE" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E09B589" w14:textId="50ED9D2C" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="138B6B94" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*Will your project require Wetland Protection Act permitting (i.e.</w:t>
+      </w:r>
+      <w:r w:rsidR="000F799E" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F799E" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ill any part occur within 100 feet of a wetland or 200 feet of a perennial stream?)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2585F49B" w14:textId="0EB3197D" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">        Yes / No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32740559" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-[...44 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="1F059BC1" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3534EC7E" w14:textId="2D0F9495" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="328699FA" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="4B05170A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If yes, please describe what communications you have had with the local Conservation Commission, </w:t>
+      </w:r>
+      <w:r w:rsidR="0050751E" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if permitting is required</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2F64" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and whether it has been obtained, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and what steps you are taking to avoid wetland impacts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A616C26" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61ADF260" w14:textId="2A3D0F03" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="6079FAC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="66EA9416" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*Will the project occur within Estimated Habitats of Rare Wildlife and/or Priority Habitats of Rare Species, according to MA Division of Fisheries and Wildlife’s Natural Heritage Atlas?</w:t>
+      </w:r>
+      <w:r w:rsidR="7568B28C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...171 lines deleted...]
-        <w:t xml:space="preserve">(Available at </w:t>
+      <w:r w:rsidR="7568B28C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40D08" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Available</w:t>
+      </w:r>
+      <w:r w:rsidR="7568B28C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="00137C0E">
+        <w:r w:rsidR="7568B28C" w:rsidRPr="00C644B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://maps.massgis.digital.mass.gov/MassMapper/MassMapper.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="7568B28C" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="7568B28C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>by clicking on the “Regulated Areas” drop down menu</w:t>
+      </w:r>
+      <w:r w:rsidR="004D1B4F" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, then clicking</w:t>
+      </w:r>
+      <w:r w:rsidR="7568B28C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Natural Heritage Data</w:t>
+      </w:r>
+      <w:r w:rsidR="004D1B4F" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="7568B28C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="004D1B4F" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and finally selecting both NHESP Estimated Habitats of Rare Wildlife and NHESP Priority Habitats of Rare Species</w:t>
+      </w:r>
+      <w:r w:rsidR="7568B28C" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B055727" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+    <w:p w14:paraId="18B816E0" w14:textId="50483CAD" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">        Yes / No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16ED5B05" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-[...65 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+    <w:p w14:paraId="69524AA4" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1506696C" w14:textId="149440AE" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="15D28597" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If yes, please describe what communications you have had with the Massachusetts Natural Heritage and Enda</w:t>
+      </w:r>
+      <w:r w:rsidR="00235B68" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gered Speci</w:t>
+      </w:r>
+      <w:r w:rsidR="00235B68" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s Program, </w:t>
+      </w:r>
+      <w:r w:rsidR="00470AD5" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB26B5" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00470AD5" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> status of permitting, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and what steps you are taking to avoid impacts to rare species.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F396BE" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+    <w:p w14:paraId="320700AB" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51B16EF2" w14:textId="773A015F" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="769E1555" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*Does the project meet or exceed any thresholds for MEPA review set in 301 CMR 11.03? List all relevant thresholds and indicate if ENF and/or EIR are required.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0161EDBE" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+    <w:p w14:paraId="1EFA170D" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B531F17" w14:textId="202810E2" w:rsidR="00221C9A" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00221C9A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="37EA9399" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Are there any other permits required for this project? Please indicate the permit type and how/when it will be obtained.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A902722" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="54F44C29" w14:textId="50087E71" w:rsidR="5FA016C0" w:rsidRPr="00C644B1" w:rsidRDefault="5FA016C0" w:rsidP="5FA016C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E866313" w14:textId="093D1C54" w:rsidR="00346E86" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="3C2E8ABB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C71145">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
           <w:lang w:val="en"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-          <w:u w:val="single"/>
+        <w:t xml:space="preserve">SECTION </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA256F" w:rsidRPr="00C71145">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>SECTION V: TRAIL ACCESSIBILITY GUIDELINES CHECKLIST</w:t>
-[...8 lines deleted...]
-          <w:u w:val="single"/>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71145">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
           <w:lang w:val="en"/>
         </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00330F7E" w:rsidRPr="00C71145">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>TRAIL ACCESSIBILITY GUIDELINES CHECKLIST</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="720DC6FB" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">This portion of the application is to confirm compliance with the Forest Service Trail Accessibility Guidelines (FSTAG). Projects on trails designated for Hiker/Pedestrian use where the activity is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="720DC6FB" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">construction </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="720DC6FB" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="720DC6FB" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">alteration </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="720DC6FB" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">must </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+        <w:t>must comply to FSTAG technical requirements to the fullest extent possible. If the project falls under this category, please read FSTAG carefully before continuing to this</w:t>
+      </w:r>
+      <w:r w:rsidR="000C60F3" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>comply to FSTAG technical requirements to the fullest extent</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="720DC6FB" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> possible. If the project falls under this category, please read FSTAG carefully before continuing to this section.(</w:t>
+        <w:t>section.(</w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="00137C0E">
+        <w:r w:rsidR="720DC6FB" w:rsidRPr="00C644B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:t>https://www.fs.usda.gov/sites/default/files/FSTAG-2013-Update.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="000A302E" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2DC1E874" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+      <w:r w:rsidR="1BD0271B" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It is grantees responsibility to ensure project meets FSTAG guidelines and any other regulatory compliance on accessibility.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4561A92E" w14:textId="71D83AF1" w:rsidR="1EF5EFEA" w:rsidRPr="00C644B1" w:rsidRDefault="1EF5EFEA" w:rsidP="1EF5EFEA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02FF6E41" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-[...11 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="0BE67EAF" w14:textId="12894DE8" w:rsidR="00346E86" w:rsidRPr="00C71145" w:rsidRDefault="00296A30" w:rsidP="00C71145">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C71145">
+        <w:t xml:space="preserve">PART 1: </w:t>
+      </w:r>
+      <w:r w:rsidR="00346E86" w:rsidRPr="00C71145">
+        <w:t>Determination of Applicability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7577FD7A" w14:textId="532BFE20" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="120E50CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
-[...6 lines deleted...]
-          <w:u w:val="single"/>
+    </w:p>
+    <w:p w14:paraId="17441BB9" w14:textId="7BBAC976" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>PART 1: Determination of Applicability</w:t>
-[...7 lines deleted...]
-        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="250968E6" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>5.1 *Designed Use (Check ONLY one):</w:t>
-[...7 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t xml:space="preserve"> *Designed Use</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF132F" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004F5497" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Check ONLY</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF132F" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF132F" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE838FD" w14:textId="04647D80" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
         <w:t xml:space="preserve">       Shared Use Path</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67278AE7" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="29DEFEE7" w14:textId="1E2F42D0" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">       Hiker/Pedestrian </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7308A9F0" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="6AE5B836" w14:textId="1622D897" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
+        <w:t xml:space="preserve">       Off-Road Motorized</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB22849" w14:textId="40DC757B" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Other</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B0A3E5" w14:textId="1A799B66" w:rsidR="550F18AA" w:rsidRPr="00C644B1" w:rsidRDefault="550F18AA" w:rsidP="550F18AA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CDC6208" w14:textId="3E5CAE9C" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="2B6530FE" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3F1AB10C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="3F1AB10C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Does this project include construction activities? </w:t>
+      </w:r>
+      <w:r w:rsidR="3F1AB10C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Construction activities include alterations, repairs, bridges, path re-surfacing, among others. If you have any questions regarding applicable construction activities, please contact MassTrails Staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FEE8B90" w14:textId="24AF265D" w:rsidR="3F1AB10C" w:rsidRPr="00C644B1" w:rsidRDefault="3F1AB10C" w:rsidP="6079FAC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes / No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE4E898" w14:textId="77777777" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>Off-Road Motorized</w:t>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56D81B7A" w14:textId="232CB9E8" w:rsidR="3F1AB10C" w:rsidRPr="00C644B1" w:rsidRDefault="3F1AB10C" w:rsidP="6079FAC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">If you select </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Other</w:t>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">“HIKER/PEDESTRAIN” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t xml:space="preserve">in question 5.1 AND check </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">“YES” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.2 </w:t>
-[...64 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>on question 5.2, you will be prompted to fill out questions on part 2 of this guide.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510F9DBA" w14:textId="1D1294BE" w:rsidR="6079FAC6" w:rsidRPr="00C644B1" w:rsidRDefault="6079FAC6" w:rsidP="6079FAC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2993E948" w14:textId="743EA968" w:rsidR="51087A0A" w:rsidRPr="00C644B1" w:rsidRDefault="51087A0A" w:rsidP="6079FAC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-      </w:pPr>
-[...142 lines deleted...]
-        </w:rPr>
         <w:t>DO NOT PROCEED to Part 2 or Part 3 of this form if:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0678EF" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-[...11 lines deleted...]
-    <w:p w14:paraId="725A6654" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="37B195DA" w14:textId="08C7CA07" w:rsidR="6079FAC6" w:rsidRPr="00C644B1" w:rsidRDefault="6079FAC6" w:rsidP="6079FAC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FA10C36" w14:textId="1E354464" w:rsidR="3F1AB10C" w:rsidRPr="00C644B1" w:rsidRDefault="3F1AB10C" w:rsidP="550F18AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The project’s Designed Use is a Shared-Use Path. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All Shared-Use Path projects MUST be built as accessible.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
-[...29 lines deleted...]
-    <w:p w14:paraId="111487F3" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DO NOT submit a MassTrails application if the trail will not be accessible.</w:t>
+      </w:r>
+      <w:r w:rsidR="36DECA0A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="36DECA0A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If this is a Shared Use Path, all shared-use paths are expected to meet MassD</w:t>
+      </w:r>
+      <w:r w:rsidR="348E2D55" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OT</w:t>
+      </w:r>
+      <w:r w:rsidR="36DECA0A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> design standards to be referenced in the</w:t>
+      </w:r>
+      <w:r w:rsidR="36DECA0A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidR="33600CD3" w:rsidRPr="00C644B1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>MassDOT Project Development and Design Guide Chapter 11: Shared Use Paths</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="36DECA0A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4898EA" w14:textId="78CF5834" w:rsidR="3F1AB10C" w:rsidRPr="00C644B1" w:rsidRDefault="3F1AB10C" w:rsidP="6079FAC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>The project’s Designed Use is Hiker/Pedestrian AND project activities include Project Development, Design/Engineering/Permitting, or Maintenance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB02A40" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="1C21A86E" w14:textId="5A4801CB" w:rsidR="3F1AB10C" w:rsidRPr="00C644B1" w:rsidRDefault="3F1AB10C" w:rsidP="6079FAC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>The project’s Designed Use is Off-Road Motorized.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1051C334" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="0B28C509" w14:textId="4B67A44C" w:rsidR="3F1AB10C" w:rsidRPr="00C644B1" w:rsidRDefault="3F1AB10C" w:rsidP="6079FAC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>If your project falls in the “Other” category, contact the MassTrails Administrator to determine if the next section of this form needs to be completed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BBA4F39" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="3A0B1882" w14:textId="0F937520" w:rsidR="6079FAC6" w:rsidRPr="00C644B1" w:rsidRDefault="6079FAC6" w:rsidP="6079FAC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="257E136D" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="2AA5AE0F" w14:textId="726AB757" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="769B9311">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70BC0EA4" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-[...26 lines deleted...]
-    <w:p w14:paraId="798AA5CE" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="017D6FEA" w14:textId="53923EB0" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="00296A30" w:rsidP="00C71145">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:t xml:space="preserve">PART 2: </w:t>
+      </w:r>
+      <w:r w:rsidR="00346E86" w:rsidRPr="00C644B1">
+        <w:t xml:space="preserve">Trail Accessibility Guidelines </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:t>Compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="5630D168" w:rsidRPr="00C644B1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD032D5" w14:textId="0ACA9638" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="5630D168" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+        <w:t>*the required questions in this section are only necessary if you meet the criteria listed above</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B64A5FC" w14:textId="6FB5B51C" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="62B65684" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="517D3D0E" w14:textId="4CC48F7B" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1ACF7A9F" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>5.3: *Length of New/Altered Trail (linear feet):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0821E56A" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="4611024F" w14:textId="0FD947C9" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="176AD6B9" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="6A0D72BD" w14:textId="312DAF4C" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1ACF7A9F" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
-[...29 lines deleted...]
-    <w:p w14:paraId="78BC280F" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.4: *Does the trail connect directly to a trailhead or trail that complies with accessibility guidelines without any exceptions? Yes / No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BBB8DA" w14:textId="3FD802F3" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6559B1C5" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="767F7D33" w14:textId="72F6A46B" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1ACF7A9F" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Tread Stability:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>See Section 7.4.1 of FSTAG.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D05C92E" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="3C45F27F" w14:textId="10233906" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2203B1CB" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="580F229F" w14:textId="70983845" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1ACF7A9F" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">5.5: *Is the trail tread firm and stable? </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>See FSTAG Definitions, Section 7.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>. Yes / No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C8888C" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="71E4E8F5" w14:textId="3EC85F47" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="622B277E" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="07081F01" w14:textId="37BFF897" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1ACF7A9F" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">5.5.1: If not, what is the length (linear feet) of trail tread that is NOT firm and stable: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C96F54D" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="6F94AAAD" w14:textId="537B00B4" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="364D645D" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="5E972C90" w14:textId="5EBF4BB1" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1ACF7A9F" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Trail Width:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>See Section 7.4.2 of FSTAG.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52101202" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="5C624FC0" w14:textId="503B23D1" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D8FC8D8" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="786C128E" w14:textId="7FD3D1D4" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1ACF7A9F" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>5.6: *Is the full trail width at least 36 inches? Yes/ No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2018D273" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="6EF1D0E3" w14:textId="18B93B12" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="734E404B" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="4BD0F885" w14:textId="393D1B10" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1ACF7A9F" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>5.6.1: If not, what length (feet) of trail is NOT 36 inches wide?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C057822" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="6B4FCEFB" w14:textId="74D2B030" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18DE5FA2" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="1E7032A2" w14:textId="42723B6E" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1ACF7A9F" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>5.6.2: If/where the trail is not 36 inches wide, what is the width (inches) of the trail?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260794EE" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="6D4F3047" w14:textId="49ED2147" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BE94874" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="76A3ACA0" w14:textId="6D00BA83" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1ACF7A9F" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Tread Obstacles:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>See Section 7.4.6 of FSTAG.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8D4364" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="4633CB02" w14:textId="7B1327FF" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="395EFE1D" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="7BCCC4A6" w14:textId="23C6C962" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1ACF7A9F" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.7: *Are there tread obstacles on the trail greater than 2 inches in height? Yes / No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C476D83" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="2ED3E21F" w14:textId="1C29909D" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B40FF4D" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+    <w:p w14:paraId="77D01E5C" w14:textId="2870B0B1" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1ACF7A9F" w:rsidP="6079FAC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Tread Slope:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>See Section 7.4.3 of FSTAG.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="000264E2" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="778EF619" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The majority of the trail should be at a 5% slope or less. Trail segments with a slope between 5-8.33% must be no longer than 200 feet without a resting interval provided. Trail segments with a slope of 8.33-10% must be no longer than 30 feet without providing resting intervals. Segments with a slope of 10-12% must be no longer than 10 feet without providing resting intervals. Resting intervals must be a minimum of 60 inches long by 36 inches wide with a slope of no more than 5%.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD202CF" w14:textId="7C58B145" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42842813" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="7C2FE3E7" w14:textId="58DA247A" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1ACF7A9F" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>5.8: *Does the trail slope exceed 5% for any segment of the trail? Yes / No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="630238A4" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="35CC9ED7" w14:textId="4A7238BF" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6743E050" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="51DA792F" w14:textId="65D292BA" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1ACF7A9F" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
-[...11 lines deleted...]
-    <w:p w14:paraId="32015D1E" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If NO, proceed to Question 5.</w:t>
+      </w:r>
+      <w:r w:rsidR="252A7A87" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.  IF YES, answer questions below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163087F0" w14:textId="01F5015D" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="795E0BA1" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="1AD7AD4F" w14:textId="659FEFB1" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="3A69A2DE" w:rsidP="6079FAC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="784"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>5.8.1: Does trail slope exceed 12% for any segment of the trail? Yes / No</w:t>
-[...7 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t xml:space="preserve">5.8.1: </w:t>
+      </w:r>
+      <w:r w:rsidR="1ACF7A9F" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="69848D98" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+        <w:t>Does trail slope exceed 12% for any segment of the trail? Yes / No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="102242AB" w14:textId="36459C65" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29F47BD2" w14:textId="605A6345" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1ACF7A9F" w:rsidP="6079FAC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>If yes, provide length (feet) of each segment:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D390059" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="646D7629" w14:textId="3CBE7672" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ECF2109" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="677CC695" w14:textId="288FECF4" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="6569D040" w:rsidP="6079FAC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
-[...10 lines deleted...]
-    <w:p w14:paraId="5B3333C7" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.8.2: </w:t>
+      </w:r>
+      <w:r w:rsidR="1ACF7A9F" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Are there segments of trail longer than 10 feet that are between 10 and 12% slope? Yes / No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC9B494" w14:textId="56CEF880" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56564D81" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="0BF20275" w14:textId="66844B79" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1ACF7A9F" w:rsidP="6079FAC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>If yes, provide length (feet) of each segment:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E84380" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="65F9B018" w14:textId="32FF2284" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34726615" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="2E310BCF" w14:textId="44EF9905" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="53F7FAA0" w:rsidP="6079FAC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
-[...9 lines deleted...]
-    <w:p w14:paraId="23C312A4" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.8.3: </w:t>
+      </w:r>
+      <w:r w:rsidR="1ACF7A9F" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Are there segments of trail longer than 30 feet that are between 8.33 and 10% slope? Yes / No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B5F418" w14:textId="62493517" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DAEDD58" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="01AFA828" w14:textId="4B6B44C6" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1ACF7A9F" w:rsidP="6079FAC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>If yes, provide length (feet) of each segment:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086E428D" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="14B9D591" w14:textId="7AAFD8D8" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08FBDCF0" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="1AA13D19" w14:textId="5A9F8996" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="7F9F637C" w:rsidP="6079FAC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
-[...9 lines deleted...]
-    <w:p w14:paraId="4157A221" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.8.4: </w:t>
+      </w:r>
+      <w:r w:rsidR="1ACF7A9F" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Are there segments of trail longer than 200 feet that are between 5 and 8.33% slope? Yes / No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D779AB5" w14:textId="24F87C93" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59F395A4" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="694C5CBE" w14:textId="6F4F4434" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1ACF7A9F" w:rsidP="6079FAC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>If yes, provide length (feet) of each segment:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C0A39F" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="170E776E" w14:textId="10F9AD82" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2951EBF2" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="60D0E16E" w14:textId="687C90AB" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1ACF7A9F" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Passing Spaces:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>See Section 7.4.5 of FSTAG.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="000264E2" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>If tread width is less than 60 inches, passing spaces of 60 inches by 60 inches, with a slope of 5% or less and cross slope of 5% or less, shall be provided at no more than 1,000-foot intervals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D56D05" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="5EEF3157" w14:textId="0A57DEBA" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04C424F3" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="28AC6EBC" w14:textId="24C7C23F" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1ACF7A9F" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>5.9: *Is the trail tread width less than 60 inches? Yes / No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CA205E" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="6EB2470F" w14:textId="14C02461" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C48A8CA" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="4326CE7B" w14:textId="35690B7B" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="0B9F82CA" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
-[...9 lines deleted...]
-    <w:p w14:paraId="7A8023EC" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.9.1: </w:t>
+      </w:r>
+      <w:r w:rsidR="1ACF7A9F" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*If yes, are passing spaces utilized to the technical specifications of FSTAG? Yes / No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5B5B0C" w14:textId="7EBE019C" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20EF0D12" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="4B079BCB" w14:textId="47DB4354" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1ACF7A9F" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Tread Openings:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>See Section 7.4.7 of FSTAG.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="000264E2" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">Openings </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+        <w:t>Openings in surfaces (boardwalk, bridges, etc.) shall be small enough to prevent passage of a 1/2-inch diameter sphere. Elongated openings should be placed perpendicular to the dominant direction of travel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6202F3C9" w14:textId="1CB488BB" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>in</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B44635" w14:textId="57CB5F02" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1ACF7A9F" w:rsidP="6079FAC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> surfaces (boardwalk, bridges, etc.) shall be small enough to prevent passage of a 1/2-inch diameter sphere. Elongated openings should be placed perpendicular to the dominant direction of travel.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0DD53A98" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.10: *Are there openings in the trail tread, resting, or passing areas of the trail? Yes / No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AFF83E" w14:textId="3820E104" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48357E88" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+    <w:p w14:paraId="0755A213" w14:textId="58A7E816" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="6C15792E" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...25 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t xml:space="preserve">5.10.1: </w:t>
+      </w:r>
+      <w:r w:rsidR="1ACF7A9F" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+        <w:t>*If yes, are openings smaller than 1/2 inch? Yes / No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7167B2DF" w14:textId="4CEF4B52" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.10.1: *If yes, are openings smaller than 1/2 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="219CE508" w14:textId="6351FE28" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="17925886" w:rsidP="6079FAC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>inch</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>? Yes / No</w:t>
-[...7 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t xml:space="preserve">5.10.2: </w:t>
+      </w:r>
+      <w:r w:rsidR="1ACF7A9F" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="5A28C947" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+        <w:t>*If yes, are openings placed perpendicular to the direction of travel? Yes / No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="303AFBA8" w14:textId="314FDC32" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="6079FAC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    </w:p>
+    <w:p w14:paraId="1B694059" w14:textId="1B311C1C" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="5FA016C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>5.10.2: *If yes, are openings placed perpendicular to the direction of travel? Yes / No</w:t>
-[...40 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FD64CE2" w14:textId="64BE9119" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="00296A30" w:rsidP="00C71145">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:t>PART 3</w:t>
+      </w:r>
+      <w:r w:rsidR="000264E2" w:rsidRPr="00C644B1">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:t>Accessibility Guidelines Exceptions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B503691" w14:textId="199925C1" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="64701AAF" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>Conditions for Exception:</w:t>
+      </w:r>
+      <w:r w:rsidR="64701AAF" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="64701AAF" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>See Section 7.1 of FSTAG.</w:t>
+      </w:r>
+      <w:r w:rsidR="64701AAF" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="64701AAF" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where one or more of the following conditions exists on a trail, an “exception” for that specific requirement can be used </w:t>
+      </w:r>
+      <w:r w:rsidR="64701AAF" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>where that condition exists</w:t>
+      </w:r>
+      <w:r w:rsidR="64701AAF" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>. All appropriate design options should be considered before applying the exception.</w:t>
+      </w:r>
+      <w:r w:rsidR="4E6BD006" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> You will be asked to describe the </w:t>
+      </w:r>
+      <w:r w:rsidR="6013C7AE" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>conditions in 5.21</w:t>
+      </w:r>
+      <w:r w:rsidR="01394E0E" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4A48EB" w14:textId="77777777" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FDC3CF5" w14:textId="7F445C6C" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1F5F98F5" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="11DA291A" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Check all that occur at least once within the project:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1B57D2" w14:textId="77777777" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="570504CE" w14:textId="128D7C32" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1F5F98F5" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>PART 3: Accessibility Guidelines Exceptions</w:t>
-[...25 lines deleted...]
-          <w:bCs/>
+        <w:t>Condition for Exception 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Where compliance with the technical provision is not practicable due to </w:t>
+      </w:r>
+      <w:r w:rsidR="000264E2" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>terrain</w:t>
+      </w:r>
+      <w:r w:rsidR="59376C38" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769633DD" w14:textId="77777777" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B50AE1A" w14:textId="1234E1F1" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1F5F98F5" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>Conditions for Exception:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+        <w:t>Condition for Exception 2</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7380" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve"> Where compliance with the technical provision would fundamentally alter </w:t>
+      </w:r>
+      <w:r w:rsidR="000264E2" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>See Section 7.1 of FSTAG.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+        <w:t>the function or purpose of the facility, trail, or the setting</w:t>
+      </w:r>
+      <w:r w:rsidR="665F3154" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...113 lines deleted...]
-    <w:p w14:paraId="08C7038D" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61340F5C" w14:textId="77777777" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="253E1643" w14:textId="7126608E" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1F5F98F5" w:rsidP="000264E2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>Condition for Exception 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+        <w:t>Condition for Exception 3</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7380" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Where compliance with the technical provision is not practicable due to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+        <w:t xml:space="preserve"> Where compliance with the technical provision cannot be accomplished </w:t>
+      </w:r>
+      <w:r w:rsidR="000264E2" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>terrain.</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="094B303F" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+        <w:t>with the prevailing construction practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E8DA03" w14:textId="77777777" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55007E7A" w14:textId="573618A2" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1F5F98F5" w:rsidP="000264E2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>Condition for Exception 2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+        <w:t>Condition for Exception 4</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7380" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Where compliance with the technical provision would fundamentally alter </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+        <w:t xml:space="preserve"> Where compliance is precluded because the cultural, historic, or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0102E9" w14:textId="42263CB7" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>the function or purpose of the facility, trail, or the setting.</w:t>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>significant natural features are eligible for protection under Federal, State, or local law</w:t>
+      </w:r>
+      <w:r w:rsidR="50E76D02" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D97066" w14:textId="77777777" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B9C509" w14:textId="1BF0541D" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1F5F98F5" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>Condition for Exception 3</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+        <w:t>General Exceptions:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Where compliance with the technical provision cannot be accomplished </w:t>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>with the prevailing construction practices.</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="06AB43CC" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+        <w:t>See Section 7.2 of FSTAG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="000264E2" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>After a</w:t>
+      </w:r>
+      <w:r w:rsidR="25C62F59" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>ss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>essing projects to determine conditions for exception, one of two general exceptions may be appl</w:t>
+      </w:r>
+      <w:r w:rsidR="3CD6061C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>icable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>. These exceptions are determined based on established limiting factors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C8A4CA" w14:textId="77777777" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D66ADE6" w14:textId="7C9A9AD5" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1F5F98F5" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="1F23B4C2" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Limiting Factors for Determination of Impracticability (check all that apply):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172A4C90" w14:textId="77777777" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CC7FB77" w14:textId="4AC8B928" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1F5F98F5" w:rsidP="000264E2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>Condition for Exception 4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+        <w:t>Limiting Factor 1</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7380" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Where compliance is precluded </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+        <w:t xml:space="preserve"> The combination of trail running slope and cross slope exceeds 40% for over a </w:t>
+      </w:r>
+      <w:r w:rsidR="000264E2" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>because</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="7354ADBE" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+        <w:t>distance of 20 feet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F06E530" w14:textId="77777777" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36933DED" w14:textId="29FB80AA" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1F5F98F5" w:rsidP="000264E2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
-[...36 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>General Exceptions:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+        <w:t>Limiting Factor 2</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7380" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...88 lines deleted...]
-    <w:p w14:paraId="306EEDA3" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+        <w:t xml:space="preserve"> The surface is not firm and stable for a distance of 45 feet or more.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49BB7E9F" w14:textId="77777777" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F56537" w14:textId="4776FE83" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1F5F98F5" w:rsidP="000264E2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>Limiting Factor 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+        <w:t>Limiting Factor 3</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7380" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The combination of trail running slope and cross slope exceeds 40% for over a </w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="3AB41E9E" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+        <w:t xml:space="preserve"> The minimum trail width is 12 inches or less for a distance of at least 20 feet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3938C573" w14:textId="77777777" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51FB97C8" w14:textId="3E7E9D63" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1F5F98F5" w:rsidP="000264E2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>Limiting Factor 2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+        <w:t>Limiting Factor 4</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7380" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The surface is not firm and stable for </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+        <w:t xml:space="preserve"> A trail obstacle of at least 30 inches in height extends across the full width of the </w:t>
+      </w:r>
+      <w:r w:rsidR="000264E2" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>a distance of 45</w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="57556A90" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+        <w:t>trail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BFAA6AD" w14:textId="77777777" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D91E94" w14:textId="3C058559" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1F5F98F5" w:rsidP="000264E2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>Limiting Factor 3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+        <w:t>Limiting Factor 5</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7380" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The minimum trail width is 12 inches or less for a distance of at least 20 feet.</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="4CC75C7B" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+        <w:t xml:space="preserve"> One or more conditions for an exception exist that result in significant deviations </w:t>
+      </w:r>
+      <w:r w:rsidR="000264E2" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>from the technical provisions for over 15% of the length of the trail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3976E48A" w14:textId="77777777" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="212A54A2" w14:textId="5232EA78" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1F5F98F5" w:rsidP="375A8EA9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidR="070F8048" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk148620214"/>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If NO Limiting Factors </w:t>
+      </w:r>
+      <w:r w:rsidR="75A0F323" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>exist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="4AD75CFB" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">but one or more Conditions for Exception apply to the project, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>check General Exception 1. If one or more Limiting Factors apply, choose General Exception 2.</w:t>
+      </w:r>
+      <w:r w:rsidR="659FD5A9" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If no Conditions for Exception or Limiting Factors apply, no General Exception may be used. The trail project must fully </w:t>
+      </w:r>
+      <w:r w:rsidR="5B31A048" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>adhere to</w:t>
+      </w:r>
+      <w:r w:rsidR="4FDD08EC" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the technical guidelines</w:t>
+      </w:r>
+      <w:r w:rsidR="5B31A048" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of FSTAG.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="6FFD7DCD" w14:textId="77777777" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AD00F17" w14:textId="087D657B" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>Limiting Factor 4</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+        <w:t>General Exception 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A trail obstacle of at least 30 inches in height extends across the full width of the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+        <w:t xml:space="preserve">: Where a condition for exception prohibits full compliance with a specific </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>trail.</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="39199965" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
+        <w:t xml:space="preserve">requirement on a trail segment, that segment shall comply with the requirement to the maximum extent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADFDBAB" w14:textId="77777777" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08FB01C5" w14:textId="04F64A13" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>Limiting Factor 5</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>General Exception 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: If it is determined that it is impracticable to provide a trail fully complying with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the technical requirements of FSTAG, the trail shall not be required to comply with technical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">guidelines. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207FA375" w14:textId="77777777" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BAE7E84" w14:textId="77777777" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>*A note on the extent of impracticability:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Where General Exception 2 permits exemption of an entire trail from following accessibility guidelines, it is important to construct portions of the trail to meet the trail accessibility guidelines where feasible. Consider doing so especially if a prominent feature (such as a scenic view, waterfall, or other feature that would be of interest to visitors) is located between the trail terminus and the first extreme environmental barrier and there are few or no significant conditions requiring exceptions on that portion of the trail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503884F0" w14:textId="77777777" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2350D61D" w14:textId="41D2ADC4" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="6621FCD2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidR="7285FF43" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Use the space below to describe any conditions that make it impracticable to comply with the guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F32D1BA" w14:textId="77777777" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="000264E2" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BA4B972" w14:textId="1F5B15F7" w:rsidR="000264E2" w:rsidRPr="00C644B1" w:rsidRDefault="1F5F98F5" w:rsidP="000264E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidR="51C0DCA9" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Use the space below to describe alternatives considered. Explain why alternatives were not chosen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDCBF99" w14:textId="0659D8A3" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00C71145">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:br/>
+        <w:t>SECTION V</w:t>
+      </w:r>
+      <w:r w:rsidR="001447E0" w:rsidRPr="00C644B1">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:t>: EQUIPMENT WORKSHEET (Required for Equipment Purchases Only)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35AF2F5E" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB8FA60" w14:textId="5D848138" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="03229003" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Equipment purchases are permitted under the MassTrails grant program. This can include equipment necessary for trail construction and maintenance activities, such as mowers, chainsaws, snow grooming machines and all-terrain vehicles (for hauling people and materials). Equipment is defined as tangible personal property having a useful life of at least five years and a per-unit acquisition cost of $</w:t>
+      </w:r>
+      <w:r w:rsidR="51BB8380" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,000 or greater. Equipment must be purchased in full </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Int_AHEAJjF2"/>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the title held by the </w:t>
+      </w:r>
+      <w:r w:rsidR="414A5358" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rantee and must be used for the proper authorized use as stated in the project proposal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15771B60" w14:textId="5BBCD157" w:rsidR="00227AB5" w:rsidRPr="00C644B1" w:rsidRDefault="00227AB5" w:rsidP="55FF3179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C6E1D18" w14:textId="6911FD9D" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="03229003" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Three bids </w:t>
+      </w:r>
+      <w:r w:rsidR="612236BB" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be solicited </w:t>
+      </w:r>
+      <w:r w:rsidR="612236BB" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and documented </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for all equipment purchases with a value of $</w:t>
+      </w:r>
+      <w:r w:rsidR="5B320E3F" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,000 or more</w:t>
+      </w:r>
+      <w:r w:rsidR="5C83DFF3" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="10DD32C6" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="52885FE0" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in order to be reimbursed</w:t>
+      </w:r>
+      <w:r w:rsidR="4329F5D2" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. It is advised to do so </w:t>
+      </w:r>
+      <w:r w:rsidR="117B326D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at the time of application to </w:t>
+      </w:r>
+      <w:r w:rsidR="52885FE0" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>determine the appropriate grant request amount</w:t>
+      </w:r>
+      <w:r w:rsidR="117B326D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, however, </w:t>
+      </w:r>
+      <w:r w:rsidR="5C83DFF3" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>this is not required with the application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475EEB60" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F788A8F" w14:textId="7FC8A745" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="03229003" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please answer each question listed below for ALL proposals to purchase equipment with a value of </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF2F79" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>$5,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or more. This is REQUIRED in order to be considered for a grant award.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E684AC4" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32093199" w14:textId="3890AE4A" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="1753F5E5" w:rsidP="0D0128CB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="492FC6FF" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1: </w:t>
+      </w:r>
+      <w:r w:rsidR="492FC6FF" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Have three quotes been obtained for this piece of equipment?</w:t>
+      </w:r>
+      <w:r w:rsidR="1DD185F1" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="1DD185F1" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upload quotes in Section </w:t>
+      </w:r>
+      <w:r w:rsidR="4A6489B8" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="000D4232" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C07FBE" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Yes / No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F16899" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C46A7DA" w14:textId="2095EED6" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="5ED0A0D8" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57194" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57194" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>What need will the purchase of this equipment fulfill? For multiple pieces of equipment, describe the individual benefit for each</w:t>
+      </w:r>
+      <w:r w:rsidR="0018187F" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piece</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57194" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57194" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA209BF" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C5CBD07" w14:textId="58DD512E" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="15B33749" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57194" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57194" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Describe the trail or trail system where the equipment will be used. Include the type of trail, length, surface, user groups and condition of the trail/system</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57194" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CCC8ACF" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF61C29" w14:textId="06BDCDE9" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="09164A85" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57194" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.4: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57194" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is the estimated daily use of the section of trail/system where the equipment will be used? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A33F90" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12CA5C05" w14:textId="34E8FF42" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="09927045" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57194" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D49AE" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57194" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57194" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Where and how will the equipment be stored (during both the winter and summer months, if different)?</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57194" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7838E416" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="399309A4" w14:textId="6E12A3C2" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="1D355758" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57194" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D49AE" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57194" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57194" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Is this equipment replacing an older piece of equipment that was purchased using previous grant funds (i.e.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4EB0" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57194" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Recreational Trails Program)? If so, what is the plan for that piece of equipment’s disposal/re-allocation? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E5B6E9" w14:textId="77777777" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="00D57194" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA6FCC8" w14:textId="7ABB51D4" w:rsidR="00D57194" w:rsidRPr="00C644B1" w:rsidRDefault="4C4731BF" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57194" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D49AE" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57194" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57194" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If proposing to purchase accessories, justify each individual addition with an explanation, if applicable.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57194" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443C7353" w14:textId="77777777" w:rsidR="00601EE1" w:rsidRPr="00C644B1" w:rsidRDefault="00601EE1" w:rsidP="00D57194">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28A7A79A" w14:textId="7E2FF1DD" w:rsidR="000D72B3" w:rsidRPr="00C644B1" w:rsidRDefault="2ED4C240" w:rsidP="00C71145">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:t>SECTION VI</w:t>
+      </w:r>
+      <w:r w:rsidR="1C14FF69" w:rsidRPr="00C644B1">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:t>: REQUIRED DOCUMENTS AND SUPPORTING MATERIALS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D59304" w14:textId="77777777" w:rsidR="000D72B3" w:rsidRPr="00C644B1" w:rsidRDefault="000D72B3" w:rsidP="000D72B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="349E55FF" w14:textId="60B1A7FB" w:rsidR="009B7A15" w:rsidRPr="00C644B1" w:rsidRDefault="009B7A15" w:rsidP="009B7A15">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uploaded Documents will not be saved if you intend to return to this application later. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Do not upload documents until you are ready to submit your application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3955F260" w14:textId="77777777" w:rsidR="009B7A15" w:rsidRPr="00C644B1" w:rsidRDefault="009B7A15" w:rsidP="009B7A15">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="215483F5" w14:textId="1E8319B8" w:rsidR="00807ACF" w:rsidRPr="00C644B1" w:rsidRDefault="009B7A15" w:rsidP="009B7A15">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Note that there is a </w:t>
+      </w:r>
+      <w:r w:rsidR="65CD8724" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MB limit </w:t>
+      </w:r>
+      <w:r w:rsidR="4BA9BF6D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for each</w:t>
+      </w:r>
+      <w:r w:rsidR="6BE3D786" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00206949" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">file </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uploaded </w:t>
+      </w:r>
+      <w:r w:rsidR="64D40AE9" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this application</w:t>
+      </w:r>
+      <w:r w:rsidR="00807ACF" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="395FBE0D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411F0E1C" w14:textId="77777777" w:rsidR="000D72B3" w:rsidRPr="00C644B1" w:rsidRDefault="000D72B3" w:rsidP="000D72B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F6D1FE9" w14:textId="77777777" w:rsidR="000D72B3" w:rsidRPr="00C644B1" w:rsidRDefault="000D72B3" w:rsidP="000D72B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In this section, when you are ready to submit your application, you will upload:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786E2261" w14:textId="77777777" w:rsidR="000D72B3" w:rsidRPr="00C644B1" w:rsidRDefault="000D72B3" w:rsidP="000D72B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3429E34B" w14:textId="37BBD87F" w:rsidR="000D72B3" w:rsidRPr="00C644B1" w:rsidRDefault="2ED4C240" w:rsidP="000D72B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project Budget and Timeline </w:t>
+      </w:r>
+      <w:r w:rsidR="005B5C40" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Spread</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sheet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4601780E" w14:textId="0A244995" w:rsidR="000D72B3" w:rsidRPr="00C644B1" w:rsidRDefault="000D72B3" w:rsidP="7CCBA9A4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maps of Project Location and Extent</w:t>
+      </w:r>
+      <w:r w:rsidR="499C76DB" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Design documents do not </w:t>
+      </w:r>
+      <w:r w:rsidR="000D4232" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>qualify</w:t>
+      </w:r>
+      <w:r w:rsidR="499C76DB" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as maps)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7FBE4B" w14:textId="34693CEE" w:rsidR="000D72B3" w:rsidRPr="00C644B1" w:rsidRDefault="000D72B3" w:rsidP="000D72B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project Specifications, Plans, Drawings, Photos Landowner Permission </w:t>
+      </w:r>
+      <w:r w:rsidR="00113C0C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forms </w:t>
+      </w:r>
+      <w:r w:rsidR="00641AA7" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00113C0C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conservation Restriction Work Authorization Form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (as a single PDF)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B4166B" w14:textId="5A772BF5" w:rsidR="000D72B3" w:rsidRPr="00C644B1" w:rsidRDefault="76612982" w:rsidP="55FF3179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Additional Project Information (Completed Permits, Conservation Restriction/Easement/Right of Way, Bids/Quotes, Town Votes</w:t>
+      </w:r>
+      <w:r w:rsidR="5DC437CF" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Letters of Support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CCD22D" w14:textId="77777777" w:rsidR="000D72B3" w:rsidRPr="00C644B1" w:rsidRDefault="000D72B3" w:rsidP="000D72B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FE907D1" w14:textId="3B92A8DE" w:rsidR="000D72B3" w:rsidRPr="00C644B1" w:rsidRDefault="47D58036" w:rsidP="55FF3179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="13CB164C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="37D05E34" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
-[...701 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="13CB164C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *MassTrails Grant Budget and Timeline </w:t>
+      </w:r>
+      <w:r w:rsidR="005B5C40" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Spread</w:t>
+      </w:r>
+      <w:r w:rsidR="13CB164C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sheet</w:t>
+      </w:r>
+      <w:r w:rsidR="2F08B926" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...572 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="2F08B926" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="2F08B926" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Note that there are two (2) tabs on this spreadsheet - </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
-[...2 lines deleted...]
-          <w:color w:val="AA0000"/>
+      <w:r w:rsidR="2F08B926" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="E25041"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>BOTH should be completed)</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">BOTH should be </w:t>
+      </w:r>
+      <w:r w:rsidR="34700D73" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="E25041"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t>completed</w:t>
+      </w:r>
+      <w:r w:rsidR="2F08B926" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="E25041"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="2F08B926" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="2F08B926" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="E25041"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="34700D73" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="006F63F9" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Spread</w:t>
+      </w:r>
+      <w:r w:rsidR="2ED4C240" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sheet can be downloaded at the MassTrails Grants website (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidR="06E7262D" w:rsidRPr="00C644B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://www.mass.gov/how-to/apply-for-a-masstrails-grant</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="06E7262D" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="00DB194D" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FEEF460" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+    <w:p w14:paraId="4993A946" w14:textId="3851F0D1" w:rsidR="000D72B3" w:rsidRPr="00C644B1" w:rsidRDefault="2710EE8B" w:rsidP="7CCBA9A4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="2ED4C240" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="4D76F634" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="2ED4C240" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="2ED4C240" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*Project Map</w:t>
+      </w:r>
+      <w:r w:rsidR="66624F9F" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="2ED4C240" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="2ED4C240" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submit </w:t>
+      </w:r>
+      <w:r w:rsidR="110885F2" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">at minimum two (2) project maps – </w:t>
+      </w:r>
+      <w:r w:rsidR="12537A51" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="110885F2" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">locus map, and </w:t>
+      </w:r>
+      <w:r w:rsidR="214AEB79" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>another</w:t>
+      </w:r>
+      <w:r w:rsidR="110885F2" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> map of the project extents </w:t>
+      </w:r>
+      <w:r w:rsidR="2ED4C240" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(as detailed as possible)</w:t>
+      </w:r>
+      <w:r w:rsidR="4D76F634" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="2ED4C240" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Submit additional maps as needed using various imagery and data to depict the project as accurately as possible</w:t>
+      </w:r>
+      <w:r w:rsidR="1F0B3DA1" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, especially if multiple non-contiguous locations are involved </w:t>
+      </w:r>
+      <w:r w:rsidR="183D0EF1" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="1F0B3DA1" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the project scope</w:t>
+      </w:r>
+      <w:r w:rsidR="2ED4C240" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="125AAAAF" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4D76F634" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>We also encourage you to submit a single zipped GIS file of the project extent under Additional Project Information below</w:t>
+      </w:r>
+      <w:r w:rsidR="2F08B926" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, though this is not required</w:t>
+      </w:r>
+      <w:r w:rsidR="4D76F634" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="26EB2032" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DDC7B3" w14:textId="73E593B3" w:rsidR="000D72B3" w:rsidRPr="00C644B1" w:rsidRDefault="18D9037B" w:rsidP="7CCBA9A4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Locus map guidance:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use a quadrangle from the U.S. Geological Survey. </w:t>
+      </w:r>
+      <w:r w:rsidR="020C7EEC" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="020C7EEC" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ownload U.S.G.S. maps at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:anchor="15/42.1649/-72.0961" w:history="1">
-        <w:r w:rsidRPr="00137C0E">
+      <w:hyperlink r:id="rId20" w:anchor="15/42.1649/-72.0961" w:history="1">
+        <w:r w:rsidR="00A53563" w:rsidRPr="00C644B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://ngmdb.usgs.gov/topoview/viewer/#15/42.1649/-72.0961</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="00A53563" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...50 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidR="32D32152" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Boundaries of the project area should be specific. Maps should accurately show where on-the</w:t>
+      </w:r>
+      <w:r w:rsidR="2120EB3D" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ground </w:t>
+      </w:r>
+      <w:r w:rsidR="32D32152" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">work </w:t>
+      </w:r>
+      <w:r w:rsidR="2F37CED6" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>will be occur. Do not circle a large</w:t>
+      </w:r>
+      <w:r w:rsidR="03CBCFF3" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> general</w:t>
+      </w:r>
+      <w:r w:rsidR="2F37CED6" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> area to </w:t>
+      </w:r>
+      <w:r w:rsidR="30BFB424" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">show where the project will occur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C42F1B9" w14:textId="77777777" w:rsidR="000D72B3" w:rsidRPr="00C644B1" w:rsidRDefault="000D72B3" w:rsidP="000D72B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20B008E6" w14:textId="2C74557D" w:rsidR="009B66B2" w:rsidRPr="00C644B1" w:rsidRDefault="009B66B2" w:rsidP="5FA016C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">7.3: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*Documentation of Landowner Permission</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5A52" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Authorization</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5A52" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494AEE4D" w14:textId="05212D8E" w:rsidR="004115F6" w:rsidRPr="00C644B1" w:rsidRDefault="004115F6" w:rsidP="55FF3179">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F401BED" w14:textId="24DA4160" w:rsidR="000D72B3" w:rsidRPr="00C644B1" w:rsidRDefault="0E1D2416" w:rsidP="550F18AA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="2ED4C240" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="04C6A0AB" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="2ED4C240" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="2ED4C240" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Project Documents (Photos, Plans, Drawings, etc.)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="2ED4C240" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="2ED4C240" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Submit a  PDF file of photos showing the typical trail / location conditions. Be sure to clearly label each picture and provide a description of its context. Also include any plans, drawings, and other specification documents of the proposed structures to be built (bridges, boardwalks, kiosks, signage, platforms, trail drainage structures, culverts, etc.)</w:t>
+      </w:r>
+      <w:r w:rsidR="0ABDF81C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD4EF1D" w14:textId="77777777" w:rsidR="00910C7D" w:rsidRPr="00C644B1" w:rsidRDefault="00910C7D" w:rsidP="000D72B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4865BE58" w14:textId="7D15D7DD" w:rsidR="0013317A" w:rsidRPr="00C644B1" w:rsidRDefault="00C202FC" w:rsidP="00477912">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Optional:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Submit up to three</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5A52" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> files containing additional information that reviewers may need in order to make informed determinations. These files should be relevant to the review process and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>not redundant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Files should not be included in place of answering the grant application questions (i.e., all application questions should be answered in FULL, and should not reference long, supplementary documents for reviewers to find the answers).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF9F3EE" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+    <w:p w14:paraId="1E7F4155" w14:textId="36508E2E" w:rsidR="00DB194D" w:rsidRPr="00C644B1" w:rsidRDefault="11ECB8D4" w:rsidP="5FA016C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="2ED4C240" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="023A6503" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="2ED4C240" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="2ED4C240" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Additional Project Information</w:t>
+      </w:r>
+      <w:r w:rsidR="2418FBE2" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00477912" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="2418FBE2" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidR="2ED4C240" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="2ED4C240" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Submit a file with any additional project information</w:t>
+      </w:r>
+      <w:r w:rsidR="13CB164C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6C32E8" w14:textId="71BF7870" w:rsidR="00DB194D" w:rsidRPr="00C644B1" w:rsidRDefault="223784FD" w:rsidP="00DB194D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="13CB164C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="59157807" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="13CB164C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="13CB164C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Additional Project Information</w:t>
+      </w:r>
+      <w:r w:rsidR="2418FBE2" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – B</w:t>
+      </w:r>
+      <w:r w:rsidR="13CB164C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="13CB164C" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Submit a file with any additional project information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530FC23C" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00137C0E">
+    <w:p w14:paraId="51930E44" w14:textId="6DF98984" w:rsidR="000D72B3" w:rsidRPr="00C644B1" w:rsidRDefault="1ADA9BD5" w:rsidP="000D72B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="13CB164C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="04F463EC" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="13CB164C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="13CB164C" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Additional Project Information</w:t>
+      </w:r>
+      <w:r w:rsidR="2418FBE2" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00477912" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="2418FBE2" w:rsidRPr="00C644B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C</w:t>
+      </w:r>
+      <w:r w:rsidR="13CB164C" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00137C0E">
+      <w:r w:rsidR="13CB164C" w:rsidRPr="00C644B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Submit a file with any additional project information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E9B4A4C" w14:textId="77777777" w:rsidR="00137C0E" w:rsidRPr="00137C0E" w:rsidRDefault="00137C0E" w:rsidP="00137C0E">
-[...62 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId20"/>
+    <w:sectPr w:rsidR="000D72B3" w:rsidRPr="00C644B1" w:rsidSect="00F3486E">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="0" w:author="Garcia, Guadalupe (DCR)" w:date="2026-10-15T11:26:00Z" w:initials="GG">
+    <w:p w14:paraId="7E24E6CE" w14:textId="545A9275" w:rsidR="006A4AF3" w:rsidRDefault="006A4AF3">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "mailto:Jeffrey.Mast@mass.gov"</w:instrText>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_@_D1B24A39AB8D48BEBC8A74E8A348571FZ"/>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="1A17CBED">
+        <w:rPr>
+          <w:rStyle w:val="Mention"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">@Mast, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1A17CBED">
+        <w:rPr>
+          <w:rStyle w:val="Mention"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Jeffrey (DCR)</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="343B5E3D">
+        <w:t xml:space="preserve"> please define</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="1" w:author="Mast, Jeffrey (DCR)" w:date="2026-10-15T14:17:00Z" w:initials="MJ">
+    <w:p w14:paraId="53A9D40C" w14:textId="1D178CDF" w:rsidR="006A4AF3" w:rsidRDefault="006A4AF3">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "mailto:Guadalupe.Garcia@mass.gov"</w:instrText>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_@_FE89A2070E584320A860A39EC681F536Z"/>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="33C32274">
+        <w:rPr>
+          <w:rStyle w:val="Mention"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>@Garcia, Guadalupe (DCR)</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="7959CD22">
+        <w:t xml:space="preserve">  Here's a stab... What do you think?  Anything missing?</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="2" w:author="Mast, Jeffrey (DCR)" w:date="2026-10-15T14:18:00Z" w:initials="MJ">
+    <w:p w14:paraId="7F0DABF9" w14:textId="119FB217" w:rsidR="006A4AF3" w:rsidRDefault="006A4AF3">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "mailto:Guadalupe.Garcia@mass.gov"</w:instrText>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_@_7B8DFB36C46F4009BDA72B209E4CA6F4Z"/>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="0D6EE96B">
+        <w:rPr>
+          <w:rStyle w:val="Mention"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>@Garcia, Guadalupe (DCR)</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="7E24E6CE" w15:done="1"/>
+  <w15:commentEx w15:paraId="53A9D40C" w15:paraIdParent="7E24E6CE" w15:done="1"/>
+  <w15:commentEx w15:paraId="7F0DABF9" w15:paraIdParent="7E24E6CE" w15:done="1"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="6383E122" w16cex:dateUtc="2026-10-15T15:26:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="637FFED9" w16cex:dateUtc="2026-10-15T18:17:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="14ED976D" w16cex:dateUtc="2026-10-15T18:18:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="7E24E6CE" w16cid:durableId="6383E122"/>
+  <w16cid:commentId w16cid:paraId="53A9D40C" w16cid:durableId="637FFED9"/>
+  <w16cid:commentId w16cid:paraId="7F0DABF9" w16cid:durableId="14ED976D"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2024D6C1" w14:textId="77777777" w:rsidR="00504B2A" w:rsidRDefault="00504B2A" w:rsidP="000A1F5D">
+    <w:p w14:paraId="650D8A6D" w14:textId="77777777" w:rsidR="00FA31A9" w:rsidRDefault="00FA31A9" w:rsidP="000A1F5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44A8A345" w14:textId="77777777" w:rsidR="00504B2A" w:rsidRDefault="00504B2A" w:rsidP="000A1F5D">
+    <w:p w14:paraId="17EFB372" w14:textId="77777777" w:rsidR="00FA31A9" w:rsidRDefault="00FA31A9" w:rsidP="000A1F5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6AF94FC0" w14:textId="77777777" w:rsidR="00504B2A" w:rsidRDefault="00504B2A">
+    <w:p w14:paraId="329A9204" w14:textId="77777777" w:rsidR="00FA31A9" w:rsidRDefault="00FA31A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...51 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B32FD2D" w14:textId="77777777" w:rsidR="00504B2A" w:rsidRDefault="00504B2A" w:rsidP="000A1F5D">
+    <w:p w14:paraId="4F6B92B8" w14:textId="77777777" w:rsidR="00FA31A9" w:rsidRDefault="00FA31A9" w:rsidP="000A1F5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E572BCE" w14:textId="77777777" w:rsidR="00504B2A" w:rsidRDefault="00504B2A" w:rsidP="000A1F5D">
+    <w:p w14:paraId="2DECDFF0" w14:textId="77777777" w:rsidR="00FA31A9" w:rsidRDefault="00FA31A9" w:rsidP="000A1F5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7A3D715E" w14:textId="77777777" w:rsidR="00504B2A" w:rsidRDefault="00504B2A">
+    <w:p w14:paraId="0729935D" w14:textId="77777777" w:rsidR="00FA31A9" w:rsidRDefault="00FA31A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <int2:observations>
+    <int2:bookmark int2:bookmarkName="_Int_AHEAJjF2" int2:invalidationBookmarkName="" int2:hashCode="j80lo50gNxgwRK" int2:id="2DNiT1BL">
+      <int2:state int2:value="Rejected" int2:type="LegacyProofing"/>
+    </int2:bookmark>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
+</int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07516E7B"/>
+    <w:nsid w:val="03881F8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="59301BBC"/>
-[...115 lines deleted...]
-      <w:numFmt w:val="upperLetter"/>
+    <w:tmpl w:val="1540B97A"/>
+    <w:lvl w:ilvl="0" w:tplc="7BB66974">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="2070" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2790" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3510" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="4230" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4950" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5670" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="6390" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="7110" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10467995"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EEA4F61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0EF4F8D8"/>
-[...226 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="EA7A11EA">
+    <w:tmpl w:val="3528C858"/>
+    <w:lvl w:ilvl="0" w:tplc="F7BA588A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="81CA8FB6">
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="A148F438">
+        <w:ind w:left="2070" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="8BD4C816">
+        <w:ind w:left="2790" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="6D420CBC">
+        <w:ind w:left="3510" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="D86A1744">
+        <w:ind w:left="4230" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="06683860">
+        <w:ind w:left="4950" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="29EA3D06">
+        <w:ind w:left="5670" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="6D0CBD16">
+        <w:ind w:left="6390" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="7110" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F1D7DA2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="18D29C16"/>
+    <w:lvl w:ilvl="0" w:tplc="8B48ACBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F74EBD9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="817CF26C"/>
+    <w:lvl w:ilvl="0" w:tplc="AAE45DAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="23BC51DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="344E2264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D7B25718">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8F5E8B0A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A9ACD2DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="073CD6B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A900E1BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AB6849FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FC4DB9B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="40B4AB8A"/>
+    <w:lvl w:ilvl="0" w:tplc="4E384112">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CE369D34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5F1AF2A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8BA4AA7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BE2AC2CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8F6485A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9E4C744A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D294169A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="94A0500C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10467995"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="26FE5C3C"/>
+    <w:lvl w:ilvl="0" w:tplc="D0EEB7E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6E949B32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="75327A78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B2FAA80E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CF2A2D60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4106093C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="87C058C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5F827DC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C4688116">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="194DB5DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F03CBE3E"/>
+    <w:lvl w:ilvl="0" w:tplc="DA629012">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1350" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="993E8166">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="962CB1E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AD7E5422">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="021C4098">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="926A9496">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C55AC546">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8E4C7EF6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080E75F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E4E5C0E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE669684"/>
+    <w:lvl w:ilvl="0" w:tplc="AB101058">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1350" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6630A724">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="99F00FBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="99EEEB3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="188AD8D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3C6C7F2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="655A82F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EF74B69A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D4FEA750">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F582F82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA1617BC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10797,51 +16369,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FAD159D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9E4C4776"/>
+    <w:lvl w:ilvl="0" w:tplc="EC981F96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0D94266E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9244A746">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B07E54F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6E3098A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F6967428">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BE6CDF22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9F50324A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AFD88D1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23547841"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="60D8D628"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10946,51 +16631,366 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23D43256"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8288FFF4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24B15EB3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="65C6BE78"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="256B3EB8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="574C7D0C"/>
+    <w:lvl w:ilvl="0" w:tplc="C0D66210">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1350" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2070" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2790" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3510" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4230" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4950" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5670" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6390" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7110" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="274112CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4ECC4DC"/>
     <w:lvl w:ilvl="0" w:tplc="4B16DDAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="990"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -11035,479 +17035,370 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28545FE9"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AF81B0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8EAA8334"/>
-[...113 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="2CDC7112">
+    <w:tmpl w:val="17045522"/>
+    <w:lvl w:ilvl="0" w:tplc="FF948036">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="2648F02E">
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="9B941E36">
+        <w:ind w:left="2070" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="7598EDF4">
+        <w:ind w:left="2790" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="5D18FB3A">
+        <w:ind w:left="3510" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="9544E30A">
+        <w:ind w:left="4230" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="AEB4B36A">
+        <w:ind w:left="4950" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="8570AF48">
+        <w:ind w:left="5670" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="03C6450E">
+        <w:ind w:left="6390" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="7110" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D91B67F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="076C2636"/>
+    <w:lvl w:ilvl="0" w:tplc="50424454">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1350" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DCF66470">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B8925D34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0CBAB7D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DC58B1FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5E28B402">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="39DC2E7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="70D05BD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="97181932">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DC52799"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30C4160D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BE7AF46C"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="6C42B3E0"/>
+    <w:lvl w:ilvl="0" w:tplc="8B48ACBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30D21A2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ECF05E12"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11576,455 +17467,592 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32CC676A"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="317FC3F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="614E4EAA"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="A0020BF2"/>
+    <w:lvl w:ilvl="0" w:tplc="AB9AC5B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="26D069B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B9DE1C28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9CC4BBFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D4DCB88A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="15129738">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E00CAA2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="23444EFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FAC60094">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="336AD2E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="716A67B2"/>
+    <w:lvl w:ilvl="0" w:tplc="721AC6D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="55AC176E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1ED6630E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9E84CD48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DA80F60E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3D2A039E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3314FD14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7498753A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AE6282C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34274BBE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9B68801C"/>
+    <w:lvl w:ilvl="0" w:tplc="2D14A8BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="1350" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A8122982">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="CC24213A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="199AABCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="1B54AFBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="C242F910">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90CA19CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="D46A8A96">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="314ED1D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="336AD2E2"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38551AD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F20666A4"/>
-    <w:lvl w:ilvl="0" w:tplc="1C82F190">
+    <w:tmpl w:val="1D22274A"/>
+    <w:lvl w:ilvl="0" w:tplc="B114CFA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1350" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4D4A6134">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="72386024">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A32C7E62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D324B8E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2ECE01EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2B9691A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="548E4CA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FCFCDCB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BCA7F18"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="376A5812"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D52228CE">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="BCE633DA">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98C4206A">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F5764DFA">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="C25A6A02">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="452E817E">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...201 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D3A205A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="099E54E8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12093,279 +18121,479 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40623B1F"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DA59304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4F1EB2C6"/>
-[...11 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:tmpl w:val="6AFCE7CA"/>
+    <w:lvl w:ilvl="0" w:tplc="B134B400">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="189ED0E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1530" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="18B89554">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2250" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50345F7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2970" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="DEEA75C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3690" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="140A376A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4410" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="3B0A40F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5130" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23DE6E2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5850" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C38C86B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6570" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="434A3686"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42655F7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7DCC7ED8"/>
-    <w:lvl w:ilvl="0" w:tplc="E3001606">
+    <w:tmpl w:val="2490EDD0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1."/>
-[...13 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="right"/>
-[...3 lines deleted...]
-        </w:tabs>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D7296B7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E87A58CC"/>
+    <w:lvl w:ilvl="0" w:tplc="1258215C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="52144CC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F788E090">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A93021FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F3F6A44E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B948872A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BB74017E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="79B484BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="58E83A7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5180241D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="791CAADC"/>
+    <w:lvl w:ilvl="0" w:tplc="630E8C6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CF78C218">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C3DE90B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4A6EDF0A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0CE27752">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="11BE17C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CA6C37DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="40A4357C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="37C4C7FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53884398"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B98B01C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12434,51 +18662,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="560A7E0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C68043E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12547,253 +18775,395 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B911AD6"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="578F5AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="878ED016"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="8C9CBA62"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B411E38"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E5DCE44E"/>
+    <w:lvl w:ilvl="0" w:tplc="8B48ACBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60E22EE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4D74AC6E"/>
-    <w:lvl w:ilvl="0" w:tplc="ABD23C40">
+    <w:tmpl w:val="67B8844C"/>
+    <w:lvl w:ilvl="0" w:tplc="FF3EA5CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E7C65AF6">
+    <w:lvl w:ilvl="1" w:tplc="842AAFF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08E80DB0">
+    <w:lvl w:ilvl="2" w:tplc="17A69882">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69AA1D7E">
+    <w:lvl w:ilvl="3" w:tplc="41D2A2E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F06A9E88">
+    <w:lvl w:ilvl="4" w:tplc="64C8A15A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62E66B06">
+    <w:lvl w:ilvl="5" w:tplc="6AB05E42">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62D86E0A">
+    <w:lvl w:ilvl="6" w:tplc="9E7813DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DCEA9E2A">
+    <w:lvl w:ilvl="7" w:tplc="55CAAC0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38FCA524">
+    <w:lvl w:ilvl="8" w:tplc="43C2C6F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A92F0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="198C6B86"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12862,54 +19232,369 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7589586C"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68349D11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="641A9B44"/>
+    <w:tmpl w:val="2D4AC0FE"/>
+    <w:lvl w:ilvl="0" w:tplc="5E569520">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9BB05548">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="37BEFA1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5A862E70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EB768D5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8ABAABCE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="99C825AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D40422E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="587626BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A481C6E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="85C8E650"/>
+    <w:lvl w:ilvl="0" w:tplc="201055CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="41F48698">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F984E16A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4A12F764">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6F662D4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CEA8A954">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="65F6F79A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5EB8384E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6D8879F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CF531E5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4E0CBC0C"/>
+    <w:lvl w:ilvl="0" w:tplc="0BE2612C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1350" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2070" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2790" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3510" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4230" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4950" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5670" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6390" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7110" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F5D1819"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7AD8124E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -12975,570 +19660,1529 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2108772651">
-    <w:abstractNumId w:val="3"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E891DD6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C1101D70"/>
+    <w:lvl w:ilvl="0" w:tplc="F280A880">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1350" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2070" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2790" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3510" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4230" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4950" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5670" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6390" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7110" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="667900946">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="588270917">
+  <w:num w:numId="2" w16cid:durableId="1763868298">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="713847381">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1431778367">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="379519630">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="734159751">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="22633518">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="772091526">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="168914773">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="670789838">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1372152637">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1968078378">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="846403238">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="729186244">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1267731871">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1066993188">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="557786549">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1286962684">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1638294478">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2057655500">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1746994964">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="438915260">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="491990477">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="971640260">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="24" w16cid:durableId="120341896">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1041631481">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="25" w16cid:durableId="182206595">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2050908003">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="26" w16cid:durableId="874583053">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1398087162">
+  <w:num w:numId="27" w16cid:durableId="1459683841">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="220215487">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="544681241">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1787384541">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="506751762">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1100636304">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="32" w16cid:durableId="1385636881">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1674381407">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="33" w16cid:durableId="1813324602">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1752388059">
+  <w:num w:numId="34" w16cid:durableId="361396739">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="5597862">
-[...17 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="1119571189">
+  <w:num w:numId="35" w16cid:durableId="162285703">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="2026053854">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="36" w16cid:durableId="805590185">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="108362184">
-[...17 lines deleted...]
-  <w:num w:numId="24" w16cid:durableId="819618474">
+  <w:num w:numId="37" w16cid:durableId="642077132">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="977417795">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="38" w16cid:durableId="1026102870">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1539664769">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="39" w16cid:durableId="1539664769">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="152918333">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Garcia, Guadalupe (DCR)">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::guadalupe.garcia@mass.gov::8a6a7269-c55c-4eed-80f3-b8031403d9b7"/>
+  </w15:person>
+  <w15:person w15:author="Mast, Jeffrey (DCR)">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::jeffrey.mast@mass.gov::377b7ea0-4e76-4a15-bc2f-6ef5b62d463a"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="80"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A1F5D"/>
-    <w:rsid w:val="000337CC"/>
-[...9 lines deleted...]
-    <w:rsid w:val="000939E8"/>
+    <w:rsid w:val="00001500"/>
+    <w:rsid w:val="00002F46"/>
+    <w:rsid w:val="00017C3B"/>
+    <w:rsid w:val="00024140"/>
+    <w:rsid w:val="000264E2"/>
+    <w:rsid w:val="0003498D"/>
+    <w:rsid w:val="00042ED9"/>
+    <w:rsid w:val="00046804"/>
+    <w:rsid w:val="00046DB8"/>
+    <w:rsid w:val="0006596B"/>
+    <w:rsid w:val="00084E99"/>
+    <w:rsid w:val="00091245"/>
+    <w:rsid w:val="000935FD"/>
+    <w:rsid w:val="00094243"/>
     <w:rsid w:val="000A1F5D"/>
-    <w:rsid w:val="000A5088"/>
-[...25 lines deleted...]
-    <w:rsid w:val="001C1D90"/>
+    <w:rsid w:val="000A302E"/>
+    <w:rsid w:val="000A6013"/>
+    <w:rsid w:val="000A6FE9"/>
+    <w:rsid w:val="000AEC3F"/>
+    <w:rsid w:val="000B0BD7"/>
+    <w:rsid w:val="000B66DB"/>
+    <w:rsid w:val="000C1720"/>
+    <w:rsid w:val="000C25B6"/>
+    <w:rsid w:val="000C4C67"/>
+    <w:rsid w:val="000C60F3"/>
+    <w:rsid w:val="000C6F1F"/>
+    <w:rsid w:val="000D3B18"/>
+    <w:rsid w:val="000D4232"/>
+    <w:rsid w:val="000D4C2E"/>
+    <w:rsid w:val="000D72B3"/>
+    <w:rsid w:val="000E0850"/>
+    <w:rsid w:val="000E5232"/>
+    <w:rsid w:val="000E5981"/>
+    <w:rsid w:val="000E641A"/>
+    <w:rsid w:val="000F3C3F"/>
+    <w:rsid w:val="000F5F3C"/>
+    <w:rsid w:val="000F799E"/>
+    <w:rsid w:val="001012FA"/>
+    <w:rsid w:val="001019BE"/>
+    <w:rsid w:val="00106AF1"/>
+    <w:rsid w:val="00111D31"/>
+    <w:rsid w:val="00112103"/>
+    <w:rsid w:val="00113C0C"/>
+    <w:rsid w:val="00117F4A"/>
+    <w:rsid w:val="001245B7"/>
+    <w:rsid w:val="00124B27"/>
+    <w:rsid w:val="001305BA"/>
+    <w:rsid w:val="00130CF7"/>
+    <w:rsid w:val="00132443"/>
+    <w:rsid w:val="0013317A"/>
+    <w:rsid w:val="00142C00"/>
+    <w:rsid w:val="001440EF"/>
+    <w:rsid w:val="001447E0"/>
+    <w:rsid w:val="001453FE"/>
+    <w:rsid w:val="00153D0A"/>
+    <w:rsid w:val="00161DC8"/>
+    <w:rsid w:val="0016679D"/>
+    <w:rsid w:val="00166F4B"/>
+    <w:rsid w:val="00171464"/>
+    <w:rsid w:val="00174986"/>
+    <w:rsid w:val="001754CA"/>
+    <w:rsid w:val="0018187F"/>
+    <w:rsid w:val="00197DC4"/>
+    <w:rsid w:val="001A2EE8"/>
+    <w:rsid w:val="001A36F6"/>
+    <w:rsid w:val="001A75E4"/>
     <w:rsid w:val="001C2567"/>
-    <w:rsid w:val="001C666E"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00293F6A"/>
+    <w:rsid w:val="001C56CF"/>
+    <w:rsid w:val="001D2C46"/>
+    <w:rsid w:val="001D382E"/>
+    <w:rsid w:val="001D3D1A"/>
+    <w:rsid w:val="001D62A3"/>
+    <w:rsid w:val="001D7409"/>
+    <w:rsid w:val="001F38ED"/>
+    <w:rsid w:val="00202FFB"/>
+    <w:rsid w:val="00206949"/>
+    <w:rsid w:val="00221C9A"/>
+    <w:rsid w:val="00222573"/>
+    <w:rsid w:val="00223F8E"/>
+    <w:rsid w:val="00224A16"/>
+    <w:rsid w:val="00227AB5"/>
+    <w:rsid w:val="00233BB9"/>
+    <w:rsid w:val="00235B68"/>
+    <w:rsid w:val="00237E2E"/>
+    <w:rsid w:val="00241B3A"/>
+    <w:rsid w:val="00252291"/>
+    <w:rsid w:val="002523CA"/>
+    <w:rsid w:val="00271BE7"/>
+    <w:rsid w:val="00276871"/>
+    <w:rsid w:val="00286433"/>
+    <w:rsid w:val="00296A30"/>
+    <w:rsid w:val="002A06EC"/>
     <w:rsid w:val="002A3227"/>
-    <w:rsid w:val="002B202C"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00321EEF"/>
+    <w:rsid w:val="002B1D59"/>
+    <w:rsid w:val="002B3358"/>
+    <w:rsid w:val="002B3A0B"/>
+    <w:rsid w:val="002B4371"/>
+    <w:rsid w:val="002C413D"/>
+    <w:rsid w:val="002D1C77"/>
+    <w:rsid w:val="002E1A7F"/>
+    <w:rsid w:val="002F324F"/>
+    <w:rsid w:val="002F4CA2"/>
+    <w:rsid w:val="002F6788"/>
+    <w:rsid w:val="0031168C"/>
+    <w:rsid w:val="00317C54"/>
+    <w:rsid w:val="00320402"/>
+    <w:rsid w:val="00322C04"/>
     <w:rsid w:val="00326772"/>
-    <w:rsid w:val="00357F94"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00442D0D"/>
+    <w:rsid w:val="00330F7E"/>
+    <w:rsid w:val="00337377"/>
+    <w:rsid w:val="00346655"/>
+    <w:rsid w:val="00346BBD"/>
+    <w:rsid w:val="00346E86"/>
+    <w:rsid w:val="00353A98"/>
+    <w:rsid w:val="00354497"/>
+    <w:rsid w:val="003620F0"/>
+    <w:rsid w:val="00364D62"/>
+    <w:rsid w:val="00381F6F"/>
+    <w:rsid w:val="003829B4"/>
+    <w:rsid w:val="003851ED"/>
+    <w:rsid w:val="00385863"/>
+    <w:rsid w:val="00391F15"/>
+    <w:rsid w:val="003B4DDE"/>
+    <w:rsid w:val="003B60F0"/>
+    <w:rsid w:val="003B714B"/>
+    <w:rsid w:val="003D015B"/>
+    <w:rsid w:val="003D41FE"/>
+    <w:rsid w:val="003E06E6"/>
+    <w:rsid w:val="003E2748"/>
+    <w:rsid w:val="00401185"/>
+    <w:rsid w:val="004115F6"/>
+    <w:rsid w:val="00423A99"/>
+    <w:rsid w:val="00425783"/>
+    <w:rsid w:val="0042615D"/>
+    <w:rsid w:val="00434BE2"/>
+    <w:rsid w:val="004401D3"/>
+    <w:rsid w:val="00443CCE"/>
     <w:rsid w:val="00443FEE"/>
-    <w:rsid w:val="004529A7"/>
-[...36 lines deleted...]
-    <w:rsid w:val="00764788"/>
+    <w:rsid w:val="004455D6"/>
+    <w:rsid w:val="00453EF3"/>
+    <w:rsid w:val="00455B27"/>
+    <w:rsid w:val="00457C56"/>
+    <w:rsid w:val="004623A9"/>
+    <w:rsid w:val="00462EDE"/>
+    <w:rsid w:val="00463258"/>
+    <w:rsid w:val="00470AD5"/>
+    <w:rsid w:val="0047166D"/>
+    <w:rsid w:val="00477912"/>
+    <w:rsid w:val="00483841"/>
+    <w:rsid w:val="00487F78"/>
+    <w:rsid w:val="00497B87"/>
+    <w:rsid w:val="004A1241"/>
+    <w:rsid w:val="004D16F1"/>
+    <w:rsid w:val="004D1B4F"/>
+    <w:rsid w:val="004D1B69"/>
+    <w:rsid w:val="004D6A66"/>
+    <w:rsid w:val="004E2C62"/>
+    <w:rsid w:val="004F5497"/>
+    <w:rsid w:val="005023C2"/>
+    <w:rsid w:val="0050751E"/>
+    <w:rsid w:val="005133AC"/>
+    <w:rsid w:val="00514C79"/>
+    <w:rsid w:val="00515310"/>
+    <w:rsid w:val="00516618"/>
+    <w:rsid w:val="00520F42"/>
+    <w:rsid w:val="0052368C"/>
+    <w:rsid w:val="00526EBD"/>
+    <w:rsid w:val="00546AED"/>
+    <w:rsid w:val="00551A46"/>
+    <w:rsid w:val="005539DA"/>
+    <w:rsid w:val="00574584"/>
+    <w:rsid w:val="0057495A"/>
+    <w:rsid w:val="00583BF1"/>
+    <w:rsid w:val="0058775F"/>
+    <w:rsid w:val="005B07CB"/>
+    <w:rsid w:val="005B5C40"/>
+    <w:rsid w:val="005B5E9F"/>
+    <w:rsid w:val="005C6771"/>
+    <w:rsid w:val="005E18ED"/>
+    <w:rsid w:val="005E2BDC"/>
+    <w:rsid w:val="005E535C"/>
+    <w:rsid w:val="005E75D9"/>
+    <w:rsid w:val="006014CD"/>
+    <w:rsid w:val="0060179E"/>
+    <w:rsid w:val="00601EE1"/>
+    <w:rsid w:val="0061518F"/>
+    <w:rsid w:val="00617F47"/>
+    <w:rsid w:val="00620BC0"/>
+    <w:rsid w:val="0062408B"/>
+    <w:rsid w:val="006329E0"/>
+    <w:rsid w:val="00634A48"/>
+    <w:rsid w:val="00641AA7"/>
+    <w:rsid w:val="00642258"/>
+    <w:rsid w:val="006456BE"/>
+    <w:rsid w:val="0064764C"/>
+    <w:rsid w:val="00650431"/>
+    <w:rsid w:val="00651193"/>
+    <w:rsid w:val="0065196C"/>
+    <w:rsid w:val="00652441"/>
+    <w:rsid w:val="00656C54"/>
+    <w:rsid w:val="00657DF7"/>
+    <w:rsid w:val="00667486"/>
+    <w:rsid w:val="00670BAD"/>
+    <w:rsid w:val="00674766"/>
+    <w:rsid w:val="00675A4C"/>
+    <w:rsid w:val="00675AFC"/>
+    <w:rsid w:val="00676226"/>
+    <w:rsid w:val="00676905"/>
+    <w:rsid w:val="00683122"/>
+    <w:rsid w:val="00685CFA"/>
+    <w:rsid w:val="006875A6"/>
+    <w:rsid w:val="006903C6"/>
+    <w:rsid w:val="00690617"/>
+    <w:rsid w:val="00691D7F"/>
+    <w:rsid w:val="006A2E7C"/>
+    <w:rsid w:val="006B72CF"/>
+    <w:rsid w:val="006BB8A1"/>
+    <w:rsid w:val="006C6090"/>
+    <w:rsid w:val="006C626C"/>
+    <w:rsid w:val="006D1DFF"/>
+    <w:rsid w:val="006D462F"/>
+    <w:rsid w:val="006F63F9"/>
+    <w:rsid w:val="007237E0"/>
+    <w:rsid w:val="00725CC9"/>
+    <w:rsid w:val="00726F69"/>
+    <w:rsid w:val="0072E633"/>
+    <w:rsid w:val="00744C3A"/>
+    <w:rsid w:val="00753AF6"/>
     <w:rsid w:val="00765971"/>
-    <w:rsid w:val="00785C84"/>
-[...5 lines deleted...]
-    <w:rsid w:val="007E4BA6"/>
+    <w:rsid w:val="007A1460"/>
+    <w:rsid w:val="007A1732"/>
+    <w:rsid w:val="007A3D3B"/>
+    <w:rsid w:val="007B0A77"/>
+    <w:rsid w:val="007B2D03"/>
+    <w:rsid w:val="007B6F26"/>
+    <w:rsid w:val="007D1F5E"/>
+    <w:rsid w:val="007D417D"/>
+    <w:rsid w:val="007D4437"/>
+    <w:rsid w:val="007D7257"/>
+    <w:rsid w:val="007E5597"/>
+    <w:rsid w:val="007E5716"/>
     <w:rsid w:val="007F033D"/>
-    <w:rsid w:val="007F1B37"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00843780"/>
+    <w:rsid w:val="007F14E8"/>
+    <w:rsid w:val="00800ED9"/>
+    <w:rsid w:val="008013B5"/>
+    <w:rsid w:val="008019E3"/>
+    <w:rsid w:val="008068F7"/>
+    <w:rsid w:val="00807ACF"/>
+    <w:rsid w:val="00822AE9"/>
+    <w:rsid w:val="008239B6"/>
+    <w:rsid w:val="00824837"/>
+    <w:rsid w:val="0083139E"/>
+    <w:rsid w:val="00840F8D"/>
+    <w:rsid w:val="00842617"/>
     <w:rsid w:val="00845318"/>
-    <w:rsid w:val="00852901"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008A64E7"/>
+    <w:rsid w:val="0085264D"/>
+    <w:rsid w:val="00857127"/>
+    <w:rsid w:val="0086C7E0"/>
+    <w:rsid w:val="00882894"/>
+    <w:rsid w:val="00883B67"/>
+    <w:rsid w:val="00885901"/>
+    <w:rsid w:val="00897471"/>
+    <w:rsid w:val="008A2F19"/>
+    <w:rsid w:val="008A554C"/>
+    <w:rsid w:val="008B0C99"/>
     <w:rsid w:val="008B20AC"/>
-    <w:rsid w:val="008C0740"/>
+    <w:rsid w:val="008B4E5E"/>
     <w:rsid w:val="008C17B0"/>
-    <w:rsid w:val="008E65CC"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009534B1"/>
+    <w:rsid w:val="008E1A27"/>
+    <w:rsid w:val="008E2118"/>
+    <w:rsid w:val="008F2B46"/>
+    <w:rsid w:val="008F2E19"/>
+    <w:rsid w:val="00901C4E"/>
+    <w:rsid w:val="00903D5C"/>
+    <w:rsid w:val="00905236"/>
+    <w:rsid w:val="00905E5D"/>
+    <w:rsid w:val="00907A4C"/>
+    <w:rsid w:val="00910C7D"/>
+    <w:rsid w:val="00913314"/>
+    <w:rsid w:val="00916777"/>
+    <w:rsid w:val="00926983"/>
+    <w:rsid w:val="00936640"/>
+    <w:rsid w:val="00942BFF"/>
+    <w:rsid w:val="009464FF"/>
     <w:rsid w:val="00953B4F"/>
-    <w:rsid w:val="00961FD6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009657A5"/>
+    <w:rsid w:val="00966547"/>
     <w:rsid w:val="009670C9"/>
-    <w:rsid w:val="00970CB1"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00A27C63"/>
+    <w:rsid w:val="00975212"/>
+    <w:rsid w:val="00984F2D"/>
+    <w:rsid w:val="009979D0"/>
+    <w:rsid w:val="009A186E"/>
+    <w:rsid w:val="009A7074"/>
+    <w:rsid w:val="009B45E4"/>
+    <w:rsid w:val="009B66B2"/>
+    <w:rsid w:val="009B7A15"/>
+    <w:rsid w:val="009D49AE"/>
+    <w:rsid w:val="009D64A7"/>
+    <w:rsid w:val="009E0336"/>
+    <w:rsid w:val="009E077A"/>
+    <w:rsid w:val="009E0940"/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:rsid w:val="009E7380"/>
+    <w:rsid w:val="009F36C5"/>
+    <w:rsid w:val="009F5519"/>
+    <w:rsid w:val="009F62DB"/>
+    <w:rsid w:val="00A24944"/>
+    <w:rsid w:val="00A25432"/>
+    <w:rsid w:val="00A27E05"/>
     <w:rsid w:val="00A304B4"/>
-    <w:rsid w:val="00A30D44"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00BB0873"/>
+    <w:rsid w:val="00A40D68"/>
+    <w:rsid w:val="00A410A4"/>
+    <w:rsid w:val="00A41233"/>
+    <w:rsid w:val="00A43672"/>
+    <w:rsid w:val="00A53563"/>
+    <w:rsid w:val="00A54929"/>
+    <w:rsid w:val="00A6034C"/>
+    <w:rsid w:val="00A64DEE"/>
+    <w:rsid w:val="00A720DD"/>
+    <w:rsid w:val="00A80BE8"/>
+    <w:rsid w:val="00A82BAC"/>
+    <w:rsid w:val="00AA5832"/>
+    <w:rsid w:val="00AA5AE5"/>
+    <w:rsid w:val="00AA6F1E"/>
+    <w:rsid w:val="00AA700A"/>
+    <w:rsid w:val="00AB0AC1"/>
+    <w:rsid w:val="00AB5A6A"/>
+    <w:rsid w:val="00AB7D86"/>
+    <w:rsid w:val="00AC0F11"/>
+    <w:rsid w:val="00AC1350"/>
+    <w:rsid w:val="00AC4EB0"/>
+    <w:rsid w:val="00AE3488"/>
+    <w:rsid w:val="00AF2FBF"/>
+    <w:rsid w:val="00AF4B38"/>
+    <w:rsid w:val="00AF60F9"/>
+    <w:rsid w:val="00AF69C4"/>
+    <w:rsid w:val="00AF75CC"/>
+    <w:rsid w:val="00AF7D86"/>
+    <w:rsid w:val="00B013B0"/>
+    <w:rsid w:val="00B05050"/>
+    <w:rsid w:val="00B0731B"/>
+    <w:rsid w:val="00B07ED1"/>
+    <w:rsid w:val="00B27DC4"/>
+    <w:rsid w:val="00B40D08"/>
+    <w:rsid w:val="00B5133E"/>
+    <w:rsid w:val="00B53298"/>
+    <w:rsid w:val="00B75E72"/>
+    <w:rsid w:val="00B83776"/>
+    <w:rsid w:val="00B922DC"/>
+    <w:rsid w:val="00BA5EC0"/>
+    <w:rsid w:val="00BA73F8"/>
+    <w:rsid w:val="00BB0177"/>
+    <w:rsid w:val="00BB040B"/>
     <w:rsid w:val="00BC17B0"/>
-    <w:rsid w:val="00BC7F49"/>
+    <w:rsid w:val="00BC2A96"/>
+    <w:rsid w:val="00BC680C"/>
+    <w:rsid w:val="00BC6B76"/>
     <w:rsid w:val="00BD1AC5"/>
-    <w:rsid w:val="00BE4CDC"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00C83C99"/>
+    <w:rsid w:val="00BD2B5E"/>
+    <w:rsid w:val="00BD6BA3"/>
+    <w:rsid w:val="00BE3752"/>
+    <w:rsid w:val="00BF132F"/>
+    <w:rsid w:val="00BF2F79"/>
+    <w:rsid w:val="00BF5221"/>
+    <w:rsid w:val="00C10EAB"/>
+    <w:rsid w:val="00C11647"/>
+    <w:rsid w:val="00C1693F"/>
+    <w:rsid w:val="00C202FC"/>
+    <w:rsid w:val="00C20DE5"/>
+    <w:rsid w:val="00C24C8A"/>
+    <w:rsid w:val="00C403B2"/>
+    <w:rsid w:val="00C423D9"/>
+    <w:rsid w:val="00C52B47"/>
+    <w:rsid w:val="00C6137E"/>
+    <w:rsid w:val="00C644B1"/>
+    <w:rsid w:val="00C71145"/>
+    <w:rsid w:val="00C733E9"/>
+    <w:rsid w:val="00C80E96"/>
+    <w:rsid w:val="00C81EE7"/>
+    <w:rsid w:val="00C902D4"/>
     <w:rsid w:val="00C968D2"/>
-    <w:rsid w:val="00CA2873"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00D30EEE"/>
+    <w:rsid w:val="00CA256F"/>
+    <w:rsid w:val="00CB3248"/>
+    <w:rsid w:val="00CB78C5"/>
+    <w:rsid w:val="00CC348B"/>
+    <w:rsid w:val="00CC35F9"/>
+    <w:rsid w:val="00CC7064"/>
+    <w:rsid w:val="00CD0CE0"/>
+    <w:rsid w:val="00CE1CF1"/>
+    <w:rsid w:val="00CE2132"/>
+    <w:rsid w:val="00CE28AA"/>
+    <w:rsid w:val="00CF0001"/>
+    <w:rsid w:val="00CF5A52"/>
+    <w:rsid w:val="00CF6B7F"/>
+    <w:rsid w:val="00D07EB0"/>
+    <w:rsid w:val="00D1771E"/>
+    <w:rsid w:val="00D20DD3"/>
+    <w:rsid w:val="00D27C62"/>
     <w:rsid w:val="00D34906"/>
-    <w:rsid w:val="00D4116C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D7376B"/>
+    <w:rsid w:val="00D45AD6"/>
+    <w:rsid w:val="00D518DA"/>
+    <w:rsid w:val="00D57194"/>
+    <w:rsid w:val="00D6333A"/>
+    <w:rsid w:val="00D652A6"/>
+    <w:rsid w:val="00D73E0F"/>
     <w:rsid w:val="00D73E4E"/>
-    <w:rsid w:val="00D76C8F"/>
-[...33 lines deleted...]
-    <w:rsid w:val="00F34445"/>
+    <w:rsid w:val="00D777F6"/>
+    <w:rsid w:val="00D779A2"/>
+    <w:rsid w:val="00D83704"/>
+    <w:rsid w:val="00D83EB8"/>
+    <w:rsid w:val="00D907E3"/>
+    <w:rsid w:val="00D90ACF"/>
+    <w:rsid w:val="00D9599C"/>
+    <w:rsid w:val="00D95DE6"/>
+    <w:rsid w:val="00D97DE2"/>
+    <w:rsid w:val="00DB0934"/>
+    <w:rsid w:val="00DB194D"/>
+    <w:rsid w:val="00DB282D"/>
+    <w:rsid w:val="00DB456C"/>
+    <w:rsid w:val="00DC105A"/>
+    <w:rsid w:val="00DC5B77"/>
+    <w:rsid w:val="00DD00D2"/>
+    <w:rsid w:val="00DD2A4F"/>
+    <w:rsid w:val="00DD3561"/>
+    <w:rsid w:val="00DD486F"/>
+    <w:rsid w:val="00DD793D"/>
+    <w:rsid w:val="00DE5D1A"/>
+    <w:rsid w:val="00DF0001"/>
+    <w:rsid w:val="00DF1B60"/>
+    <w:rsid w:val="00DF2E98"/>
+    <w:rsid w:val="00DF78F8"/>
+    <w:rsid w:val="00E008CF"/>
+    <w:rsid w:val="00E03E87"/>
+    <w:rsid w:val="00E11E46"/>
+    <w:rsid w:val="00E12C4F"/>
+    <w:rsid w:val="00E174F0"/>
+    <w:rsid w:val="00E22534"/>
+    <w:rsid w:val="00E2594A"/>
+    <w:rsid w:val="00E25BD9"/>
+    <w:rsid w:val="00E25DA9"/>
+    <w:rsid w:val="00E27156"/>
+    <w:rsid w:val="00E3212D"/>
+    <w:rsid w:val="00E40546"/>
+    <w:rsid w:val="00E40ACB"/>
+    <w:rsid w:val="00E43EE1"/>
+    <w:rsid w:val="00E55388"/>
+    <w:rsid w:val="00E57417"/>
+    <w:rsid w:val="00E65D3D"/>
+    <w:rsid w:val="00E7169D"/>
+    <w:rsid w:val="00E75DB9"/>
+    <w:rsid w:val="00E82F25"/>
+    <w:rsid w:val="00E86679"/>
+    <w:rsid w:val="00E86751"/>
+    <w:rsid w:val="00E92F64"/>
+    <w:rsid w:val="00E93A45"/>
+    <w:rsid w:val="00E97FEA"/>
+    <w:rsid w:val="00EA4218"/>
+    <w:rsid w:val="00EA5D6A"/>
+    <w:rsid w:val="00EB1077"/>
+    <w:rsid w:val="00EB4896"/>
+    <w:rsid w:val="00EC7BF4"/>
+    <w:rsid w:val="00ED27F5"/>
+    <w:rsid w:val="00ED2877"/>
+    <w:rsid w:val="00ED31DC"/>
+    <w:rsid w:val="00ED487D"/>
+    <w:rsid w:val="00EF75C7"/>
+    <w:rsid w:val="00F02968"/>
+    <w:rsid w:val="00F05DCB"/>
+    <w:rsid w:val="00F05FD0"/>
+    <w:rsid w:val="00F13917"/>
+    <w:rsid w:val="00F1650B"/>
+    <w:rsid w:val="00F20F9D"/>
+    <w:rsid w:val="00F22ADC"/>
+    <w:rsid w:val="00F23558"/>
+    <w:rsid w:val="00F338A4"/>
+    <w:rsid w:val="00F3479D"/>
     <w:rsid w:val="00F3486E"/>
+    <w:rsid w:val="00F3557B"/>
+    <w:rsid w:val="00F37EBE"/>
     <w:rsid w:val="00F42462"/>
-    <w:rsid w:val="00F43623"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00F833C0"/>
+    <w:rsid w:val="00F47D4D"/>
+    <w:rsid w:val="00F8183A"/>
+    <w:rsid w:val="00F81E7E"/>
+    <w:rsid w:val="00F8767C"/>
     <w:rsid w:val="00F913E6"/>
-    <w:rsid w:val="00FA1597"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00FF4756"/>
+    <w:rsid w:val="00F928D1"/>
+    <w:rsid w:val="00F94703"/>
+    <w:rsid w:val="00F97B45"/>
+    <w:rsid w:val="00FA2347"/>
+    <w:rsid w:val="00FA31A9"/>
+    <w:rsid w:val="00FA7540"/>
+    <w:rsid w:val="00FB26B5"/>
+    <w:rsid w:val="00FC188D"/>
+    <w:rsid w:val="00FD1D21"/>
+    <w:rsid w:val="00FD2311"/>
+    <w:rsid w:val="00FD564A"/>
+    <w:rsid w:val="00FD5D3E"/>
+    <w:rsid w:val="00FD602C"/>
+    <w:rsid w:val="00FD60E8"/>
+    <w:rsid w:val="00FE2F64"/>
+    <w:rsid w:val="00FE5455"/>
+    <w:rsid w:val="00FE6A0E"/>
+    <w:rsid w:val="00FE6AC9"/>
+    <w:rsid w:val="00FF11FF"/>
+    <w:rsid w:val="00FF595D"/>
     <w:rsid w:val="00FF64A3"/>
-    <w:rsid w:val="00FF7252"/>
-[...82 lines deleted...]
-    <w:rsid w:val="7FDE14F8"/>
+    <w:rsid w:val="01394E0E"/>
+    <w:rsid w:val="01456929"/>
+    <w:rsid w:val="01701C3C"/>
+    <w:rsid w:val="0176A9BD"/>
+    <w:rsid w:val="0185EB14"/>
+    <w:rsid w:val="01B158BB"/>
+    <w:rsid w:val="01FA7880"/>
+    <w:rsid w:val="0202B03C"/>
+    <w:rsid w:val="020C7EEC"/>
+    <w:rsid w:val="022F9537"/>
+    <w:rsid w:val="023A6503"/>
+    <w:rsid w:val="027D9E09"/>
+    <w:rsid w:val="02A89148"/>
+    <w:rsid w:val="02AB9451"/>
+    <w:rsid w:val="02B9CD6B"/>
+    <w:rsid w:val="02ECAD08"/>
+    <w:rsid w:val="030BEC9D"/>
+    <w:rsid w:val="03229003"/>
+    <w:rsid w:val="033E2624"/>
+    <w:rsid w:val="03564844"/>
+    <w:rsid w:val="03762F61"/>
+    <w:rsid w:val="03AA690A"/>
+    <w:rsid w:val="03BC3A33"/>
+    <w:rsid w:val="03CBCFF3"/>
+    <w:rsid w:val="041ECF3C"/>
+    <w:rsid w:val="04BF3142"/>
+    <w:rsid w:val="04C6A0AB"/>
+    <w:rsid w:val="04F463EC"/>
+    <w:rsid w:val="05473E17"/>
+    <w:rsid w:val="05B2F435"/>
+    <w:rsid w:val="05DE38E9"/>
+    <w:rsid w:val="0645CE95"/>
+    <w:rsid w:val="068630E9"/>
+    <w:rsid w:val="06D1A672"/>
+    <w:rsid w:val="06D31B25"/>
+    <w:rsid w:val="06E7262D"/>
+    <w:rsid w:val="070F8048"/>
+    <w:rsid w:val="07193BA2"/>
+    <w:rsid w:val="0729B588"/>
+    <w:rsid w:val="0736FB16"/>
+    <w:rsid w:val="07967D3D"/>
+    <w:rsid w:val="07B20EE4"/>
+    <w:rsid w:val="07C63563"/>
+    <w:rsid w:val="0802F143"/>
+    <w:rsid w:val="082F74DB"/>
+    <w:rsid w:val="088B175C"/>
+    <w:rsid w:val="089BADD8"/>
+    <w:rsid w:val="08BE649F"/>
+    <w:rsid w:val="08FCE218"/>
+    <w:rsid w:val="09164A85"/>
+    <w:rsid w:val="09324D9E"/>
+    <w:rsid w:val="093DAE03"/>
+    <w:rsid w:val="09927045"/>
+    <w:rsid w:val="0A4E6068"/>
+    <w:rsid w:val="0A74D7E0"/>
+    <w:rsid w:val="0AA1A4F7"/>
+    <w:rsid w:val="0ABDF81C"/>
+    <w:rsid w:val="0B3E281E"/>
+    <w:rsid w:val="0B3EE1F3"/>
+    <w:rsid w:val="0B50F56D"/>
+    <w:rsid w:val="0B65586A"/>
+    <w:rsid w:val="0B9F82CA"/>
+    <w:rsid w:val="0BD22E9B"/>
+    <w:rsid w:val="0C229C44"/>
+    <w:rsid w:val="0C23404C"/>
+    <w:rsid w:val="0D0128CB"/>
+    <w:rsid w:val="0D11FCEE"/>
+    <w:rsid w:val="0D75DDD6"/>
+    <w:rsid w:val="0DBE336D"/>
+    <w:rsid w:val="0DC5F546"/>
+    <w:rsid w:val="0DCD9A13"/>
+    <w:rsid w:val="0E075289"/>
+    <w:rsid w:val="0E1D2416"/>
+    <w:rsid w:val="0E533668"/>
+    <w:rsid w:val="0ED24474"/>
+    <w:rsid w:val="0EEDFF24"/>
+    <w:rsid w:val="0F1848CC"/>
+    <w:rsid w:val="0F981D48"/>
+    <w:rsid w:val="101994E8"/>
+    <w:rsid w:val="1020A403"/>
+    <w:rsid w:val="10DD32C6"/>
+    <w:rsid w:val="10E114A9"/>
+    <w:rsid w:val="110885F2"/>
+    <w:rsid w:val="111BD11F"/>
+    <w:rsid w:val="117B326D"/>
+    <w:rsid w:val="11DA291A"/>
+    <w:rsid w:val="11ECB8D4"/>
+    <w:rsid w:val="120E50CE"/>
+    <w:rsid w:val="12537A51"/>
+    <w:rsid w:val="12585933"/>
+    <w:rsid w:val="125AAAAF"/>
+    <w:rsid w:val="1260DA9C"/>
+    <w:rsid w:val="129A30B2"/>
+    <w:rsid w:val="12BF17CA"/>
+    <w:rsid w:val="12C47DD1"/>
+    <w:rsid w:val="12FCDE00"/>
+    <w:rsid w:val="13722782"/>
+    <w:rsid w:val="138B6B94"/>
+    <w:rsid w:val="13CB164C"/>
+    <w:rsid w:val="13CCF2D7"/>
+    <w:rsid w:val="13FCAAFD"/>
+    <w:rsid w:val="14222276"/>
+    <w:rsid w:val="1504A939"/>
+    <w:rsid w:val="151880B4"/>
+    <w:rsid w:val="152D9509"/>
+    <w:rsid w:val="153B443D"/>
+    <w:rsid w:val="15AC8BE1"/>
+    <w:rsid w:val="15B33749"/>
+    <w:rsid w:val="15D28597"/>
+    <w:rsid w:val="1632BC9E"/>
+    <w:rsid w:val="16561230"/>
+    <w:rsid w:val="16A5FD2B"/>
+    <w:rsid w:val="16A63D14"/>
+    <w:rsid w:val="16CD7B6D"/>
+    <w:rsid w:val="1705F8FF"/>
+    <w:rsid w:val="171E62E7"/>
+    <w:rsid w:val="1753F5E5"/>
+    <w:rsid w:val="177D491B"/>
+    <w:rsid w:val="17925886"/>
+    <w:rsid w:val="17AAE8B0"/>
+    <w:rsid w:val="17C4F738"/>
+    <w:rsid w:val="182327CE"/>
+    <w:rsid w:val="18293B0B"/>
+    <w:rsid w:val="183D0EF1"/>
+    <w:rsid w:val="189013D1"/>
+    <w:rsid w:val="18A51EC4"/>
+    <w:rsid w:val="18BE82CD"/>
+    <w:rsid w:val="18D9037B"/>
+    <w:rsid w:val="18EEE7F4"/>
+    <w:rsid w:val="1960E76E"/>
+    <w:rsid w:val="198E599C"/>
+    <w:rsid w:val="19915FF8"/>
+    <w:rsid w:val="19EE53C7"/>
+    <w:rsid w:val="1A611BBD"/>
+    <w:rsid w:val="1A6A8DA9"/>
+    <w:rsid w:val="1ACF7A9F"/>
+    <w:rsid w:val="1AD56962"/>
+    <w:rsid w:val="1ADA9BD5"/>
+    <w:rsid w:val="1AEEA39A"/>
+    <w:rsid w:val="1B027853"/>
+    <w:rsid w:val="1B31734E"/>
+    <w:rsid w:val="1B383164"/>
+    <w:rsid w:val="1B467AD7"/>
+    <w:rsid w:val="1B83F757"/>
+    <w:rsid w:val="1B8D84F8"/>
+    <w:rsid w:val="1B9ADEF9"/>
+    <w:rsid w:val="1BD0271B"/>
+    <w:rsid w:val="1BEB8A22"/>
+    <w:rsid w:val="1BEC9CE5"/>
+    <w:rsid w:val="1C14FF69"/>
+    <w:rsid w:val="1CA6C004"/>
+    <w:rsid w:val="1CAB79E0"/>
+    <w:rsid w:val="1D355758"/>
+    <w:rsid w:val="1D51F1FC"/>
+    <w:rsid w:val="1D895DAC"/>
+    <w:rsid w:val="1DC44DEA"/>
+    <w:rsid w:val="1DD185F1"/>
+    <w:rsid w:val="1DE2D319"/>
+    <w:rsid w:val="1E531182"/>
+    <w:rsid w:val="1E624FE3"/>
+    <w:rsid w:val="1E664868"/>
+    <w:rsid w:val="1E6AFC7B"/>
+    <w:rsid w:val="1EF5EFEA"/>
+    <w:rsid w:val="1F0633A4"/>
+    <w:rsid w:val="1F0B3DA1"/>
+    <w:rsid w:val="1F23B4C2"/>
+    <w:rsid w:val="1F2F7776"/>
+    <w:rsid w:val="1F5F98F5"/>
+    <w:rsid w:val="1FE19372"/>
+    <w:rsid w:val="205499A3"/>
+    <w:rsid w:val="2072C569"/>
+    <w:rsid w:val="2120EB3D"/>
+    <w:rsid w:val="214AEB79"/>
+    <w:rsid w:val="2150EB80"/>
+    <w:rsid w:val="2156AF9D"/>
+    <w:rsid w:val="216CAF9D"/>
+    <w:rsid w:val="21A29D3D"/>
+    <w:rsid w:val="21B21F2D"/>
+    <w:rsid w:val="21C97B94"/>
+    <w:rsid w:val="21D3BA01"/>
+    <w:rsid w:val="21E6DB75"/>
+    <w:rsid w:val="22222D21"/>
+    <w:rsid w:val="223784FD"/>
+    <w:rsid w:val="22485575"/>
+    <w:rsid w:val="224BFC89"/>
+    <w:rsid w:val="22E4C4D9"/>
+    <w:rsid w:val="234C4C8D"/>
+    <w:rsid w:val="235F4FE1"/>
+    <w:rsid w:val="236EA879"/>
+    <w:rsid w:val="23C0A7D1"/>
+    <w:rsid w:val="23E06677"/>
+    <w:rsid w:val="24120B6D"/>
+    <w:rsid w:val="2418FBE2"/>
+    <w:rsid w:val="24899078"/>
+    <w:rsid w:val="250968E6"/>
+    <w:rsid w:val="250F9B2A"/>
+    <w:rsid w:val="252A7A87"/>
+    <w:rsid w:val="253EB89D"/>
+    <w:rsid w:val="2544455D"/>
+    <w:rsid w:val="25509465"/>
+    <w:rsid w:val="2559E5A8"/>
+    <w:rsid w:val="2589BE38"/>
+    <w:rsid w:val="25905061"/>
+    <w:rsid w:val="25B08203"/>
+    <w:rsid w:val="25C62F59"/>
+    <w:rsid w:val="25CD540C"/>
+    <w:rsid w:val="25F97B68"/>
+    <w:rsid w:val="26760E60"/>
+    <w:rsid w:val="267BF16D"/>
+    <w:rsid w:val="26A84179"/>
+    <w:rsid w:val="26EB2032"/>
+    <w:rsid w:val="2710EE8B"/>
+    <w:rsid w:val="27171795"/>
+    <w:rsid w:val="27D8AC1E"/>
+    <w:rsid w:val="27DFBA6A"/>
+    <w:rsid w:val="28726A0F"/>
+    <w:rsid w:val="288C492C"/>
+    <w:rsid w:val="28DA3EF3"/>
+    <w:rsid w:val="29365705"/>
+    <w:rsid w:val="29DAAF39"/>
+    <w:rsid w:val="29E651F9"/>
+    <w:rsid w:val="2A4E89E6"/>
+    <w:rsid w:val="2AD8BDE4"/>
+    <w:rsid w:val="2B05735B"/>
+    <w:rsid w:val="2B6530FE"/>
+    <w:rsid w:val="2BC73831"/>
+    <w:rsid w:val="2C5FC4D9"/>
+    <w:rsid w:val="2CDC7437"/>
+    <w:rsid w:val="2D174E43"/>
+    <w:rsid w:val="2D344048"/>
+    <w:rsid w:val="2D3D255F"/>
+    <w:rsid w:val="2D4FEA63"/>
+    <w:rsid w:val="2D6A8D95"/>
+    <w:rsid w:val="2E467293"/>
+    <w:rsid w:val="2EA57286"/>
+    <w:rsid w:val="2ED4C240"/>
+    <w:rsid w:val="2F08B926"/>
+    <w:rsid w:val="2F37CED6"/>
+    <w:rsid w:val="2FB12042"/>
+    <w:rsid w:val="2FB4A29B"/>
+    <w:rsid w:val="2FC5F582"/>
+    <w:rsid w:val="2FC92CD3"/>
+    <w:rsid w:val="2FE011FE"/>
+    <w:rsid w:val="30251E7A"/>
+    <w:rsid w:val="30767262"/>
+    <w:rsid w:val="309CC6EA"/>
+    <w:rsid w:val="309E51C6"/>
+    <w:rsid w:val="30A949DD"/>
+    <w:rsid w:val="30BFB424"/>
+    <w:rsid w:val="30F8C8A0"/>
+    <w:rsid w:val="313882D6"/>
+    <w:rsid w:val="313C909F"/>
+    <w:rsid w:val="3155862B"/>
+    <w:rsid w:val="3178A818"/>
+    <w:rsid w:val="31A54EDF"/>
+    <w:rsid w:val="31CF7BD3"/>
+    <w:rsid w:val="31F8B46E"/>
+    <w:rsid w:val="31FEA048"/>
+    <w:rsid w:val="3226DAF0"/>
+    <w:rsid w:val="328699FA"/>
+    <w:rsid w:val="32A0AF74"/>
+    <w:rsid w:val="32D32152"/>
+    <w:rsid w:val="32E2F0ED"/>
+    <w:rsid w:val="32F332A4"/>
+    <w:rsid w:val="331ACB35"/>
+    <w:rsid w:val="33269A25"/>
+    <w:rsid w:val="335B1EC8"/>
+    <w:rsid w:val="33600CD3"/>
+    <w:rsid w:val="33A5E178"/>
+    <w:rsid w:val="33BA8099"/>
+    <w:rsid w:val="33BBB10A"/>
+    <w:rsid w:val="3426D3F5"/>
+    <w:rsid w:val="3458D9D2"/>
+    <w:rsid w:val="34700D73"/>
+    <w:rsid w:val="348D26ED"/>
+    <w:rsid w:val="348E2D55"/>
+    <w:rsid w:val="34C9C5E5"/>
+    <w:rsid w:val="352D5186"/>
+    <w:rsid w:val="356F6864"/>
+    <w:rsid w:val="3575E664"/>
+    <w:rsid w:val="35C2F2DA"/>
+    <w:rsid w:val="3675DAC8"/>
+    <w:rsid w:val="369E239F"/>
+    <w:rsid w:val="36B4FAEE"/>
+    <w:rsid w:val="36DECA0A"/>
+    <w:rsid w:val="3750A67C"/>
+    <w:rsid w:val="375202C0"/>
+    <w:rsid w:val="375A8EA9"/>
+    <w:rsid w:val="378EDDDA"/>
+    <w:rsid w:val="37AB5067"/>
+    <w:rsid w:val="37B83BE3"/>
+    <w:rsid w:val="37D05E34"/>
+    <w:rsid w:val="37EA9399"/>
+    <w:rsid w:val="37F27F92"/>
+    <w:rsid w:val="380F2C14"/>
+    <w:rsid w:val="385BEE90"/>
+    <w:rsid w:val="395BF067"/>
+    <w:rsid w:val="395FBE0D"/>
+    <w:rsid w:val="3995C601"/>
+    <w:rsid w:val="399A22AA"/>
+    <w:rsid w:val="39EDE047"/>
+    <w:rsid w:val="3A05CEC5"/>
+    <w:rsid w:val="3A1129CE"/>
+    <w:rsid w:val="3A119889"/>
+    <w:rsid w:val="3A1FCCAA"/>
+    <w:rsid w:val="3A268765"/>
+    <w:rsid w:val="3A69A2DE"/>
+    <w:rsid w:val="3A9FFF27"/>
+    <w:rsid w:val="3AC12475"/>
+    <w:rsid w:val="3AC26834"/>
+    <w:rsid w:val="3AD46324"/>
+    <w:rsid w:val="3AE1451E"/>
+    <w:rsid w:val="3B020ADB"/>
+    <w:rsid w:val="3C2C04F7"/>
+    <w:rsid w:val="3C2E8ABB"/>
+    <w:rsid w:val="3CD6061C"/>
+    <w:rsid w:val="3DAE51D5"/>
+    <w:rsid w:val="3DC9F79C"/>
+    <w:rsid w:val="3E52B075"/>
+    <w:rsid w:val="3E747452"/>
+    <w:rsid w:val="3E9BF956"/>
+    <w:rsid w:val="3EB320D1"/>
+    <w:rsid w:val="3EFD78AD"/>
+    <w:rsid w:val="3F1AB10C"/>
+    <w:rsid w:val="3F1FBB97"/>
+    <w:rsid w:val="3FD669DC"/>
+    <w:rsid w:val="3FDB2BFC"/>
+    <w:rsid w:val="4044D065"/>
+    <w:rsid w:val="4058A624"/>
+    <w:rsid w:val="40A6091F"/>
+    <w:rsid w:val="40CD4A0A"/>
+    <w:rsid w:val="40D13A31"/>
+    <w:rsid w:val="4101FBDE"/>
+    <w:rsid w:val="414A5358"/>
+    <w:rsid w:val="4172DDA2"/>
+    <w:rsid w:val="41C048FD"/>
+    <w:rsid w:val="4201C239"/>
+    <w:rsid w:val="4210CB93"/>
+    <w:rsid w:val="42313293"/>
+    <w:rsid w:val="42465A35"/>
+    <w:rsid w:val="425FE2A2"/>
+    <w:rsid w:val="42683B57"/>
+    <w:rsid w:val="42785BB4"/>
+    <w:rsid w:val="42926C26"/>
+    <w:rsid w:val="42D3E94C"/>
+    <w:rsid w:val="42F600DB"/>
+    <w:rsid w:val="4329F5D2"/>
+    <w:rsid w:val="433B3573"/>
+    <w:rsid w:val="43A6493E"/>
+    <w:rsid w:val="43A6D3F2"/>
+    <w:rsid w:val="43E4B780"/>
+    <w:rsid w:val="43EBAE8C"/>
+    <w:rsid w:val="43F7E069"/>
+    <w:rsid w:val="44142C15"/>
+    <w:rsid w:val="4490D4DA"/>
+    <w:rsid w:val="44971AFC"/>
+    <w:rsid w:val="44C46756"/>
+    <w:rsid w:val="4554525A"/>
+    <w:rsid w:val="4596EE16"/>
+    <w:rsid w:val="45B8CE1E"/>
+    <w:rsid w:val="45B9DA91"/>
+    <w:rsid w:val="45D1442F"/>
+    <w:rsid w:val="4603A44B"/>
+    <w:rsid w:val="461C8D60"/>
+    <w:rsid w:val="472AF83C"/>
+    <w:rsid w:val="4748D7F5"/>
+    <w:rsid w:val="477CB121"/>
+    <w:rsid w:val="47D58036"/>
+    <w:rsid w:val="488BF31C"/>
+    <w:rsid w:val="489706B2"/>
+    <w:rsid w:val="48D707F8"/>
+    <w:rsid w:val="48D87739"/>
+    <w:rsid w:val="48E4D178"/>
+    <w:rsid w:val="49200B21"/>
+    <w:rsid w:val="492FC6FF"/>
+    <w:rsid w:val="493A997B"/>
+    <w:rsid w:val="493B4932"/>
+    <w:rsid w:val="4948FD2B"/>
+    <w:rsid w:val="495152C3"/>
+    <w:rsid w:val="495AC5D7"/>
+    <w:rsid w:val="495E6A5D"/>
+    <w:rsid w:val="497EB01C"/>
+    <w:rsid w:val="499C76DB"/>
+    <w:rsid w:val="49A08434"/>
+    <w:rsid w:val="49B50824"/>
+    <w:rsid w:val="49CF901A"/>
+    <w:rsid w:val="4A1F19DC"/>
+    <w:rsid w:val="4A6489B8"/>
+    <w:rsid w:val="4A6721ED"/>
+    <w:rsid w:val="4ABC7ED2"/>
+    <w:rsid w:val="4AD75CFB"/>
+    <w:rsid w:val="4AEB4FF8"/>
+    <w:rsid w:val="4B05170A"/>
+    <w:rsid w:val="4B1E175F"/>
+    <w:rsid w:val="4BA9BF6D"/>
+    <w:rsid w:val="4BAF75D0"/>
+    <w:rsid w:val="4BCD34C3"/>
+    <w:rsid w:val="4C209ADE"/>
+    <w:rsid w:val="4C2559D2"/>
+    <w:rsid w:val="4C4085B3"/>
+    <w:rsid w:val="4C4731BF"/>
+    <w:rsid w:val="4C694700"/>
+    <w:rsid w:val="4C9E61C8"/>
+    <w:rsid w:val="4CCF38EE"/>
+    <w:rsid w:val="4CEB7813"/>
+    <w:rsid w:val="4CF7B8D7"/>
+    <w:rsid w:val="4D516AB0"/>
+    <w:rsid w:val="4D76F634"/>
+    <w:rsid w:val="4DDC5614"/>
+    <w:rsid w:val="4DE0C8A8"/>
+    <w:rsid w:val="4E5991A8"/>
+    <w:rsid w:val="4E68DA4D"/>
+    <w:rsid w:val="4E6BD006"/>
+    <w:rsid w:val="4E9FC759"/>
+    <w:rsid w:val="4EAED14E"/>
+    <w:rsid w:val="4F0E04D3"/>
+    <w:rsid w:val="4F66C92A"/>
+    <w:rsid w:val="4F782675"/>
+    <w:rsid w:val="4F89C893"/>
+    <w:rsid w:val="4FBB6D82"/>
+    <w:rsid w:val="4FDD08EC"/>
+    <w:rsid w:val="505E3216"/>
+    <w:rsid w:val="50607E67"/>
+    <w:rsid w:val="50637AEB"/>
+    <w:rsid w:val="507CD492"/>
+    <w:rsid w:val="509DCD25"/>
+    <w:rsid w:val="50E76D02"/>
+    <w:rsid w:val="50FB6D0B"/>
+    <w:rsid w:val="5102998B"/>
+    <w:rsid w:val="51087A0A"/>
+    <w:rsid w:val="512BC056"/>
+    <w:rsid w:val="513823B2"/>
+    <w:rsid w:val="51449EBB"/>
+    <w:rsid w:val="51708EC8"/>
+    <w:rsid w:val="51BB8380"/>
+    <w:rsid w:val="51C0DCA9"/>
+    <w:rsid w:val="51E50288"/>
+    <w:rsid w:val="52470609"/>
+    <w:rsid w:val="524B27B9"/>
+    <w:rsid w:val="5253A408"/>
+    <w:rsid w:val="52658631"/>
+    <w:rsid w:val="5273DA8A"/>
+    <w:rsid w:val="52885FE0"/>
+    <w:rsid w:val="52BA96E9"/>
+    <w:rsid w:val="52C316E6"/>
+    <w:rsid w:val="534A27B8"/>
+    <w:rsid w:val="5356BF58"/>
+    <w:rsid w:val="535C6DFC"/>
+    <w:rsid w:val="53F7FAA0"/>
+    <w:rsid w:val="5421E5FE"/>
+    <w:rsid w:val="548F3E1E"/>
+    <w:rsid w:val="54AFE28C"/>
+    <w:rsid w:val="54EAF116"/>
+    <w:rsid w:val="550F18AA"/>
+    <w:rsid w:val="5524C07C"/>
+    <w:rsid w:val="55526F63"/>
+    <w:rsid w:val="555AB902"/>
+    <w:rsid w:val="55FF3179"/>
+    <w:rsid w:val="561FEF6D"/>
+    <w:rsid w:val="562B0E7F"/>
+    <w:rsid w:val="5630D168"/>
+    <w:rsid w:val="5694EAC5"/>
+    <w:rsid w:val="56A7A5ED"/>
+    <w:rsid w:val="56BA6A45"/>
+    <w:rsid w:val="57971120"/>
+    <w:rsid w:val="57B5AB17"/>
+    <w:rsid w:val="57BC48C4"/>
+    <w:rsid w:val="58313A15"/>
+    <w:rsid w:val="583AF863"/>
+    <w:rsid w:val="583C0B0F"/>
+    <w:rsid w:val="5844F059"/>
+    <w:rsid w:val="584AC8C6"/>
+    <w:rsid w:val="58563AA6"/>
+    <w:rsid w:val="5861FBC2"/>
+    <w:rsid w:val="58AE4E0E"/>
+    <w:rsid w:val="58ED5693"/>
+    <w:rsid w:val="58FC1805"/>
+    <w:rsid w:val="59157807"/>
+    <w:rsid w:val="59376C38"/>
+    <w:rsid w:val="5963BC73"/>
+    <w:rsid w:val="596F7512"/>
+    <w:rsid w:val="59930043"/>
+    <w:rsid w:val="59B08881"/>
+    <w:rsid w:val="59BC0FEC"/>
+    <w:rsid w:val="59C88847"/>
+    <w:rsid w:val="5A29699E"/>
+    <w:rsid w:val="5A9A019D"/>
+    <w:rsid w:val="5AF3520E"/>
+    <w:rsid w:val="5B11292D"/>
+    <w:rsid w:val="5B31A048"/>
+    <w:rsid w:val="5B320E3F"/>
+    <w:rsid w:val="5B4E4AB3"/>
+    <w:rsid w:val="5B8DDB68"/>
+    <w:rsid w:val="5B98F01C"/>
+    <w:rsid w:val="5BD6955E"/>
+    <w:rsid w:val="5BE96021"/>
+    <w:rsid w:val="5C04574A"/>
+    <w:rsid w:val="5C06E949"/>
+    <w:rsid w:val="5C223F94"/>
+    <w:rsid w:val="5C64B3F8"/>
+    <w:rsid w:val="5C73327E"/>
+    <w:rsid w:val="5C83DFF3"/>
+    <w:rsid w:val="5C9EA270"/>
+    <w:rsid w:val="5CD4622E"/>
+    <w:rsid w:val="5CF46774"/>
+    <w:rsid w:val="5D314413"/>
+    <w:rsid w:val="5D31994F"/>
+    <w:rsid w:val="5D34C07D"/>
+    <w:rsid w:val="5D4B5829"/>
+    <w:rsid w:val="5D7934E4"/>
+    <w:rsid w:val="5DC437CF"/>
+    <w:rsid w:val="5DD4EB43"/>
+    <w:rsid w:val="5DE56469"/>
+    <w:rsid w:val="5E30533E"/>
+    <w:rsid w:val="5E4377CA"/>
+    <w:rsid w:val="5E5B4825"/>
+    <w:rsid w:val="5E8347C1"/>
+    <w:rsid w:val="5EADE150"/>
+    <w:rsid w:val="5EBF1134"/>
+    <w:rsid w:val="5ED0A0D8"/>
+    <w:rsid w:val="5EE4DE03"/>
+    <w:rsid w:val="5F10FD1D"/>
+    <w:rsid w:val="5F3F7C03"/>
+    <w:rsid w:val="5FA016C0"/>
+    <w:rsid w:val="5FA1480F"/>
+    <w:rsid w:val="5FDEB696"/>
+    <w:rsid w:val="600C02F0"/>
+    <w:rsid w:val="6013C7AE"/>
+    <w:rsid w:val="60242C8D"/>
+    <w:rsid w:val="6049EA96"/>
+    <w:rsid w:val="6079FAC6"/>
+    <w:rsid w:val="60C6C0EA"/>
+    <w:rsid w:val="60FBC61D"/>
+    <w:rsid w:val="6118C7B2"/>
+    <w:rsid w:val="612236BB"/>
+    <w:rsid w:val="61384B67"/>
+    <w:rsid w:val="61F2A92E"/>
+    <w:rsid w:val="621C7EB6"/>
+    <w:rsid w:val="626B4752"/>
+    <w:rsid w:val="629098BC"/>
+    <w:rsid w:val="62B4B02A"/>
+    <w:rsid w:val="62CF83D2"/>
+    <w:rsid w:val="6329777F"/>
+    <w:rsid w:val="633BD362"/>
+    <w:rsid w:val="6348FF08"/>
+    <w:rsid w:val="6358F610"/>
+    <w:rsid w:val="63B98161"/>
+    <w:rsid w:val="63C97E08"/>
+    <w:rsid w:val="63CBED2A"/>
+    <w:rsid w:val="640B4997"/>
+    <w:rsid w:val="6411BFB1"/>
+    <w:rsid w:val="64306875"/>
+    <w:rsid w:val="643E437E"/>
+    <w:rsid w:val="644DA3FE"/>
+    <w:rsid w:val="64701AAF"/>
+    <w:rsid w:val="648C398B"/>
+    <w:rsid w:val="64B73437"/>
+    <w:rsid w:val="64CEF7FB"/>
+    <w:rsid w:val="64D40AE9"/>
+    <w:rsid w:val="6534EDDE"/>
+    <w:rsid w:val="654400AC"/>
+    <w:rsid w:val="6569D040"/>
+    <w:rsid w:val="659FD5A9"/>
+    <w:rsid w:val="65B9BD8F"/>
+    <w:rsid w:val="65CA5737"/>
+    <w:rsid w:val="65CD8724"/>
+    <w:rsid w:val="65D58EDB"/>
+    <w:rsid w:val="65E781F0"/>
+    <w:rsid w:val="6621FCD2"/>
+    <w:rsid w:val="662532F8"/>
+    <w:rsid w:val="665F3154"/>
+    <w:rsid w:val="66624F9F"/>
+    <w:rsid w:val="666D9572"/>
+    <w:rsid w:val="669A968B"/>
+    <w:rsid w:val="66E1925B"/>
+    <w:rsid w:val="66EA9416"/>
+    <w:rsid w:val="66EFEFD9"/>
+    <w:rsid w:val="66F16CF1"/>
+    <w:rsid w:val="66FAA18C"/>
+    <w:rsid w:val="670CDE90"/>
+    <w:rsid w:val="67245D0E"/>
+    <w:rsid w:val="672C9538"/>
+    <w:rsid w:val="683EF643"/>
+    <w:rsid w:val="6854323F"/>
+    <w:rsid w:val="68A8AEF1"/>
+    <w:rsid w:val="68D092CC"/>
+    <w:rsid w:val="6931EC75"/>
+    <w:rsid w:val="6953E5A2"/>
+    <w:rsid w:val="69834BF4"/>
+    <w:rsid w:val="69D84E06"/>
+    <w:rsid w:val="69F6F3FA"/>
+    <w:rsid w:val="6A91548B"/>
+    <w:rsid w:val="6A91D981"/>
+    <w:rsid w:val="6A987330"/>
+    <w:rsid w:val="6ABAA105"/>
+    <w:rsid w:val="6AD3F685"/>
+    <w:rsid w:val="6AE2C967"/>
+    <w:rsid w:val="6B1AD2EA"/>
+    <w:rsid w:val="6BE3D786"/>
+    <w:rsid w:val="6C15792E"/>
+    <w:rsid w:val="6C6809A8"/>
+    <w:rsid w:val="6CEB44AE"/>
+    <w:rsid w:val="6D97D434"/>
+    <w:rsid w:val="6DC1CAEE"/>
+    <w:rsid w:val="6E3FE1A2"/>
+    <w:rsid w:val="6E556140"/>
+    <w:rsid w:val="6E5B8C5F"/>
+    <w:rsid w:val="6E80BF0A"/>
+    <w:rsid w:val="6E9174AA"/>
+    <w:rsid w:val="6EC6EC5C"/>
+    <w:rsid w:val="6EE38D7A"/>
+    <w:rsid w:val="6F9B77E8"/>
+    <w:rsid w:val="6FB3B627"/>
+    <w:rsid w:val="700A3C60"/>
+    <w:rsid w:val="700A7809"/>
+    <w:rsid w:val="7014EF5D"/>
+    <w:rsid w:val="70FEC701"/>
+    <w:rsid w:val="7152A728"/>
+    <w:rsid w:val="720DC6FB"/>
+    <w:rsid w:val="72198CD2"/>
+    <w:rsid w:val="723FAE74"/>
+    <w:rsid w:val="7285FF43"/>
+    <w:rsid w:val="73366B05"/>
+    <w:rsid w:val="7383BC14"/>
+    <w:rsid w:val="73B6B59D"/>
+    <w:rsid w:val="73BA9D27"/>
+    <w:rsid w:val="740230CD"/>
+    <w:rsid w:val="7426EB59"/>
+    <w:rsid w:val="743A03BE"/>
+    <w:rsid w:val="75128095"/>
+    <w:rsid w:val="752182CB"/>
+    <w:rsid w:val="752ED662"/>
+    <w:rsid w:val="75391F8F"/>
+    <w:rsid w:val="7562325A"/>
+    <w:rsid w:val="7568B28C"/>
+    <w:rsid w:val="7589E05A"/>
+    <w:rsid w:val="7598C126"/>
+    <w:rsid w:val="75A0F323"/>
+    <w:rsid w:val="75F8D5AB"/>
+    <w:rsid w:val="763927C0"/>
+    <w:rsid w:val="764D0453"/>
+    <w:rsid w:val="76586B97"/>
+    <w:rsid w:val="76612982"/>
+    <w:rsid w:val="769147D3"/>
+    <w:rsid w:val="769B9311"/>
+    <w:rsid w:val="769E1555"/>
+    <w:rsid w:val="76D4EFF0"/>
+    <w:rsid w:val="76DBBD09"/>
+    <w:rsid w:val="76F4D453"/>
+    <w:rsid w:val="76FFF29F"/>
+    <w:rsid w:val="770397C7"/>
+    <w:rsid w:val="7764F653"/>
+    <w:rsid w:val="77700204"/>
+    <w:rsid w:val="777C56F2"/>
+    <w:rsid w:val="777D6D98"/>
+    <w:rsid w:val="7787E1D5"/>
+    <w:rsid w:val="779A8CA0"/>
+    <w:rsid w:val="77A71C42"/>
+    <w:rsid w:val="7826C0CE"/>
+    <w:rsid w:val="7857D841"/>
+    <w:rsid w:val="792E3D3B"/>
+    <w:rsid w:val="79DD09D0"/>
+    <w:rsid w:val="7A1D89CE"/>
+    <w:rsid w:val="7A36B02C"/>
+    <w:rsid w:val="7A9BB70B"/>
+    <w:rsid w:val="7AA433B1"/>
+    <w:rsid w:val="7AD0B58D"/>
+    <w:rsid w:val="7ADA1AD8"/>
+    <w:rsid w:val="7B297544"/>
+    <w:rsid w:val="7B3A6260"/>
+    <w:rsid w:val="7B3F0F7D"/>
+    <w:rsid w:val="7B5C527A"/>
+    <w:rsid w:val="7BA4D1C0"/>
+    <w:rsid w:val="7BC8FED2"/>
+    <w:rsid w:val="7C292436"/>
+    <w:rsid w:val="7C43772D"/>
+    <w:rsid w:val="7C57B98F"/>
+    <w:rsid w:val="7CA528AC"/>
+    <w:rsid w:val="7CC9300E"/>
+    <w:rsid w:val="7CCBA9A4"/>
+    <w:rsid w:val="7D073868"/>
+    <w:rsid w:val="7DAE564A"/>
+    <w:rsid w:val="7E2B676F"/>
+    <w:rsid w:val="7E333C07"/>
+    <w:rsid w:val="7E35C565"/>
+    <w:rsid w:val="7E387B79"/>
+    <w:rsid w:val="7E3B4CC3"/>
+    <w:rsid w:val="7E3E84AA"/>
+    <w:rsid w:val="7E44CA95"/>
+    <w:rsid w:val="7E793B58"/>
+    <w:rsid w:val="7E7B4F0D"/>
+    <w:rsid w:val="7EB97330"/>
+    <w:rsid w:val="7F02327E"/>
+    <w:rsid w:val="7F49C85F"/>
+    <w:rsid w:val="7F62CBDB"/>
+    <w:rsid w:val="7F881EF7"/>
+    <w:rsid w:val="7F9F637C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="45EFA561"/>
-  <w15:docId w15:val="{910C6147-B7A0-465D-9C2C-3E4471A0A946}"/>
+  <w14:docId w14:val="282AA33C"/>
+  <w15:docId w15:val="{453575FF-0763-4716-B31D-BB3B0F9687E5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13546,60 +21190,60 @@
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13901,78 +21545,108 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Heading1Char1"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="000E0E57"/>
+    <w:rsid w:val="00117F4A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000E0E57"/>
+    <w:rsid w:val="00C71145"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="988"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C71145"/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:u w:val="none"/>
+      <w:lang w:val="en"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -14053,228 +21727,1055 @@
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00F3486E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A304B4"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00490013"/>
+    <w:rsid w:val="00046DB8"/>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:rsid w:val="00046DB8"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00046DB8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0080414D"/>
+    <w:rsid w:val="000F799E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F799E"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000337CC"/>
+    <w:rsid w:val="00FD602C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...2 lines deleted...]
-    <w:link w:val="CommentTextChar"/>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AC1350"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="6079FAC6"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C71145"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...12 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:bCs/>
-[...13 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006A2E7C"/>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char1">
+    <w:name w:val="Heading 1 Char1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="000E0E57"/>
+    <w:rsid w:val="00117F4A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="000E0E57"/>
+    <w:rsid w:val="00C71145"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:sz w:val="28"/>
-[...11 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1646858790">
+    <w:div w:id="532112876">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1135681461">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1387333598">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="77949632">
-          <w:marLeft w:val="446"/>
+        <w:div w:id="776295695">
+          <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="124591847">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="992297638">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="559757023">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1060203011">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="610623948">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="738017736">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1371686921">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="891502141">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="159202877">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1165898059">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2008050741">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1429232314">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="600"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1737359866">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1383670405">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="939873778">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="83570209">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="150"/>
+                          <w:marTop w:val="150"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                        <w:div w:id="191191198">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="150"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                        <w:div w:id="1172574333">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="150"/>
+                          <w:marTop w:val="150"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1797605658">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="173737440">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="322122128">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="256450232">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="150"/>
+                          <w:marTop w:val="150"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                        <w:div w:id="2069722197">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="150"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1883859874">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="180707434">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="600"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="282662623">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1679582431">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2016227364">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1326861799">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1366369368">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="600"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="998266461">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1720323469">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="259022661">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1265383495">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1089887020">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1618870761">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="150"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                        <w:div w:id="1815484146">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="150"/>
+                          <w:marTop w:val="150"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="614604045">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2138063811">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1938440373">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="670720813">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="600"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1170606037">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="715660395">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1449857473">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="323242478">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="150"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                        <w:div w:id="449588161">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="150"/>
+                          <w:marTop w:val="150"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                        <w:div w:id="1040981305">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="150"/>
+                          <w:marTop w:val="150"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1293947580">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1318415893">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1431270631">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1259094767">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1435633653">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="36972449">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+            <w:div w:id="1605501024">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="154302478">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-a-masstrails-grant" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/sites/default/files/FSTAG-2013-Update.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maps.massgis.digital.mass.gov/MassMapper/MassMapper.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/webappviewer/index.html?id=1d6f63e7762a48e5930de84ed4849212" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ngmdb.usgs.gov/topoview/viewer/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-a-masstrails-grant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/pddg-chapter-11-shared-use-paths" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/sites/default/files/FSTAG-2013-Update.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maps.massgis.digital.mass.gov/MassMapper/MassMapper.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ngmdb.usgs.gov/topoview/viewer/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/webappviewer/index.html?id=1d6f63e7762a48e5930de84ed4849212" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/masstrails-grant-policies-and-procedures/download" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-a-masstrails-grant" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-a-masstrails-grant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
+</file>
+
+<file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
+<t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <t:Task id="{8BAF001F-764E-4A5E-A4C2-E96F6DDC2F8E}">
+    <t:Anchor>
+      <t:Comment id="1669587234"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{05F63427-B65A-4F15-B56E-D14076D4AEDC}" time="2026-10-15T15:26:36.072Z">
+        <t:Attribution userId="S::guadalupe.garcia@mass.gov::8a6a7269-c55c-4eed-80f3-b8031403d9b7" userProvider="AD" userName="Garcia, Guadalupe (DCR)"/>
+        <t:Anchor>
+          <t:Comment id="1669587234"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{C97D2A07-1D3F-455B-9E67-D12C69083BC4}" time="2026-10-15T15:26:36.072Z">
+        <t:Attribution userId="S::guadalupe.garcia@mass.gov::8a6a7269-c55c-4eed-80f3-b8031403d9b7" userProvider="AD" userName="Garcia, Guadalupe (DCR)"/>
+        <t:Anchor>
+          <t:Comment id="1669587234"/>
+        </t:Anchor>
+        <t:Assign userId="S::Jeffrey.Mast@mass.gov::377b7ea0-4e76-4a15-bc2f-6ef5b62d463a" userProvider="AD" userName="Mast, Jeffrey (DCR)"/>
+      </t:Event>
+      <t:Event id="{C70669F9-AF15-48F4-A1BC-2505C9C3924F}" time="2026-10-15T15:26:36.072Z">
+        <t:Attribution userId="S::guadalupe.garcia@mass.gov::8a6a7269-c55c-4eed-80f3-b8031403d9b7" userProvider="AD" userName="Garcia, Guadalupe (DCR)"/>
+        <t:Anchor>
+          <t:Comment id="1669587234"/>
+        </t:Anchor>
+        <t:SetTitle title="@Mast, Jeffrey (DCR) please define"/>
+      </t:Event>
+      <t:Event id="{B2C07DFF-C992-4067-BCC9-03DCCA9A7B97}" time="2026-10-15T18:17:32.476Z">
+        <t:Attribution userId="S::jeffrey.mast@mass.gov::377b7ea0-4e76-4a15-bc2f-6ef5b62d463a" userProvider="AD" userName="Mast, Jeffrey (DCR)"/>
+        <t:Progress percentComplete="100"/>
+      </t:Event>
+      <t:Event id="{0925DF0E-D3E6-468E-831C-7F6692B31B6A}" time="2026-10-15T18:17:37.045Z">
+        <t:Attribution userId="S::jeffrey.mast@mass.gov::377b7ea0-4e76-4a15-bc2f-6ef5b62d463a" userProvider="AD" userName="Mast, Jeffrey (DCR)"/>
+        <t:Progress percentComplete="0"/>
+      </t:Event>
+      <t:Event id="{4D37F2E6-0FBF-4C8A-AA94-94BB8930F5B0}" time="2026-10-15T18:18:07.978Z">
+        <t:Attribution userId="S::jeffrey.mast@mass.gov::377b7ea0-4e76-4a15-bc2f-6ef5b62d463a" userProvider="AD" userName="Mast, Jeffrey (DCR)"/>
+        <t:Anchor>
+          <t:Comment id="351115117"/>
+        </t:Anchor>
+        <t:UnassignAll/>
+      </t:Event>
+      <t:Event id="{D2E40034-E5B1-493A-8349-6075F11DFF3D}" time="2026-10-15T18:18:07.978Z">
+        <t:Attribution userId="S::jeffrey.mast@mass.gov::377b7ea0-4e76-4a15-bc2f-6ef5b62d463a" userProvider="AD" userName="Mast, Jeffrey (DCR)"/>
+        <t:Anchor>
+          <t:Comment id="351115117"/>
+        </t:Anchor>
+        <t:Assign userId="S::Guadalupe.Garcia@mass.gov::8a6a7269-c55c-4eed-80f3-b8031403d9b7" userProvider="AD" userName="Garcia, Guadalupe (DCR)"/>
+      </t:Event>
+      <t:Event id="{C302EADB-0A89-4C4E-B47D-73179485F061}" time="2026-10-19T14:15:31.59Z">
+        <t:Attribution userId="S::guadalupe.garcia@mass.gov::8a6a7269-c55c-4eed-80f3-b8031403d9b7" userProvider="AD" userName="Garcia, Guadalupe (DCR)"/>
+        <t:Progress percentComplete="100"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+</t:Tasks>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14518,479 +23019,262 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...407 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>24932</Characters>
+  <Pages>1</Pages>
+  <Words>4574</Words>
+  <Characters>26077</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>58</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>217</Lines>
+  <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>EOEEA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29247</CharactersWithSpaces>
+  <CharactersWithSpaces>30590</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="66" baseType="variant">
+      <vt:variant>
+        <vt:i4>4194323</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ngmdb.usgs.gov/topoview/viewer/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>15/42.1649/-72.0961</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5832790</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/how-to/apply-for-a-masstrails-grant</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2883694</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/pddg-chapter-11-shared-use-paths</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048666</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.fs.usda.gov/sites/default/files/FSTAG-2013-Update.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4390999</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://maps.massgis.digital.mass.gov/MassMapper/MassMapper.html</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3670130</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mass-eoeea.maps.arcgis.com/apps/webappviewer/index.html?id=1d6f63e7762a48e5930de84ed4849212</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6357094</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/masstrails-grant-policies-and-procedures/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5832790</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/how-to/apply-for-a-masstrails-grant</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2752597</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Guadalupe.Garcia@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2752597</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Guadalupe.Garcia@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3670088</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Jeffrey.Mast@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lewis, Amanda (DCR)</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>