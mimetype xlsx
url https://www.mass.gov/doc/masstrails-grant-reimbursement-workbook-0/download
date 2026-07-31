--- v0 (2025-12-18)
+++ v1 (2026-07-31)
@@ -1,546 +1,897 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/chartsheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30015"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\elizabeth.knott\Desktop\_MassTrails - Ongoing LK\Forms and Sample Docs\Reimbursements\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/amanda_lewis_mass_gov/Documents/_Rec Trails Docs/_MassTrails Program Administration/Reimbursement Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{020AD5F1-366C-4EDF-A00D-EE080A803C20}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="374" documentId="13_ncr:1_{020AD5F1-366C-4EDF-A00D-EE080A803C20}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{518FBE6D-46DE-46EB-AF85-F8A2B4EA2782}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="-6300" windowWidth="30936" windowHeight="16776" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Guidance Expenditures" sheetId="9" r:id="rId1"/>
+    <sheet name="Guidance Expenditures" sheetId="16" r:id="rId1"/>
     <sheet name="Expenditures" sheetId="1" r:id="rId2"/>
-    <sheet name="Guidance - Match" sheetId="12" r:id="rId3"/>
-[...3 lines deleted...]
-    <sheet name="Match and Expense - Staff" sheetId="7" r:id="rId7"/>
+    <sheet name="Guidance - Match" sheetId="17" r:id="rId3"/>
+    <sheet name="Match and Expense - Staff" sheetId="7" r:id="rId4"/>
+    <sheet name="Match - Individual" sheetId="6" r:id="rId5"/>
+    <sheet name="Match - Event Day" sheetId="5" r:id="rId6"/>
+    <sheet name="Match - Equipment" sheetId="8" r:id="rId7"/>
     <sheet name="Match - Donation" sheetId="14" r:id="rId8"/>
     <sheet name="Banked Match" sheetId="11" r:id="rId9"/>
-    <sheet name="Volunteer Rate" sheetId="10" r:id="rId10"/>
-    <sheet name="USGS Aggregate Rates" sheetId="15" r:id="rId11"/>
+    <sheet name="Volunter Rate" sheetId="18" r:id="rId10"/>
+    <sheet name="USGS Aggregate Rates" sheetId="19" r:id="rId11"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F21" i="1" l="1"/>
-  <c r="F5" i="14"/>
+  <c r="F19" i="1" l="1"/>
+  <c r="F21" i="1" s="1"/>
+  <c r="F28" i="1" s="1"/>
+  <c r="F23" i="1"/>
+  <c r="F5" i="14" l="1"/>
   <c r="F6" i="14"/>
   <c r="F7" i="14"/>
   <c r="F8" i="14"/>
   <c r="F9" i="14"/>
   <c r="F10" i="14"/>
   <c r="F11" i="14"/>
   <c r="F4" i="14"/>
   <c r="G13" i="11"/>
   <c r="F5" i="6"/>
   <c r="F6" i="6"/>
   <c r="F7" i="6"/>
   <c r="F8" i="6"/>
   <c r="F9" i="6"/>
   <c r="F10" i="6"/>
   <c r="F11" i="6"/>
   <c r="F12" i="6"/>
   <c r="F13" i="6"/>
   <c r="F14" i="6"/>
   <c r="F4" i="6"/>
   <c r="F18" i="5"/>
   <c r="F9" i="5"/>
   <c r="F10" i="5"/>
   <c r="F11" i="5"/>
   <c r="F12" i="5"/>
   <c r="F13" i="5"/>
   <c r="F14" i="5"/>
   <c r="F15" i="5"/>
   <c r="F16" i="5"/>
   <c r="F17" i="5"/>
   <c r="F8" i="5"/>
   <c r="G11" i="8"/>
   <c r="G10" i="8"/>
   <c r="G9" i="8"/>
   <c r="G8" i="8"/>
   <c r="G7" i="8"/>
   <c r="G6" i="8"/>
   <c r="G5" i="8"/>
   <c r="G4" i="8"/>
   <c r="F12" i="14" l="1"/>
   <c r="F15" i="6"/>
   <c r="G12" i="8"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="88">
-[...219 lines deleted...]
-    <t>Enter any notes to help MassTrails best review your reimbursement request…</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="309" uniqueCount="166">
+  <si>
+    <t>Submittal Instructions:</t>
+  </si>
+  <si>
+    <t>Submit VIA the MassTrails Request for Reimbursement Form</t>
+  </si>
+  <si>
+    <t>1. Please review the instructions listed below. If after reviewing the guidance you have a question, email a MassTrails Administrator for help.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">2. Please save the Workbook using the name of your organization / municipality, and the reimbursement number (e.g., "Anytown Land Trust_Reimbursement 2.xls"). </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Arial"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>DO NOT SAVE AS A PDF.</t>
     </r>
   </si>
   <si>
-    <t>3. A MassTrails Administrator will reach out to you if there are any questions, or if additional documentation is needed.</t>
-[...2 lines deleted...]
-    <t>1. Please follow the Guidance Tabs (Expense and Match). If after reviewing the guidance you have a question, email a MassTrails Administrator for help.</t>
+    <t>3. Submit all reimbursement requests through the MassTrails online Request for Reimbursement form</t>
+  </si>
+  <si>
+    <t>4. Gather required documents before starting: MassTrails Reimbursement Workbook, Invoice(s), and Proof of Payment(s).</t>
+  </si>
+  <si>
+    <t>5. Complete the online form and upload all attachments.  Use “Save &amp; Continue” to finish later if needed</t>
+  </si>
+  <si>
+    <t>6. Submit the completed request</t>
+  </si>
+  <si>
+    <t>7. A grant administrator will follow up only if additional information is required. No response indicates the submission is under review.</t>
+  </si>
+  <si>
+    <t>8. Allow up to 45 business days for processing and payment.</t>
+  </si>
+  <si>
+    <t>9. Check status in VendorWeb using Vendor Code (VC) and TIN. Requests appear only after processing by finance has begun.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Please review the MassTrails Reimbursement Guidance Document for more detailed instructions. </t>
+  </si>
+  <si>
+    <r>
+      <t>Guidance for Reimbursement of Expenditures</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>The State agrees to reimburse the Grantee </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>up to the approved grant amount</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t> for approved expenses incurred in accordance with the project budget subject to the following: </t>
+    </r>
+  </si>
+  <si>
+    <t>1. It is understood and agreed by the parties that in the performance of this grant and the services hereunder, the Grantee and its servants and employees are in all respects independent contractors and shall neither be determined to be employed by, nor agents of, the State, nor be entitled to any benefits provided by the State to its employees. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2. All expenditures submitted for reimbursement must be incurred within the approved grant period. The commencement date of the grant is specified in the Notice to Proceed issued by the grant administrator following receipt and approval of all required contractual documentation. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">3. The Grantee must pay 100 percent of the cost of an item before submitting a request for reimbursement of eligible costs. For example, a Grantee may not apply for reimbursement for a piece of equipment for which they have set up a loan agreement and monthly payment plan. The equipment must first be paid in full by the entity indicated on the state contract before any reimbursement will be authorized.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">a. When requesting reimbursements, the Grantee shall submit invoices/receipts for actual costs incurred. All invoices/receipts must show dates within the contract period. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">b. The Grantee must also submit proof of payment (such as a cancelled check or credit card statement) of the invoice by the Grantee. All payments must be traced from the invoice/receipt to proof of payment by the entity on the state contract. Copies of printed check stubs are not acceptable as proof of payment.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">c. For major equipment purchased through the program (such as a snow groomer), a receipt from the vendor indicating the equipment has been delivered and paid in full, including name, serial number, year of manufacture, accessories received and price from seller, shall also be submitted. If Buy America compliance applies and you have yet to send in the Certificate of Origin (or similar documentation) you must submit acceptable certification to MassTrails before reimbursement will be made. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">d. For requests of reimbursement of staff time, time sheet records indicating dates and hours spent on the project, tasks accomplished, and billing rates must be submitted. Proof of payment to the staff must also be submitted, such as payroll records or copies of pay stubs. The hourly rate must be clearly displayed, or a letter from the organization stating the hourly rate of each employee must be provided.  Indirect/fringe costs can be included. A letter from the organization stating the indirect cost rate must be included for verification of the rate. If your organization has a Negotiated Indirect Cost Rate Agreement (NICRA), you must include documentation of that rate from the issuing Federal Agency, otherwise you may use the de minimis indirect cost rate of 10 percent. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">e. If a third party has made a purchase on behalf of the Grantee, the original invoice/receipt must be documented as well as proof of that direct payment, as in a copy of the credit card statement of the third party showing the transaction. Then, proof of payment to the third party by the Grantee must be submitted (e.g., a cancelled check).  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">3. The Grantee may submit multiple reimbursement requests, monthly at most, during the grant period. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4. The final Reimbursement Request must be submitted within 30 days after the grant contract has ended. For example, goods and services must be completed by the end date of the contract, but payment for those goods or services and submittal of the reimbursement request can be submitted up to, but not exceeding, 30 days past the contract end date.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5. The Grantee’s final reimbursement will be held until a site visit has been conducted by the MassTrails Administrator (if deemed necessary), and the Grant Close Out and Project Summary Forms have been submitted and approved. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">6. The Grantee will submit a Final Report with the final reimbursement request. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">7. The purchase of food is not an acceptable cost for trail grant funding. Do not submit a reimbursement request for food as a part of your grant expenditures or as match.  </t>
+  </si>
+  <si>
+    <t>[Name of Grantee Organization]</t>
+  </si>
+  <si>
+    <t>Vendor</t>
+  </si>
+  <si>
+    <t>Invoice Number or 
+Receipt Number</t>
+  </si>
+  <si>
+    <t>Date/Date Range</t>
+  </si>
+  <si>
+    <t>Payment Method</t>
+  </si>
+  <si>
+    <t>Check / Warrant Number 
+or Last 4 Digits of Credit Card</t>
+  </si>
+  <si>
+    <t>Amount</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Amount to Reimburse:</t>
+  </si>
+  <si>
+    <t>Cash over to use as match*:</t>
+  </si>
+  <si>
+    <t>Total amount of expenditures:</t>
+  </si>
+  <si>
+    <t>Instructions:</t>
+  </si>
+  <si>
+    <t>Mininum Match Due:</t>
+  </si>
+  <si>
+    <t>1. Add additional rows if needed.</t>
+  </si>
+  <si>
+    <t>Match is calculated based on the Total Project Value (TPV) of each reimbursement request. TPV = Reimbursement Amount + Match Amount. Your reimbursement amount will equal 80% of TPV, and your match amount must equal or exceed 20% of TPV. The above is the minimum match amount required in order to process this reimbursement  based on the total amount of expenses outlined above by you.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2. Not familiar with Excel? Just complete to the best of your ability. </t>
+  </si>
+  <si>
+    <t>3. Complete all information. Missing information may delay the reimbursement.</t>
+  </si>
+  <si>
+    <t>4. Payment Method = Cash, EFT, Check, Credit/Debit Card</t>
   </si>
   <si>
     <t>5. Please account for the total amount of all expenditures on this sheet even if a portion  of the expenditures (overage, or 80/20 split) will be applied towards match. MassTrails will make the adjustment on our end as indicated by grantee.</t>
   </si>
   <si>
+    <t>*You must submit match unless otherwise approved to submit match at a later time. RTP (federal) grantees MUST always submit match.</t>
+  </si>
+  <si>
+    <t>Notes from Grantee to MassTrails:</t>
+  </si>
+  <si>
+    <t>Enter any notes to help MassTrails best review your reimbursement request…</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guidance for Tracking and Submitting Grant Match </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Grantee shall document incurred match with each reimbursement request and/or with the final reimbursement request, unless otherwise authorized by the MassTrails Administrator. Match represents 20% of the TOTAL PROJECT VALUE, not 20% of the reimbursement amount. The easiest way to calculate this is to take your grant award amount and multiply by 0.25. For example, a $100,000 grant award requires $25,000 match for a total project value equal to $125,000 (80% equals the $100,000 award, plus 20% equals the $25,000 minimum match). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. The MassTrails Grant Reimbursement Form can automatically calculate the minimum match required for the total amount of expenditures being submitted for reimbursement. Please complete that cover sheet for guidance on minimum match required. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2. You are obligated to provide a minimum of 20% in match with each reimbursement request. You can, however, provide additional match if available. Grantees who indicated a greater than 20% match in their grant applications should be mindful of their proposed matches.  If submitting more than a 20% match the overage will be considered banked match and may be applied to the match requirement for future submissions (see #7 below).  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">3. Any match that is actual cash spent towards the project must be documented with the same requirements as the reimbursement requests. Invoices and proof of payment are required. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4. Volunteer labor as match must be documented with time sheets including names, dates, hours worked, description of work accomplished and value of those hours for every hour claimed. A comprehensive MassTrails Reimbursement Excel Workbook that contains pre-formatted sample spreadsheets will be provided to each grantee. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5. Staff time utilized as match requires a spreadsheet showing dates, names, hours worked, description of grant-related work and value of those hours for every hour claimed. Proof of payment to the employee must be provided as well, either in the form of copies of paystubs or a payroll report. The hourly rate must be clearly displayed, or a letter from the organization stating the hourly rate of each employee must be provided. Indirect costs/fringe can be included. A letter from the organization stating the indirect cost rate must be included for verification of the rate. If your organization has a Negotiated Indirect Cost Rate Agreement (NICRA), you must include documentation of rate from the issuing Federal Agency, otherwise you may use the de minimis indirect cost rate of 10 percent. </t>
+  </si>
+  <si>
+    <t>6. Donations must be documented with a written statement from the entity that has made the donation, stating their donation, its value and to whom it was given. Proof of the value of the donation must also be submitted, either by an invoice, receipt, or other form of valuation, such as the most current market value listed on a website where comparable products are sold.</t>
+  </si>
+  <si>
+    <t>7. If you want to accumulate a running tally of match to be used throughout the course of the project, utilizing some of the total tally with each reimbursement request, you should complete the “Banked Match” tab in the MassTrails Reimbursement Excel Workbook and update with each reimbursement request.</t>
+  </si>
+  <si>
+    <t>MassTrails Staff Time Tracker</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For use as:   Expenditure            Match                (check appropriate) </t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Staff Name</t>
+  </si>
+  <si>
+    <t>Tasks Accomplished</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hours Worked </t>
+  </si>
+  <si>
+    <t>Hourly Rate</t>
+  </si>
+  <si>
+    <t>Indirect %</t>
+  </si>
+  <si>
+    <t>Total Value</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total </t>
+  </si>
+  <si>
+    <t>Signature of Project Manager</t>
+  </si>
+  <si>
+    <t>3. All staff time regardless of use as expense or match must be paired with paystubs or payroll report.</t>
+  </si>
+  <si>
+    <t>4. If claiming indirect costs, a letter from an acceptable fiscal / municipal / organizational representative should be included on letterhead outlining the indirect costs (e.g., town manager, finance director, executive director). If your organization has a Negotiated Indirect Cost Rate Agreement (NICRA), include documentation of rate from the issuing Federal Agency.</t>
+  </si>
+  <si>
+    <t>5. If claiming staff time for both expense and match, please duplicate this tab and create one sheet for each. Label accordingly.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MassTrails Individual Volunteer Match Tracker</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Name </t>
+  </si>
+  <si>
+    <t>3. This sheet can be used in two ways. First, to track one person's accumulated volunteer hours (e.g., John Smith works multiple days over the project). Second, it can keep track of multiple volunteer hours for a number of people as a running tally (e.g., Twenty different volunteers working various days, tasks, and hours over the project). Add rows as needed. If using only a portion of the running match tally per each reimbursement request, the "Banked Match" tab should be completed and updated with each request.</t>
+  </si>
+  <si>
+    <t>4. Use "Volunteer Rate" tab for acceptable hourly volunteer rates.</t>
+  </si>
+  <si>
+    <t>5. Staff time should be reported using the "Match and Expense - Staff" sheet.</t>
+  </si>
+  <si>
+    <t>6. If reporting skilled labor, pair the hours on this sheet with a letter of donation with the value clearly indicated and marked as donated (e.g., invoice with notation that services were donated, or balance due zeroed out).</t>
+  </si>
+  <si>
+    <t>7. If reporting use of equipment as match, complete the "Match - Equipment" sheet.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                             MassTrails Volunteer Event Day Tracker</t>
+  </si>
+  <si>
+    <t>Work Day Summary</t>
+  </si>
+  <si>
+    <t>Date of Service</t>
+  </si>
+  <si>
+    <t>Organization / Agency / Club</t>
+  </si>
+  <si>
+    <t>General Description of Tasks Accomplished</t>
+  </si>
+  <si>
+    <t>Location of Work</t>
+  </si>
+  <si>
+    <t>3. Use "Volunteer Rate" tab in this workbook for acceptable hourly volunteer rates.</t>
+  </si>
+  <si>
+    <t>4. All volunteer event days should pair up with a hard copy of the event sign in sheet.</t>
+  </si>
+  <si>
+    <t>5. If reporting use of equipment as match, complete the "Match - Equipment" sheet.</t>
+  </si>
+  <si>
+    <t>MassTrails Equipment Use as Match Tracker</t>
+  </si>
+  <si>
+    <t>Equipment Type</t>
+  </si>
+  <si>
+    <t>Hours Used</t>
+  </si>
+  <si>
+    <t>FEMA Code</t>
+  </si>
+  <si>
+    <t>FEMA/Hrly Rate</t>
+  </si>
+  <si>
+    <t>3. Equipment rates must be obtained from the latest FEMA Schedule of Equipment Rates. You can find a copy here: https://www.in.gov/dhs/files/FEMA-Schedule-of-Equipment-Rates-2019.pdf</t>
+  </si>
+  <si>
+    <t>4. If equipment used is not listed on FEMA Schedule of Equipment Rates, please provide a verifiable rate from a rental facility (e.g., Home Depot rental rate printed from website; Taylor Rental rate sheet).</t>
+  </si>
+  <si>
     <t>MassTrails Donation as Match Tracker</t>
   </si>
   <si>
     <t>Donation Description</t>
   </si>
   <si>
     <t>Donor Name / Organization</t>
   </si>
   <si>
     <t>Qty</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>3. Donation description should accurately describe the goods/materials/services received. A letter or invoice from the donor is required to pair with the Donation Match tracking sheet.</t>
   </si>
   <si>
+    <t>4. The letter or invoice must clearly detail the donation value, then show the amount due by the grantee as zero ($0.00), or include other wording that clearly states the item/service was donated. If no letter or invoice is created, then another form of valuation such as the most current market value listed on a website where comparable products/services are sold must be included. In this instance, the DCR finance team has the sole discretion to accept or deny the valuation. As a result, it is strongly suggested that the grantee first check with the MassTrails Administrator regarding any donation that cannot be documented by letter or invoice.</t>
+  </si>
+  <si>
+    <t>5. For aggregate material, please use the "USGS Aggregate Rates" tab for more information and acceptable rates.</t>
+  </si>
+  <si>
+    <t>MassTrails Accumulated and Banked Match Tracker</t>
+  </si>
+  <si>
+    <t>Type of Match</t>
+  </si>
+  <si>
+    <t>Brief Description of Match</t>
+  </si>
+  <si>
+    <t>Total Monetary Value</t>
+  </si>
+  <si>
+    <t>Banked Match Use</t>
+  </si>
+  <si>
+    <t>Amount Used</t>
+  </si>
+  <si>
+    <t>Reimbursement 1</t>
+  </si>
+  <si>
+    <t>Reimbursement 2</t>
+  </si>
+  <si>
+    <t>Reimbursement 3</t>
+  </si>
+  <si>
+    <t>Reimbursement 4</t>
+  </si>
+  <si>
+    <t>Reimbursement 5</t>
+  </si>
+  <si>
+    <t>Reimbursement 6</t>
+  </si>
+  <si>
+    <t>Reimbursement 7</t>
+  </si>
+  <si>
+    <t>Reimbursement 8</t>
+  </si>
+  <si>
+    <t>Balance Remaining</t>
+  </si>
+  <si>
+    <t>Running Tally Total</t>
+  </si>
+  <si>
+    <t>2. Not familiar with Excel? Just complete to the best of your ability.</t>
+  </si>
+  <si>
+    <t>3. The easiest way to track accumulated volunteer hours is to create a running tally by using the "Match - Individual" tracking sheet. This running tally can then be used throughout the project timeline towards match.</t>
+  </si>
+  <si>
+    <t>4. "Type of Match" - List what type of match you are tracking for each row in this sheet (e.g., Event Day, Equipment, Donation).</t>
+  </si>
+  <si>
+    <t>5. "Date/Date Range" should pair with a corresponding match tracking sheet. For a running tally kept on the "Match - Individual" tab, use the date range from the first recorded date through the last recorded date. The Last recorded date will change from one reimbursement request to the next as more volunteer hours are added to the tally.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6. Double check your running tally of volunteer hours before submitting each reimbursement. Once a request has been processed, we cannot go back and adjust for any hours missed. </t>
+  </si>
+  <si>
+    <t>Volunteer Rate Instructions:</t>
+  </si>
+  <si>
+    <t>Use the following volunteer rate for any match being met by volunteer time. This means in the "Match - Individual" or "Match - Event" tabs grantees can use this rate to calculate the value of volunteer time spent working on the grant project.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The current  value of volunteer time, set by the Independent Sector (Federally accepted), for the state of Massachussetts is </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>$42.00</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> an hour.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">For more information visit the Independent Sector Value of Volunteer Time website. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">If you have any questions about how to submit volunteer time as match please view the "Match - Individual" or "Match - Event" tabs for further instructions. You can also refer to the Reimbursement Guidance Document on the MassTrails website or reach out to your grant administrator. </t>
+  </si>
+  <si>
+    <t>USGS Aggregates Time Series Data by State, Type, and End Use</t>
+  </si>
+  <si>
+    <t>Year</t>
+  </si>
+  <si>
+    <t>State Coverage</t>
+  </si>
+  <si>
+    <t>Region</t>
+  </si>
+  <si>
+    <t>Division</t>
+  </si>
+  <si>
+    <t>Commodity</t>
+  </si>
+  <si>
+    <t>Data Description</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Unit Value</t>
+  </si>
+  <si>
+    <t>Massachusetts</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>New England</t>
+  </si>
+  <si>
+    <t>Stone, crushed</t>
+  </si>
+  <si>
+    <t>State totals</t>
+  </si>
+  <si>
+    <t>Sand and gravel, construction</t>
+  </si>
+  <si>
+    <t>Aggregates, construction</t>
+  </si>
+  <si>
+    <t>Crushed stone: limestone</t>
+  </si>
+  <si>
+    <t>Crushed stone: dolomite</t>
+  </si>
+  <si>
+    <t>Crushed stone: granite</t>
+  </si>
+  <si>
+    <t>Crushed stone: traprock</t>
+  </si>
+  <si>
+    <t>Crushed stone: miscellaneous stone</t>
+  </si>
+  <si>
+    <t>Construction sand and gravel</t>
+  </si>
+  <si>
+    <t>Major Use: Construction</t>
+  </si>
+  <si>
+    <t>Major Use: Agricultural</t>
+  </si>
+  <si>
+    <t>W</t>
+  </si>
+  <si>
+    <t>Major Use: Chemical and metallurgical</t>
+  </si>
+  <si>
+    <t>Major Use: Special and miscellaneous uses</t>
+  </si>
+  <si>
+    <t>Unspecified, reported</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unspecified, estimated </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total or average </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Major Use: Concrete, and plaster and gunite sands </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Major Use: Asphalt and road base </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Major Use: Fill </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Major Use: Special and miscellaneous uses </t>
+  </si>
+  <si>
+    <t>Total or average</t>
+  </si>
+  <si>
+    <t>Source: USGS Aggregates Time Series Data by State, Type, and End Use, National Minerals Information Center</t>
+  </si>
+  <si>
     <t>USGS National Minerals Information Center lists average costs of aggregate material commonly used in trail construction. MassTrails is providing the above information from 2018 (latest "Aggregates Data by State, Type, and End Use" report) for use in determining donated material value. More recent yearly and monthly rates are available at the USGS website if grantee would like to explore current rates. Please provide USGS report with material valuation when submitting documentation. Otherwise, use the Unit Values listed above. Link to data: https://www.usgs.gov/centers/nmic/natural-aggregates-statistics-and-information</t>
-  </si>
-[...10 lines deleted...]
-    <t>Match is calculated based on the Total Project Value (TPV) of each reimbursement request. TPV = Reimbursement Amount + Match Amount. Your reimbursement amount will equal 80% of TPV, and your match amount must equal or exceed 20% of TPV. The above is the minimum match amount required in order to process this reimbursement  based on the total amount of expenses outlined above by you.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
+    <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...47 lines deleted...]
-      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Times"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="2"/>
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -687,1654 +1038,522 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...22 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="100">
+  <cellXfs count="131">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="8" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="8" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="8" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="44" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="5" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="5" fillId="5" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="5" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="11" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="8" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="11" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="8" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...70 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
-[...62 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Currency" xfId="1" builtinId="4"/>
+    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="3" xr:uid="{008A20EB-C2E4-43EC-9722-EB2D89AD3636}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFEFFD6B"/>
       <color rgb="FFB2DE82"/>
       <color rgb="FFFFDC6D"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...1146 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2463,2250 +1682,3645 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/masstrails-grant-reimbursement-request-guidance/download" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://independentsector.org/research/value-of-volunteer-time/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="USGS%20Aggregates%20Time%20Series%20Data%20by%20State,%20Type,%20and%20End%20Use" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{41731E31-9A02-4C3D-B994-70C4129D46CE}">
-[...3 lines deleted...]
-  <dimension ref="A2:O6"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7FF2E9E-D47F-441B-9BC7-1A7A1CF11DA4}">
+  <dimension ref="A1:O28"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="Q15" sqref="Q15"/>
+    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <selection activeCell="P9" sqref="P9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="14.1"/>
+  <cols>
+    <col min="1" max="1" width="8.7109375" style="2" customWidth="1"/>
+    <col min="2" max="16384" width="8.7109375" style="2"/>
+  </cols>
   <sheetData>
-    <row r="2" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="A3" s="66" t="s">
+    <row r="1" spans="1:15">
+      <c r="A1" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="62"/>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" s="91" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
+      <c r="I2" s="92"/>
+      <c r="J2" s="92"/>
+      <c r="K2" s="92"/>
+      <c r="L2" s="92"/>
+      <c r="M2" s="92"/>
+      <c r="N2" s="92"/>
+      <c r="O2" s="93"/>
+    </row>
+    <row r="3" spans="1:15" ht="27.75" customHeight="1">
+      <c r="A3" s="85" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="67"/>
-[...69 lines deleted...]
-      <c r="O6" s="65"/>
+      <c r="B3" s="86"/>
+      <c r="C3" s="86"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
+      <c r="I3" s="86"/>
+      <c r="J3" s="86"/>
+      <c r="K3" s="86"/>
+      <c r="L3" s="86"/>
+      <c r="M3" s="86"/>
+      <c r="N3" s="86"/>
+      <c r="O3" s="87"/>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="77"/>
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="77"/>
+      <c r="L4" s="77"/>
+      <c r="M4" s="77"/>
+      <c r="N4" s="77"/>
+      <c r="O4" s="78"/>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="77"/>
+      <c r="C5" s="77"/>
+      <c r="D5" s="77"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="77"/>
+      <c r="H5" s="77"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="77"/>
+      <c r="K5" s="77"/>
+      <c r="L5" s="77"/>
+      <c r="M5" s="77"/>
+      <c r="N5" s="77"/>
+      <c r="O5" s="78"/>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" s="80" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="77"/>
+      <c r="C6" s="77"/>
+      <c r="D6" s="77"/>
+      <c r="E6" s="77"/>
+      <c r="F6" s="77"/>
+      <c r="G6" s="77"/>
+      <c r="H6" s="77"/>
+      <c r="I6" s="77"/>
+      <c r="J6" s="77"/>
+      <c r="K6" s="77"/>
+      <c r="L6" s="77"/>
+      <c r="M6" s="77"/>
+      <c r="N6" s="77"/>
+      <c r="O6" s="78"/>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" s="80" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="77"/>
+      <c r="C7" s="77"/>
+      <c r="D7" s="77"/>
+      <c r="E7" s="77"/>
+      <c r="F7" s="77"/>
+      <c r="G7" s="77"/>
+      <c r="H7" s="77"/>
+      <c r="I7" s="77"/>
+      <c r="J7" s="77"/>
+      <c r="K7" s="77"/>
+      <c r="L7" s="77"/>
+      <c r="M7" s="77"/>
+      <c r="N7" s="77"/>
+      <c r="O7" s="78"/>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" s="80" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="77"/>
+      <c r="C8" s="77"/>
+      <c r="D8" s="77"/>
+      <c r="E8" s="77"/>
+      <c r="F8" s="77"/>
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="77"/>
+      <c r="J8" s="77"/>
+      <c r="K8" s="77"/>
+      <c r="L8" s="77"/>
+      <c r="M8" s="77"/>
+      <c r="N8" s="77"/>
+      <c r="O8" s="78"/>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" s="80" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="77"/>
+      <c r="C9" s="77"/>
+      <c r="D9" s="77"/>
+      <c r="E9" s="77"/>
+      <c r="F9" s="77"/>
+      <c r="G9" s="77"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="77"/>
+      <c r="J9" s="77"/>
+      <c r="K9" s="77"/>
+      <c r="L9" s="77"/>
+      <c r="M9" s="77"/>
+      <c r="N9" s="77"/>
+      <c r="O9" s="78"/>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" s="80" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="77"/>
+      <c r="C10" s="77"/>
+      <c r="D10" s="77"/>
+      <c r="E10" s="77"/>
+      <c r="F10" s="77"/>
+      <c r="G10" s="77"/>
+      <c r="H10" s="77"/>
+      <c r="I10" s="77"/>
+      <c r="J10" s="77"/>
+      <c r="K10" s="77"/>
+      <c r="L10" s="77"/>
+      <c r="M10" s="77"/>
+      <c r="N10" s="77"/>
+      <c r="O10" s="78"/>
+    </row>
+    <row r="11" spans="1:15" ht="15" thickBot="1">
+      <c r="A11" s="94" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="95"/>
+      <c r="C11" s="95"/>
+      <c r="D11" s="95"/>
+      <c r="E11" s="95"/>
+      <c r="F11" s="95"/>
+      <c r="G11" s="95"/>
+      <c r="H11" s="95"/>
+      <c r="I11" s="95"/>
+      <c r="J11" s="95"/>
+      <c r="K11" s="95"/>
+      <c r="L11" s="95"/>
+      <c r="M11" s="95"/>
+      <c r="N11" s="95"/>
+      <c r="O11" s="96"/>
+    </row>
+    <row r="13" spans="1:15" ht="14.45" thickBot="1"/>
+    <row r="14" spans="1:15">
+      <c r="A14" s="100" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="101"/>
+      <c r="C14" s="101"/>
+      <c r="D14" s="101"/>
+      <c r="E14" s="101"/>
+      <c r="F14" s="101"/>
+      <c r="G14" s="101"/>
+      <c r="H14" s="101"/>
+      <c r="I14" s="101"/>
+      <c r="J14" s="101"/>
+      <c r="K14" s="101"/>
+      <c r="L14" s="101"/>
+      <c r="M14" s="101"/>
+      <c r="N14" s="101"/>
+      <c r="O14" s="102"/>
+    </row>
+    <row r="15" spans="1:15" ht="30.95" customHeight="1">
+      <c r="A15" s="97" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="98"/>
+      <c r="C15" s="98"/>
+      <c r="D15" s="98"/>
+      <c r="E15" s="98"/>
+      <c r="F15" s="98"/>
+      <c r="G15" s="98"/>
+      <c r="H15" s="98"/>
+      <c r="I15" s="98"/>
+      <c r="J15" s="98"/>
+      <c r="K15" s="98"/>
+      <c r="L15" s="98"/>
+      <c r="M15" s="98"/>
+      <c r="N15" s="98"/>
+      <c r="O15" s="99"/>
+    </row>
+    <row r="16" spans="1:15" ht="48.6" customHeight="1">
+      <c r="A16" s="97" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="98"/>
+      <c r="C16" s="98"/>
+      <c r="D16" s="98"/>
+      <c r="E16" s="98"/>
+      <c r="F16" s="98"/>
+      <c r="G16" s="98"/>
+      <c r="H16" s="98"/>
+      <c r="I16" s="98"/>
+      <c r="J16" s="98"/>
+      <c r="K16" s="98"/>
+      <c r="L16" s="98"/>
+      <c r="M16" s="98"/>
+      <c r="N16" s="98"/>
+      <c r="O16" s="99"/>
+    </row>
+    <row r="17" spans="1:15" ht="37.5" customHeight="1">
+      <c r="A17" s="97" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="98"/>
+      <c r="C17" s="98"/>
+      <c r="D17" s="98"/>
+      <c r="E17" s="98"/>
+      <c r="F17" s="98"/>
+      <c r="G17" s="98"/>
+      <c r="H17" s="98"/>
+      <c r="I17" s="98"/>
+      <c r="J17" s="98"/>
+      <c r="K17" s="98"/>
+      <c r="L17" s="98"/>
+      <c r="M17" s="98"/>
+      <c r="N17" s="98"/>
+      <c r="O17" s="99"/>
+    </row>
+    <row r="18" spans="1:15" ht="47.45" customHeight="1">
+      <c r="A18" s="85" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="86"/>
+      <c r="C18" s="86"/>
+      <c r="D18" s="86"/>
+      <c r="E18" s="86"/>
+      <c r="F18" s="86"/>
+      <c r="G18" s="86"/>
+      <c r="H18" s="86"/>
+      <c r="I18" s="86"/>
+      <c r="J18" s="86"/>
+      <c r="K18" s="86"/>
+      <c r="L18" s="86"/>
+      <c r="M18" s="86"/>
+      <c r="N18" s="86"/>
+      <c r="O18" s="87"/>
+    </row>
+    <row r="19" spans="1:15" ht="30" customHeight="1">
+      <c r="A19" s="79"/>
+      <c r="B19" s="86" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="86"/>
+      <c r="D19" s="86"/>
+      <c r="E19" s="86"/>
+      <c r="F19" s="86"/>
+      <c r="G19" s="86"/>
+      <c r="H19" s="86"/>
+      <c r="I19" s="86"/>
+      <c r="J19" s="86"/>
+      <c r="K19" s="86"/>
+      <c r="L19" s="86"/>
+      <c r="M19" s="86"/>
+      <c r="N19" s="86"/>
+      <c r="O19" s="87"/>
+    </row>
+    <row r="20" spans="1:15" ht="45" customHeight="1">
+      <c r="A20" s="79"/>
+      <c r="B20" s="86" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="86"/>
+      <c r="D20" s="86"/>
+      <c r="E20" s="86"/>
+      <c r="F20" s="86"/>
+      <c r="G20" s="86"/>
+      <c r="H20" s="86"/>
+      <c r="I20" s="86"/>
+      <c r="J20" s="86"/>
+      <c r="K20" s="86"/>
+      <c r="L20" s="86"/>
+      <c r="M20" s="86"/>
+      <c r="N20" s="86"/>
+      <c r="O20" s="87"/>
+    </row>
+    <row r="21" spans="1:15" ht="56.1" customHeight="1">
+      <c r="A21" s="79"/>
+      <c r="B21" s="86" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" s="86"/>
+      <c r="D21" s="86"/>
+      <c r="E21" s="86"/>
+      <c r="F21" s="86"/>
+      <c r="G21" s="86"/>
+      <c r="H21" s="86"/>
+      <c r="I21" s="86"/>
+      <c r="J21" s="86"/>
+      <c r="K21" s="86"/>
+      <c r="L21" s="86"/>
+      <c r="M21" s="86"/>
+      <c r="N21" s="86"/>
+      <c r="O21" s="87"/>
+    </row>
+    <row r="22" spans="1:15" ht="92.1" customHeight="1">
+      <c r="A22" s="79"/>
+      <c r="B22" s="86" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="86"/>
+      <c r="D22" s="86"/>
+      <c r="E22" s="86"/>
+      <c r="F22" s="86"/>
+      <c r="G22" s="86"/>
+      <c r="H22" s="86"/>
+      <c r="I22" s="86"/>
+      <c r="J22" s="86"/>
+      <c r="K22" s="86"/>
+      <c r="L22" s="86"/>
+      <c r="M22" s="86"/>
+      <c r="N22" s="86"/>
+      <c r="O22" s="87"/>
+    </row>
+    <row r="23" spans="1:15" ht="46.5" customHeight="1">
+      <c r="A23" s="79"/>
+      <c r="B23" s="86" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23" s="86"/>
+      <c r="D23" s="86"/>
+      <c r="E23" s="86"/>
+      <c r="F23" s="86"/>
+      <c r="G23" s="86"/>
+      <c r="H23" s="86"/>
+      <c r="I23" s="86"/>
+      <c r="J23" s="86"/>
+      <c r="K23" s="86"/>
+      <c r="L23" s="86"/>
+      <c r="M23" s="86"/>
+      <c r="N23" s="86"/>
+      <c r="O23" s="87"/>
+    </row>
+    <row r="24" spans="1:15" ht="17.45" customHeight="1">
+      <c r="A24" s="85" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="86"/>
+      <c r="C24" s="86"/>
+      <c r="D24" s="86"/>
+      <c r="E24" s="86"/>
+      <c r="F24" s="86"/>
+      <c r="G24" s="86"/>
+      <c r="H24" s="86"/>
+      <c r="I24" s="86"/>
+      <c r="J24" s="86"/>
+      <c r="K24" s="86"/>
+      <c r="L24" s="86"/>
+      <c r="M24" s="86"/>
+      <c r="N24" s="86"/>
+      <c r="O24" s="87"/>
+    </row>
+    <row r="25" spans="1:15" ht="46.5" customHeight="1">
+      <c r="A25" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="86"/>
+      <c r="C25" s="86"/>
+      <c r="D25" s="86"/>
+      <c r="E25" s="86"/>
+      <c r="F25" s="86"/>
+      <c r="G25" s="86"/>
+      <c r="H25" s="86"/>
+      <c r="I25" s="86"/>
+      <c r="J25" s="86"/>
+      <c r="K25" s="86"/>
+      <c r="L25" s="86"/>
+      <c r="M25" s="86"/>
+      <c r="N25" s="86"/>
+      <c r="O25" s="87"/>
+    </row>
+    <row r="26" spans="1:15" ht="32.1" customHeight="1">
+      <c r="A26" s="85" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="86"/>
+      <c r="C26" s="86"/>
+      <c r="D26" s="86"/>
+      <c r="E26" s="86"/>
+      <c r="F26" s="86"/>
+      <c r="G26" s="86"/>
+      <c r="H26" s="86"/>
+      <c r="I26" s="86"/>
+      <c r="J26" s="86"/>
+      <c r="K26" s="86"/>
+      <c r="L26" s="86"/>
+      <c r="M26" s="86"/>
+      <c r="N26" s="86"/>
+      <c r="O26" s="87"/>
+    </row>
+    <row r="27" spans="1:15" ht="15.6" customHeight="1">
+      <c r="A27" s="85" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="86"/>
+      <c r="C27" s="86"/>
+      <c r="D27" s="86"/>
+      <c r="E27" s="86"/>
+      <c r="F27" s="86"/>
+      <c r="G27" s="86"/>
+      <c r="H27" s="86"/>
+      <c r="I27" s="86"/>
+      <c r="J27" s="86"/>
+      <c r="K27" s="86"/>
+      <c r="L27" s="86"/>
+      <c r="M27" s="86"/>
+      <c r="N27" s="86"/>
+      <c r="O27" s="87"/>
+    </row>
+    <row r="28" spans="1:15" ht="31.5" customHeight="1" thickBot="1">
+      <c r="A28" s="88" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="89"/>
+      <c r="C28" s="89"/>
+      <c r="D28" s="89"/>
+      <c r="E28" s="89"/>
+      <c r="F28" s="89"/>
+      <c r="G28" s="89"/>
+      <c r="H28" s="89"/>
+      <c r="I28" s="89"/>
+      <c r="J28" s="89"/>
+      <c r="K28" s="89"/>
+      <c r="L28" s="89"/>
+      <c r="M28" s="89"/>
+      <c r="N28" s="89"/>
+      <c r="O28" s="90"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="VZe6aAC+32rvVetzJOV/Lb/zm2zOy3t5xW96gH2GdtygGk59ktck9lQcsvKKzoENz4Mrpa7HeSmVHdgHyUKfOQ==" saltValue="istatH/X2W+Pi9rUUCfg/g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:O6"/>
+  <mergeCells count="18">
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
+    <mergeCell ref="A11:O11"/>
+    <mergeCell ref="A15:O15"/>
+    <mergeCell ref="A16:O16"/>
+    <mergeCell ref="A14:O14"/>
+    <mergeCell ref="A18:O18"/>
+    <mergeCell ref="B19:O19"/>
+    <mergeCell ref="B20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="A17:O17"/>
+    <mergeCell ref="A24:O24"/>
+    <mergeCell ref="A25:O25"/>
+    <mergeCell ref="A26:O26"/>
+    <mergeCell ref="A27:O27"/>
+    <mergeCell ref="A28:O28"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A11:O11" r:id="rId1" display="Please review the MassTrails Reimbursement Guidance Document for more detailed instructions. " xr:uid="{2831FC34-3CFA-4A7F-A28C-2DBBBEA61005}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD6E0FF9-9F08-4B2E-AE7E-DFB2604FC642}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6FB1B6BC-D3B7-4A12-8D7D-3E24CFC02C3D}">
   <sheetPr>
-    <tabColor theme="5" tint="0.39997558519241921"/>
+    <tabColor rgb="FF7030A0"/>
   </sheetPr>
-  <dimension ref="A29:K30"/>
+  <dimension ref="A1:L5"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="P30" sqref="P30"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="14.1"/>
   <cols>
-    <col min="11" max="11" width="10.7109375" customWidth="1"/>
+    <col min="1" max="16384" width="8.7109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="29" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-[...13 lines deleted...]
-      <c r="K30" s="99"/>
+    <row r="1" spans="1:12">
+      <c r="A1" s="57" t="s">
+        <v>124</v>
+      </c>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="59"/>
+    </row>
+    <row r="2" spans="1:12" ht="61.5" customHeight="1">
+      <c r="A2" s="85" t="s">
+        <v>125</v>
+      </c>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="86"/>
+      <c r="K2" s="86"/>
+      <c r="L2" s="87"/>
+    </row>
+    <row r="3" spans="1:12" ht="35.1" customHeight="1">
+      <c r="A3" s="85" t="s">
+        <v>126</v>
+      </c>
+      <c r="B3" s="86"/>
+      <c r="C3" s="86"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
+      <c r="I3" s="86"/>
+      <c r="J3" s="86"/>
+      <c r="K3" s="86"/>
+      <c r="L3" s="87"/>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" s="124" t="s">
+        <v>127</v>
+      </c>
+      <c r="B4" s="125"/>
+      <c r="C4" s="125"/>
+      <c r="D4" s="125"/>
+      <c r="E4" s="125"/>
+      <c r="F4" s="125"/>
+      <c r="G4" s="125"/>
+      <c r="H4" s="125"/>
+      <c r="I4" s="125"/>
+      <c r="J4" s="125"/>
+      <c r="K4" s="125"/>
+      <c r="L4" s="126"/>
+    </row>
+    <row r="5" spans="1:12" ht="48" customHeight="1" thickBot="1">
+      <c r="A5" s="88" t="s">
+        <v>128</v>
+      </c>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89"/>
+      <c r="D5" s="89"/>
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89"/>
+      <c r="H5" s="89"/>
+      <c r="I5" s="89"/>
+      <c r="J5" s="89"/>
+      <c r="K5" s="89"/>
+      <c r="L5" s="90"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A4:L4"/>
+    <mergeCell ref="A5:L5"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A4" r:id="rId1" display="For more information visit the Independent Sector Value of Volunteer Rate website. " xr:uid="{8AF7184C-2349-4CDB-A55D-946FBAD3DF99}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{10424FF1-3877-4B03-9742-4818366298EA}">
+  <sheetPr>
+    <tabColor rgb="FFFF0000"/>
+  </sheetPr>
+  <dimension ref="A1:K29"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F34" sqref="F34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="14.1"/>
+  <cols>
+    <col min="1" max="1" width="19.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="20.42578125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="13.5703125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="17.42578125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="37.140625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="28" style="2" customWidth="1"/>
+    <col min="7" max="7" width="19.140625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="16.7109375" style="2" customWidth="1"/>
+    <col min="9" max="9" width="15.5703125" style="2" customWidth="1"/>
+    <col min="10" max="16384" width="8.7109375" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9">
+      <c r="A1" s="19" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" ht="15.6">
+      <c r="A2" s="63" t="s">
+        <v>130</v>
+      </c>
+      <c r="B2" s="63" t="s">
+        <v>131</v>
+      </c>
+      <c r="C2" s="63" t="s">
+        <v>132</v>
+      </c>
+      <c r="D2" s="63" t="s">
+        <v>133</v>
+      </c>
+      <c r="E2" s="63" t="s">
+        <v>134</v>
+      </c>
+      <c r="F2" s="63" t="s">
+        <v>135</v>
+      </c>
+      <c r="G2" s="63" t="s">
+        <v>136</v>
+      </c>
+      <c r="H2" s="63" t="s">
+        <v>66</v>
+      </c>
+      <c r="I2" s="63" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="15.6">
+      <c r="A3" s="64">
+        <v>2018</v>
+      </c>
+      <c r="B3" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C3" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="D3" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E3" s="65" t="s">
+        <v>141</v>
+      </c>
+      <c r="F3" s="65" t="s">
+        <v>142</v>
+      </c>
+      <c r="G3" s="66">
+        <v>13900000</v>
+      </c>
+      <c r="H3" s="67">
+        <v>192000000</v>
+      </c>
+      <c r="I3" s="68">
+        <v>13.79</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="15.6">
+      <c r="A4" s="64">
+        <v>2018</v>
+      </c>
+      <c r="B4" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C4" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="D4" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E4" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="F4" s="65" t="s">
+        <v>142</v>
+      </c>
+      <c r="G4" s="66">
+        <v>9160000</v>
+      </c>
+      <c r="H4" s="67">
+        <v>87800000</v>
+      </c>
+      <c r="I4" s="68">
+        <v>9.58</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="15.6">
+      <c r="A5" s="64">
+        <v>2018</v>
+      </c>
+      <c r="B5" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C5" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="D5" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E5" s="65" t="s">
+        <v>144</v>
+      </c>
+      <c r="F5" s="65" t="s">
+        <v>142</v>
+      </c>
+      <c r="G5" s="66">
+        <v>23100000</v>
+      </c>
+      <c r="H5" s="67">
+        <v>280000000</v>
+      </c>
+      <c r="I5" s="68">
+        <v>12.12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="15.6">
+      <c r="A6" s="64">
+        <v>2018</v>
+      </c>
+      <c r="B6" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C6" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="D6" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E6" s="65" t="s">
+        <v>144</v>
+      </c>
+      <c r="F6" s="65" t="s">
+        <v>145</v>
+      </c>
+      <c r="G6" s="66">
+        <v>944000</v>
+      </c>
+      <c r="H6" s="67">
+        <v>20300000</v>
+      </c>
+      <c r="I6" s="68">
+        <v>21.55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="15.6">
+      <c r="A7" s="64">
+        <v>2018</v>
+      </c>
+      <c r="B7" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C7" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="D7" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E7" s="65" t="s">
+        <v>144</v>
+      </c>
+      <c r="F7" s="65" t="s">
+        <v>146</v>
+      </c>
+      <c r="G7" s="66">
+        <v>1150000</v>
+      </c>
+      <c r="H7" s="67">
+        <v>16000000</v>
+      </c>
+      <c r="I7" s="68">
+        <v>13.94</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="15.6">
+      <c r="A8" s="64">
+        <v>2018</v>
+      </c>
+      <c r="B8" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C8" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="D8" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E8" s="65" t="s">
+        <v>144</v>
+      </c>
+      <c r="F8" s="65" t="s">
+        <v>147</v>
+      </c>
+      <c r="G8" s="66">
+        <v>4280000</v>
+      </c>
+      <c r="H8" s="67">
+        <v>57700000</v>
+      </c>
+      <c r="I8" s="68">
+        <v>13.47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="15.6">
+      <c r="A9" s="64">
+        <v>2018</v>
+      </c>
+      <c r="B9" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C9" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="D9" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E9" s="65" t="s">
+        <v>144</v>
+      </c>
+      <c r="F9" s="65" t="s">
+        <v>148</v>
+      </c>
+      <c r="G9" s="66">
+        <v>5100000</v>
+      </c>
+      <c r="H9" s="67">
+        <v>64800000</v>
+      </c>
+      <c r="I9" s="68">
+        <v>12.71</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="15.6">
+      <c r="A10" s="64">
+        <v>2018</v>
+      </c>
+      <c r="B10" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C10" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="D10" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E10" s="65" t="s">
+        <v>144</v>
+      </c>
+      <c r="F10" s="65" t="s">
+        <v>149</v>
+      </c>
+      <c r="G10" s="66">
+        <v>2460000</v>
+      </c>
+      <c r="H10" s="67">
+        <v>33200000</v>
+      </c>
+      <c r="I10" s="68">
+        <v>13.51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="15.6">
+      <c r="A11" s="64">
+        <v>2018</v>
+      </c>
+      <c r="B11" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C11" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="D11" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E11" s="65" t="s">
+        <v>144</v>
+      </c>
+      <c r="F11" s="65" t="s">
+        <v>150</v>
+      </c>
+      <c r="G11" s="66">
+        <v>9160000</v>
+      </c>
+      <c r="H11" s="67">
+        <v>87800000</v>
+      </c>
+      <c r="I11" s="68">
+        <v>9.58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="15.6">
+      <c r="A12" s="64">
+        <v>2018</v>
+      </c>
+      <c r="B12" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C12" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="D12" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E12" s="65" t="s">
+        <v>141</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="G12" s="66">
+        <v>1110000</v>
+      </c>
+      <c r="H12" s="69">
+        <v>12000000</v>
+      </c>
+      <c r="I12" s="70">
+        <v>10.78</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="15.6">
+      <c r="A13" s="64">
+        <v>2018</v>
+      </c>
+      <c r="B13" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C13" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="D13" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E13" s="65" t="s">
+        <v>141</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="G13" s="71" t="s">
+        <v>153</v>
+      </c>
+      <c r="H13" s="71" t="s">
+        <v>153</v>
+      </c>
+      <c r="I13" s="71" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="15.6">
+      <c r="A14" s="64">
+        <v>2018</v>
+      </c>
+      <c r="B14" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C14" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="D14" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E14" s="65" t="s">
+        <v>141</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="G14" s="71" t="s">
+        <v>153</v>
+      </c>
+      <c r="H14" s="71" t="s">
+        <v>153</v>
+      </c>
+      <c r="I14" s="71" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="15.6">
+      <c r="A15" s="64">
+        <v>2018</v>
+      </c>
+      <c r="B15" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C15" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="D15" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E15" s="65" t="s">
+        <v>141</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="G15" s="66">
+        <v>185000</v>
+      </c>
+      <c r="H15" s="69">
+        <v>9540000</v>
+      </c>
+      <c r="I15" s="70">
+        <v>51.67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="15.6">
+      <c r="A16" s="64">
+        <v>2018</v>
+      </c>
+      <c r="B16" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C16" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="D16" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E16" s="65" t="s">
+        <v>141</v>
+      </c>
+      <c r="F16" s="72" t="s">
+        <v>156</v>
+      </c>
+      <c r="G16" s="66">
+        <v>2350000</v>
+      </c>
+      <c r="H16" s="69">
+        <v>30900000</v>
+      </c>
+      <c r="I16" s="70">
+        <v>13.16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="15.6">
+      <c r="A17" s="64">
+        <v>2018</v>
+      </c>
+      <c r="B17" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C17" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="D17" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E17" s="65" t="s">
+        <v>141</v>
+      </c>
+      <c r="F17" s="72" t="s">
+        <v>157</v>
+      </c>
+      <c r="G17" s="66">
+        <v>10000000</v>
+      </c>
+      <c r="H17" s="69">
+        <v>135000000</v>
+      </c>
+      <c r="I17" s="70">
+        <v>13.49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="15.6">
+      <c r="A18" s="64">
+        <v>2018</v>
+      </c>
+      <c r="B18" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C18" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="D18" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E18" s="65" t="s">
+        <v>141</v>
+      </c>
+      <c r="F18" s="72" t="s">
+        <v>158</v>
+      </c>
+      <c r="G18" s="66">
+        <v>13900000</v>
+      </c>
+      <c r="H18" s="69">
+        <v>192000000</v>
+      </c>
+      <c r="I18" s="70">
+        <v>13.79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="15.6">
+      <c r="A19" s="64">
+        <v>2018</v>
+      </c>
+      <c r="B19" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C19" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="D19" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E19" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="G19" s="73">
+        <v>1320000</v>
+      </c>
+      <c r="H19" s="74">
+        <v>15400000</v>
+      </c>
+      <c r="I19" s="75">
+        <v>11.63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="15.6">
+      <c r="A20" s="64">
+        <v>2018</v>
+      </c>
+      <c r="B20" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C20" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="D20" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E20" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="G20" s="73">
+        <v>911000</v>
+      </c>
+      <c r="H20" s="74">
+        <v>9720000</v>
+      </c>
+      <c r="I20" s="75">
+        <v>10.67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="15.6">
+      <c r="A21" s="64">
+        <v>2018</v>
+      </c>
+      <c r="B21" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C21" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="D21" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E21" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="G21" s="73">
+        <v>527000</v>
+      </c>
+      <c r="H21" s="74">
+        <v>3750000</v>
+      </c>
+      <c r="I21" s="75">
+        <v>7.12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="15.6">
+      <c r="A22" s="64">
+        <v>2018</v>
+      </c>
+      <c r="B22" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C22" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="D22" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E22" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G22" s="73">
+        <v>290000</v>
+      </c>
+      <c r="H22" s="74">
+        <v>3180000</v>
+      </c>
+      <c r="I22" s="75">
+        <v>10.95</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15.6">
+      <c r="A23" s="64">
+        <v>2018</v>
+      </c>
+      <c r="B23" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C23" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="D23" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E23" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="F23" s="72" t="s">
+        <v>156</v>
+      </c>
+      <c r="G23" s="73">
+        <v>14200</v>
+      </c>
+      <c r="H23" s="74">
+        <v>134000</v>
+      </c>
+      <c r="I23" s="75">
+        <v>9.48</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="15.6">
+      <c r="A24" s="64">
+        <v>2018</v>
+      </c>
+      <c r="B24" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C24" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="D24" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E24" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="F24" s="72" t="s">
+        <v>157</v>
+      </c>
+      <c r="G24" s="73">
+        <v>6080000</v>
+      </c>
+      <c r="H24" s="74">
+        <v>55400000</v>
+      </c>
+      <c r="I24" s="75">
+        <v>9.1199999999999992</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="15.6">
+      <c r="A25" s="64">
+        <v>2018</v>
+      </c>
+      <c r="B25" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C25" s="65" t="s">
+        <v>139</v>
+      </c>
+      <c r="D25" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="E25" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="F25" s="72" t="s">
+        <v>163</v>
+      </c>
+      <c r="G25" s="73">
+        <v>9140000</v>
+      </c>
+      <c r="H25" s="74">
+        <v>87600000</v>
+      </c>
+      <c r="I25" s="75">
+        <v>9.58</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="14.45">
+      <c r="A27" s="1" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="14.45" thickBot="1"/>
+    <row r="29" spans="1:11" ht="47.1" customHeight="1" thickBot="1">
+      <c r="A29" s="127" t="s">
+        <v>165</v>
+      </c>
+      <c r="B29" s="128"/>
+      <c r="C29" s="128"/>
+      <c r="D29" s="128"/>
+      <c r="E29" s="128"/>
+      <c r="F29" s="128"/>
+      <c r="G29" s="128"/>
+      <c r="H29" s="128"/>
+      <c r="I29" s="128"/>
+      <c r="J29" s="128"/>
+      <c r="K29" s="129"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A30:K30"/>
+    <mergeCell ref="A29:K29"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A27" r:id="rId1" xr:uid="{CF66FC89-622C-48C7-96F2-53EA91B424AB}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFEFFD6B"/>
   </sheetPr>
-  <dimension ref="A1:G38"/>
+  <dimension ref="A1:G49"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F19" sqref="F19"/>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="K20" sqref="K20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="14.1"/>
   <cols>
-    <col min="1" max="1" width="32.5703125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="10.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="32.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="21.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="29.85546875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="14.140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="28" style="2" customWidth="1"/>
+    <col min="6" max="6" width="20.85546875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="8.7109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="18.75" x14ac:dyDescent="0.3">
-[...34 lines deleted...]
-      <c r="C4" s="50"/>
+    <row r="1" spans="1:7" ht="18">
+      <c r="A1" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+    </row>
+    <row r="2" spans="1:7" ht="15" customHeight="1">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+    </row>
+    <row r="3" spans="1:7" ht="42">
+      <c r="A3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="6"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="7"/>
       <c r="D4" s="8"/>
       <c r="E4" s="9"/>
-      <c r="F4" s="21"/>
-[...4 lines deleted...]
-      <c r="C5" s="50"/>
+      <c r="F4" s="10"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="6"/>
+      <c r="B5" s="6"/>
+      <c r="C5" s="7"/>
       <c r="D5" s="8"/>
       <c r="E5" s="9"/>
-      <c r="F5" s="21"/>
-[...4 lines deleted...]
-      <c r="C6" s="50"/>
+      <c r="F5" s="10"/>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="6"/>
+      <c r="B6" s="6"/>
+      <c r="C6" s="7"/>
       <c r="D6" s="8"/>
       <c r="E6" s="9"/>
-      <c r="F6" s="21"/>
-[...4 lines deleted...]
-      <c r="C7" s="50"/>
+      <c r="F6" s="10"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="84"/>
+      <c r="B7" s="84"/>
+      <c r="C7" s="7"/>
       <c r="D7" s="11"/>
-      <c r="E7" s="10"/>
-[...5 lines deleted...]
-      <c r="C8" s="51"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="10"/>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="84"/>
+      <c r="B8" s="84"/>
+      <c r="C8" s="13"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
-      <c r="F8" s="21"/>
-[...4 lines deleted...]
-      <c r="C9" s="50"/>
+      <c r="F8" s="10"/>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="6"/>
+      <c r="B9" s="6"/>
+      <c r="C9" s="7"/>
       <c r="D9" s="8"/>
       <c r="E9" s="9"/>
-      <c r="F9" s="21"/>
-[...4 lines deleted...]
-      <c r="C10" s="50"/>
+      <c r="F9" s="10"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="6"/>
+      <c r="B10" s="6"/>
+      <c r="C10" s="7"/>
       <c r="D10" s="8"/>
       <c r="E10" s="9"/>
-      <c r="F10" s="21"/>
-[...4 lines deleted...]
-      <c r="C11" s="50"/>
+      <c r="F10" s="10"/>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="84"/>
+      <c r="B11" s="84"/>
+      <c r="C11" s="7"/>
       <c r="D11" s="11"/>
-      <c r="E11" s="10"/>
-[...5 lines deleted...]
-      <c r="C12" s="51"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="10"/>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="84"/>
+      <c r="B12" s="84"/>
+      <c r="C12" s="13"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
-      <c r="F12" s="21"/>
-[...13 lines deleted...]
-      <c r="C14" s="50"/>
+      <c r="F12" s="10"/>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="84"/>
+      <c r="B13" s="84"/>
+      <c r="C13" s="13"/>
+      <c r="D13" s="83"/>
+      <c r="E13" s="83"/>
+      <c r="F13" s="10"/>
+      <c r="G13" s="14"/>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="6"/>
+      <c r="B14" s="6"/>
+      <c r="C14" s="7"/>
       <c r="D14" s="8"/>
       <c r="E14" s="9"/>
-      <c r="F14" s="21"/>
-[...4 lines deleted...]
-      <c r="C15" s="50"/>
+      <c r="F14" s="10"/>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="84"/>
+      <c r="B15" s="84"/>
+      <c r="C15" s="7"/>
       <c r="D15" s="11"/>
-      <c r="E15" s="10"/>
-[...5 lines deleted...]
-      <c r="C16" s="51"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="10"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="84"/>
+      <c r="B16" s="84"/>
+      <c r="C16" s="13"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
-      <c r="F16" s="21"/>
-[...47 lines deleted...]
-        <f>F19*0.25</f>
+      <c r="F16" s="10"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="84"/>
+      <c r="B17" s="84"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="83"/>
+      <c r="E17" s="83"/>
+      <c r="F17" s="10"/>
+      <c r="G17" s="14"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="15"/>
+      <c r="B18" s="15"/>
+      <c r="C18" s="16"/>
+      <c r="D18" s="17"/>
+      <c r="E18" s="17"/>
+      <c r="F18" s="18"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="19"/>
+      <c r="B19" s="19"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
+      <c r="E19" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="F19" s="21">
+        <f>SUM(F4:F18)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...101 lines deleted...]
-      <c r="C38" s="83"/>
+    <row r="20" spans="1:7" ht="14.45" thickBot="1">
+      <c r="D20" s="19"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="22"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="D21" s="19"/>
+      <c r="E21" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="F21" s="24">
+        <f>F19-F22</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="15" customHeight="1">
+      <c r="E22" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="F22" s="26"/>
+    </row>
+    <row r="23" spans="1:7" ht="14.45" thickBot="1">
+      <c r="E23" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="F23" s="28">
+        <f>F19</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="14.45" thickBot="1">
+      <c r="A27" s="29"/>
+    </row>
+    <row r="28" spans="1:7" ht="14.45" thickBot="1">
+      <c r="A28" s="106" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="107"/>
+      <c r="C28" s="108"/>
+      <c r="E28" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="F28" s="31">
+        <f>F21*0.25</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="14.45" customHeight="1">
+      <c r="A29" s="109" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="110"/>
+      <c r="C29" s="111"/>
+      <c r="E29" s="103" t="s">
+        <v>41</v>
+      </c>
+      <c r="F29" s="104"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="109" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="110"/>
+      <c r="C30" s="111"/>
+      <c r="E30" s="85"/>
+      <c r="F30" s="87"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="109" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="110"/>
+      <c r="C31" s="111"/>
+      <c r="E31" s="85"/>
+      <c r="F31" s="87"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="109" t="s">
+        <v>44</v>
+      </c>
+      <c r="B32" s="110"/>
+      <c r="C32" s="111"/>
+      <c r="E32" s="85"/>
+      <c r="F32" s="87"/>
+    </row>
+    <row r="33" spans="1:6" ht="14.45" customHeight="1">
+      <c r="A33" s="85" t="s">
+        <v>45</v>
+      </c>
+      <c r="B33" s="86"/>
+      <c r="C33" s="87"/>
+      <c r="E33" s="85"/>
+      <c r="F33" s="87"/>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="85"/>
+      <c r="B34" s="86"/>
+      <c r="C34" s="87"/>
+      <c r="E34" s="85"/>
+      <c r="F34" s="87"/>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="85"/>
+      <c r="B35" s="86"/>
+      <c r="C35" s="87"/>
+      <c r="E35" s="85"/>
+      <c r="F35" s="87"/>
+    </row>
+    <row r="36" spans="1:6" ht="32.1" customHeight="1" thickBot="1">
+      <c r="A36" s="88" t="s">
+        <v>46</v>
+      </c>
+      <c r="B36" s="89"/>
+      <c r="C36" s="90"/>
+      <c r="E36" s="88"/>
+      <c r="F36" s="90"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="76"/>
+      <c r="B37" s="76"/>
+      <c r="C37" s="76"/>
+    </row>
+    <row r="39" spans="1:6" ht="14.45" thickBot="1">
+      <c r="A39" s="29" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="103" t="s">
+        <v>48</v>
+      </c>
+      <c r="B40" s="105"/>
+      <c r="C40" s="104"/>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="85"/>
+      <c r="B41" s="86"/>
+      <c r="C41" s="87"/>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="85"/>
+      <c r="B42" s="86"/>
+      <c r="C42" s="87"/>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="85"/>
+      <c r="B43" s="86"/>
+      <c r="C43" s="87"/>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="85"/>
+      <c r="B44" s="86"/>
+      <c r="C44" s="87"/>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="85"/>
+      <c r="B45" s="86"/>
+      <c r="C45" s="87"/>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="85"/>
+      <c r="B46" s="86"/>
+      <c r="C46" s="87"/>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="85"/>
+      <c r="B47" s="86"/>
+      <c r="C47" s="87"/>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="85"/>
+      <c r="B48" s="86"/>
+      <c r="C48" s="87"/>
+    </row>
+    <row r="49" spans="1:3" ht="14.45" thickBot="1">
+      <c r="A49" s="88"/>
+      <c r="B49" s="89"/>
+      <c r="C49" s="90"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...7 lines deleted...]
-    <mergeCell ref="A24:C24"/>
+  <mergeCells count="9">
+    <mergeCell ref="E29:F36"/>
+    <mergeCell ref="A40:C49"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="A33:C35"/>
+    <mergeCell ref="A36:C36"/>
   </mergeCells>
   <pageMargins left="0.45" right="0.45" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B677FB3F-01A4-464A-B42A-79D9967B412D}">
-[...3 lines deleted...]
-  <dimension ref="A2:O6"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86FC7205-0DC2-4648-AB4E-5CCDCB8FFAB6}">
+  <dimension ref="A1:O9"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:O6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="14.1"/>
+  <cols>
+    <col min="1" max="16384" width="8.7109375" style="2"/>
+  </cols>
   <sheetData>
-    <row r="2" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-[...74 lines deleted...]
-      <c r="O6" s="65"/>
+    <row r="1" spans="1:15">
+      <c r="A1" s="100" t="s">
+        <v>49</v>
+      </c>
+      <c r="B1" s="101"/>
+      <c r="C1" s="101"/>
+      <c r="D1" s="101"/>
+      <c r="E1" s="101"/>
+      <c r="F1" s="101"/>
+      <c r="G1" s="101"/>
+      <c r="H1" s="101"/>
+      <c r="I1" s="101"/>
+      <c r="J1" s="101"/>
+      <c r="K1" s="101"/>
+      <c r="L1" s="101"/>
+      <c r="M1" s="101"/>
+      <c r="N1" s="101"/>
+      <c r="O1" s="102"/>
+    </row>
+    <row r="2" spans="1:15" ht="62.45" customHeight="1">
+      <c r="A2" s="97" t="s">
+        <v>50</v>
+      </c>
+      <c r="B2" s="98"/>
+      <c r="C2" s="98"/>
+      <c r="D2" s="98"/>
+      <c r="E2" s="98"/>
+      <c r="F2" s="98"/>
+      <c r="G2" s="98"/>
+      <c r="H2" s="98"/>
+      <c r="I2" s="98"/>
+      <c r="J2" s="98"/>
+      <c r="K2" s="98"/>
+      <c r="L2" s="98"/>
+      <c r="M2" s="98"/>
+      <c r="N2" s="98"/>
+      <c r="O2" s="99"/>
+    </row>
+    <row r="3" spans="1:15" ht="34.5" customHeight="1">
+      <c r="A3" s="97" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" s="98"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="98"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="98"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="98"/>
+      <c r="N3" s="98"/>
+      <c r="O3" s="99"/>
+    </row>
+    <row r="4" spans="1:15" ht="54.75" customHeight="1">
+      <c r="A4" s="85" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
+      <c r="I4" s="86"/>
+      <c r="J4" s="86"/>
+      <c r="K4" s="86"/>
+      <c r="L4" s="86"/>
+      <c r="M4" s="86"/>
+      <c r="N4" s="86"/>
+      <c r="O4" s="87"/>
+    </row>
+    <row r="5" spans="1:15" ht="29.45" customHeight="1">
+      <c r="A5" s="85" t="s">
+        <v>53</v>
+      </c>
+      <c r="B5" s="86"/>
+      <c r="C5" s="86"/>
+      <c r="D5" s="86"/>
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86"/>
+      <c r="H5" s="86"/>
+      <c r="I5" s="86"/>
+      <c r="J5" s="86"/>
+      <c r="K5" s="86"/>
+      <c r="L5" s="86"/>
+      <c r="M5" s="86"/>
+      <c r="N5" s="86"/>
+      <c r="O5" s="87"/>
+    </row>
+    <row r="6" spans="1:15" ht="46.5" customHeight="1">
+      <c r="A6" s="85" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="86"/>
+      <c r="F6" s="86"/>
+      <c r="G6" s="86"/>
+      <c r="H6" s="86"/>
+      <c r="I6" s="86"/>
+      <c r="J6" s="86"/>
+      <c r="K6" s="86"/>
+      <c r="L6" s="86"/>
+      <c r="M6" s="86"/>
+      <c r="N6" s="86"/>
+      <c r="O6" s="87"/>
+    </row>
+    <row r="7" spans="1:15" ht="87.6" customHeight="1">
+      <c r="A7" s="85" t="s">
+        <v>55</v>
+      </c>
+      <c r="B7" s="86"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="86"/>
+      <c r="E7" s="86"/>
+      <c r="F7" s="86"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
+      <c r="I7" s="86"/>
+      <c r="J7" s="86"/>
+      <c r="K7" s="86"/>
+      <c r="L7" s="86"/>
+      <c r="M7" s="86"/>
+      <c r="N7" s="86"/>
+      <c r="O7" s="87"/>
+    </row>
+    <row r="8" spans="1:15" ht="44.45" customHeight="1">
+      <c r="A8" s="85" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" s="86"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="86"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
+      <c r="I8" s="86"/>
+      <c r="J8" s="86"/>
+      <c r="K8" s="86"/>
+      <c r="L8" s="86"/>
+      <c r="M8" s="86"/>
+      <c r="N8" s="86"/>
+      <c r="O8" s="87"/>
+    </row>
+    <row r="9" spans="1:15" ht="45" customHeight="1" thickBot="1">
+      <c r="A9" s="88" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="89"/>
+      <c r="C9" s="89"/>
+      <c r="D9" s="89"/>
+      <c r="E9" s="89"/>
+      <c r="F9" s="89"/>
+      <c r="G9" s="89"/>
+      <c r="H9" s="89"/>
+      <c r="I9" s="89"/>
+      <c r="J9" s="89"/>
+      <c r="K9" s="89"/>
+      <c r="L9" s="89"/>
+      <c r="M9" s="89"/>
+      <c r="N9" s="89"/>
+      <c r="O9" s="90"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="58mNu2NmFpXem54ZdLQMs0FiTj2INCtHmJbjh05Mr+Rfo6XUvZ7VRMJTAJpHrT0sEZGjCx00wBy/k4Rs00S+mg==" saltValue="noZdVvu3FtjmtN5fPBKTNg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-  <mergeCells count="4">
+  <mergeCells count="9">
+    <mergeCell ref="A9:O9"/>
+    <mergeCell ref="A5:O5"/>
+    <mergeCell ref="A6:O6"/>
+    <mergeCell ref="A7:O7"/>
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
-    <mergeCell ref="A5:O5"/>
-    <mergeCell ref="A6:O6"/>
+    <mergeCell ref="A8:O8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{490F4642-CDB7-417D-AD76-9106EE22A8FE}">
+  <sheetPr>
+    <tabColor rgb="FFFFDC6D"/>
+  </sheetPr>
+  <dimension ref="A1:G27"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F27" sqref="F27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="14.1"/>
+  <cols>
+    <col min="1" max="1" width="16.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="30.5703125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="43.42578125" style="2" customWidth="1"/>
+    <col min="4" max="5" width="15.5703125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="10.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="18.5703125" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="8.7109375" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="18">
+      <c r="A1" s="112" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="112"/>
+      <c r="C1" s="112"/>
+      <c r="D1" s="112"/>
+      <c r="E1" s="112"/>
+      <c r="F1" s="112"/>
+      <c r="G1" s="112"/>
+    </row>
+    <row r="2" spans="1:7" ht="18">
+      <c r="A2" s="113" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2" s="113"/>
+      <c r="C2" s="113"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+    </row>
+    <row r="3" spans="1:7" ht="15" customHeight="1">
+      <c r="A3" s="82"/>
+      <c r="B3" s="82"/>
+      <c r="C3" s="82"/>
+      <c r="D3" s="82"/>
+      <c r="E3" s="82"/>
+      <c r="F3" s="82"/>
+      <c r="G3" s="82"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="B4" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="C4" s="32" t="s">
+        <v>62</v>
+      </c>
+      <c r="D4" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="E4" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="F4" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="G4" s="32" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="33"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="35"/>
+      <c r="D5" s="34"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="36"/>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="33"/>
+      <c r="B6" s="34"/>
+      <c r="C6" s="35"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="36"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="33"/>
+      <c r="B7" s="34"/>
+      <c r="C7" s="35"/>
+      <c r="D7" s="34"/>
+      <c r="E7" s="36"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="36"/>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="33"/>
+      <c r="B8" s="34"/>
+      <c r="C8" s="35"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="36"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="36"/>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="33"/>
+      <c r="B9" s="34"/>
+      <c r="C9" s="35"/>
+      <c r="D9" s="34"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="37"/>
+      <c r="G9" s="36"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="33"/>
+      <c r="B10" s="34"/>
+      <c r="C10" s="35"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="36"/>
+      <c r="F10" s="37"/>
+      <c r="G10" s="36"/>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="33"/>
+      <c r="B11" s="34"/>
+      <c r="C11" s="35"/>
+      <c r="D11" s="34"/>
+      <c r="E11" s="36"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="36"/>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="33"/>
+      <c r="B12" s="34"/>
+      <c r="C12" s="35"/>
+      <c r="D12" s="34"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="36"/>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="33"/>
+      <c r="B13" s="34"/>
+      <c r="C13" s="35"/>
+      <c r="D13" s="34"/>
+      <c r="E13" s="36"/>
+      <c r="F13" s="36"/>
+      <c r="G13" s="36"/>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="33"/>
+      <c r="B14" s="34"/>
+      <c r="C14" s="35"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="36"/>
+      <c r="F14" s="36"/>
+      <c r="G14" s="36"/>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="38"/>
+      <c r="B15" s="38"/>
+      <c r="C15" s="39"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="38"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="41"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="19"/>
+      <c r="B16" s="19"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="19"/>
+      <c r="F16" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="G16" s="42"/>
+    </row>
+    <row r="18" spans="1:6" ht="45.95" customHeight="1">
+      <c r="A18" s="43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="130"/>
+      <c r="C18" s="130"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="130"/>
+      <c r="C19" s="130"/>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="19"/>
+    </row>
+    <row r="21" spans="1:6" ht="14.45" thickBot="1"/>
+    <row r="22" spans="1:6">
+      <c r="A22" s="106" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22" s="107"/>
+      <c r="C22" s="108"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="19"/>
+      <c r="F22" s="44"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="109" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="110"/>
+      <c r="C23" s="111"/>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="109" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24" s="110"/>
+      <c r="C24" s="111"/>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="109" t="s">
+        <v>69</v>
+      </c>
+      <c r="B25" s="110"/>
+      <c r="C25" s="111"/>
+    </row>
+    <row r="26" spans="1:6" ht="61.5" customHeight="1">
+      <c r="A26" s="91" t="s">
+        <v>70</v>
+      </c>
+      <c r="B26" s="92"/>
+      <c r="C26" s="93"/>
+    </row>
+    <row r="27" spans="1:6" ht="30.75" customHeight="1" thickBot="1">
+      <c r="A27" s="114" t="s">
+        <v>71</v>
+      </c>
+      <c r="B27" s="115"/>
+      <c r="C27" s="116"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A25:C25"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2EB59251-B3E1-4CBC-BF40-D6330F9CB271}">
   <sheetPr>
     <tabColor rgb="FFFFDC6D"/>
   </sheetPr>
   <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+      <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="14.1"/>
   <cols>
-    <col min="1" max="1" width="16.5703125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="17.5703125" customWidth="1"/>
+    <col min="1" max="1" width="16.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="30.5703125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="50.42578125" style="2" customWidth="1"/>
+    <col min="4" max="5" width="15.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="17.5703125" style="2" customWidth="1"/>
+    <col min="7" max="16384" width="8.7109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-[...39 lines deleted...]
-      <c r="B4" s="2"/>
+    <row r="1" spans="1:6" ht="18">
+      <c r="A1" s="112" t="s">
+        <v>72</v>
+      </c>
+      <c r="B1" s="112"/>
+      <c r="C1" s="112"/>
+      <c r="D1" s="112"/>
+      <c r="E1" s="112"/>
+      <c r="F1" s="112"/>
+    </row>
+    <row r="2" spans="1:6" ht="18">
+      <c r="A2" s="82"/>
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="C3" s="45" t="s">
+        <v>62</v>
+      </c>
+      <c r="D3" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="E3" s="45" t="s">
+        <v>64</v>
+      </c>
+      <c r="F3" s="45" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="83"/>
+      <c r="B4" s="83"/>
       <c r="C4" s="8"/>
-      <c r="D4" s="2"/>
-[...1 lines deleted...]
-      <c r="F4" s="39">
+      <c r="D4" s="83"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46">
         <f>D4*E4</f>
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="2"/>
+    <row r="5" spans="1:6">
+      <c r="A5" s="83"/>
+      <c r="B5" s="83"/>
       <c r="C5" s="8"/>
-      <c r="D5" s="2"/>
-[...1 lines deleted...]
-      <c r="F5" s="39">
+      <c r="D5" s="83"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46">
         <f t="shared" ref="F5:F14" si="0">D5*E5</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="2"/>
+    <row r="6" spans="1:6">
+      <c r="A6" s="83"/>
+      <c r="B6" s="83"/>
       <c r="C6" s="8"/>
-      <c r="D6" s="2"/>
-[...1 lines deleted...]
-      <c r="F6" s="39">
+      <c r="D6" s="83"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B7" s="2"/>
+    <row r="7" spans="1:6">
+      <c r="A7" s="83"/>
+      <c r="B7" s="83"/>
       <c r="C7" s="8"/>
-      <c r="D7" s="2"/>
-[...1 lines deleted...]
-      <c r="F7" s="39">
+      <c r="D7" s="83"/>
+      <c r="E7" s="46"/>
+      <c r="F7" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B8" s="2"/>
+    <row r="8" spans="1:6">
+      <c r="A8" s="83"/>
+      <c r="B8" s="83"/>
       <c r="C8" s="8"/>
-      <c r="D8" s="2"/>
-[...1 lines deleted...]
-      <c r="F8" s="39">
+      <c r="D8" s="83"/>
+      <c r="E8" s="46"/>
+      <c r="F8" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B9" s="2"/>
+    <row r="9" spans="1:6">
+      <c r="A9" s="83"/>
+      <c r="B9" s="83"/>
       <c r="C9" s="8"/>
-      <c r="D9" s="2"/>
-[...1 lines deleted...]
-      <c r="F9" s="39">
+      <c r="D9" s="83"/>
+      <c r="E9" s="46"/>
+      <c r="F9" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B10" s="2"/>
+    <row r="10" spans="1:6">
+      <c r="A10" s="83"/>
+      <c r="B10" s="83"/>
       <c r="C10" s="8"/>
-      <c r="D10" s="2"/>
-[...1 lines deleted...]
-      <c r="F10" s="39">
+      <c r="D10" s="83"/>
+      <c r="E10" s="46"/>
+      <c r="F10" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B11" s="2"/>
+    <row r="11" spans="1:6">
+      <c r="A11" s="83"/>
+      <c r="B11" s="83"/>
       <c r="C11" s="8"/>
-      <c r="D11" s="2"/>
-[...1 lines deleted...]
-      <c r="F11" s="39">
+      <c r="D11" s="83"/>
+      <c r="E11" s="46"/>
+      <c r="F11" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B12" s="2"/>
+    <row r="12" spans="1:6">
+      <c r="A12" s="83"/>
+      <c r="B12" s="83"/>
       <c r="C12" s="8"/>
-      <c r="D12" s="2"/>
-[...1 lines deleted...]
-      <c r="F12" s="39">
+      <c r="D12" s="83"/>
+      <c r="E12" s="46"/>
+      <c r="F12" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B13" s="2"/>
+    <row r="13" spans="1:6">
+      <c r="A13" s="83"/>
+      <c r="B13" s="83"/>
       <c r="C13" s="8"/>
-      <c r="D13" s="2"/>
-[...1 lines deleted...]
-      <c r="F13" s="39">
+      <c r="D13" s="83"/>
+      <c r="E13" s="46"/>
+      <c r="F13" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B14" s="2"/>
+    <row r="14" spans="1:6">
+      <c r="A14" s="83"/>
+      <c r="B14" s="83"/>
       <c r="C14" s="8"/>
-      <c r="D14" s="2"/>
-[...1 lines deleted...]
-      <c r="F14" s="39">
+      <c r="D14" s="83"/>
+      <c r="E14" s="46"/>
+      <c r="F14" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F15" s="40">
+    <row r="15" spans="1:6">
+      <c r="A15" s="19"/>
+      <c r="B15" s="19"/>
+      <c r="C15" s="19"/>
+      <c r="D15" s="19"/>
+      <c r="E15" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15" s="42">
         <f>SUM(F4:F14)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
-[...49 lines deleted...]
-      <c r="A24" s="60" t="s">
+    <row r="16" spans="1:6">
+      <c r="A16" s="19"/>
+      <c r="B16" s="19"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="19"/>
+      <c r="F16" s="47"/>
+    </row>
+    <row r="18" spans="1:6" ht="45.95" customHeight="1">
+      <c r="A18" s="43" t="s">
         <v>68</v>
       </c>
-      <c r="B24" s="61"/>
-[...28 lines deleted...]
-      <c r="C28" s="65"/>
+      <c r="B18" s="130"/>
+      <c r="C18" s="130"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="130"/>
+      <c r="C19" s="130"/>
+    </row>
+    <row r="20" spans="1:6" ht="14.45" thickBot="1">
+      <c r="A20" s="19"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="106" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="107"/>
+      <c r="C21" s="108"/>
+      <c r="D21" s="19"/>
+      <c r="E21" s="19"/>
+      <c r="F21" s="44"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="109" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="110"/>
+      <c r="C22" s="111"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="109" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23" s="110"/>
+      <c r="C23" s="111"/>
+    </row>
+    <row r="24" spans="1:6" ht="75" customHeight="1">
+      <c r="A24" s="91" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="92"/>
+      <c r="C24" s="93"/>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="109" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="110"/>
+      <c r="C25" s="111"/>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="109" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="110"/>
+      <c r="C26" s="111"/>
+    </row>
+    <row r="27" spans="1:6" ht="45" customHeight="1">
+      <c r="A27" s="91" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="92"/>
+      <c r="C27" s="93"/>
+    </row>
+    <row r="28" spans="1:6" ht="14.45" thickBot="1">
+      <c r="A28" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="118"/>
+      <c r="C28" s="119"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A26:C26"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="A22:C22"/>
     <mergeCell ref="A23:C23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F8C9D1C-9DF6-4D26-A1EC-951C9ED6A87A}">
   <sheetPr>
     <tabColor rgb="FFFFDC6D"/>
   </sheetPr>
   <dimension ref="A1:F31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E30" sqref="E30"/>
+      <selection activeCell="E22" sqref="E22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="14.1"/>
   <cols>
-    <col min="1" max="1" width="16.5703125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="17.5703125" customWidth="1"/>
+    <col min="1" max="1" width="16.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="30.5703125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="43.42578125" style="2" customWidth="1"/>
+    <col min="4" max="5" width="20.140625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="17.5703125" style="2" customWidth="1"/>
+    <col min="7" max="16384" width="8.7109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-      <c r="B5" s="2"/>
+    <row r="1" spans="1:6" s="3" customFormat="1" ht="18">
+      <c r="A1" s="121" t="s">
+        <v>79</v>
+      </c>
+      <c r="B1" s="121"/>
+      <c r="C1" s="121"/>
+      <c r="D1" s="121"/>
+      <c r="E1" s="121"/>
+      <c r="F1" s="121"/>
+    </row>
+    <row r="3" spans="1:6" ht="15.6">
+      <c r="A3" s="48" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="15" customHeight="1">
+      <c r="A4" s="49" t="s">
+        <v>81</v>
+      </c>
+      <c r="B4" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="C4" s="49" t="s">
+        <v>83</v>
+      </c>
+      <c r="D4" s="122" t="s">
+        <v>84</v>
+      </c>
+      <c r="E4" s="122"/>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="83"/>
+      <c r="B5" s="83"/>
       <c r="C5" s="8"/>
-      <c r="D5" s="95"/>
-[...24 lines deleted...]
-      <c r="B8" s="2"/>
+      <c r="D5" s="123"/>
+      <c r="E5" s="123"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="50" t="s">
+        <v>60</v>
+      </c>
+      <c r="B7" s="50" t="s">
+        <v>73</v>
+      </c>
+      <c r="C7" s="50" t="s">
+        <v>62</v>
+      </c>
+      <c r="D7" s="50" t="s">
+        <v>63</v>
+      </c>
+      <c r="E7" s="50" t="s">
+        <v>64</v>
+      </c>
+      <c r="F7" s="50" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="51"/>
+      <c r="B8" s="83"/>
       <c r="C8" s="8"/>
-      <c r="D8" s="2"/>
-[...1 lines deleted...]
-      <c r="F8" s="39">
+      <c r="D8" s="83"/>
+      <c r="E8" s="46"/>
+      <c r="F8" s="46">
         <f>D8*E8</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B9" s="2"/>
+    <row r="9" spans="1:6">
+      <c r="A9" s="51"/>
+      <c r="B9" s="83"/>
       <c r="C9" s="8"/>
-      <c r="D9" s="2"/>
-[...1 lines deleted...]
-      <c r="F9" s="39">
+      <c r="D9" s="83"/>
+      <c r="E9" s="46"/>
+      <c r="F9" s="46">
         <f t="shared" ref="F9:F17" si="0">D9*E9</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B10" s="2"/>
+    <row r="10" spans="1:6">
+      <c r="A10" s="51"/>
+      <c r="B10" s="83"/>
       <c r="C10" s="8"/>
-      <c r="D10" s="2"/>
-[...1 lines deleted...]
-      <c r="F10" s="39">
+      <c r="D10" s="83"/>
+      <c r="E10" s="46"/>
+      <c r="F10" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B11" s="2"/>
+    <row r="11" spans="1:6">
+      <c r="A11" s="51"/>
+      <c r="B11" s="83"/>
       <c r="C11" s="8"/>
-      <c r="D11" s="2"/>
-[...1 lines deleted...]
-      <c r="F11" s="39">
+      <c r="D11" s="83"/>
+      <c r="E11" s="46"/>
+      <c r="F11" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B12" s="2"/>
+    <row r="12" spans="1:6">
+      <c r="A12" s="51"/>
+      <c r="B12" s="83"/>
       <c r="C12" s="8"/>
-      <c r="D12" s="2"/>
-[...1 lines deleted...]
-      <c r="F12" s="39">
+      <c r="D12" s="83"/>
+      <c r="E12" s="46"/>
+      <c r="F12" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B13" s="2"/>
+    <row r="13" spans="1:6">
+      <c r="A13" s="51"/>
+      <c r="B13" s="83"/>
       <c r="C13" s="8"/>
-      <c r="D13" s="2"/>
-[...1 lines deleted...]
-      <c r="F13" s="39">
+      <c r="D13" s="83"/>
+      <c r="E13" s="46"/>
+      <c r="F13" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B14" s="2"/>
+    <row r="14" spans="1:6">
+      <c r="A14" s="51"/>
+      <c r="B14" s="83"/>
       <c r="C14" s="8"/>
-      <c r="D14" s="2"/>
-[...1 lines deleted...]
-      <c r="F14" s="39">
+      <c r="D14" s="83"/>
+      <c r="E14" s="46"/>
+      <c r="F14" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B15" s="2"/>
+    <row r="15" spans="1:6">
+      <c r="A15" s="51"/>
+      <c r="B15" s="83"/>
       <c r="C15" s="8"/>
-      <c r="D15" s="2"/>
-[...1 lines deleted...]
-      <c r="F15" s="39">
+      <c r="D15" s="83"/>
+      <c r="E15" s="46"/>
+      <c r="F15" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B16" s="2"/>
+    <row r="16" spans="1:6">
+      <c r="A16" s="51"/>
+      <c r="B16" s="83"/>
       <c r="C16" s="8"/>
-      <c r="D16" s="2"/>
-[...1 lines deleted...]
-      <c r="F16" s="39">
+      <c r="D16" s="83"/>
+      <c r="E16" s="46"/>
+      <c r="F16" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F17" s="39">
+    <row r="17" spans="1:6">
+      <c r="A17" s="52"/>
+      <c r="B17" s="17"/>
+      <c r="C17" s="43"/>
+      <c r="D17" s="17"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F18" s="40">
+    <row r="18" spans="1:6">
+      <c r="A18" s="19"/>
+      <c r="B18" s="19"/>
+      <c r="C18" s="53"/>
+      <c r="D18" s="19"/>
+      <c r="E18" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="F18" s="42">
         <f>SUM(F8:F17)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
-[...78 lines deleted...]
-      <c r="F31" s="92"/>
+    <row r="19" spans="1:6">
+      <c r="A19" s="19"/>
+      <c r="B19" s="19"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="19"/>
+      <c r="E19" s="53"/>
+      <c r="F19" s="54"/>
+    </row>
+    <row r="21" spans="1:6" ht="45.95" customHeight="1">
+      <c r="A21" s="43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B21" s="130"/>
+      <c r="C21" s="130"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" s="130"/>
+      <c r="C22" s="130"/>
+    </row>
+    <row r="23" spans="1:6" ht="14.45" thickBot="1"/>
+    <row r="24" spans="1:6">
+      <c r="A24" s="106" t="s">
+        <v>38</v>
+      </c>
+      <c r="B24" s="107"/>
+      <c r="C24" s="108"/>
+      <c r="D24" s="19"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="44"/>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="109" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="110"/>
+      <c r="C25" s="111"/>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="109" t="s">
+        <v>42</v>
+      </c>
+      <c r="B26" s="110"/>
+      <c r="C26" s="111"/>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="109" t="s">
+        <v>85</v>
+      </c>
+      <c r="B27" s="110"/>
+      <c r="C27" s="111"/>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="109" t="s">
+        <v>86</v>
+      </c>
+      <c r="B28" s="110"/>
+      <c r="C28" s="111"/>
+    </row>
+    <row r="29" spans="1:6" ht="14.45" thickBot="1">
+      <c r="A29" s="117" t="s">
+        <v>87</v>
+      </c>
+      <c r="B29" s="118"/>
+      <c r="C29" s="119"/>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="81"/>
+      <c r="B30" s="81"/>
+      <c r="C30" s="81"/>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="120"/>
+      <c r="B31" s="120"/>
+      <c r="C31" s="120"/>
+      <c r="D31" s="120"/>
+      <c r="E31" s="120"/>
+      <c r="F31" s="120"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A26:C26"/>
     <mergeCell ref="A29:C29"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <pageMargins left="0.45" right="0.45" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19953073-0109-4023-AB41-ADE803A654F5}">
   <sheetPr>
     <tabColor rgb="FFFFDC6D"/>
   </sheetPr>
   <dimension ref="A1:G22"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E28" sqref="E28"/>
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="14.1"/>
   <cols>
-    <col min="1" max="1" width="20.5703125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="18.5703125" customWidth="1"/>
+    <col min="1" max="1" width="20.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="33.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="44.42578125" style="2" customWidth="1"/>
+    <col min="4" max="5" width="11.42578125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="12.140625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="18.5703125" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="8.7109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="18.75" x14ac:dyDescent="0.3">
-[...34 lines deleted...]
-      <c r="A4" s="38"/>
+    <row r="1" spans="1:7" ht="18">
+      <c r="A1" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="B1" s="112"/>
+      <c r="C1" s="112"/>
+      <c r="D1" s="112"/>
+      <c r="E1" s="112"/>
+      <c r="F1" s="112"/>
+      <c r="G1" s="112"/>
+    </row>
+    <row r="3" spans="1:7" ht="27.95">
+      <c r="A3" s="55" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3" s="55" t="s">
+        <v>89</v>
+      </c>
+      <c r="C3" s="55" t="s">
+        <v>62</v>
+      </c>
+      <c r="D3" s="56" t="s">
+        <v>90</v>
+      </c>
+      <c r="E3" s="56" t="s">
+        <v>91</v>
+      </c>
+      <c r="F3" s="56" t="s">
+        <v>92</v>
+      </c>
+      <c r="G3" s="56" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="51"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
-      <c r="D4" s="2"/>
-[...2 lines deleted...]
-      <c r="G4" s="39">
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46">
         <f>D4*F4</f>
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A5" s="2"/>
+    <row r="5" spans="1:7">
+      <c r="A5" s="83"/>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
-      <c r="D5" s="2"/>
-[...2 lines deleted...]
-      <c r="G5" s="39">
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="46"/>
+      <c r="G5" s="46">
         <f t="shared" ref="G5:G11" si="0">D5*F5</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A6" s="2"/>
+    <row r="6" spans="1:7">
+      <c r="A6" s="83"/>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
-      <c r="D6" s="2"/>
-[...2 lines deleted...]
-      <c r="G6" s="39">
+      <c r="D6" s="83"/>
+      <c r="E6" s="83"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A7" s="2"/>
+    <row r="7" spans="1:7">
+      <c r="A7" s="83"/>
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
-      <c r="D7" s="2"/>
-[...2 lines deleted...]
-      <c r="G7" s="39">
+      <c r="D7" s="83"/>
+      <c r="E7" s="83"/>
+      <c r="F7" s="46"/>
+      <c r="G7" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A8" s="2"/>
+    <row r="8" spans="1:7">
+      <c r="A8" s="83"/>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
-      <c r="D8" s="2"/>
-[...2 lines deleted...]
-      <c r="G8" s="39">
+      <c r="D8" s="83"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="46"/>
+      <c r="G8" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A9" s="2"/>
+    <row r="9" spans="1:7">
+      <c r="A9" s="83"/>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
-      <c r="D9" s="2"/>
-[...2 lines deleted...]
-      <c r="G9" s="39">
+      <c r="D9" s="83"/>
+      <c r="E9" s="83"/>
+      <c r="F9" s="46"/>
+      <c r="G9" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A10" s="2"/>
+    <row r="10" spans="1:7">
+      <c r="A10" s="83"/>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
-      <c r="D10" s="2"/>
-[...2 lines deleted...]
-      <c r="G10" s="39">
+      <c r="D10" s="83"/>
+      <c r="E10" s="83"/>
+      <c r="F10" s="46"/>
+      <c r="G10" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G11" s="39">
+    <row r="11" spans="1:7">
+      <c r="A11" s="17"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="17"/>
+      <c r="E11" s="17"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="G12" s="39">
+    <row r="12" spans="1:7">
+      <c r="A12" s="19"/>
+      <c r="B12" s="19"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="19"/>
+      <c r="E12" s="19"/>
+      <c r="F12" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="G12" s="46">
         <f>SUM(G4:G11)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:7" ht="45.95" customHeight="1" x14ac:dyDescent="0.25">
-[...39 lines deleted...]
-      <c r="A21" s="60" t="s">
+    <row r="14" spans="1:7" ht="45.95" customHeight="1">
+      <c r="A14" s="43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" s="130"/>
+      <c r="C14" s="130"/>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="130"/>
+      <c r="C15" s="130"/>
+    </row>
+    <row r="17" spans="1:6" ht="14.45" thickBot="1"/>
+    <row r="18" spans="1:6">
+      <c r="A18" s="106" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="61"/>
-[...7 lines deleted...]
-      <c r="C22" s="89"/>
+      <c r="B18" s="107"/>
+      <c r="C18" s="108"/>
+      <c r="D18" s="19"/>
+      <c r="E18" s="19"/>
+      <c r="F18" s="44"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="109" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="110"/>
+      <c r="C19" s="111"/>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="109" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="110"/>
+      <c r="C20" s="111"/>
+    </row>
+    <row r="21" spans="1:6" ht="30" customHeight="1">
+      <c r="A21" s="91" t="s">
+        <v>93</v>
+      </c>
+      <c r="B21" s="92"/>
+      <c r="C21" s="93"/>
+    </row>
+    <row r="22" spans="1:6" ht="30" customHeight="1" thickBot="1">
+      <c r="A22" s="114" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" s="115"/>
+      <c r="C22" s="116"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="A20:C20"/>
     <mergeCell ref="A22:C22"/>
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="A18:C18"/>
   </mergeCells>
   <pageMargins left="0.45" right="0.45" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-[...264 lines deleted...]
-
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{444541D1-8BFC-48AD-8702-DD8B2A7F9C28}">
   <sheetPr>
     <tabColor rgb="FFFFDC6D"/>
   </sheetPr>
   <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="E24" sqref="E24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="14.1"/>
   <cols>
-    <col min="1" max="1" width="20.5703125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="18.5703125" customWidth="1"/>
+    <col min="1" max="1" width="20.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="46.5703125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="36.5703125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="20.140625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="18.5703125" style="2" customWidth="1"/>
+    <col min="7" max="16384" width="8.7109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-[...30 lines deleted...]
-      <c r="A4" s="38"/>
+    <row r="1" spans="1:6" ht="18">
+      <c r="A1" s="112" t="s">
+        <v>95</v>
+      </c>
+      <c r="B1" s="112"/>
+      <c r="C1" s="112"/>
+      <c r="D1" s="112"/>
+      <c r="E1" s="112"/>
+      <c r="F1" s="112"/>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="55" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3" s="55" t="s">
+        <v>96</v>
+      </c>
+      <c r="C3" s="55" t="s">
+        <v>97</v>
+      </c>
+      <c r="D3" s="56" t="s">
+        <v>98</v>
+      </c>
+      <c r="E3" s="56" t="s">
+        <v>99</v>
+      </c>
+      <c r="F3" s="56" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="51"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
-      <c r="D4" s="57"/>
-[...1 lines deleted...]
-      <c r="F4" s="39">
+      <c r="D4" s="83"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46">
         <f>D4*E4</f>
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A5" s="57"/>
+    <row r="5" spans="1:6">
+      <c r="A5" s="83"/>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
-      <c r="D5" s="57"/>
-[...1 lines deleted...]
-      <c r="F5" s="39">
+      <c r="D5" s="83"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46">
         <f t="shared" ref="F5:F11" si="0">D5*E5</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A6" s="57"/>
+    <row r="6" spans="1:6">
+      <c r="A6" s="83"/>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
-      <c r="D6" s="57"/>
-[...1 lines deleted...]
-      <c r="F6" s="39">
+      <c r="D6" s="83"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A7" s="57"/>
+    <row r="7" spans="1:6">
+      <c r="A7" s="83"/>
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
-      <c r="D7" s="57"/>
-[...1 lines deleted...]
-      <c r="F7" s="39">
+      <c r="D7" s="83"/>
+      <c r="E7" s="46"/>
+      <c r="F7" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A8" s="57"/>
+    <row r="8" spans="1:6">
+      <c r="A8" s="83"/>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
-      <c r="D8" s="57"/>
-[...1 lines deleted...]
-      <c r="F8" s="39">
+      <c r="D8" s="83"/>
+      <c r="E8" s="46"/>
+      <c r="F8" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A9" s="57"/>
+    <row r="9" spans="1:6">
+      <c r="A9" s="83"/>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
-      <c r="D9" s="57"/>
-[...1 lines deleted...]
-      <c r="F9" s="39">
+      <c r="D9" s="83"/>
+      <c r="E9" s="46"/>
+      <c r="F9" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A10" s="57"/>
+    <row r="10" spans="1:6">
+      <c r="A10" s="83"/>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
-      <c r="D10" s="57"/>
-[...1 lines deleted...]
-      <c r="F10" s="39">
+      <c r="D10" s="83"/>
+      <c r="E10" s="46"/>
+      <c r="F10" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F11" s="39">
+    <row r="11" spans="1:6">
+      <c r="A11" s="17"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="17"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F12" s="39">
+    <row r="12" spans="1:6">
+      <c r="A12" s="19"/>
+      <c r="B12" s="19"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="19"/>
+      <c r="E12" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" s="46">
         <f>SUM(F4:F11)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="45.95" customHeight="1" x14ac:dyDescent="0.25">
-[...56 lines deleted...]
-      <c r="C23" s="89"/>
+    <row r="14" spans="1:6" ht="45.95" customHeight="1">
+      <c r="A14" s="43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" s="130"/>
+      <c r="C14" s="130"/>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="130"/>
+      <c r="C15" s="130"/>
+    </row>
+    <row r="17" spans="1:5" ht="14.45" thickBot="1"/>
+    <row r="18" spans="1:5">
+      <c r="A18" s="106" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="107"/>
+      <c r="C18" s="108"/>
+      <c r="D18" s="19"/>
+      <c r="E18" s="19"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="109" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="110"/>
+      <c r="C19" s="111"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="109" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="110"/>
+      <c r="C20" s="111"/>
+    </row>
+    <row r="21" spans="1:5" ht="30" customHeight="1">
+      <c r="A21" s="91" t="s">
+        <v>100</v>
+      </c>
+      <c r="B21" s="92"/>
+      <c r="C21" s="93"/>
+    </row>
+    <row r="22" spans="1:5" ht="89.25" customHeight="1">
+      <c r="A22" s="91" t="s">
+        <v>101</v>
+      </c>
+      <c r="B22" s="92"/>
+      <c r="C22" s="93"/>
+    </row>
+    <row r="23" spans="1:5" ht="15" customHeight="1" thickBot="1">
+      <c r="A23" s="114" t="s">
+        <v>102</v>
+      </c>
+      <c r="B23" s="115"/>
+      <c r="C23" s="116"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="A22:C22"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="A20:C20"/>
   </mergeCells>
   <pageMargins left="0.45" right="0.45" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A973A7BA-39F6-4317-98BE-D4B6AFA4B0D1}">
   <sheetPr>
     <tabColor theme="4" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D25" sqref="D25"/>
+      <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="14.1"/>
   <cols>
-    <col min="1" max="1" width="25" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="18.42578125" customWidth="1"/>
+    <col min="1" max="1" width="25" style="2" customWidth="1"/>
+    <col min="2" max="2" width="28.28515625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="51.140625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="21.28515625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="7" style="2" customWidth="1"/>
+    <col min="6" max="6" width="21.7109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="18.42578125" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="8.7109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-[...125 lines deleted...]
-      <c r="G13" s="39">
+    <row r="1" spans="1:8" ht="18">
+      <c r="A1" s="112" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1" s="112"/>
+      <c r="C1" s="112"/>
+      <c r="D1" s="112"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" s="55" t="s">
+        <v>104</v>
+      </c>
+      <c r="B3" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" s="55" t="s">
+        <v>105</v>
+      </c>
+      <c r="D3" s="55" t="s">
+        <v>106</v>
+      </c>
+      <c r="F3" s="55" t="s">
+        <v>107</v>
+      </c>
+      <c r="G3" s="55" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="83"/>
+      <c r="B4" s="83"/>
+      <c r="C4" s="83"/>
+      <c r="D4" s="46"/>
+      <c r="F4" s="83" t="s">
+        <v>109</v>
+      </c>
+      <c r="G4" s="46"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="83"/>
+      <c r="B5" s="83"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="46"/>
+      <c r="F5" s="83" t="s">
+        <v>110</v>
+      </c>
+      <c r="G5" s="46"/>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="83"/>
+      <c r="B6" s="83"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="46"/>
+      <c r="F6" s="83" t="s">
+        <v>111</v>
+      </c>
+      <c r="G6" s="46"/>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="83"/>
+      <c r="B7" s="83"/>
+      <c r="C7" s="83"/>
+      <c r="D7" s="46"/>
+      <c r="F7" s="83" t="s">
+        <v>112</v>
+      </c>
+      <c r="G7" s="46"/>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="83"/>
+      <c r="B8" s="83"/>
+      <c r="C8" s="83"/>
+      <c r="D8" s="46"/>
+      <c r="F8" s="83" t="s">
+        <v>113</v>
+      </c>
+      <c r="G8" s="46"/>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="83"/>
+      <c r="B9" s="83"/>
+      <c r="C9" s="83"/>
+      <c r="D9" s="46"/>
+      <c r="F9" s="83" t="s">
+        <v>114</v>
+      </c>
+      <c r="G9" s="83"/>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="83"/>
+      <c r="B10" s="83"/>
+      <c r="C10" s="83"/>
+      <c r="D10" s="46"/>
+      <c r="F10" s="83" t="s">
+        <v>115</v>
+      </c>
+      <c r="G10" s="46"/>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="83"/>
+      <c r="B11" s="83"/>
+      <c r="C11" s="83"/>
+      <c r="D11" s="46"/>
+      <c r="F11" s="83" t="s">
+        <v>116</v>
+      </c>
+      <c r="G11" s="83"/>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="83"/>
+      <c r="B12" s="83"/>
+      <c r="C12" s="83"/>
+      <c r="D12" s="46"/>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="83"/>
+      <c r="B13" s="83"/>
+      <c r="C13" s="83"/>
+      <c r="D13" s="46"/>
+      <c r="F13" s="45" t="s">
+        <v>117</v>
+      </c>
+      <c r="G13" s="46">
         <f>D16-G4-G5-G6-G7-G8-G9-G10-G11</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
-[...65 lines deleted...]
-      <c r="C26" s="89"/>
+    <row r="14" spans="1:8">
+      <c r="A14" s="83"/>
+      <c r="B14" s="83"/>
+      <c r="C14" s="83"/>
+      <c r="D14" s="46"/>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="83"/>
+      <c r="B15" s="83"/>
+      <c r="C15" s="83"/>
+      <c r="D15" s="46"/>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="C16" s="20" t="s">
+        <v>118</v>
+      </c>
+      <c r="D16" s="46"/>
+    </row>
+    <row r="19" spans="1:3" ht="14.45" thickBot="1"/>
+    <row r="20" spans="1:3">
+      <c r="A20" s="106" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="107"/>
+      <c r="C20" s="108"/>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="109" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="110"/>
+      <c r="C21" s="111"/>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="109" t="s">
+        <v>119</v>
+      </c>
+      <c r="B22" s="110"/>
+      <c r="C22" s="111"/>
+    </row>
+    <row r="23" spans="1:3" ht="30" customHeight="1">
+      <c r="A23" s="91" t="s">
+        <v>120</v>
+      </c>
+      <c r="B23" s="92"/>
+      <c r="C23" s="93"/>
+    </row>
+    <row r="24" spans="1:3" ht="30" customHeight="1">
+      <c r="A24" s="91" t="s">
+        <v>121</v>
+      </c>
+      <c r="B24" s="92"/>
+      <c r="C24" s="93"/>
+    </row>
+    <row r="25" spans="1:3" ht="45" customHeight="1">
+      <c r="A25" s="91" t="s">
+        <v>122</v>
+      </c>
+      <c r="B25" s="92"/>
+      <c r="C25" s="93"/>
+    </row>
+    <row r="26" spans="1:3" ht="31.5" customHeight="1" thickBot="1">
+      <c r="A26" s="114" t="s">
+        <v>123</v>
+      </c>
+      <c r="B26" s="115"/>
+      <c r="C26" s="116"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A26:C26"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A20:C20"/>
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="A22:C22"/>
     <mergeCell ref="A23:C23"/>
   </mergeCells>
-  <phoneticPr fontId="7" type="noConversion"/>
+  <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...32 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
   <Company>EOEEA</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-[...1 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Lewis, Amanda (DCR)</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>