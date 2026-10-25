--- v0 (2026-03-31)
+++ v1 (2026-10-25)
@@ -1,75 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\marc.horne\Desktop\FY26 MWIP Docs\Tables for Website\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/elijah_thomas_mass_gov/Documents/In Progress/Batch 3/Excel/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E4515AD-4650-47BA-A805-587575050FF1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="8_{12B3F048-C824-4B7B-A3A3-1D0C2B3AB149}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7019AF61-5D87-4DE7-A3B4-951FBB06A3E0}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="2" xr2:uid="{12ADAD47-85E0-44F5-B715-542DF0F40651}"/>
+    <workbookView xWindow="19090" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="2" xr2:uid="{12ADAD47-85E0-44F5-B715-542DF0F40651}"/>
   </bookViews>
   <sheets>
-    <sheet name="MILESTONES" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="SPENDING" sheetId="2" r:id="rId3"/>
+    <sheet name="Milestones" sheetId="1" r:id="rId1"/>
+    <sheet name="Budget" sheetId="3" r:id="rId2"/>
+    <sheet name="Spending" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C29" i="2" l="1"/>
   <c r="B29" i="2"/>
@@ -89,69 +90,79 @@
   <c r="D22" i="3"/>
   <c r="D21" i="3"/>
   <c r="D20" i="3"/>
   <c r="D19" i="3"/>
   <c r="D17" i="3"/>
   <c r="D16" i="3"/>
   <c r="D15" i="3"/>
   <c r="D14" i="3"/>
   <c r="D13" i="3"/>
   <c r="D12" i="3"/>
   <c r="D11" i="3"/>
   <c r="D10" i="3"/>
   <c r="D9" i="3"/>
   <c r="D8" i="3"/>
   <c r="D7" i="3"/>
   <c r="D6" i="3"/>
   <c r="D4" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
-  <futureMetadata name="XLRICHVALUE" count="1">
+  <futureMetadata name="XLRICHVALUE" count="2">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="1"/>
+        </ext>
+      </extLst>
+    </bk>
   </futureMetadata>
-  <valueMetadata count="1">
+  <valueMetadata count="2">
     <bk>
       <rc t="1" v="0"/>
     </bk>
+    <bk>
+      <rc t="1" v="1"/>
+    </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="60">
   <si>
     <t>Milestone</t>
   </si>
   <si>
     <t>25% Design</t>
   </si>
   <si>
     <t>75% Design</t>
   </si>
   <si>
     <t>Permitting Complete</t>
   </si>
   <si>
     <t>100% Design</t>
   </si>
   <si>
     <t>Bid Plans and Specifications Complete</t>
   </si>
   <si>
     <t>Design, Survey, and Engineering Complete</t>
   </si>
   <si>
     <t>Bids Opened</t>
   </si>
   <si>
@@ -297,50 +308,53 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">Total (Year 4) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Use if Extending Contract</t>
     </r>
   </si>
   <si>
     <t>Proposed Amendment Budget</t>
   </si>
   <si>
     <t>Existing Contract MM-YYYY</t>
   </si>
   <si>
     <t>Proposed Amendment MM-YYYY</t>
+  </si>
+  <si>
+    <t>End of Worksheet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
@@ -749,51 +763,50 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -834,108 +847,109 @@
     <xf numFmtId="4" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...22 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
@@ -958,63 +972,70 @@
       </key>
       <key name="_SubLabel">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Attribution">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Icon">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Display">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_CanonicalPropertyNames">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_ClassificationId">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
     </keyFlags>
   </global>
 </rvTypesInfo>
 </file>
 
 <file path=xl/richData/rdrichvalue.xml><?xml version="1.0" encoding="utf-8"?>
-<rvData xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="1">
+<rvData xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="2">
   <rv s="0">
     <v>0</v>
     <v>5</v>
+    <v>Mass Works Infrastructure Program</v>
+  </rv>
+  <rv s="0">
+    <v>0</v>
+    <v>5</v>
+    <v>MassWorks Infrastructure Program</v>
   </rv>
 </rvData>
 </file>
 
 <file path=xl/richData/rdrichvaluestructure.xml><?xml version="1.0" encoding="utf-8"?>
 <rvStructures xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="1">
   <s t="_localImage">
     <k n="_rvRel:LocalImageIdentifier" t="i"/>
     <k n="CalcOrigin" t="i"/>
+    <k n="Text" t="s"/>
   </s>
 </rvStructures>
 </file>
 
 <file path=xl/richData/richValueRel.xml><?xml version="1.0" encoding="utf-8"?>
 <richValueRels xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/richvaluerel" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <rel r:id="rId1"/>
 </richValueRels>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -1296,915 +1317,935 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0C59716-2C62-4351-9C4F-4B9B33283B67}">
-  <dimension ref="A1:D19"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C20" sqref="C20"/>
+    <sheetView topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="54.08984375" customWidth="1"/>
     <col min="2" max="2" width="45.26953125" customWidth="1"/>
     <col min="3" max="3" width="34.54296875" customWidth="1"/>
     <col min="4" max="4" width="37.54296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="76.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="40" t="e" vm="1">
+      <c r="A1" s="46" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
-      <c r="B1" s="41"/>
-[...1 lines deleted...]
-      <c r="D1" s="41"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
     </row>
     <row r="2" spans="1:4" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="38"/>
-[...1 lines deleted...]
-      <c r="D2" s="39"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="45"/>
     </row>
     <row r="3" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="15" t="s">
+      <c r="A3" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B3" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="16" t="s">
+      <c r="B3" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="15" t="s">
         <v>57</v>
       </c>
-      <c r="D3" s="17" t="s">
+      <c r="D3" s="16" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="16" x14ac:dyDescent="0.4">
-      <c r="A4" s="34" t="s">
+      <c r="A4" s="40" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="18" t="s">
+      <c r="B4" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="19"/>
-      <c r="D4" s="20"/>
+      <c r="C4" s="18"/>
+      <c r="D4" s="19"/>
     </row>
     <row r="5" spans="1:4" ht="16" x14ac:dyDescent="0.4">
-      <c r="A5" s="35"/>
+      <c r="A5" s="41"/>
       <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="2"/>
-      <c r="D5" s="11"/>
+      <c r="D5" s="10"/>
     </row>
     <row r="6" spans="1:4" ht="16" x14ac:dyDescent="0.4">
-      <c r="A6" s="35"/>
+      <c r="A6" s="41"/>
       <c r="B6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="2"/>
-      <c r="D6" s="11"/>
+      <c r="D6" s="10"/>
     </row>
     <row r="7" spans="1:4" ht="16" x14ac:dyDescent="0.4">
-      <c r="A7" s="35"/>
+      <c r="A7" s="41"/>
       <c r="B7" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="2"/>
-      <c r="D7" s="11"/>
+      <c r="D7" s="10"/>
     </row>
     <row r="8" spans="1:4" ht="16" x14ac:dyDescent="0.4">
-      <c r="A8" s="35"/>
+      <c r="A8" s="41"/>
       <c r="B8" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="2"/>
-      <c r="D8" s="11"/>
+      <c r="D8" s="10"/>
     </row>
     <row r="9" spans="1:4" ht="16" x14ac:dyDescent="0.4">
-      <c r="A9" s="35"/>
+      <c r="A9" s="41"/>
       <c r="B9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="2"/>
-      <c r="D9" s="11"/>
+      <c r="D9" s="10"/>
     </row>
     <row r="10" spans="1:4" ht="16" x14ac:dyDescent="0.4">
-      <c r="A10" s="35"/>
+      <c r="A10" s="41"/>
       <c r="B10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="2"/>
-      <c r="D10" s="11"/>
+      <c r="D10" s="10"/>
     </row>
     <row r="11" spans="1:4" ht="16" x14ac:dyDescent="0.4">
-      <c r="A11" s="35"/>
+      <c r="A11" s="41"/>
       <c r="B11" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="2"/>
-      <c r="D11" s="11"/>
+      <c r="D11" s="10"/>
     </row>
     <row r="12" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A12" s="36"/>
-      <c r="B12" s="12" t="s">
+      <c r="A12" s="42"/>
+      <c r="B12" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C12" s="13"/>
-      <c r="D12" s="14"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="13"/>
     </row>
     <row r="13" spans="1:4" ht="16" x14ac:dyDescent="0.4">
-      <c r="A13" s="34" t="s">
+      <c r="A13" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="18" t="s">
+      <c r="B13" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="19"/>
-      <c r="D13" s="20"/>
+      <c r="C13" s="18"/>
+      <c r="D13" s="19"/>
     </row>
     <row r="14" spans="1:4" ht="16" x14ac:dyDescent="0.4">
-      <c r="A14" s="35"/>
+      <c r="A14" s="41"/>
       <c r="B14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="2"/>
-      <c r="D14" s="11"/>
+      <c r="D14" s="10"/>
     </row>
     <row r="15" spans="1:4" ht="16" x14ac:dyDescent="0.4">
-      <c r="A15" s="35"/>
+      <c r="A15" s="41"/>
       <c r="B15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C15" s="2"/>
-      <c r="D15" s="11"/>
+      <c r="D15" s="10"/>
     </row>
     <row r="16" spans="1:4" ht="16" x14ac:dyDescent="0.4">
-      <c r="A16" s="35"/>
+      <c r="A16" s="41"/>
       <c r="B16" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="2"/>
-      <c r="D16" s="11"/>
+      <c r="D16" s="10"/>
     </row>
     <row r="17" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A17" s="36"/>
-      <c r="B17" s="12" t="s">
+      <c r="A17" s="42"/>
+      <c r="B17" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="13"/>
-      <c r="D17" s="14"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="13"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A19" s="3" t="s">
+      <c r="A19" s="52" t="s">
         <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A20" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:A12"/>
     <mergeCell ref="A13:A17"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C040287E-6611-4C3F-90D2-AB8F383E6218}">
-  <dimension ref="A1:D23"/>
+  <dimension ref="A1:D25"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F5" sqref="F5"/>
+    <sheetView topLeftCell="A14" workbookViewId="0">
+      <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="63.81640625" style="4" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.7265625" style="4"/>
+    <col min="1" max="1" width="63.81640625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="27.7265625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="27" style="3" customWidth="1"/>
+    <col min="4" max="4" width="26.1796875" style="3" customWidth="1"/>
+    <col min="5" max="16384" width="8.7265625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="62.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="42" t="e" vm="1">
+      <c r="A1" s="48" t="e" vm="2">
         <v>#VALUE!</v>
       </c>
-      <c r="B1" s="42"/>
-[...1 lines deleted...]
-      <c r="D1" s="42"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
     </row>
     <row r="2" spans="1:4" ht="21" x14ac:dyDescent="0.35">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="49" t="s">
         <v>42</v>
       </c>
-      <c r="B2" s="44"/>
-[...1 lines deleted...]
-      <c r="D2" s="45"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="51"/>
     </row>
     <row r="3" spans="1:4" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="6" t="s">
+      <c r="B3" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C3" s="10" t="s">
+      <c r="C3" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="D3" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="8" t="s">
+      <c r="A4" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="7">
-[...5 lines deleted...]
-      <c r="D4" s="52">
+      <c r="B4" s="6">
+        <v>0</v>
+      </c>
+      <c r="C4" s="6">
+        <v>0</v>
+      </c>
+      <c r="D4" s="36">
         <f>SUM(B4:C4)</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="8" t="s">
+      <c r="A5" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="9"/>
-[...1 lines deleted...]
-      <c r="D5" s="21"/>
+      <c r="B5" s="8"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="20"/>
     </row>
     <row r="6" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A6" s="49" t="s">
+      <c r="A6" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="7">
-[...5 lines deleted...]
-      <c r="D6" s="52">
+      <c r="B6" s="6">
+        <v>0</v>
+      </c>
+      <c r="C6" s="6">
+        <v>0</v>
+      </c>
+      <c r="D6" s="36">
         <f t="shared" ref="D6:D22" si="0">SUM(B6:C6)</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="49" t="s">
+      <c r="A7" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="7">
-[...5 lines deleted...]
-      <c r="D7" s="52">
+      <c r="B7" s="6">
+        <v>0</v>
+      </c>
+      <c r="C7" s="6">
+        <v>0</v>
+      </c>
+      <c r="D7" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="49" t="s">
+      <c r="A8" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="7">
-[...5 lines deleted...]
-      <c r="D8" s="52">
+      <c r="B8" s="6">
+        <v>0</v>
+      </c>
+      <c r="C8" s="6">
+        <v>0</v>
+      </c>
+      <c r="D8" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A9" s="49" t="s">
+      <c r="A9" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="7">
-[...5 lines deleted...]
-      <c r="D9" s="52">
+      <c r="B9" s="6">
+        <v>0</v>
+      </c>
+      <c r="C9" s="6">
+        <v>0</v>
+      </c>
+      <c r="D9" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A10" s="49" t="s">
+      <c r="A10" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="B10" s="7">
-[...5 lines deleted...]
-      <c r="D10" s="52">
+      <c r="B10" s="6">
+        <v>0</v>
+      </c>
+      <c r="C10" s="6">
+        <v>0</v>
+      </c>
+      <c r="D10" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A11" s="49" t="s">
+      <c r="A11" s="33" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="7">
-[...5 lines deleted...]
-      <c r="D11" s="52">
+      <c r="B11" s="6">
+        <v>0</v>
+      </c>
+      <c r="C11" s="6">
+        <v>0</v>
+      </c>
+      <c r="D11" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A12" s="49" t="s">
+      <c r="A12" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="7">
-[...5 lines deleted...]
-      <c r="D12" s="52">
+      <c r="B12" s="6">
+        <v>0</v>
+      </c>
+      <c r="C12" s="6">
+        <v>0</v>
+      </c>
+      <c r="D12" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A13" s="49" t="s">
+      <c r="A13" s="33" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="7">
-[...5 lines deleted...]
-      <c r="D13" s="52">
+      <c r="B13" s="6">
+        <v>0</v>
+      </c>
+      <c r="C13" s="6">
+        <v>0</v>
+      </c>
+      <c r="D13" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A14" s="49" t="s">
+      <c r="A14" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="7">
-[...5 lines deleted...]
-      <c r="D14" s="52">
+      <c r="B14" s="6">
+        <v>0</v>
+      </c>
+      <c r="C14" s="6">
+        <v>0</v>
+      </c>
+      <c r="D14" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A15" s="49" t="s">
+      <c r="A15" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="B15" s="7">
-[...5 lines deleted...]
-      <c r="D15" s="52">
+      <c r="B15" s="6">
+        <v>0</v>
+      </c>
+      <c r="C15" s="6">
+        <v>0</v>
+      </c>
+      <c r="D15" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A16" s="49" t="s">
+      <c r="A16" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="B16" s="7">
-[...5 lines deleted...]
-      <c r="D16" s="52">
+      <c r="B16" s="6">
+        <v>0</v>
+      </c>
+      <c r="C16" s="6">
+        <v>0</v>
+      </c>
+      <c r="D16" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A17" s="49" t="s">
+      <c r="A17" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="B17" s="7">
-[...5 lines deleted...]
-      <c r="D17" s="52">
+      <c r="B17" s="6">
+        <v>0</v>
+      </c>
+      <c r="C17" s="6">
+        <v>0</v>
+      </c>
+      <c r="D17" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A18" s="8" t="s">
+      <c r="A18" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B18" s="9"/>
-[...1 lines deleted...]
-      <c r="D18" s="21"/>
+      <c r="B18" s="8"/>
+      <c r="C18" s="8"/>
+      <c r="D18" s="20"/>
     </row>
     <row r="19" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A19" s="49" t="s">
+      <c r="A19" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="B19" s="7">
-[...5 lines deleted...]
-      <c r="D19" s="52">
+      <c r="B19" s="6">
+        <v>0</v>
+      </c>
+      <c r="C19" s="6">
+        <v>0</v>
+      </c>
+      <c r="D19" s="36">
         <f>SUM(B19:C19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A20" s="49" t="s">
+      <c r="A20" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="B20" s="7">
-[...5 lines deleted...]
-      <c r="D20" s="52">
+      <c r="B20" s="6">
+        <v>0</v>
+      </c>
+      <c r="C20" s="6">
+        <v>0</v>
+      </c>
+      <c r="D20" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A21" s="49" t="s">
+      <c r="A21" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="B21" s="7">
-[...5 lines deleted...]
-      <c r="D21" s="52">
+      <c r="B21" s="6">
+        <v>0</v>
+      </c>
+      <c r="C21" s="6">
+        <v>0</v>
+      </c>
+      <c r="D21" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A22" s="49" t="s">
+      <c r="A22" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="B22" s="7">
-[...5 lines deleted...]
-      <c r="D22" s="52">
+      <c r="B22" s="6">
+        <v>0</v>
+      </c>
+      <c r="C22" s="6">
+        <v>0</v>
+      </c>
+      <c r="D22" s="36">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A23" s="8" t="s">
+      <c r="A23" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="B23" s="50">
+      <c r="B23" s="34">
         <f>SUM(B4:B22)</f>
         <v>0</v>
       </c>
-      <c r="C23" s="51">
+      <c r="C23" s="35">
         <f>SUM(C4:C22)</f>
         <v>0</v>
       </c>
-      <c r="D23" s="50">
+      <c r="D23" s="34">
         <f>SUM(D4:D22)</f>
         <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A25" s="3" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="HFG0VwQ3Z90wPnadYXCAMPP9VNyn/Q34BLS5jAo2p9+Az5bbU80AVm5flyjwoZPx7UvFO58PmUduz+CQVx5rkw==" saltValue="AtTkvBJPWK1mDcl116XBLg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{879EDE91-66BC-428C-B953-226A04550F53}">
-  <dimension ref="A1:C29"/>
+  <dimension ref="A1:C31"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H6" sqref="H6"/>
+    <sheetView tabSelected="1" topLeftCell="A24" workbookViewId="0">
+      <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="39.08984375" style="22" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="8.7265625" style="22"/>
+    <col min="1" max="1" width="39.08984375" style="21" customWidth="1"/>
+    <col min="2" max="2" width="40.36328125" style="21" customWidth="1"/>
+    <col min="3" max="3" width="30.36328125" style="21" customWidth="1"/>
+    <col min="4" max="16384" width="8.7265625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="88" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="48" t="e" vm="1">
+      <c r="A1" s="39" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
-      <c r="B1" s="47"/>
-      <c r="C1" s="47"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
     </row>
     <row r="2" spans="1:3" ht="55" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A3" s="23" t="s">
+      <c r="A3" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="24" t="s">
+      <c r="B3" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="C3" s="25" t="s">
+      <c r="C3" s="24" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A4" s="26" t="s">
+      <c r="A4" s="25" t="s">
         <v>51</v>
       </c>
-      <c r="B4" s="31" t="s">
+      <c r="B4" s="30" t="s">
         <v>40</v>
       </c>
-      <c r="C4" s="31" t="s">
+      <c r="C4" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A5" s="26" t="s">
+      <c r="A5" s="25" t="s">
         <v>52</v>
       </c>
-      <c r="B5" s="27">
-[...2 lines deleted...]
-      <c r="C5" s="27">
+      <c r="B5" s="26">
+        <v>0</v>
+      </c>
+      <c r="C5" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A6" s="26" t="s">
+      <c r="A6" s="25" t="s">
         <v>53</v>
       </c>
-      <c r="B6" s="27">
-[...2 lines deleted...]
-      <c r="C6" s="27">
+      <c r="B6" s="26">
+        <v>0</v>
+      </c>
+      <c r="C6" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A7" s="26" t="s">
+      <c r="A7" s="25" t="s">
         <v>54</v>
       </c>
-      <c r="B7" s="27">
-[...2 lines deleted...]
-      <c r="C7" s="27">
+      <c r="B7" s="26">
+        <v>0</v>
+      </c>
+      <c r="C7" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A8" s="28" t="s">
+      <c r="A8" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="B8" s="32">
+      <c r="B8" s="31">
         <f>SUM(B5:B7)</f>
         <v>0</v>
       </c>
-      <c r="C8" s="32">
+      <c r="C8" s="31">
         <f>SUM(C5:C7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A9" s="26" t="s">
+      <c r="A9" s="25" t="s">
         <v>51</v>
       </c>
-      <c r="B9" s="27">
-[...2 lines deleted...]
-      <c r="C9" s="27">
+      <c r="B9" s="26">
+        <v>0</v>
+      </c>
+      <c r="C9" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A10" s="26" t="s">
+      <c r="A10" s="25" t="s">
         <v>52</v>
       </c>
-      <c r="B10" s="27">
-[...2 lines deleted...]
-      <c r="C10" s="27">
+      <c r="B10" s="26">
+        <v>0</v>
+      </c>
+      <c r="C10" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A11" s="26" t="s">
+      <c r="A11" s="25" t="s">
         <v>53</v>
       </c>
-      <c r="B11" s="27">
-[...2 lines deleted...]
-      <c r="C11" s="27">
+      <c r="B11" s="26">
+        <v>0</v>
+      </c>
+      <c r="C11" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A12" s="26" t="s">
+      <c r="A12" s="25" t="s">
         <v>54</v>
       </c>
-      <c r="B12" s="27">
-[...2 lines deleted...]
-      <c r="C12" s="27">
+      <c r="B12" s="26">
+        <v>0</v>
+      </c>
+      <c r="C12" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A13" s="28" t="s">
+      <c r="A13" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="B13" s="32">
+      <c r="B13" s="31">
         <f>SUM(B9:B12)</f>
         <v>0</v>
       </c>
-      <c r="C13" s="32">
+      <c r="C13" s="31">
         <f>SUM(C9:C12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A14" s="26" t="s">
+      <c r="A14" s="25" t="s">
         <v>51</v>
       </c>
-      <c r="B14" s="27">
-[...2 lines deleted...]
-      <c r="C14" s="27">
+      <c r="B14" s="26">
+        <v>0</v>
+      </c>
+      <c r="C14" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A15" s="26" t="s">
+      <c r="A15" s="25" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="27">
-[...2 lines deleted...]
-      <c r="C15" s="27">
+      <c r="B15" s="26">
+        <v>0</v>
+      </c>
+      <c r="C15" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A16" s="26" t="s">
+      <c r="A16" s="25" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="27">
-[...2 lines deleted...]
-      <c r="C16" s="27">
+      <c r="B16" s="26">
+        <v>0</v>
+      </c>
+      <c r="C16" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A17" s="26" t="s">
+      <c r="A17" s="25" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="27">
-[...2 lines deleted...]
-      <c r="C17" s="27">
+      <c r="B17" s="26">
+        <v>0</v>
+      </c>
+      <c r="C17" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A18" s="28" t="s">
+      <c r="A18" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="B18" s="32">
+      <c r="B18" s="31">
         <f>SUM(B14:B17)</f>
         <v>0</v>
       </c>
-      <c r="C18" s="32">
+      <c r="C18" s="31">
         <f>SUM(C14:C17)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A19" s="26" t="s">
+      <c r="A19" s="25" t="s">
         <v>51</v>
       </c>
-      <c r="B19" s="27">
-[...2 lines deleted...]
-      <c r="C19" s="27">
+      <c r="B19" s="26">
+        <v>0</v>
+      </c>
+      <c r="C19" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A20" s="26" t="s">
+      <c r="A20" s="25" t="s">
         <v>52</v>
       </c>
-      <c r="B20" s="27">
-[...2 lines deleted...]
-      <c r="C20" s="27">
+      <c r="B20" s="26">
+        <v>0</v>
+      </c>
+      <c r="C20" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A21" s="26" t="s">
+      <c r="A21" s="25" t="s">
         <v>53</v>
       </c>
-      <c r="B21" s="27">
-[...2 lines deleted...]
-      <c r="C21" s="27">
+      <c r="B21" s="26">
+        <v>0</v>
+      </c>
+      <c r="C21" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A22" s="26" t="s">
+      <c r="A22" s="25" t="s">
         <v>54</v>
       </c>
-      <c r="B22" s="27">
-[...2 lines deleted...]
-      <c r="C22" s="27">
+      <c r="B22" s="26">
+        <v>0</v>
+      </c>
+      <c r="C22" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A23" s="28" t="s">
+      <c r="A23" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="B23" s="32">
+      <c r="B23" s="31">
         <f>SUM(B19:B22)</f>
         <v>0</v>
       </c>
-      <c r="C23" s="32">
+      <c r="C23" s="31">
         <f>SUM(C19:C22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A24" s="26" t="s">
+      <c r="A24" s="25" t="s">
         <v>51</v>
       </c>
-      <c r="B24" s="27">
-[...2 lines deleted...]
-      <c r="C24" s="27">
+      <c r="B24" s="26">
+        <v>0</v>
+      </c>
+      <c r="C24" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A25" s="26" t="s">
+      <c r="A25" s="25" t="s">
         <v>52</v>
       </c>
-      <c r="B25" s="27">
-[...2 lines deleted...]
-      <c r="C25" s="27">
+      <c r="B25" s="26">
+        <v>0</v>
+      </c>
+      <c r="C25" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A26" s="26" t="s">
+      <c r="A26" s="25" t="s">
         <v>53</v>
       </c>
-      <c r="B26" s="27">
-[...2 lines deleted...]
-      <c r="C26" s="27">
+      <c r="B26" s="26">
+        <v>0</v>
+      </c>
+      <c r="C26" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A27" s="26" t="s">
+      <c r="A27" s="25" t="s">
         <v>54</v>
       </c>
-      <c r="B27" s="27">
-[...2 lines deleted...]
-      <c r="C27" s="27">
+      <c r="B27" s="26">
+        <v>0</v>
+      </c>
+      <c r="C27" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A28" s="29" t="s">
+      <c r="A28" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B28" s="32">
+      <c r="B28" s="31">
         <f>SUM(B24:B27)</f>
         <v>0</v>
       </c>
-      <c r="C28" s="32">
+      <c r="C28" s="31">
         <f>SUM(C24:C27)</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.4">
-      <c r="A29" s="30" t="s">
+      <c r="A29" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="B29" s="33">
+      <c r="B29" s="32">
         <f>SUM(B28,B23,B18,B13,B8)</f>
         <v>0</v>
       </c>
-      <c r="C29" s="33">
+      <c r="C29" s="32">
         <f>SUM(C28,C23,C18,C13,C8)</f>
         <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.4">
+      <c r="A31" s="21" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="UB3peJKi6TwL75WfuD8F2wXzzYdH3CsuRMhMjVjjgQYSdipl3bdA52QAf1nWbAmhteK2LapsWLCjHK44MXLWHg==" saltValue="F+SWTiQibF1IM/EVfMXaCg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2453,81 +2494,113 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c7223b7f-d29a-40a7-89e9-7fcbaea795a5" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6cc6ac48-9972-4fdd-8495-0ab5ba7fdac9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F59E20C8-F457-4241-A963-458BE4776D3F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F59E20C8-F457-4241-A963-458BE4776D3F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6cc6ac48-9972-4fdd-8495-0ab5ba7fdac9"/>
+    <ds:schemaRef ds:uri="c7223b7f-d29a-40a7-89e9-7fcbaea795a5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70100CDE-CD16-49A0-BFBE-6BEE0E80F483}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70100CDE-CD16-49A0-BFBE-6BEE0E80F483}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30CF9D4E-3F78-4ED2-A8AC-1C57A8CF639D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30CF9D4E-3F78-4ED2-A8AC-1C57A8CF639D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c7223b7f-d29a-40a7-89e9-7fcbaea795a5"/>
+    <ds:schemaRef ds:uri="6cc6ac48-9972-4fdd-8495-0ab5ba7fdac9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>MILESTONES</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>SPENDING</vt:lpstr>
+      <vt:lpstr>Milestones</vt:lpstr>
+      <vt:lpstr>Budget</vt:lpstr>
+      <vt:lpstr>Spending</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Horne, Marc (EOED)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009868B9A924C50B4E83B552A1AE49283C</vt:lpwstr>
   </property>
 </Properties>