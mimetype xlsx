--- v0 (2026-03-31)
+++ v1 (2026-07-03)
@@ -1,75 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\marc.horne\Desktop\FY26 MWIP Docs\Tables for Website\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/elijah_thomas_mass_gov/Documents/In Progress/Batch 3/Excel/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{341F189E-9C3F-449F-998C-362029B32BAA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4A2E52B6-482C-4C8A-B387-16084F995AE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{6C6E84F5-E8C2-4136-BF8D-1448BB9FE12E}"/>
+    <workbookView xWindow="19090" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="2" xr2:uid="{6C6E84F5-E8C2-4136-BF8D-1448BB9FE12E}"/>
   </bookViews>
   <sheets>
-    <sheet name="MILESTONES" sheetId="3" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="SPENDING TIMELINE" sheetId="2" r:id="rId3"/>
+    <sheet name="Milestones" sheetId="3" r:id="rId1"/>
+    <sheet name="Budget" sheetId="1" r:id="rId2"/>
+    <sheet name="Spending Timeline" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B23" i="2" l="1"/>
   <c r="B18" i="2"/>
@@ -100,51 +101,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="69">
   <si>
     <t>Mobilization/Demobilization</t>
   </si>
   <si>
     <t>Spending Category Line Item</t>
   </si>
   <si>
     <t>Design / Engineering / Bidding</t>
   </si>
   <si>
     <t xml:space="preserve">Construction </t>
   </si>
   <si>
     <t>Land Takings</t>
   </si>
   <si>
     <t>Demolition/Remediation</t>
   </si>
   <si>
     <t>Water/Sewer/Drainage (include pump stations)</t>
   </si>
   <si>
     <t>Utility Relocation</t>
   </si>
   <si>
@@ -304,50 +305,53 @@
     <t>Construction 75% Complete</t>
   </si>
   <si>
     <t>Construction 25% Complete</t>
   </si>
   <si>
     <t>Construction Mobilization</t>
   </si>
   <si>
     <t>Construction Phase</t>
   </si>
   <si>
     <t>Pre-Development Phase</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>MassWorks Pre-Contract Form Project Milestones</t>
   </si>
   <si>
     <t>MassWorks Pre-Contract Form Budget Sheet</t>
   </si>
   <si>
     <t>MassWorks Pre-Contract Form Spending Timeline</t>
+  </si>
+  <si>
+    <t>End of worksheet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -379,51 +383,50 @@
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.89999084444715716"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -620,109 +623,109 @@
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -750,59 +753,61 @@
       <key name="_Attribution">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Icon">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Display">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_CanonicalPropertyNames">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_ClassificationId">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
     </keyFlags>
   </global>
 </rvTypesInfo>
 </file>
 
 <file path=xl/richData/rdrichvalue.xml><?xml version="1.0" encoding="utf-8"?>
 <rvData xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="1">
   <rv s="0">
     <v>0</v>
     <v>5</v>
+    <v>Mass Works Infrastructure Logo</v>
   </rv>
 </rvData>
 </file>
 
 <file path=xl/richData/rdrichvaluestructure.xml><?xml version="1.0" encoding="utf-8"?>
 <rvStructures xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="1">
   <s t="_localImage">
     <k n="_rvRel:LocalImageIdentifier" t="i"/>
     <k n="CalcOrigin" t="i"/>
+    <k n="Text" t="s"/>
   </s>
 </rvStructures>
 </file>
 
 <file path=xl/richData/richValueRel.xml><?xml version="1.0" encoding="utf-8"?>
 <richValueRels xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/richvaluerel" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <rel r:id="rId1"/>
 </richValueRels>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -1090,757 +1095,762 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51807367-EDA4-47A9-897E-5D27BD289101}">
-  <dimension ref="A1:C19"/>
+  <dimension ref="A1:C20"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="54.08984375" style="1" customWidth="1"/>
     <col min="2" max="2" width="45.26953125" style="1" customWidth="1"/>
     <col min="3" max="3" width="34.54296875" style="1" customWidth="1"/>
     <col min="4" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="82" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="18" t="e" vm="1">
+      <c r="A1" s="20" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
-      <c r="B1" s="18"/>
-      <c r="C1" s="18"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
     </row>
     <row r="2" spans="1:3" ht="96" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="19" t="s">
+      <c r="A2" s="21" t="s">
         <v>65</v>
       </c>
-      <c r="B2" s="20"/>
-      <c r="C2" s="20"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A3" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B3" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="16" x14ac:dyDescent="0.4">
-      <c r="A4" s="21" t="s">
+      <c r="A4" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B4" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C4" s="12"/>
     </row>
     <row r="5" spans="1:3" ht="16" x14ac:dyDescent="0.4">
-      <c r="A5" s="21"/>
+      <c r="A5" s="23"/>
       <c r="B5" s="11" t="s">
         <v>58</v>
       </c>
       <c r="C5" s="12"/>
     </row>
     <row r="6" spans="1:3" ht="16" x14ac:dyDescent="0.4">
-      <c r="A6" s="21"/>
+      <c r="A6" s="23"/>
       <c r="B6" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="12"/>
     </row>
     <row r="7" spans="1:3" ht="16" x14ac:dyDescent="0.4">
-      <c r="A7" s="21"/>
+      <c r="A7" s="23"/>
       <c r="B7" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="12"/>
     </row>
     <row r="8" spans="1:3" ht="16" x14ac:dyDescent="0.4">
-      <c r="A8" s="21"/>
+      <c r="A8" s="23"/>
       <c r="B8" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="12"/>
     </row>
     <row r="9" spans="1:3" ht="16" x14ac:dyDescent="0.4">
-      <c r="A9" s="21"/>
+      <c r="A9" s="23"/>
       <c r="B9" s="11" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="12"/>
     </row>
     <row r="10" spans="1:3" ht="16" x14ac:dyDescent="0.4">
-      <c r="A10" s="21"/>
+      <c r="A10" s="23"/>
       <c r="B10" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="12"/>
     </row>
     <row r="11" spans="1:3" ht="16" x14ac:dyDescent="0.4">
-      <c r="A11" s="21"/>
+      <c r="A11" s="23"/>
       <c r="B11" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="12"/>
     </row>
     <row r="12" spans="1:3" ht="16" x14ac:dyDescent="0.4">
-      <c r="A12" s="21"/>
+      <c r="A12" s="23"/>
       <c r="B12" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="12"/>
     </row>
     <row r="13" spans="1:3" ht="16" x14ac:dyDescent="0.4">
-      <c r="A13" s="21" t="s">
+      <c r="A13" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="12"/>
     </row>
     <row r="14" spans="1:3" ht="16" x14ac:dyDescent="0.4">
-      <c r="A14" s="21"/>
+      <c r="A14" s="23"/>
       <c r="B14" s="11" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="12"/>
     </row>
     <row r="15" spans="1:3" ht="16" x14ac:dyDescent="0.4">
-      <c r="A15" s="21"/>
+      <c r="A15" s="23"/>
       <c r="B15" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="12"/>
     </row>
     <row r="16" spans="1:3" ht="16" x14ac:dyDescent="0.4">
-      <c r="A16" s="21"/>
+      <c r="A16" s="23"/>
       <c r="B16" s="11" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="12"/>
     </row>
     <row r="17" spans="1:3" ht="16" x14ac:dyDescent="0.4">
-      <c r="A17" s="21"/>
+      <c r="A17" s="23"/>
       <c r="B17" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="12"/>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="A19" s="13" t="s">
+      <c r="A19" s="29" t="s">
         <v>47</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A12"/>
     <mergeCell ref="A13:A17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A231559B-A37C-4104-8AED-1E220E3199A6}">
   <dimension ref="A1:D23"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="D22" activeCellId="1" sqref="B23:D23 D4:D22"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="63.81640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="27.7265625" style="1" customWidth="1"/>
     <col min="3" max="3" width="24.7265625" style="1" customWidth="1"/>
     <col min="4" max="4" width="26.1796875" style="1" customWidth="1"/>
     <col min="5" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="86" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="18" t="e" vm="1">
+      <c r="A1" s="20" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
-      <c r="B1" s="18"/>
-[...1 lines deleted...]
-      <c r="D1" s="18"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
     </row>
     <row r="2" spans="1:4" ht="49" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="19" t="s">
+      <c r="A2" s="21" t="s">
         <v>66</v>
       </c>
-      <c r="B2" s="20"/>
-[...1 lines deleted...]
-      <c r="D2" s="22"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="24"/>
     </row>
     <row r="3" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="38.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5">
         <v>0</v>
       </c>
       <c r="C4" s="5">
         <v>0</v>
       </c>
-      <c r="D4" s="29">
+      <c r="D4" s="19">
         <f>SUM(B4:C4)</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
-      <c r="D5" s="16"/>
+      <c r="D5" s="15"/>
     </row>
     <row r="6" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="5">
         <v>0</v>
       </c>
       <c r="C6" s="5">
         <v>0</v>
       </c>
-      <c r="D6" s="29">
+      <c r="D6" s="19">
         <f t="shared" ref="D6:D22" si="0">SUM(B6:C6)</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A7" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5">
         <v>0</v>
       </c>
       <c r="C7" s="5">
         <v>0</v>
       </c>
-      <c r="D7" s="29">
+      <c r="D7" s="19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="5">
         <v>0</v>
       </c>
       <c r="C8" s="5">
         <v>0</v>
       </c>
-      <c r="D8" s="29">
+      <c r="D8" s="19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="5">
         <v>0</v>
       </c>
       <c r="C9" s="5">
         <v>0</v>
       </c>
-      <c r="D9" s="29">
+      <c r="D9" s="19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A10" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="5">
         <v>0</v>
       </c>
       <c r="C10" s="5">
         <v>0</v>
       </c>
-      <c r="D10" s="29">
+      <c r="D10" s="19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="5">
         <v>0</v>
       </c>
       <c r="C11" s="5">
         <v>0</v>
       </c>
-      <c r="D11" s="29">
+      <c r="D11" s="19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A12" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="5">
         <v>0</v>
       </c>
       <c r="C12" s="5">
         <v>0</v>
       </c>
-      <c r="D12" s="29">
+      <c r="D12" s="19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A13" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="5">
         <v>0</v>
       </c>
       <c r="C13" s="5">
         <v>0</v>
       </c>
-      <c r="D13" s="29">
+      <c r="D13" s="19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A14" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="5">
         <v>0</v>
       </c>
       <c r="C14" s="5">
         <v>0</v>
       </c>
-      <c r="D14" s="29">
+      <c r="D14" s="19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A15" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="5">
         <v>0</v>
       </c>
       <c r="C15" s="5">
         <v>0</v>
       </c>
-      <c r="D15" s="29">
+      <c r="D15" s="19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="5">
         <v>0</v>
       </c>
       <c r="C16" s="5">
         <v>0</v>
       </c>
-      <c r="D16" s="29">
+      <c r="D16" s="19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="5">
         <v>0</v>
       </c>
       <c r="C17" s="5">
         <v>0</v>
       </c>
-      <c r="D17" s="29">
+      <c r="D17" s="19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A18" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
-      <c r="D18" s="16"/>
+      <c r="D18" s="15"/>
     </row>
     <row r="19" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A19" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="5">
         <v>0</v>
       </c>
       <c r="C19" s="5">
         <v>0</v>
       </c>
-      <c r="D19" s="29">
+      <c r="D19" s="19">
         <f>SUM(B19:C19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A20" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="5">
         <v>0</v>
       </c>
       <c r="C20" s="5">
         <v>0</v>
       </c>
-      <c r="D20" s="29">
+      <c r="D20" s="19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="5">
         <v>0</v>
       </c>
       <c r="C21" s="5">
         <v>0</v>
       </c>
-      <c r="D21" s="29">
+      <c r="D21" s="19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="5">
         <v>0</v>
       </c>
       <c r="C22" s="5">
         <v>0</v>
       </c>
-      <c r="D22" s="29">
+      <c r="D22" s="19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="27">
+      <c r="B23" s="17">
         <f>SUM(B4:B22)</f>
         <v>0</v>
       </c>
-      <c r="C23" s="28">
+      <c r="C23" s="18">
         <f>SUM(C4:C22)</f>
         <v>0</v>
       </c>
-      <c r="D23" s="27">
+      <c r="D23" s="17">
         <f>SUM(D4:D22)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="L5G9PAfW85m2vVIZVlxax8ndzamgWyLVYqmekiBtkUbv+tmtVc68px0plMzIa9uqVxepLv7SkSoGk5njyspUEQ==" saltValue="BDNE4dhmMW2UKdGOFIbTiQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24068CCB-6E3C-4A7B-A22A-F5A4D3EAEADC}">
   <dimension ref="A1:B24"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="D26" sqref="D26"/>
+    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+      <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="38" style="1" customWidth="1"/>
     <col min="2" max="2" width="54.453125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="88" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="25" t="e" vm="1">
+      <c r="A1" s="27" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
-      <c r="B1" s="26"/>
+      <c r="B1" s="28"/>
     </row>
     <row r="2" spans="1:2" ht="58.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="25" t="s">
         <v>67</v>
       </c>
-      <c r="B2" s="24"/>
+      <c r="B2" s="26"/>
     </row>
     <row r="3" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="14" t="s">
+      <c r="B4" s="13" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B6" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="17">
+      <c r="B8" s="16">
         <f>SUM(B5:B7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A13" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="17">
+      <c r="B13" s="16">
         <f>SUM(B9:B12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A18" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="17">
+      <c r="B18" s="16">
         <f>SUM(B14:B17)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A20" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A21" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A22" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A23" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="B23" s="17">
+      <c r="B23" s="16">
         <f>SUM(B19:B22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A24" s="15" t="s">
+      <c r="A24" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="B24" s="27">
+      <c r="B24" s="17">
         <f>B23+B18+B13+B8</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="HLkNNgkHsj9Oi8ZA6wcG/FL0HgxOLB4NTG81QNnqN6E3kb9LnxJjbJGNyQhX0yo5RmW4JNuo5Hs+U2LYoq5QPQ==" saltValue="FDu+gBGCTmXdwxHRfAOfVQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
@@ -2091,81 +2101,113 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c7223b7f-d29a-40a7-89e9-7fcbaea795a5" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6cc6ac48-9972-4fdd-8495-0ab5ba7fdac9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F84ADFB7-7751-45A5-807C-54978D8F937D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F84ADFB7-7751-45A5-807C-54978D8F937D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6cc6ac48-9972-4fdd-8495-0ab5ba7fdac9"/>
+    <ds:schemaRef ds:uri="c7223b7f-d29a-40a7-89e9-7fcbaea795a5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A924B134-C71D-4963-B5FF-B2E5269E01CB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A924B134-C71D-4963-B5FF-B2E5269E01CB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B5FBF41-C91C-4A72-A25E-7A34888AD617}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B5FBF41-C91C-4A72-A25E-7A34888AD617}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c7223b7f-d29a-40a7-89e9-7fcbaea795a5"/>
+    <ds:schemaRef ds:uri="6cc6ac48-9972-4fdd-8495-0ab5ba7fdac9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>MILESTONES</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>SPENDING TIMELINE</vt:lpstr>
+      <vt:lpstr>Milestones</vt:lpstr>
+      <vt:lpstr>Budget</vt:lpstr>
+      <vt:lpstr>Spending Timeline</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Horne, Marc (EOED)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009868B9A924C50B4E83B552A1AE49283C</vt:lpwstr>
   </property>
 </Properties>