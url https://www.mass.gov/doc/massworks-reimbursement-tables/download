--- v0 (2026-03-31)
+++ v1 (2026-07-03)
@@ -1,72 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\marc.horne\Desktop\FY26 MWIP Docs\Tables for Website\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/elijah_thomas_mass_gov/Documents/In Progress/Batch 3/Excel/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4FFF6E5A-CF8B-4A3F-BA9C-7A7B46515630}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{88AE1854-7990-4DC4-A719-1A1F21B39D8E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{86412FF5-5AB7-416F-A56D-ACCF9B8125D1}"/>
+    <workbookView xWindow="19090" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{86412FF5-5AB7-416F-A56D-ACCF9B8125D1}"/>
   </bookViews>
   <sheets>
-    <sheet name="BUDGET" sheetId="1" r:id="rId1"/>
-    <sheet name="INVOICE SCHEDULE" sheetId="2" r:id="rId2"/>
+    <sheet name="Budget" sheetId="1" r:id="rId1"/>
+    <sheet name="Invoice Schedule" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D5" i="1" l="1"/>
   <c r="F5" i="1" s="1"/>
@@ -94,62 +95,72 @@
   <c r="D12" i="1"/>
   <c r="D13" i="1"/>
   <c r="D14" i="1"/>
   <c r="D15" i="1"/>
   <c r="D16" i="1"/>
   <c r="D17" i="1"/>
   <c r="D18" i="1"/>
   <c r="D20" i="1"/>
   <c r="D21" i="1"/>
   <c r="D22" i="1"/>
   <c r="D23" i="1"/>
   <c r="E21" i="2"/>
   <c r="C24" i="1"/>
   <c r="B24" i="1"/>
   <c r="D24" i="1" l="1"/>
   <c r="E24" i="1"/>
   <c r="F24" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
-  <futureMetadata name="XLRICHVALUE" count="1">
+  <futureMetadata name="XLRICHVALUE" count="2">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="1"/>
+        </ext>
+      </extLst>
+    </bk>
   </futureMetadata>
-  <valueMetadata count="1">
+  <valueMetadata count="2">
     <bk>
       <rc t="1" v="0"/>
+    </bk>
+    <bk>
+      <rc t="1" v="1"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
   <si>
     <t>Requested to Date</t>
   </si>
   <si>
     <t>Remaining Balance</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Amount of </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
@@ -221,53 +232,50 @@
   <si>
     <t>Sidewalks/Curbing/Streetscapes (include fencing, plantings, etc.)</t>
   </si>
   <si>
     <t>Electrical/Lighting (street lights and traffic signals)</t>
   </si>
   <si>
     <t>Soft Costs</t>
   </si>
   <si>
     <t>Construction Administration/Project Management</t>
   </si>
   <si>
     <t>Grand Total</t>
   </si>
   <si>
     <t xml:space="preserve">Contract Budget </t>
   </si>
   <si>
     <t>Refer to Contract Budget for Amounts</t>
   </si>
   <si>
     <t>Spending Category Line Items</t>
   </si>
   <si>
-    <t>FIELD</t>
-[...1 lines deleted...]
-  <si>
     <t>MassWorks Grantee Reimbursement Request Expense Table</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Total of All Invoices for </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
       <t>this</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
@@ -281,50 +289,53 @@
     <t>Grant Funds Remaining After this Request</t>
   </si>
   <si>
     <t xml:space="preserve">Grant Funds Requested </t>
   </si>
   <si>
     <t>Total amount of attached invoice</t>
   </si>
   <si>
     <t>Amount of Invoice to be reimbursed by MassWorks</t>
   </si>
   <si>
     <t>MassWorks Reimbursment Request Schedule or Invoices Submitted</t>
   </si>
   <si>
     <t>Work Period Covered</t>
   </si>
   <si>
     <t>MM/DD/YY  -  MM/DD/YY</t>
   </si>
   <si>
     <t>Vendor name as it appears on the invoice</t>
   </si>
   <si>
     <t>Total of all Previous Reimbursment Requests</t>
+  </si>
+  <si>
+    <t>Field</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
@@ -612,60 +623,70 @@
       </key>
       <key name="_SubLabel">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Attribution">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Icon">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Display">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_CanonicalPropertyNames">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_ClassificationId">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
     </keyFlags>
   </global>
 </rvTypesInfo>
 </file>
 
 <file path=xl/richData/rdrichvalue.xml><?xml version="1.0" encoding="utf-8"?>
-<rvData xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="1">
+<rvData xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="2">
   <rv s="0">
     <v>0</v>
     <v>5</v>
+    <v>Mass Works INfrastructure Program Logo</v>
+  </rv>
+  <rv s="1">
+    <v>0</v>
+    <v>6</v>
   </rv>
 </rvData>
 </file>
 
 <file path=xl/richData/rdrichvaluestructure.xml><?xml version="1.0" encoding="utf-8"?>
-<rvStructures xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="1">
+<rvStructures xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="2">
+  <s t="_localImage">
+    <k n="_rvRel:LocalImageIdentifier" t="i"/>
+    <k n="CalcOrigin" t="i"/>
+    <k n="Text" t="s"/>
+  </s>
   <s t="_localImage">
     <k n="_rvRel:LocalImageIdentifier" t="i"/>
     <k n="CalcOrigin" t="i"/>
   </s>
 </rvStructures>
 </file>
 
 <file path=xl/richData/richValueRel.xml><?xml version="1.0" encoding="utf-8"?>
 <richValueRels xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/richvaluerel" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <rel r:id="rId1"/>
 </richValueRels>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
@@ -954,123 +975,123 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{52B8D4E5-5534-4FB1-80D0-9A62357444C8}">
   <dimension ref="A1:H24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="62.26953125" style="4" customWidth="1"/>
     <col min="2" max="2" width="24.81640625" style="4" customWidth="1"/>
     <col min="3" max="3" width="23.6328125" style="4" customWidth="1"/>
     <col min="4" max="4" width="25.7265625" style="4" customWidth="1"/>
     <col min="5" max="5" width="23.7265625" style="4" customWidth="1"/>
     <col min="6" max="6" width="27.54296875" style="4" customWidth="1"/>
     <col min="7" max="16384" width="8.7265625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="85.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="29" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
     </row>
     <row r="2" spans="1:8" ht="63.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="30" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
     </row>
     <row r="3" spans="1:8" ht="46" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="64.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>26</v>
       </c>
       <c r="C4" s="16" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D4" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="F4" s="16" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="17">
         <v>0</v>
       </c>
       <c r="C5" s="17">
         <v>0</v>
       </c>
       <c r="D5" s="23">
         <f>B5-C5</f>
         <v>0</v>
       </c>
       <c r="E5" s="17">
         <v>0</v>
       </c>
       <c r="F5" s="25">
         <f>D5-E5</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="15.5" x14ac:dyDescent="0.35">
@@ -1464,113 +1485,113 @@
       </c>
       <c r="E24" s="26">
         <f>SUM(E5:E23)</f>
         <v>0</v>
       </c>
       <c r="F24" s="26">
         <f>SUM(F5:F23)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="h6kTZMb65MXDAM7vzSMv/8AgW7b9+oOe2srNA+eXDkant5E/1Ru/hRq/os2rwl6WWnMeEYCUzCsW4M306bQgIQ==" saltValue="T1nw/Ekag0cJDPZWg/j7yw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{387DA79A-D671-4F1B-8140-85BC58012B45}">
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+      <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="30.7265625" style="4" customWidth="1"/>
     <col min="2" max="2" width="31.08984375" style="4" customWidth="1"/>
     <col min="3" max="3" width="35.90625" style="4" customWidth="1"/>
     <col min="4" max="4" width="30.36328125" style="4" customWidth="1"/>
     <col min="5" max="5" width="46.08984375" style="4" customWidth="1"/>
     <col min="6" max="16384" width="8.7265625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="89" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="29" t="e" vm="1">
+      <c r="A1" s="29" t="e" vm="2">
         <v>#VALUE!</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
     </row>
     <row r="2" spans="1:5" ht="53.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="31" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
     </row>
     <row r="3" spans="1:5" ht="28" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="53.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="C4" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" s="6" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="9">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A7" s="7"/>
       <c r="B7" s="7"/>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
@@ -1708,50 +1729,59 @@
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="EDhoC9cdgCAYWfYE9QvKK0ZTgn+yDcg85cycJFm2cEsnPgAya+0MlSnadwbWpkYhp4YcM+Q6/bQFmT4tIBq4FQ==" saltValue="Q2Uo9zX76omPSdLKlpg8Fw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009868B9A924C50B4E83B552A1AE49283C" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e774c7c6cff465eae078012968b450a0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6cc6ac48-9972-4fdd-8495-0ab5ba7fdac9" xmlns:ns3="c7223b7f-d29a-40a7-89e9-7fcbaea795a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7db5eaa7de2acae595c6a83760ac33c5" ns2:_="" ns3:_="">
     <xsd:import namespace="6cc6ac48-9972-4fdd-8495-0ab5ba7fdac9"/>
     <xsd:import namespace="c7223b7f-d29a-40a7-89e9-7fcbaea795a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -1954,101 +1984,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c7223b7f-d29a-40a7-89e9-7fcbaea795a5" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6cc6ac48-9972-4fdd-8495-0ab5ba7fdac9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBA1ED53-83FE-462E-B75B-642F2B06B40C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D60979EE-228A-45CC-9375-5482E0413377}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D60979EE-228A-45CC-9375-5482E0413377}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBA1ED53-83FE-462E-B75B-642F2B06B40C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6cc6ac48-9972-4fdd-8495-0ab5ba7fdac9"/>
+    <ds:schemaRef ds:uri="c7223b7f-d29a-40a7-89e9-7fcbaea795a5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD61D74F-F581-4877-AC40-EB62ABD3E627}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD61D74F-F581-4877-AC40-EB62ABD3E627}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c7223b7f-d29a-40a7-89e9-7fcbaea795a5"/>
+    <ds:schemaRef ds:uri="6cc6ac48-9972-4fdd-8495-0ab5ba7fdac9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>BUDGET</vt:lpstr>
-      <vt:lpstr>INVOICE SCHEDULE</vt:lpstr>
+      <vt:lpstr>Budget</vt:lpstr>
+      <vt:lpstr>Invoice Schedule</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Horne, Marc (EOED)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009868B9A924C50B4E83B552A1AE49283C</vt:lpwstr>
   </property>
 </Properties>