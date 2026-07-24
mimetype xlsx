--- v0 (2026-06-01)
+++ v1 (2026-07-24)
@@ -1,205 +1,125 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr updateLinks="never" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\leap\Revenue Reports\Mid-Month\FY2026\May 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sweeneya\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{90A3B5F2-9834-43B8-8FEE-16D74CE178B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2BDFA260-8B15-423A-B49C-5D5BD23D99DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{2EF1EDA5-C595-4124-85A5-AF0679CF8352}"/>
+    <workbookView xWindow="35880" yWindow="4335" windowWidth="19185" windowHeight="11265" xr2:uid="{2EF1EDA5-C595-4124-85A5-AF0679CF8352}"/>
   </bookViews>
   <sheets>
     <sheet name="Mid-Month" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
     <externalReference r:id="rId7"/>
-    <externalReference r:id="rId8"/>
   </externalReferences>
   <definedNames>
     <definedName name="_mn16">'[1]FLASH VS PRIOR YEAR'!#REF!</definedName>
     <definedName name="_MTD2">[2]!OpenNonBus</definedName>
     <definedName name="amndep">#REF!</definedName>
     <definedName name="B">'[3]Amount-FY22'!#REF!</definedName>
     <definedName name="Bc">'[3]Amount-FY22'!#REF!</definedName>
     <definedName name="book1">[2]!OpenFootnote</definedName>
     <definedName name="BookX">[2]!UpdateEndofMonth</definedName>
     <definedName name="Cigarrette">[2]!shiftsum2</definedName>
     <definedName name="CrpRef">'[4]FY 55-62'!$G$6</definedName>
     <definedName name="CUTS_Increases">'[5]FY05 Benchmark Calculations'!#REF!</definedName>
     <definedName name="Daily_from_Access">'[3]1-Access'!$1:$1048576</definedName>
     <definedName name="days">#REF!</definedName>
     <definedName name="ds">[2]!OpenNonBus</definedName>
     <definedName name="full_view">#REF!</definedName>
     <definedName name="FY2003_Query">'[4]FY 55-62'!$A$1:$G$9</definedName>
     <definedName name="IncRef">'[4]FY 55-62'!$G$4</definedName>
     <definedName name="MotorFuel">'[3]Amount-FY22'!#REF!</definedName>
     <definedName name="MTD__DEC">#REF!</definedName>
     <definedName name="OpenFootnote">[2]!OpenFootnote</definedName>
     <definedName name="OpenNonBus">[2]!OpenNonBus</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Mid-Month'!$A$1:$Z$17</definedName>
     <definedName name="Proj_only">#REF!</definedName>
     <definedName name="Rooms">#REF!</definedName>
     <definedName name="shiftsum2">[2]!shiftsum2</definedName>
     <definedName name="Tax_and_Totals">'[3]1-Access'!#REF!</definedName>
     <definedName name="TotRef">'[4]FY 55-62'!$G$14</definedName>
     <definedName name="two_panels">'[6]MGMT VIEW'!$E$3:$U$32,'[6]MGMT VIEW'!$Z$3:$AL$32</definedName>
     <definedName name="UpdateEndofMonth">[2]!UpdateEndofMonth</definedName>
     <definedName name="x">[2]!OpenNonBus</definedName>
     <definedName name="YTD_DEC">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
-</file>
-[...75 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t xml:space="preserve">  Income Withholding</t>
   </si>
   <si>
     <t xml:space="preserve">  Income Est. Payments</t>
   </si>
   <si>
     <t xml:space="preserve">  Income Returns/Bills</t>
   </si>
   <si>
     <t xml:space="preserve">  Income Refunds Net (outflow)</t>
   </si>
   <si>
     <t xml:space="preserve">  Subtotal Income</t>
   </si>
   <si>
     <t xml:space="preserve">  Sales - Regular</t>
   </si>
   <si>
     <t xml:space="preserve">  Sales - Meals</t>
   </si>
@@ -236,51 +156,51 @@
   <si>
     <t>FY26 YTD (Through May 15th)</t>
   </si>
   <si>
     <t>05/2026 MTD Actual Collections</t>
   </si>
   <si>
     <t>05/2026 MTD v. 05/2025 MTD $ Fav/(Unfav)</t>
   </si>
   <si>
     <t>05/2026 MTD v. 05/2025 MTD % Fav/(Unfav)</t>
   </si>
   <si>
     <t>05/2026 YTD Actual Collections</t>
   </si>
   <si>
     <t>05/2026 YTD v. 05/2025 YTD $ Fav/(Unfav)</t>
   </si>
   <si>
     <t>05/2026 YTD v. 05/2025 YTD % Fav/(Unfav)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="\+0;\-0"/>
     <numFmt numFmtId="167" formatCode="\+0,000;\-0,000"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
@@ -600,56 +520,50 @@
     <xf numFmtId="166" fontId="7" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="7" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="3" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="3" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="37" fontId="3" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="37" fontId="15" fillId="3" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -711,50 +625,56 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="3" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="4" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="20% - Accent3" xfId="6" builtinId="38"/>
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Heading 1" xfId="4" builtinId="16"/>
     <cellStyle name="Heading 2" xfId="5" builtinId="17"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Revmemo Table" xfId="3" xr:uid="{0E095425-16DB-4E48-87FD-0B1F989B2482}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="10">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
@@ -866,100 +786,97 @@
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
+    <tableStyle name="Table Style 1" pivot="0" count="0" xr9:uid="{33D84758-0C88-4143-AD12-077A01B5B624}"/>
+  </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../stpl/baer/TAXUNIT/RV/Annest/FY2025/FLASH-REPORT-MASTER-FY25-August%202024-Excl.%201timers.xlsm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\stpl\baer\TAXUNIT\RV\Annest\FY2025\FLASH-REPORT-MASTER-FY25-August%202024-Excl.%201timers.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/stpl/baer/TAXUNIT/RV/Annest/FY2025/FLASH-REPORT-MASTER-FY25-August%202024-Excl.%201timers.xlsm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\stpl\baer\TAXUNIT\RV\Annest\FY2025\FLASH-REPORT-MASTER-FY25-August%202024-Excl.%201timers.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\stpl\baer\TAXUNIT\RV\Annest\FY2025\FLASH-REPORT-MASTER-FY25-August%202024-Excl.%201timers.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\dor-bos3\GROUPS\STPL\BAER\TAXUNIT\RV\Annest\FY2006\FY06%20Benchmarks\10-26-05%20Revision\STPL\BAER\TAXUNIT\DB\TAX\TAX-2-10-04.XLS" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../stpl/baer/TAXUNIT/RV/Annest/FY2024/FLASH-REPORT-MASTER-FY24-February%202024-Excl.%201timers.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/stpl/baer/TAXUNIT/RV/Annest/FY2024/FLASH-REPORT-MASTER-FY24-February%202024-Excl.%201timers.xlsm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\stpl\baer\TAXUNIT\RV\Annest\FY2024\FLASH-REPORT-MASTER-FY24-February%202024-Excl.%201timers.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../stpl/baer/TAXUNIT/DB/TAX/TAX.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\stpl\baer\TAXUNIT\DB\TAX\TAX.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/stpl/baer/TAXUNIT/DB/TAX/TAX.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\stpl\baer\TAXUNIT\DB\TAX\TAX.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\stpl\baer\TAXUNIT\DB\TAX\TAX.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Dor-bos3\groups\stpl\baer\TAXUNIT\RV\Annest\FY2012\FY05%20Benchmarks\4-15-05%20Benchmarks\FY05%20Benchmarks-4-15-05.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Dor-bos3\groups\leap\2016.12%20Consensus%20Revenue\Misc%20for%20CR\implied%20growth%20rates%202016.12.06b.xlsx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
-      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="DepDays"/>
       <sheetName val="Actuals"/>
       <sheetName val="copy-Paste_Genesis"/>
       <sheetName val="copy-paste-MassTax"/>
       <sheetName val="Copy-paste"/>
       <sheetName val="Query_MTD"/>
       <sheetName val="1-Access"/>
       <sheetName val="2-Formula"/>
       <sheetName val="Amount-FY23"/>
       <sheetName val="Amount-FY24"/>
       <sheetName val="Amount-FY25"/>
       <sheetName val="Benchmarks"/>
       <sheetName val="Unhighlighted-worksheet"/>
       <sheetName val="Sheet1"/>
       <sheetName val="Highlighted-NO NONDOR"/>
       <sheetName val="ELT-Refundable Credits"/>
       <sheetName val="ELT_update"/>
       <sheetName val="FLASH VS PRIOR YEAR"/>
       <sheetName val="FLASH VS BM"/>
       <sheetName val="marijuana"/>
       <sheetName val="NON-WITHHELD"/>
       <sheetName val="ELT-ESTIM-2"/>
       <sheetName val="ELT-ESTIM-1"/>
@@ -1221,53 +1138,50 @@
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
       <sheetData sheetId="12" refreshError="1"/>
       <sheetData sheetId="13" refreshError="1"/>
       <sheetData sheetId="14" refreshError="1"/>
       <sheetData sheetId="15" refreshError="1"/>
       <sheetData sheetId="16" refreshError="1"/>
       <sheetData sheetId="17" refreshError="1"/>
       <sheetData sheetId="18" refreshError="1"/>
       <sheetData sheetId="19" refreshError="1"/>
       <sheetData sheetId="20" refreshError="1"/>
       <sheetData sheetId="21" refreshError="1"/>
       <sheetData sheetId="22" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
-    <xxl21:alternateUrls>
-[...1 lines deleted...]
-    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="DepDays"/>
       <sheetName val="Actuals"/>
       <sheetName val="copy-Paste_Genesis"/>
       <sheetName val="copy-paste-MassTax"/>
       <sheetName val="Copy-paste"/>
       <sheetName val="Query_MTD"/>
       <sheetName val="1-Access"/>
       <sheetName val="2-Formula"/>
       <sheetName val="Amount-FY22"/>
       <sheetName val="Amount-FY23"/>
       <sheetName val="Amount-FY24"/>
       <sheetName val="Benchmarks"/>
       <sheetName val="Unhighlighted-worksheet"/>
       <sheetName val="Sheet1"/>
       <sheetName val="Highlighted-NO NONDOR"/>
       <sheetName val="ELT-Refundable Credits"/>
       <sheetName val="ELT_update"/>
       <sheetName val="FLASH VS PRIOR YEAR"/>
       <sheetName val="FLASH VS BM"/>
       <sheetName val="marijuana"/>
       <sheetName val="NON-WITHHELD"/>
       <sheetName val="ELT-ESTIM-2"/>
       <sheetName val="ELT-ESTIM-1"/>
       <sheetName val="MTD-Report"/>
@@ -2937,51 +2851,50 @@
       <sheetData sheetId="43"/>
       <sheetData sheetId="44"/>
       <sheetData sheetId="45"/>
       <sheetData sheetId="46"/>
       <sheetData sheetId="47"/>
       <sheetData sheetId="48"/>
       <sheetData sheetId="49"/>
       <sheetData sheetId="50"/>
       <sheetData sheetId="51"/>
       <sheetData sheetId="52"/>
       <sheetData sheetId="53"/>
       <sheetData sheetId="54"/>
       <sheetData sheetId="55"/>
       <sheetData sheetId="56"/>
       <sheetData sheetId="57"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
-      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Module1"/>
       <sheetName val="TAX 02-Current"/>
       <sheetName val="quarterly corp"/>
       <sheetName val="Chart Data"/>
       <sheetName val="chart1"/>
       <sheetName val="chart2"/>
       <sheetName val="Bus-cash credit"/>
       <sheetName val="Cash Credit"/>
       <sheetName val="Sheet1"/>
       <sheetName val="SOS-Deeds"/>
       <sheetName val="TAX 01-20 "/>
       <sheetName val="TAX 80-00"/>
       <sheetName val="Jul79-Oct98"/>
       <sheetName val="TAX 63-79"/>
       <sheetName val="FY 55-62"/>
       <sheetName val="FY09-FDY17"/>
       <sheetName val="Jan-Apr17-18"/>
       <sheetName val="Maryann's Request"/>
       <sheetName val="Sheet2"/>
       <sheetName val="TAX"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
@@ -5412,373 +5325,116 @@
             <v>9526.4972668677892</v>
           </cell>
           <cell r="L30">
             <v>9547.3932450730936</v>
           </cell>
           <cell r="M30">
             <v>0</v>
           </cell>
           <cell r="N30">
             <v>-20.895978205304345</v>
           </cell>
           <cell r="O30">
             <v>-2.1886579581382234E-3</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink7.xml><?xml version="1.0" encoding="utf-8"?>
-[...255 lines deleted...]
-
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{7CCD6EB5-1B1A-4B36-8D19-E5C35C438C17}" name="Table2" displayName="Table2" ref="A4:G16" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7" headerRowCellStyle="Normal_Revmemo Table">
   <autoFilter ref="A4:G16" xr:uid="{7CCD6EB5-1B1A-4B36-8D19-E5C35C438C17}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="7">
     <tableColumn id="1" xr3:uid="{E17750E4-56CD-4350-A51E-072ACABA5339}" name="Type" dataDxfId="6"/>
     <tableColumn id="2" xr3:uid="{138745AB-55A1-4051-8D9B-910522CDA14D}" name="05/2026 MTD Actual Collections" dataDxfId="5"/>
     <tableColumn id="3" xr3:uid="{E24A68F4-E2A5-46A3-ACFB-79F5E941CBCD}" name="05/2026 MTD v. 05/2025 MTD $ Fav/(Unfav)" dataDxfId="4" dataCellStyle="Percent"/>
     <tableColumn id="4" xr3:uid="{B3DC994E-C6BB-4F2A-8F5B-B063C50CA06F}" name="05/2026 MTD v. 05/2025 MTD % Fav/(Unfav)" dataDxfId="3"/>
     <tableColumn id="5" xr3:uid="{BCAD1909-4BF9-4B58-B20A-C86435190721}" name="05/2026 YTD Actual Collections" dataDxfId="2" dataCellStyle="20% - Accent3"/>
     <tableColumn id="6" xr3:uid="{BF31BC97-4854-4A9D-970B-48140001A6B8}" name="05/2026 YTD v. 05/2025 YTD $ Fav/(Unfav)" dataDxfId="1" dataCellStyle="20% - Accent3"/>
     <tableColumn id="7" xr3:uid="{FCF68E9C-0C7C-4B7F-9E4D-563E26CF1838}" name="05/2026 YTD v. 05/2025 YTD % Fav/(Unfav)" dataDxfId="0" dataCellStyle="20% - Accent3"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5840,51 +5496,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -5982,140 +5638,140 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83055F8A-D976-4729-9CDB-1A8EAED5BA05}">
   <sheetPr codeName="Sheet42">
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:BT27"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="65" zoomScaleNormal="75" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="H4" sqref="H4"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="20.5" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="26.54296875" style="2" customWidth="1"/>
     <col min="2" max="7" width="20.6328125" style="2" customWidth="1"/>
     <col min="8" max="25" width="14.08984375" style="2" customWidth="1"/>
     <col min="26" max="26" width="1.453125" style="2" customWidth="1"/>
     <col min="27" max="27" width="4.453125" style="2" customWidth="1"/>
     <col min="28" max="28" width="10.54296875" style="2" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="2.81640625" style="2" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="2.54296875" style="2" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="1.81640625" style="2" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="8.54296875" style="2"/>
     <col min="33" max="33" width="11.6328125" style="2" customWidth="1"/>
     <col min="34" max="34" width="12" style="1" customWidth="1"/>
     <col min="35" max="35" width="13.453125" style="1" customWidth="1"/>
     <col min="36" max="36" width="14.1796875" style="28" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="42" width="8.54296875" style="1"/>
     <col min="43" max="43" width="24" style="1" customWidth="1"/>
     <col min="44" max="44" width="3.54296875" style="1" customWidth="1"/>
     <col min="45" max="45" width="8.54296875" style="1"/>
     <col min="46" max="46" width="3" style="1" customWidth="1"/>
     <col min="47" max="50" width="8.54296875" style="1"/>
     <col min="51" max="51" width="7.54296875" style="1" customWidth="1"/>
     <col min="52" max="52" width="3.54296875" style="1" customWidth="1"/>
     <col min="53" max="54" width="8.54296875" style="1"/>
     <col min="55" max="56" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="57" max="57" width="8.54296875" style="1"/>
     <col min="58" max="58" width="2.453125" style="1" customWidth="1"/>
     <col min="59" max="63" width="8.54296875" style="1"/>
     <col min="64" max="64" width="3.54296875" style="1" customWidth="1"/>
     <col min="65" max="65" width="8.54296875" style="1"/>
     <col min="66" max="16384" width="8.54296875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:72" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="56"/>
-[...2 lines deleted...]
-      <c r="D1" s="58" t="s">
+      <c r="A1" s="94" t="s">
         <v>14</v>
       </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="2"/>
       <c r="E1" s="56"/>
       <c r="F1" s="56"/>
       <c r="G1" s="56"/>
     </row>
     <row r="2" spans="1:72" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="57"/>
+      <c r="A2" s="95" t="s">
+        <v>15</v>
+      </c>
       <c r="B2" s="57"/>
-      <c r="C2" s="60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C2" s="58"/>
+      <c r="D2" s="2"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
     </row>
     <row r="3" spans="1:72" s="38" customFormat="1" ht="36.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="33"/>
       <c r="B3" s="55"/>
       <c r="C3" s="49" t="s">
         <v>16</v>
       </c>
       <c r="D3" s="48"/>
-      <c r="E3" s="61"/>
-      <c r="F3" s="66" t="s">
+      <c r="E3" s="59"/>
+      <c r="F3" s="64" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="62"/>
+      <c r="G3" s="60"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
       <c r="L3" s="50"/>
       <c r="M3" s="50"/>
       <c r="N3" s="50"/>
       <c r="O3" s="50"/>
       <c r="P3" s="50"/>
       <c r="Q3" s="50"/>
       <c r="R3" s="50"/>
       <c r="S3" s="50"/>
       <c r="T3" s="50"/>
       <c r="U3" s="50"/>
       <c r="V3" s="50"/>
       <c r="W3" s="50"/>
       <c r="X3" s="50"/>
       <c r="Y3" s="50"/>
       <c r="Z3" s="34"/>
       <c r="AA3" s="34"/>
       <c r="AB3" s="35"/>
       <c r="AC3" s="35"/>
       <c r="AD3" s="35"/>
       <c r="AE3" s="35"/>
       <c r="AG3" s="36"/>
@@ -6143,825 +5799,753 @@
       <c r="BC3" s="36"/>
       <c r="BD3" s="36"/>
       <c r="BE3" s="36"/>
       <c r="BF3" s="36"/>
       <c r="BG3" s="36"/>
       <c r="BH3" s="36"/>
       <c r="BI3" s="36"/>
       <c r="BJ3" s="36"/>
       <c r="BK3" s="36"/>
       <c r="BL3" s="36"/>
       <c r="BM3" s="36"/>
     </row>
     <row r="4" spans="1:72" ht="43.5" x14ac:dyDescent="0.45">
       <c r="A4" s="54" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="63" t="s">
+      <c r="E4" s="61" t="s">
         <v>21</v>
       </c>
-      <c r="F4" s="63" t="s">
+      <c r="F4" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="G4" s="63" t="s">
+      <c r="G4" s="61" t="s">
         <v>23</v>
       </c>
       <c r="H4" s="51"/>
       <c r="I4" s="51"/>
       <c r="J4" s="51"/>
       <c r="K4" s="51"/>
       <c r="L4" s="51"/>
       <c r="M4" s="51"/>
       <c r="N4" s="51"/>
       <c r="O4" s="51"/>
       <c r="P4" s="51"/>
       <c r="Q4" s="51"/>
       <c r="R4" s="51"/>
       <c r="S4" s="51"/>
       <c r="T4" s="51"/>
       <c r="U4" s="51"/>
       <c r="V4" s="51"/>
       <c r="W4" s="51"/>
       <c r="X4" s="51"/>
       <c r="Y4" s="51"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="4"/>
       <c r="AC4" s="4"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="4"/>
       <c r="AG4" s="30"/>
     </row>
     <row r="5" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="67">
-        <f>'[7]Mid-Month'!$C$7</f>
+      <c r="B5" s="65">
         <v>849.71241291000013</v>
       </c>
       <c r="C5" s="44">
-        <f>'[7]Mid-Month'!$D$7</f>
         <v>87.243597180000052</v>
       </c>
       <c r="D5" s="19">
-        <f>'[7]Mid-Month'!$E$7</f>
         <v>0.11442251195082859</v>
       </c>
-      <c r="E5" s="68">
-        <f>'[7]Mid-Month'!$M$7</f>
+      <c r="E5" s="66">
         <v>17856.260519279993</v>
       </c>
-      <c r="F5" s="95">
-        <f>'[7]Mid-Month'!$O$7</f>
+      <c r="F5" s="93">
         <v>1102.0443057399898</v>
       </c>
-      <c r="G5" s="69">
-        <f>'[7]Mid-Month'!$P$7</f>
+      <c r="G5" s="67">
         <v>6.5777132853840528E-2</v>
       </c>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="10"/>
       <c r="M5" s="10"/>
       <c r="N5" s="10"/>
       <c r="O5" s="10"/>
       <c r="P5" s="10"/>
       <c r="Q5" s="10"/>
       <c r="R5" s="10"/>
       <c r="S5" s="10"/>
       <c r="T5" s="10"/>
       <c r="U5" s="10"/>
       <c r="V5" s="10"/>
       <c r="W5" s="10"/>
       <c r="X5" s="10"/>
       <c r="Y5" s="10"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="9"/>
       <c r="AC5" s="10"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="10"/>
       <c r="AG5" s="8"/>
       <c r="AH5" s="44"/>
       <c r="AI5" s="27"/>
       <c r="AJ5" s="29"/>
       <c r="BO5" s="12"/>
       <c r="BP5" s="12"/>
       <c r="BR5" s="11"/>
       <c r="BS5" s="11"/>
       <c r="BT5" s="11"/>
     </row>
     <row r="6" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A6" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="67">
-        <f>'[7]Mid-Month'!$C$8</f>
+      <c r="B6" s="65">
         <v>69.433267839999985</v>
       </c>
       <c r="C6" s="44">
-        <f>'[7]Mid-Month'!$D$8</f>
         <v>21.930342599999982</v>
       </c>
       <c r="D6" s="19">
-        <f>'[7]Mid-Month'!$E$8</f>
         <v>0.4616629921041886</v>
       </c>
-      <c r="E6" s="68">
-        <f>'[7]Mid-Month'!$M$8</f>
+      <c r="E6" s="66">
         <v>4166.4739102400008</v>
       </c>
-      <c r="F6" s="64">
-        <f>'[7]Mid-Month'!$O$8</f>
+      <c r="F6" s="62">
         <v>447.13413022000123</v>
       </c>
-      <c r="G6" s="69">
-        <f>'[7]Mid-Month'!$P$8</f>
+      <c r="G6" s="67">
         <v>0.1202186830635831</v>
       </c>
       <c r="H6" s="10"/>
       <c r="I6" s="10"/>
       <c r="J6" s="10"/>
       <c r="K6" s="10"/>
       <c r="L6" s="10"/>
       <c r="M6" s="10"/>
       <c r="N6" s="10"/>
       <c r="O6" s="10"/>
       <c r="P6" s="10"/>
       <c r="Q6" s="10"/>
       <c r="R6" s="10"/>
       <c r="S6" s="10"/>
       <c r="T6" s="10"/>
       <c r="U6" s="10"/>
       <c r="V6" s="10"/>
       <c r="W6" s="10"/>
       <c r="X6" s="10"/>
       <c r="Y6" s="10"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="9"/>
       <c r="AC6" s="10"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="10"/>
       <c r="AG6" s="8"/>
       <c r="AH6" s="44"/>
       <c r="AI6" s="27"/>
       <c r="AJ6" s="29"/>
       <c r="BO6" s="12"/>
       <c r="BP6" s="12"/>
       <c r="BR6" s="11"/>
       <c r="BS6" s="11"/>
       <c r="BT6" s="11"/>
     </row>
     <row r="7" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A7" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="67">
-        <f>'[7]Mid-Month'!$C$9</f>
+      <c r="B7" s="65">
         <v>167.56456755000002</v>
       </c>
       <c r="C7" s="44">
-        <f>'[7]Mid-Month'!$D$9</f>
         <v>-6.1192133099999921</v>
       </c>
       <c r="D7" s="19">
-        <f>'[7]Mid-Month'!$E$9</f>
         <v>-3.52319213670991E-2</v>
       </c>
-      <c r="E7" s="68">
-        <f>'[7]Mid-Month'!$M$9</f>
+      <c r="E7" s="66">
         <v>6131.0825119400006</v>
       </c>
-      <c r="F7" s="64">
-        <f>'[7]Mid-Month'!$O$9</f>
+      <c r="F7" s="62">
         <v>517.96738994999941</v>
       </c>
-      <c r="G7" s="69">
-        <f>'[7]Mid-Month'!$P$9</f>
+      <c r="G7" s="67">
         <v>9.2278062839082825E-2</v>
       </c>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
       <c r="N7" s="10"/>
       <c r="O7" s="10"/>
       <c r="P7" s="10"/>
       <c r="Q7" s="10"/>
       <c r="R7" s="10"/>
       <c r="S7" s="10"/>
       <c r="T7" s="10"/>
       <c r="U7" s="10"/>
       <c r="V7" s="10"/>
       <c r="W7" s="10"/>
       <c r="X7" s="10"/>
       <c r="Y7" s="10"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="9"/>
       <c r="AC7" s="10"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="10"/>
       <c r="AG7" s="8"/>
       <c r="AH7" s="44"/>
       <c r="AI7" s="27"/>
       <c r="AJ7" s="29"/>
       <c r="BO7" s="12"/>
       <c r="BP7" s="12"/>
       <c r="BR7" s="11"/>
       <c r="BS7" s="11"/>
       <c r="BT7" s="11"/>
     </row>
     <row r="8" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A8" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="67">
-        <f>'[7]Mid-Month'!$C$11</f>
+      <c r="B8" s="65">
         <v>-107.72726781</v>
       </c>
       <c r="C8" s="46">
-        <f>'[7]Mid-Month'!$D$11</f>
         <v>2.0305430599999852</v>
       </c>
       <c r="D8" s="19">
-        <f>'[7]Mid-Month'!$E$11</f>
         <v>1.8500214644450348E-2</v>
       </c>
-      <c r="E8" s="68">
-        <f>'[7]Mid-Month'!$M$11</f>
+      <c r="E8" s="66">
         <v>-2886.4013137499996</v>
       </c>
-      <c r="F8" s="65">
-        <f>'[7]Mid-Month'!$O$11</f>
+      <c r="F8" s="63">
         <v>-228.64645587999985</v>
       </c>
-      <c r="G8" s="69">
-        <f>'[7]Mid-Month'!$P$11</f>
+      <c r="G8" s="67">
         <v>-8.6029926801918677E-2</v>
       </c>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
       <c r="N8" s="10"/>
       <c r="O8" s="10"/>
       <c r="P8" s="10"/>
       <c r="Q8" s="10"/>
       <c r="R8" s="10"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="9"/>
       <c r="V8" s="10"/>
       <c r="W8" s="5"/>
       <c r="X8" s="10"/>
       <c r="Z8" s="8"/>
       <c r="AA8" s="46"/>
       <c r="AB8" s="27"/>
       <c r="AC8" s="29"/>
       <c r="AD8" s="1"/>
       <c r="AE8" s="1"/>
       <c r="AF8" s="1"/>
       <c r="AG8" s="1"/>
       <c r="AJ8" s="1"/>
       <c r="BG8" s="2"/>
       <c r="BH8" s="12"/>
       <c r="BI8" s="12"/>
       <c r="BJ8" s="2"/>
       <c r="BK8" s="11"/>
       <c r="BL8" s="11"/>
       <c r="BM8" s="11"/>
     </row>
-    <row r="9" spans="1:72" s="87" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="77" t="s">
+    <row r="9" spans="1:72" s="85" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="75" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="78">
-        <f>'[7]Mid-Month'!$C$12</f>
+      <c r="B9" s="76">
         <v>978.98298049000005</v>
       </c>
-      <c r="C9" s="79">
-        <f>'[7]Mid-Month'!$D$12</f>
+      <c r="C9" s="77">
         <v>105.08526953000001</v>
       </c>
-      <c r="D9" s="80">
-        <f>'[7]Mid-Month'!$E$12</f>
+      <c r="D9" s="78">
         <v>0.12024893555855756</v>
       </c>
-      <c r="E9" s="81">
-        <f>'[7]Mid-Month'!$M$12</f>
+      <c r="E9" s="79">
         <v>25267.415627709994</v>
       </c>
-      <c r="F9" s="95">
-        <f>'[7]Mid-Month'!$O$12</f>
+      <c r="F9" s="93">
         <v>1838.4993700299892</v>
       </c>
-      <c r="G9" s="82">
-        <f>'[7]Mid-Month'!$P$12</f>
+      <c r="G9" s="80">
         <v>7.8471379120121643E-2</v>
       </c>
-      <c r="H9" s="83"/>
-[...60 lines deleted...]
-      <c r="BT9" s="92"/>
+      <c r="H9" s="81"/>
+      <c r="I9" s="81"/>
+      <c r="J9" s="81"/>
+      <c r="K9" s="81"/>
+      <c r="L9" s="81"/>
+      <c r="M9" s="81"/>
+      <c r="N9" s="81"/>
+      <c r="O9" s="81"/>
+      <c r="P9" s="81"/>
+      <c r="Q9" s="81"/>
+      <c r="R9" s="81"/>
+      <c r="S9" s="81"/>
+      <c r="T9" s="81"/>
+      <c r="U9" s="81"/>
+      <c r="V9" s="81"/>
+      <c r="W9" s="81"/>
+      <c r="X9" s="81"/>
+      <c r="Y9" s="81"/>
+      <c r="Z9" s="82"/>
+      <c r="AA9" s="82"/>
+      <c r="AB9" s="83"/>
+      <c r="AC9" s="84"/>
+      <c r="AD9" s="82"/>
+      <c r="AE9" s="84"/>
+      <c r="AG9" s="83"/>
+      <c r="AH9" s="77"/>
+      <c r="AI9" s="86"/>
+      <c r="AJ9" s="87"/>
+      <c r="AK9" s="88"/>
+      <c r="AL9" s="88"/>
+      <c r="AM9" s="88"/>
+      <c r="AN9" s="88"/>
+      <c r="AO9" s="88"/>
+      <c r="AP9" s="88"/>
+      <c r="AQ9" s="88"/>
+      <c r="AR9" s="88"/>
+      <c r="AS9" s="88"/>
+      <c r="AT9" s="88"/>
+      <c r="AU9" s="88"/>
+      <c r="AV9" s="88"/>
+      <c r="AW9" s="88"/>
+      <c r="AX9" s="88"/>
+      <c r="AY9" s="88"/>
+      <c r="AZ9" s="88"/>
+      <c r="BA9" s="88"/>
+      <c r="BB9" s="88"/>
+      <c r="BC9" s="88"/>
+      <c r="BD9" s="88"/>
+      <c r="BE9" s="88"/>
+      <c r="BF9" s="88"/>
+      <c r="BG9" s="88"/>
+      <c r="BH9" s="88"/>
+      <c r="BI9" s="88"/>
+      <c r="BJ9" s="88"/>
+      <c r="BK9" s="88"/>
+      <c r="BL9" s="88"/>
+      <c r="BM9" s="88"/>
+      <c r="BO9" s="89"/>
+      <c r="BP9" s="89"/>
+      <c r="BR9" s="90"/>
+      <c r="BS9" s="90"/>
+      <c r="BT9" s="90"/>
     </row>
     <row r="10" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A10" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="67">
-        <f>'[7]Mid-Month'!$C$14</f>
+      <c r="B10" s="65">
         <v>59.869968149999991</v>
       </c>
       <c r="C10" s="44">
-        <f>'[7]Mid-Month'!$D$14</f>
         <v>-23.289905440000013</v>
       </c>
-      <c r="D10" s="73">
-        <f>'[7]Mid-Month'!$E$14</f>
+      <c r="D10" s="71">
         <v>-0.28006181869425822</v>
       </c>
-      <c r="E10" s="68">
-        <f>'[7]Mid-Month'!$M$14</f>
+      <c r="E10" s="66">
         <v>5791.5841053856002</v>
       </c>
-      <c r="F10" s="94">
-        <f>'[7]Mid-Month'!$O$14</f>
+      <c r="F10" s="92">
         <v>68.047894819601424</v>
       </c>
-      <c r="G10" s="69">
-        <f>'[7]Mid-Month'!$P$14</f>
+      <c r="G10" s="67">
         <v>1.1889135023550797E-2</v>
       </c>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
       <c r="K10" s="10"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
       <c r="N10" s="10"/>
       <c r="O10" s="10"/>
       <c r="P10" s="10"/>
       <c r="Q10" s="10"/>
       <c r="R10" s="10"/>
       <c r="S10" s="10"/>
       <c r="T10" s="10"/>
       <c r="U10" s="10"/>
       <c r="V10" s="10"/>
       <c r="W10" s="10"/>
       <c r="X10" s="10"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="9"/>
       <c r="AB10" s="19"/>
       <c r="AC10" s="5"/>
       <c r="AD10" s="19"/>
       <c r="AF10" s="8"/>
       <c r="AG10" s="44"/>
       <c r="AH10" s="27"/>
       <c r="AI10" s="29"/>
       <c r="AJ10" s="1"/>
       <c r="BM10" s="2"/>
       <c r="BN10" s="12"/>
       <c r="BO10" s="12"/>
       <c r="BQ10" s="11"/>
       <c r="BR10" s="11"/>
       <c r="BS10" s="11"/>
     </row>
     <row r="11" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A11" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="67">
-        <f>'[7]Mid-Month'!$C$15</f>
+      <c r="B11" s="65">
         <v>27.81133393</v>
       </c>
       <c r="C11" s="44">
-        <f>'[7]Mid-Month'!$D$15</f>
         <v>-1.7675111399999999</v>
       </c>
-      <c r="D11" s="73">
-        <f>'[7]Mid-Month'!$E$15</f>
+      <c r="D11" s="71">
         <v>-5.9755921362618633E-2</v>
       </c>
-      <c r="E11" s="68">
-        <f>'[7]Mid-Month'!$M$15</f>
+      <c r="E11" s="66">
         <v>1387.0756989800002</v>
       </c>
-      <c r="F11" s="64">
-        <f>'[7]Mid-Month'!$O$15</f>
+      <c r="F11" s="62">
         <v>10.696970220000139</v>
       </c>
-      <c r="G11" s="69">
-        <f>'[7]Mid-Month'!$P$15</f>
+      <c r="G11" s="67">
         <v>7.7718218078226169E-3</v>
       </c>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
       <c r="N11" s="10"/>
       <c r="O11" s="10"/>
       <c r="P11" s="10"/>
       <c r="Q11" s="10"/>
       <c r="R11" s="10"/>
       <c r="S11" s="10"/>
       <c r="T11" s="10"/>
       <c r="U11" s="10"/>
       <c r="V11" s="10"/>
       <c r="W11" s="10"/>
       <c r="X11" s="10"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="9"/>
       <c r="AB11" s="19"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="19"/>
       <c r="AF11" s="8"/>
       <c r="AG11" s="44"/>
       <c r="AH11" s="27"/>
       <c r="AI11" s="29"/>
       <c r="AJ11" s="1"/>
       <c r="BM11" s="2"/>
       <c r="BN11" s="12"/>
       <c r="BO11" s="12"/>
       <c r="BQ11" s="11"/>
       <c r="BR11" s="11"/>
       <c r="BS11" s="11"/>
     </row>
     <row r="12" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A12" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="67">
-        <f>'[7]Mid-Month'!$C$16</f>
+      <c r="B12" s="65">
         <v>51.057291040000003</v>
       </c>
       <c r="C12" s="46">
-        <f>'[7]Mid-Month'!$D$16</f>
         <v>-2.1764533500000027</v>
       </c>
-      <c r="D12" s="74">
-        <f>'[7]Mid-Month'!$E$16</f>
+      <c r="D12" s="72">
         <v>-4.0884844283259753E-2</v>
       </c>
-      <c r="E12" s="68">
-        <f>'[7]Mid-Month'!$M$16</f>
+      <c r="E12" s="66">
         <v>981.36389606</v>
       </c>
-      <c r="F12" s="65">
-        <f>'[7]Mid-Month'!$O$16</f>
+      <c r="F12" s="63">
         <v>-55.542179050000072</v>
       </c>
-      <c r="G12" s="75">
-        <f>'[7]Mid-Month'!$P$16</f>
+      <c r="G12" s="73">
         <v>-5.3565294276155036E-2</v>
       </c>
       <c r="H12" s="18"/>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
       <c r="N12" s="18"/>
       <c r="O12" s="18"/>
       <c r="P12" s="18"/>
       <c r="Q12" s="18"/>
       <c r="R12" s="18"/>
       <c r="S12" s="18"/>
       <c r="T12" s="18"/>
       <c r="U12" s="18"/>
       <c r="V12" s="18"/>
       <c r="W12" s="18"/>
       <c r="X12" s="18"/>
       <c r="Y12" s="18"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="9"/>
       <c r="AC12" s="19"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="19"/>
       <c r="AG12" s="8"/>
       <c r="AH12" s="46"/>
       <c r="AI12" s="27"/>
       <c r="AJ12" s="29"/>
       <c r="BO12" s="12"/>
       <c r="BP12" s="12"/>
       <c r="BR12" s="11"/>
       <c r="BS12" s="11"/>
       <c r="BT12" s="11"/>
     </row>
     <row r="13" spans="1:72" ht="20" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="70">
-        <f>'[7]Mid-Month'!$C$17</f>
+      <c r="B13" s="68">
         <v>138.73859311999999</v>
       </c>
       <c r="C13" s="45">
-        <f>'[7]Mid-Month'!$D$17</f>
         <v>-27.233869930000026</v>
       </c>
       <c r="D13" s="20">
-        <f>'[7]Mid-Month'!$E$17</f>
         <v>-0.16408667696758641</v>
       </c>
-      <c r="E13" s="71">
-        <f>'[7]Mid-Month'!$M$17</f>
+      <c r="E13" s="69">
         <v>8160.0237004256005</v>
       </c>
-      <c r="F13" s="64">
-        <f>'[7]Mid-Month'!$O$17</f>
+      <c r="F13" s="62">
         <v>23.202685989602287</v>
       </c>
-      <c r="G13" s="69">
-        <f>'[7]Mid-Month'!$P$17</f>
+      <c r="G13" s="67">
         <v>2.8515664715294928E-3</v>
       </c>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="15"/>
       <c r="AC13" s="20"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="20"/>
       <c r="AG13" s="14"/>
       <c r="AH13" s="45"/>
       <c r="AI13" s="27"/>
       <c r="AJ13" s="29"/>
       <c r="BO13" s="12"/>
       <c r="BP13" s="12"/>
       <c r="BR13" s="11"/>
       <c r="BS13" s="11"/>
       <c r="BT13" s="11"/>
     </row>
     <row r="14" spans="1:72" ht="25.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A14" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="22">
-        <f>'[7]Mid-Month'!$C$18</f>
         <v>-4.4674861000000003</v>
       </c>
       <c r="C14" s="45">
-        <f>'[7]Mid-Month'!$D$18</f>
         <v>-47.01055482000001</v>
       </c>
-      <c r="D14" s="76">
-        <f>'[7]Mid-Month'!$E$18</f>
+      <c r="D14" s="74">
         <v>-1.1050109038772697</v>
       </c>
-      <c r="E14" s="68">
-        <f>'[7]Mid-Month'!$M$18</f>
+      <c r="E14" s="66">
         <v>3327.8317629599992</v>
       </c>
-      <c r="F14" s="64">
-        <f>'[7]Mid-Month'!$O$18</f>
+      <c r="F14" s="62">
         <v>-456.79217946000063</v>
       </c>
-      <c r="G14" s="69">
-        <f>'[7]Mid-Month'!$P$18</f>
+      <c r="G14" s="67">
         <v>-0.12069684766828227</v>
       </c>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="22"/>
       <c r="AC14" s="17"/>
       <c r="AD14" s="5"/>
       <c r="AE14" s="17"/>
       <c r="AG14" s="16"/>
       <c r="AH14" s="45"/>
       <c r="AI14" s="27"/>
       <c r="AJ14" s="29"/>
       <c r="BO14" s="12"/>
       <c r="BP14" s="12"/>
       <c r="BR14" s="11"/>
       <c r="BS14" s="11"/>
       <c r="BT14" s="11"/>
     </row>
     <row r="15" spans="1:72" ht="23" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A15" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="22">
-        <f>'[7]Mid-Month'!$C$19</f>
         <v>40.828350910000005</v>
       </c>
       <c r="C15" s="45">
-        <f>'[7]Mid-Month'!$D$19</f>
         <v>-30.713921570000004</v>
       </c>
-      <c r="D15" s="76">
-        <f>'[7]Mid-Month'!$E$19</f>
+      <c r="D15" s="74">
         <v>-0.42931151758683972</v>
       </c>
-      <c r="E15" s="68">
-        <f>'[7]Mid-Month'!$M$19</f>
+      <c r="E15" s="66">
         <v>2430.5348496812499</v>
       </c>
-      <c r="F15" s="64">
-        <f>'[7]Mid-Month'!$O$19</f>
+      <c r="F15" s="62">
         <v>107.92158310199966</v>
       </c>
-      <c r="G15" s="69">
-        <f>'[7]Mid-Month'!$P$19</f>
+      <c r="G15" s="67">
         <v>4.6465584544320974E-2</v>
       </c>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="22"/>
       <c r="AC15" s="17"/>
       <c r="AD15" s="5"/>
       <c r="AE15" s="17"/>
       <c r="AG15" s="16"/>
       <c r="AH15" s="45"/>
       <c r="AI15" s="27"/>
       <c r="AJ15" s="29"/>
       <c r="BO15" s="12"/>
       <c r="BP15" s="12"/>
       <c r="BR15" s="11"/>
       <c r="BS15" s="11"/>
       <c r="BT15" s="11"/>
     </row>
     <row r="16" spans="1:72" x14ac:dyDescent="0.45">
       <c r="A16" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="70">
-        <f>'[7]Mid-Month'!$C$21</f>
+      <c r="B16" s="68">
         <v>1154.0824384199998</v>
       </c>
       <c r="C16" s="53">
-        <f>'[7]Mid-Month'!$D$21</f>
         <v>0.12692320999963158</v>
       </c>
       <c r="D16" s="20">
-        <f>'[7]Mid-Month'!$E$21</f>
         <v>1.09989690526791E-4</v>
       </c>
-      <c r="E16" s="71">
-        <f>'[7]Mid-Month'!$M$21</f>
+      <c r="E16" s="69">
         <v>39185.805940776845</v>
       </c>
-      <c r="F16" s="93">
-        <f>'[7]Mid-Month'!$O$21</f>
+      <c r="F16" s="91">
         <v>1512.8314596615965</v>
       </c>
-      <c r="G16" s="72">
-[...1 lines deleted...]
-        <v>4.0156942224457225E-2</v>
+      <c r="G16" s="70">
+        <v>4.0156942224457197E-2</v>
       </c>
       <c r="H16" s="21"/>
       <c r="I16" s="21"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
       <c r="N16" s="21"/>
       <c r="O16" s="21"/>
       <c r="P16" s="21"/>
       <c r="Q16" s="21"/>
       <c r="R16" s="21"/>
       <c r="S16" s="21"/>
       <c r="T16" s="21"/>
       <c r="U16" s="21"/>
       <c r="V16" s="21"/>
       <c r="W16" s="21"/>
       <c r="X16" s="21"/>
       <c r="Y16" s="21"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="24"/>
       <c r="AC16" s="25"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="25"/>
@@ -7054,30 +6638,31 @@
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Mid-Month</vt:lpstr>
       <vt:lpstr>'Mid-Month'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ma-dor</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>