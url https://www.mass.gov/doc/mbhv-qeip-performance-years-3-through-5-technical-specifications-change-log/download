--- v0 (2025-10-18)
+++ v1 (2026-04-03)
@@ -698,4516 +698,7824 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16DACEBC" w14:textId="4A59AAFC" w:rsidR="00611017" w:rsidRPr="00246D3E" w:rsidRDefault="00611017" w:rsidP="00611017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10530" w:type="dxa"/>
         <w:tblInd w:w="-545" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="990"/>
-        <w:gridCol w:w="1440"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="1620"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="2700"/>
+        <w:gridCol w:w="1350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E6BC4" w:rsidRPr="00932749" w14:paraId="3EAEF6C6" w14:textId="77777777" w:rsidTr="00385DD2">
+      <w:tr w:rsidR="008E6BC4" w:rsidRPr="00462816" w14:paraId="3EAEF6C6" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="479"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E022361" w14:textId="47D59F06" w:rsidR="008E6BC4" w:rsidRPr="00932749" w:rsidRDefault="008E6BC4" w:rsidP="00611017">
+          <w:p w14:paraId="4E022361" w14:textId="47D59F06" w:rsidR="008E6BC4" w:rsidRPr="00462816" w:rsidRDefault="008E6BC4" w:rsidP="00611017">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00932749">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Measure Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="431431C1" w14:textId="59C259DC" w:rsidR="008E6BC4" w:rsidRPr="00932749" w:rsidRDefault="008E6BC4" w:rsidP="00611017">
+          <w:p w14:paraId="431431C1" w14:textId="59C259DC" w:rsidR="008E6BC4" w:rsidRPr="00462816" w:rsidRDefault="008E6BC4" w:rsidP="00611017">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00932749">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Page #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="78C59A11" w14:textId="1270170F" w:rsidR="008E6BC4" w:rsidRPr="00932749" w:rsidRDefault="008E6BC4" w:rsidP="00611017">
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C59A11" w14:textId="1270170F" w:rsidR="008E6BC4" w:rsidRPr="00462816" w:rsidRDefault="008E6BC4" w:rsidP="00611017">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00932749">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Type of Update</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4FB48007" w14:textId="7A88B13B" w:rsidR="008E6BC4" w:rsidRPr="00932749" w:rsidRDefault="008E6BC4" w:rsidP="00611017">
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB48007" w14:textId="7A88B13B" w:rsidR="008E6BC4" w:rsidRPr="00462816" w:rsidRDefault="008E6BC4" w:rsidP="00611017">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00932749">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Section Header</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="55485D80" w14:textId="2120236B" w:rsidR="008E6BC4" w:rsidRPr="00932749" w:rsidRDefault="008E6BC4" w:rsidP="00611017">
+            <w:tcW w:w="2700" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55485D80" w14:textId="2120236B" w:rsidR="008E6BC4" w:rsidRPr="00462816" w:rsidRDefault="008E6BC4" w:rsidP="00611017">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00932749">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Update</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5437C9D8" w14:textId="5FBAFB85" w:rsidR="008E6BC4" w:rsidRPr="00932749" w:rsidRDefault="008E6BC4" w:rsidP="00611017">
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5437C9D8" w14:textId="5FBAFB85" w:rsidR="008E6BC4" w:rsidRPr="00462816" w:rsidRDefault="008E6BC4" w:rsidP="00611017">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00932749">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Update release date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385DD2" w:rsidRPr="00932749" w14:paraId="6131DCD5" w14:textId="77777777" w:rsidTr="00385DD2">
+      <w:tr w:rsidR="00394858" w:rsidRPr="00462816" w14:paraId="408A39E7" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="736DA8E8" w14:textId="08DDE503" w:rsidR="00385DD2" w:rsidRPr="00932749" w:rsidRDefault="00385DD2" w:rsidP="00385DD2">
-[...11 lines deleted...]
-              <w:t>RELD SOGI Data Completeness – All Sub-measures</w:t>
+          <w:p w14:paraId="3324EBF0" w14:textId="188DB819" w:rsidR="00394858" w:rsidRPr="00462816" w:rsidRDefault="004211AF" w:rsidP="00394858">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RELDSOGI (all subcomponents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50F5BB53" w14:textId="56545D27" w:rsidR="00385DD2" w:rsidRPr="00932749" w:rsidRDefault="00385DD2" w:rsidP="00385DD2">
-[...35 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="2A7C2131" w14:textId="5F74D2E8" w:rsidR="00394858" w:rsidRPr="00462816" w:rsidRDefault="00335D7F" w:rsidP="00394858">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4, </w:t>
+            </w:r>
+            <w:r w:rsidR="00E90797" w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9, 14</w:t>
+            </w:r>
+            <w:r w:rsidR="0070707F" w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, 22</w:t>
+            </w:r>
+            <w:r w:rsidR="006463A3" w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, 34</w:t>
+            </w:r>
+            <w:r w:rsidR="00C54710" w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, 39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="771227D1" w14:textId="5ED5E324" w:rsidR="00394858" w:rsidRPr="00462816" w:rsidRDefault="004211AF" w:rsidP="00394858">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E8E8706" w14:textId="5D2DE190" w:rsidR="00394858" w:rsidRPr="00462816" w:rsidRDefault="00335D7F" w:rsidP="00394858">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Eligible Population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...72 lines deleted...]
-              <w:t>/25</w:t>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CDE9BAB" w14:textId="13DF6901" w:rsidR="00394858" w:rsidRPr="00462816" w:rsidRDefault="00335D7F" w:rsidP="00394858">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified that encounters identified are MBHV encounter</w:t>
+            </w:r>
+            <w:r w:rsidR="00905EF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> claims.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5306A239" w14:textId="7D4A648B" w:rsidR="00394858" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="00394858">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3E1D" w:rsidRPr="00932749" w14:paraId="4A96262C" w14:textId="77777777" w:rsidTr="00385DD2">
+      <w:tr w:rsidR="0053520E" w:rsidRPr="00462816" w14:paraId="48A35F91" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17898214" w14:textId="4CE905E7" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...11 lines deleted...]
-              <w:t>RELD SOGI Data Completeness – Disability Sub-measure</w:t>
+          <w:p w14:paraId="781051AD" w14:textId="260885CF" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="0053520E" w:rsidP="0053520E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>HRSN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="114FE7B9" w14:textId="6A20346F" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...35 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="251A4DEA" w14:textId="595F61D6" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="0053520E" w:rsidP="0053520E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D2BCB6B" w14:textId="399F3904" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="0053520E" w:rsidP="0053520E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...68 lines deleted...]
-              <w:t>06/06/25</w:t>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1427B7AB" w14:textId="4AB9495E" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="0053520E" w:rsidP="0053520E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eligible Population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52BDCEE5" w14:textId="254E63F1" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="0053520E" w:rsidP="0053520E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified that encounters identified are MBHV encounter</w:t>
+            </w:r>
+            <w:r w:rsidR="00905EF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> claims</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56B714BC" w14:textId="0CD6DA91" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="0053520E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3E1D" w:rsidRPr="00932749" w14:paraId="2AF8915B" w14:textId="77777777" w:rsidTr="00385DD2">
+      <w:tr w:rsidR="0053520E" w:rsidRPr="00462816" w14:paraId="2285B927" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="588F93E1" w14:textId="25DC2229" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...11 lines deleted...]
-              <w:t>HRSN Screening</w:t>
+          <w:p w14:paraId="7608B40A" w14:textId="473811B5" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="0053520E" w:rsidP="0053520E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>HRSN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1729011F" w14:textId="64DC9B15" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...35 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="46EFD8E5" w14:textId="3F4ECF3A" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="0053520E" w:rsidP="0053520E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A60AD5E" w14:textId="67E66A3C" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="0053520E" w:rsidP="0053520E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...84 lines deleted...]
-              <w:t>06/06/25</w:t>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69E7E9BB" w14:textId="0D8669E6" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="0053520E" w:rsidP="0053520E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PY3-5 Performance Requirements &amp; Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00FE8B12" w14:textId="789957D2" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="0053520E" w:rsidP="0053520E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified due date (time – 5pm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4029E6BD" w14:textId="298BB01D" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="0053520E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3E1D" w:rsidRPr="00932749" w14:paraId="408A39E7" w14:textId="77777777" w:rsidTr="00385DD2">
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="4203CA52" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3324EBF0" w14:textId="2C0E72CA" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...11 lines deleted...]
-              <w:t>HRSN Screening</w:t>
+          <w:p w14:paraId="3E622B30" w14:textId="00AFAD76" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Quality Performance Disparities Reduction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A7C2131" w14:textId="657FFCE6" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...128 lines deleted...]
-              <w:t>06/06/25</w:t>
+          <w:p w14:paraId="571F9419" w14:textId="05988679" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71815DBE" w14:textId="483A866D" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AF639FD" w14:textId="0843D5F3" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Additional Measure Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="231B4B0C" w14:textId="2D73704B" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Removed section (not applicable to PY3-5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="691ABE4F" w14:textId="6EF00E4A" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3E1D" w:rsidRPr="00932749" w14:paraId="1546998F" w14:textId="77777777" w:rsidTr="00385DD2">
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="52E30A67" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52C8A1A8" w14:textId="4EDB91D0" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="523C36D4" w14:textId="1BE0DD16" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Quality Performance Disparities Reduction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B103549" w14:textId="1C8E5E80" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67D91C4A" w14:textId="1CCC0F3F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F1F3CF2" w14:textId="5B71A6F2" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PY3-5 Performance Requirements and Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C71BF45" w14:textId="321E818F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changed due date of Measure Assessment Report from Oct 31, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to “to be further specified by MassHealth.”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72C38C1C" w14:textId="0A613136" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="49D5C778" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A84892B" w14:textId="2C433CD6" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Language Access</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="498F389F" w14:textId="573507CD" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="167C0B4C" w14:textId="1783AC5F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="00EA7C28" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FCA2CCA" w14:textId="7581156B" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eligible Population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A25147A" w14:textId="741FA8CC" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified measurement period for PY3 (July 1 – December 31, 2025)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B8F7704" w14:textId="4DA98FB3" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="34638F49" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B6E405C" w14:textId="49661D23" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Language Access</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FA7FE02" w14:textId="5E83BF81" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="006E60B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AC884D7" w14:textId="21CDCD7B" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="799D1E71" w14:textId="6F50BA1A" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eligible Population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BA5DC73" w14:textId="06307511" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified that encounters identified are MBHV encounter</w:t>
+            </w:r>
+            <w:r w:rsidR="008B07A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> claim</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4506E3F2" w14:textId="7CFAB0DF" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="64AE0BF6" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12629178" w14:textId="4C28F186" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Language Access</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A736D73" w14:textId="7DB1876F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="693AD235" w14:textId="3165ED7E" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="109F17A5" w14:textId="2E54DAFC" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PY3-5 Performance Requirements &amp; Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="425AC6FE" w14:textId="0861B1B8" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified due date (time – 5pm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F90E500" w14:textId="38605BF7" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="1B3224D1" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4615107E" w14:textId="317C4D6D" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Disability Competent Care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31267C07" w14:textId="3D6361B0" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00C12102">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C70F29C" w14:textId="77C4ABFC" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04180AE4" w14:textId="65687E89" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Administrative Specifications</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2966737E" w14:textId="77A556B4" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Included the revised formula used to calculate the DCC Training Rate (Rate 1) and removed previous “Denominator” and “Numerator” descriptions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A69781F" w14:textId="63B4DD6F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="38FD4F5E" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C07E3D9" w14:textId="39F7E2CE" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Disability Competent Care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15BCD72C" w14:textId="5EB63CBC" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00C12102">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08977693" w14:textId="3377B9DE" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35AC92BC" w14:textId="5A322461" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PY3-5 Performance Requirements and Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38860C04" w14:textId="2B2D51A6" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Modified to state MassHealth will calculate the DCC Training Rate (Rate 1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0987C781" w14:textId="2C9FC8D6" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="051800C0" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16C2F32B" w14:textId="5DF156AF" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FF77A08" w14:textId="449E7A7F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="641174B3" w14:textId="5D940742" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Technical Corrections</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CB6D12B" w14:textId="12E74A3E" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eligible Population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C8325CD" w14:textId="4E17E924" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Corrected age to “at least 6 years of age on the date of the visit”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E4E18BE" w14:textId="08E88799" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="795F5C0E" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3589FBB7" w14:textId="5A795CD9" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="098A61FE" w14:textId="1B3311C8" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC18DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CDDFDD4" w14:textId="5EC89051" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B5F7C78" w14:textId="4F555EF3" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eligible Population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6936C1E3" w14:textId="35EC1F37" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified that encounters identified are MBHV encounter</w:t>
+            </w:r>
+            <w:r w:rsidR="00B92389">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> claims</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74B90770" w14:textId="5BA6A17E" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="50AB182D" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FBF378B" w14:textId="60606E8E" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35C2884B" w14:textId="215F6430" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00700CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02F372F3" w14:textId="7B43697E" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="508D959D" w14:textId="64330088" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PY3-5 Performance Requirements &amp; Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62B190DC" w14:textId="13A841B1" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified due date (time – 5pm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="510F3D2F" w14:textId="228E3F5C" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="570E807A" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FD17925" w14:textId="6391F8B7" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Achievement of External Standards for Health Equity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32215FD4" w14:textId="20CC7A46" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00700CF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45660442" w14:textId="4C0B3727" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75BE3350" w14:textId="40D2EF22" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>All sections</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CC36E03" w14:textId="1090104A" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Noted the updated NCQA product name change from “Health Equity Accreditation” to “Health Outcomes Accreditation.”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10603CF0" w14:textId="46216511" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="2F61BFF8" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D15B9BB" w14:textId="76DAA51D" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>RELD SOGI Data Completeness – All Sub-measures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="458334C4" w14:textId="3CFD4192" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4,9,14, 22,34, 39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="558C2A87" w14:textId="5AC95794" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D486963" w14:textId="7931A4ED" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eligible Population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DFFEDD4" w14:textId="009101FA" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Removed “pending” and replaced with “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> permission from NCQA”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E53C963" w14:textId="56057A42" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/06/25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="016B1B3F" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59BE0B96" w14:textId="2B3016C9" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness – Disability Sub-measure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6ACF599F" w14:textId="6EE6F608" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23-24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FAE2AB0" w14:textId="2D798905" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47A87A94" w14:textId="2A8A3EE3" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Administrative Specification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25735509" w14:textId="149B5B8A" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>For Numerator, clarified ages for each of the six disability questions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="549208DE" w14:textId="27138524" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/06/25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="4D50F96F" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27BA1712" w14:textId="32E77EE9" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>HRSN Screening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75EE9301" w14:textId="1BDFE538" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="2913CAC2" w14:textId="75FC7966" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7756374F" w14:textId="71CA2634" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4194D2CD" w14:textId="7328854F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eligible Population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0567DB1E" w14:textId="748F219B" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Removed “pending” and replaced with “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> permission from NCQA”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C4DBCCD" w14:textId="32092587" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/06/25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="7BA8ADEE" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72A54080" w14:textId="23F18D60" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>HRSN Screening</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48A87166" w14:textId="04C973D8" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01133C7C" w14:textId="3F6DE263" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A042023" w14:textId="7592BD4A" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Administrative Specification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B51B64E" w14:textId="1974AB1C" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Removed “pending” and replaced with “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> permission from NCQA”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38CBC09A" w14:textId="2BD501F4" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/06/25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="00F74075" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20BBE3A9" w14:textId="25B8AAA2" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>HRSN Screening</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63197DDE" w14:textId="3876DD26" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63FEA5AF" w14:textId="430EBB8B" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Technical Correction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B2703F7" w14:textId="273D9AF0" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Administrative Data Reporting Requirements – Housing Instability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62CFE8F4" w14:textId="016DC20E" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Added ICD-10 Code Z58.6 (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00932749">
+            <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Inadequate drinking-water supply) to </w:t>
             </w:r>
-            <w:r w:rsidRPr="00932749">
+            <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Inadequate Housing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D28CAC1" w14:textId="6ABA56E5" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3E1D" w:rsidRPr="00932749" w14:paraId="1E1018BB" w14:textId="77777777" w:rsidTr="00385DD2">
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="3C69456B" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71C27516" w14:textId="7F52C601" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="1B144848" w14:textId="09A477CC" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quality Performance Disparities Reduction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C12CDF2" w14:textId="142A0845" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="7425ABD9" w14:textId="05947B92" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="643E9ECA" w14:textId="2C5534D5" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="515E8812" w14:textId="5BD889F9" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Additional Measure Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...65 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3296E877" w14:textId="1D31F0F2" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Provided additional clarification to general guidance. Added that “stratification may use imputed or other sources of data for race and ethnicity only when self-reported race and ethnicity data are not available.”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6260F379" w14:textId="1FF54570" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3E1D" w:rsidRPr="00932749" w14:paraId="121383BE" w14:textId="77777777" w:rsidTr="00385DD2">
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="195CD167" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DE2601E" w14:textId="77482827" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> Access</w:t>
+          <w:p w14:paraId="19F95658" w14:textId="1F75A525" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Language Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="408E0C15" w14:textId="784FC317" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="0D7228B7" w14:textId="7F4D2C8B" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F90B78A" w14:textId="4EB2C1DD" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DDE18C7" w14:textId="3AC40E62" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Measure Summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C6956A4" w14:textId="0E6889F1" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Added the word “eligible” to “eligible behavioral health outpatient visits” in Component 2 description.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="202DD54E" w14:textId="5B8088D6" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3E1D" w:rsidRPr="00932749" w14:paraId="3D4095EB" w14:textId="77777777" w:rsidTr="00385DD2">
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="7DCE2940" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47905276" w14:textId="51B00738" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="41EBF4A4" w14:textId="6D0E72F9" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Language Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06B8466C" w14:textId="1D39EA3E" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="14150E20" w14:textId="5E5DB69D" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06CB8D3D" w14:textId="4C337E20" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49F605B2" w14:textId="6E7A6A56" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Measure Summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...42 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E4561C4" w14:textId="694E67D7" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clarified Component 2, changing “either interpreter services or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>in language services” to “language assistance services”.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46C48FD1" w14:textId="7FF29405" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3E1D" w:rsidRPr="00932749" w14:paraId="1B3224D1" w14:textId="77777777" w:rsidTr="00385DD2">
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="394F1F4F" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4615107E" w14:textId="30CD56E5" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="38252F63" w14:textId="182579C2" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Language Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31267C07" w14:textId="471CEFCC" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="0597AA4E" w14:textId="70BCB75A" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>58-59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="266D34CD" w14:textId="12D2FA86" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Policy Update</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="468F545E" w14:textId="42E19FDA" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Eligible Population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03A48753" w14:textId="64BE385F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Added an interim step to the process for identifying eligible events to exclude events that are coded as a CBHC core outpatient services encounter (encounter bundle) occurring with a CBHC provider.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59E82137" w14:textId="70858DF8" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3E1D" w:rsidRPr="00932749" w14:paraId="38FD4F5E" w14:textId="77777777" w:rsidTr="00385DD2">
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="28154E0A" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C07E3D9" w14:textId="1A078E8F" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="1AD57168" w14:textId="4EA44DCB" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Language Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15BCD72C" w14:textId="66E67AC6" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="096C531D" w14:textId="10493167" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BBD3915" w14:textId="62F8E8EC" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4543A149" w14:textId="020CA1E5" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Eligible Population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E8F525F" w14:textId="39AB80D8" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Removed “pending” and replaced with “</w:t>
             </w:r>
-            <w:r w:rsidRPr="00932749">
+            <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
-            <w:r w:rsidRPr="00932749">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> permission from NCQA”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B57F315" w14:textId="037AB039" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3E1D" w:rsidRPr="00932749" w14:paraId="570E807A" w14:textId="77777777" w:rsidTr="00385DD2">
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="2AC39B62" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FD17925" w14:textId="06971316" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="48E986B0" w14:textId="14C72558" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Language Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32215FD4" w14:textId="376AB0D9" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="41E0D6D8" w14:textId="36F06202" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="699EEC31" w14:textId="3EECB3AE" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10D7F7D5" w14:textId="19B5E298" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Administrative Specification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="484B6CA9" w14:textId="71C2A686" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarified Component 2 description and numerator, changing “either interpreter services or in language services” to “language assistance services”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="109477C6" w14:textId="537B638E" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3E1D" w:rsidRPr="00932749" w14:paraId="38EF856E" w14:textId="77777777" w:rsidTr="00385DD2">
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="26D29B84" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C83C1DE" w14:textId="643718E9" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="646DB7EF" w14:textId="3FA7289C" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Language Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55B13485" w14:textId="36E85DFC" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="60364B33" w14:textId="0ACDC357" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DEFDBA4" w14:textId="12CB8BD8" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15C9DC93" w14:textId="25C08987" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Administrative Specification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C1FBD81" w14:textId="6668D263" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>For Component 2 Numerator, addition of “language services documentation system (e.g., vendor logs) as an acceptable source of documentation for language assistance services provided.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68B5F05A" w14:textId="5E5C11B4" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3E1D" w:rsidRPr="00932749" w14:paraId="49689798" w14:textId="77777777" w:rsidTr="00385DD2">
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="072EB3E2" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1EBDC5F0" w14:textId="68EC8317" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="55FF777B" w14:textId="0D201C42" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="715F42C7" w14:textId="546E0297" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="449792E2" w14:textId="23E8B8BD" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05EAC2D8" w14:textId="3203FD4F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A418AAC" w14:textId="5E198096" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Measure Summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F71B6C8" w14:textId="1366DFE0" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Added the word “eligible” to “eligible behavioral health outpatient visits” in Rate 1 description.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="287E0FBE" w14:textId="6CA73EA2" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3E1D" w:rsidRPr="00932749" w14:paraId="55A5E6B5" w14:textId="77777777" w:rsidTr="0081406A">
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="44D47A27" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53814D47" w14:textId="3B108B01" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="54A93DBB" w14:textId="671AB7C6" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="227E7942" w14:textId="27D1666B" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="7BB210B6" w14:textId="07090891" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="793817E4" w14:textId="009A49CB" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77F976BE" w14:textId="3A0D9D2E" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Measure Summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="384D4D09" w14:textId="3753BC8A" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarified title of Rate 2 to “Accommodation Needs Documented”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08912F69" w14:textId="2274BC5F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3E1D" w:rsidRPr="00932749" w14:paraId="7622F225" w14:textId="77777777" w:rsidTr="0081406A">
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="48243244" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78DF39D8" w14:textId="4992BC24" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="38458102" w14:textId="736B51DD" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26BB09DB" w14:textId="6310003D" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="5D730D28" w14:textId="773084D1" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21CC92CC" w14:textId="1B6437BF" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Policy Update</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="402858BA" w14:textId="6EBB4A90" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Eligible Population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66E0AF62" w14:textId="22286EA6" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Added an interim step to the process for identifying eligible events to exclude events that are coded as a CBHC core outpatient services encounter (encounter bundle) occurring with a CBHC provider.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54B53E4F" w14:textId="0429A55C" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3E1D" w:rsidRPr="00932749" w14:paraId="2F61BFF8" w14:textId="77777777" w:rsidTr="0081406A">
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="142F3260" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D15B9BB" w14:textId="7146E228" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="1A3FBC1D" w14:textId="4CB95FBC" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="458334C4" w14:textId="56C4C2BB" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="1A2056BD" w14:textId="7E9A9AAA" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65AC5EF5" w14:textId="0C2C7721" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Technical Correction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20C3D617" w14:textId="20E2DAC6" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Eligible Population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13F8F837" w14:textId="39EF90BB" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Removed Note in “Events” row. Not applicable as MassHealth will identify the eligible population and provide a sample.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="515710E0" w14:textId="3690359E" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3E1D" w:rsidRPr="00932749" w14:paraId="016B1B3F" w14:textId="77777777" w:rsidTr="00385DD2">
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="7F02F1B2" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59BE0B96" w14:textId="111A81BD" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="5E8FDE74" w14:textId="5565C683" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ACF599F" w14:textId="4C32FD1F" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="5055FF5A" w14:textId="3C7D80CF" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E31F92A" w14:textId="35C34A49" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E306F17" w14:textId="20059821" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Eligible Population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13228CFD" w14:textId="11A9FA04" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Removed “pending” and replaced with “</w:t>
             </w:r>
-            <w:r w:rsidRPr="00932749">
+            <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
-            <w:r w:rsidRPr="00932749">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> permission from NCQA”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F879243" w14:textId="40E91EA1" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3E1D" w:rsidRPr="00932749" w14:paraId="4D50F96F" w14:textId="77777777" w:rsidTr="00385DD2">
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="47AC6DBF" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27BA1712" w14:textId="1DADD314" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="0662350F" w14:textId="3CFB16CC" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2913CAC2" w14:textId="272445CB" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="009A2492" w14:textId="07A664DB" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34799748" w14:textId="1577E9BF" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Technical  Correction</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37AD7F5F" w14:textId="344F031A" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Definition— Covered Individuals with Self-reported Disability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15FC392B" w14:textId="5636D78F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Revised ages for each of the six questions to align with the ages listed in the RELD SOGI Data Completeness – Disability Data Completeness measure (under Eligible Population)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0829D3BB" w14:textId="10F85DFF" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3E1D" w:rsidRPr="00932749" w14:paraId="7BA8ADEE" w14:textId="77777777" w:rsidTr="00385DD2">
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="4C690A95" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72A54080" w14:textId="5E749DA1" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="5FE722A3" w14:textId="74C7CE2B" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48A87166" w14:textId="5B9AA27A" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="4128B62F" w14:textId="303D31DF" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51E2034A" w14:textId="36AF015E" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66A4FC08" w14:textId="72D44651" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Definitions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6265AA0D" w14:textId="549A8317" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Added definition for “Covered Individual with Eligibility for MassHealth on the Basis of a Disability”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7139AB2E" w14:textId="46A3F853" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3E1D" w:rsidRPr="00932749" w14:paraId="00F74075" w14:textId="77777777" w:rsidTr="00385DD2">
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="0CBCCE77" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20BBE3A9" w14:textId="7A2DB54D" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="710924B6" w14:textId="42495ABC" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63197DDE" w14:textId="53715F38" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="06D24A10" w14:textId="132ABE48" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C7009AD" w14:textId="69D29DC8" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="012FFEBA" w14:textId="4FFBE263" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Administration Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="294BE6FC" w14:textId="0D28DCEA" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarified title of Rate 2 to “Accommodation Needs Documented”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FE91AFA" w14:textId="73AFB487" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3E1D" w:rsidRPr="00932749" w14:paraId="3C69456B" w14:textId="77777777" w:rsidTr="00385DD2">
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="6FEEE470" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B144848" w14:textId="0CA815D1" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="7E1E656C" w14:textId="3ABE8344" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7425ABD9" w14:textId="1F544073" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="6F25DB7D" w14:textId="39BE94CE" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>72-73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A6242F9" w14:textId="5F5F7927" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Policy Update</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46B007F9" w14:textId="6CB7B098" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Reporting Method</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...44 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A2EBA2A" w14:textId="5DFEB8D8" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changed Reporting Method for Element 2 in which MassHealth provides a sample for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>which MBHV is required to report.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DA8CDE1" w14:textId="1006199A" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3E1D" w:rsidRPr="00932749" w14:paraId="195CD167" w14:textId="77777777" w:rsidTr="00385DD2">
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="0847A84D" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19F95658" w14:textId="588450E0" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="33956718" w14:textId="401040F4" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D7228B7" w14:textId="1142E8DB" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="05A0D0D3" w14:textId="4A98A635" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>73-74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0577DE9C" w14:textId="5D2D29BA" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Technical Correction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62A3C3BD" w14:textId="28A6A2AF" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PY3-5 Performance Requirements and Assessments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...117 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BBBCC73" w14:textId="77777777" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Changed due date for Reporting Element 2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E9F0616" w14:textId="77777777" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In PY3: from ‘June 30</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>’ to ‘September 1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>’.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F9904EC" w14:textId="05B93736" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">In PY4-5: from ‘June 30 following the PY’ to ‘September 1 following the PY’ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C5EB4B6" w14:textId="2D87D574" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3E1D" w:rsidRPr="00932749" w14:paraId="7DCE2940" w14:textId="77777777" w:rsidTr="00385DD2">
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="4FFA6F65" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41EBF4A4" w14:textId="7DE9C660" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="7BC24EC2" w14:textId="559050A7" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Patient Experience</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14150E20" w14:textId="0C6C41DF" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="68545DD0" w14:textId="1C730424" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="079FDFCA" w14:textId="03729B05" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B58F917" w14:textId="5EB1BC4C" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Administrative Specification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F589D61" w14:textId="63919343" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarified survey question response choices.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="459A6AA7" w14:textId="62CB6181" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3E1D" w:rsidRPr="00932749" w14:paraId="394F1F4F" w14:textId="77777777" w:rsidTr="00385DD2">
+      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="3F0747C6" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38252F63" w14:textId="2FB18663" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="060FD545" w14:textId="15595950" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Patient Experience</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0597AA4E" w14:textId="487D3DBC" w:rsidR="004E3E1D" w:rsidRPr="00932749" w:rsidRDefault="004E3E1D" w:rsidP="004E3E1D">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="28755C42" w14:textId="1FC4187F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39611F8D" w14:textId="40EC9016" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Technical Correction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
-[...43 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E043A50" w14:textId="4E606E90" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Additional  Measure</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="633E03F3" w14:textId="647E6A98" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Updated question scoring methodology. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D2A68E7" w14:textId="60CC32B7" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="5A361ACD" w14:textId="6720AE47" w:rsidR="00403F2D" w:rsidRPr="00246D3E" w:rsidRDefault="00403F2D" w:rsidP="00243506">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00403F2D" w:rsidRPr="00246D3E">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6739AA55" w14:textId="77777777" w:rsidR="000212E1" w:rsidRDefault="000212E1" w:rsidP="00246D3E">
+    <w:p w14:paraId="570D9857" w14:textId="77777777" w:rsidR="0027186C" w:rsidRDefault="0027186C" w:rsidP="00246D3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="375D5B8A" w14:textId="77777777" w:rsidR="000212E1" w:rsidRDefault="000212E1" w:rsidP="00246D3E">
+    <w:p w14:paraId="175957C3" w14:textId="77777777" w:rsidR="0027186C" w:rsidRDefault="0027186C" w:rsidP="00246D3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="37929AE6" w14:textId="77777777" w:rsidR="000212E1" w:rsidRDefault="000212E1">
+    <w:p w14:paraId="65E43E49" w14:textId="77777777" w:rsidR="0027186C" w:rsidRDefault="0027186C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1135406674"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="5934BE1B" w14:textId="7C1C20F9" w:rsidR="00246D3E" w:rsidRDefault="00246D3E">
+          <w:p w14:paraId="08181890" w14:textId="69E47A5D" w:rsidR="00246D3E" w:rsidRDefault="00974633">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
-              <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:t>MBHV QEIP PY3-5 Technical Specifications Change Log</w:t>
+            </w:r>
+            <w:r w:rsidR="00925654">
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00925654">
+              <w:t xml:space="preserve">Updated </w:t>
+            </w:r>
+            <w:r w:rsidR="003A134D">
+              <w:t>March</w:t>
+            </w:r>
+            <w:r w:rsidR="00925654">
+              <w:t xml:space="preserve"> 2026               </w:t>
+            </w:r>
+            <w:r w:rsidR="003A134D">
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00925654">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00246D3E">
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00246D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00246D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00246D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00246D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00246D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00246D3E">
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00246D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00246D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00246D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00246D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00246D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="08181890" w14:textId="77777777" w:rsidR="00246D3E" w:rsidRDefault="00246D3E">
-[...3 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75E902C3" w14:textId="77777777" w:rsidR="000212E1" w:rsidRDefault="000212E1" w:rsidP="00246D3E">
+    <w:p w14:paraId="1AC5B383" w14:textId="77777777" w:rsidR="0027186C" w:rsidRDefault="0027186C" w:rsidP="00246D3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55A9A5C8" w14:textId="77777777" w:rsidR="000212E1" w:rsidRDefault="000212E1" w:rsidP="00246D3E">
+    <w:p w14:paraId="49F7E7E8" w14:textId="77777777" w:rsidR="0027186C" w:rsidRDefault="0027186C" w:rsidP="00246D3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="704557A9" w14:textId="77777777" w:rsidR="000212E1" w:rsidRDefault="000212E1">
+    <w:p w14:paraId="012C02FA" w14:textId="77777777" w:rsidR="0027186C" w:rsidRDefault="0027186C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48BB7F1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF1C6F44"/>
     <w:lvl w:ilvl="0" w:tplc="3E1621BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -5271,51 +8579,51 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="85462267">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="74"/>
+  <w:zoom w:percent="52"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -5334,403 +8642,460 @@
     <w:rsid w:val="000327FD"/>
     <w:rsid w:val="0003444D"/>
     <w:rsid w:val="00034DDC"/>
     <w:rsid w:val="00037F29"/>
     <w:rsid w:val="00040A48"/>
     <w:rsid w:val="00054B9A"/>
     <w:rsid w:val="00063810"/>
     <w:rsid w:val="00072B55"/>
     <w:rsid w:val="00084277"/>
     <w:rsid w:val="000A27BC"/>
     <w:rsid w:val="000A3E1F"/>
     <w:rsid w:val="000A7DCE"/>
     <w:rsid w:val="000B51AA"/>
     <w:rsid w:val="000D2B42"/>
     <w:rsid w:val="001074DF"/>
     <w:rsid w:val="0012545D"/>
     <w:rsid w:val="00132F52"/>
     <w:rsid w:val="00133DDD"/>
     <w:rsid w:val="001361F0"/>
     <w:rsid w:val="0014096D"/>
     <w:rsid w:val="001452FB"/>
     <w:rsid w:val="00154076"/>
     <w:rsid w:val="001558BF"/>
     <w:rsid w:val="00164C28"/>
     <w:rsid w:val="00172E98"/>
+    <w:rsid w:val="001741BC"/>
     <w:rsid w:val="00183693"/>
     <w:rsid w:val="00187DDF"/>
     <w:rsid w:val="001911E2"/>
     <w:rsid w:val="00192CC3"/>
     <w:rsid w:val="00193743"/>
     <w:rsid w:val="001A0148"/>
     <w:rsid w:val="001A5E95"/>
     <w:rsid w:val="001B759E"/>
     <w:rsid w:val="001E251E"/>
     <w:rsid w:val="001E6D90"/>
     <w:rsid w:val="001E7DEE"/>
     <w:rsid w:val="002030F2"/>
     <w:rsid w:val="00243506"/>
     <w:rsid w:val="00246D3E"/>
+    <w:rsid w:val="00247188"/>
     <w:rsid w:val="0025420D"/>
     <w:rsid w:val="00254AA4"/>
     <w:rsid w:val="002604AD"/>
+    <w:rsid w:val="002606B4"/>
     <w:rsid w:val="00261AC9"/>
     <w:rsid w:val="002657E1"/>
+    <w:rsid w:val="0027186C"/>
+    <w:rsid w:val="002727DA"/>
     <w:rsid w:val="0027414D"/>
     <w:rsid w:val="0027527C"/>
     <w:rsid w:val="002805BD"/>
     <w:rsid w:val="0028696A"/>
+    <w:rsid w:val="002A3C7D"/>
     <w:rsid w:val="002B12B2"/>
     <w:rsid w:val="002B736D"/>
     <w:rsid w:val="002C03EC"/>
+    <w:rsid w:val="002C36DB"/>
     <w:rsid w:val="002C4109"/>
     <w:rsid w:val="002D1902"/>
     <w:rsid w:val="002D5E91"/>
     <w:rsid w:val="002F4913"/>
     <w:rsid w:val="002F5D40"/>
     <w:rsid w:val="00301065"/>
     <w:rsid w:val="00302CA9"/>
     <w:rsid w:val="00303FD1"/>
     <w:rsid w:val="00304F0F"/>
     <w:rsid w:val="00306651"/>
     <w:rsid w:val="003149AA"/>
     <w:rsid w:val="00320F9C"/>
     <w:rsid w:val="00324AFB"/>
     <w:rsid w:val="00327F3E"/>
+    <w:rsid w:val="00335D7F"/>
     <w:rsid w:val="00335F09"/>
     <w:rsid w:val="0033747F"/>
     <w:rsid w:val="00341FC4"/>
     <w:rsid w:val="0034287B"/>
     <w:rsid w:val="00346F78"/>
     <w:rsid w:val="00350ECC"/>
     <w:rsid w:val="00355273"/>
     <w:rsid w:val="003643D2"/>
     <w:rsid w:val="00364FDA"/>
+    <w:rsid w:val="003660C7"/>
     <w:rsid w:val="00382C48"/>
     <w:rsid w:val="00385DD2"/>
     <w:rsid w:val="00386A15"/>
     <w:rsid w:val="003941B0"/>
+    <w:rsid w:val="00394858"/>
+    <w:rsid w:val="003A134D"/>
     <w:rsid w:val="003A36ED"/>
     <w:rsid w:val="003A3913"/>
     <w:rsid w:val="003B30D4"/>
     <w:rsid w:val="003B7481"/>
     <w:rsid w:val="003C6EAA"/>
     <w:rsid w:val="003D0E5C"/>
     <w:rsid w:val="003D584E"/>
     <w:rsid w:val="003E0CF7"/>
     <w:rsid w:val="003F74F4"/>
     <w:rsid w:val="00403F2D"/>
+    <w:rsid w:val="0041119D"/>
+    <w:rsid w:val="004211AF"/>
     <w:rsid w:val="00424CF0"/>
     <w:rsid w:val="00427DB1"/>
     <w:rsid w:val="00436684"/>
     <w:rsid w:val="0044507C"/>
     <w:rsid w:val="00445DB9"/>
     <w:rsid w:val="00451455"/>
     <w:rsid w:val="00453219"/>
     <w:rsid w:val="0045392D"/>
     <w:rsid w:val="00455669"/>
     <w:rsid w:val="004557D2"/>
     <w:rsid w:val="00457372"/>
+    <w:rsid w:val="00457BC0"/>
     <w:rsid w:val="00460D13"/>
+    <w:rsid w:val="00462816"/>
     <w:rsid w:val="0046489A"/>
     <w:rsid w:val="00467A44"/>
     <w:rsid w:val="0047583E"/>
     <w:rsid w:val="004777D8"/>
     <w:rsid w:val="004800A9"/>
     <w:rsid w:val="00491AAC"/>
     <w:rsid w:val="004941A6"/>
+    <w:rsid w:val="004B1BC7"/>
     <w:rsid w:val="004B500E"/>
     <w:rsid w:val="004C19B9"/>
     <w:rsid w:val="004C1C18"/>
     <w:rsid w:val="004C5211"/>
     <w:rsid w:val="004E03A3"/>
     <w:rsid w:val="004E3E1D"/>
     <w:rsid w:val="00502865"/>
     <w:rsid w:val="00505DE6"/>
     <w:rsid w:val="005148B0"/>
     <w:rsid w:val="00524158"/>
     <w:rsid w:val="00525323"/>
     <w:rsid w:val="00525731"/>
     <w:rsid w:val="005346F8"/>
+    <w:rsid w:val="0053520E"/>
     <w:rsid w:val="00540C98"/>
     <w:rsid w:val="00541475"/>
+    <w:rsid w:val="00541CBA"/>
     <w:rsid w:val="005437BD"/>
     <w:rsid w:val="0055740C"/>
     <w:rsid w:val="00561FA5"/>
+    <w:rsid w:val="005642CC"/>
     <w:rsid w:val="00565AB4"/>
     <w:rsid w:val="00567324"/>
     <w:rsid w:val="005774C0"/>
     <w:rsid w:val="00580202"/>
     <w:rsid w:val="005852A7"/>
     <w:rsid w:val="0059111C"/>
     <w:rsid w:val="00594DB7"/>
     <w:rsid w:val="005A0B91"/>
     <w:rsid w:val="005A4854"/>
     <w:rsid w:val="005A7621"/>
     <w:rsid w:val="005A7AD2"/>
     <w:rsid w:val="005B39D7"/>
     <w:rsid w:val="005C1DE2"/>
+    <w:rsid w:val="005C534E"/>
     <w:rsid w:val="005C616C"/>
     <w:rsid w:val="005C67A4"/>
     <w:rsid w:val="005F20DD"/>
     <w:rsid w:val="005F6892"/>
     <w:rsid w:val="00605B8F"/>
     <w:rsid w:val="00611017"/>
     <w:rsid w:val="00614081"/>
     <w:rsid w:val="00614671"/>
     <w:rsid w:val="0062349A"/>
+    <w:rsid w:val="00627029"/>
     <w:rsid w:val="006362DD"/>
     <w:rsid w:val="006419C4"/>
+    <w:rsid w:val="00645A22"/>
+    <w:rsid w:val="006463A3"/>
+    <w:rsid w:val="006742BB"/>
     <w:rsid w:val="00690137"/>
     <w:rsid w:val="00693B29"/>
     <w:rsid w:val="006946EE"/>
     <w:rsid w:val="006A1000"/>
     <w:rsid w:val="006B4B7E"/>
+    <w:rsid w:val="006B7F88"/>
     <w:rsid w:val="006D0DB3"/>
+    <w:rsid w:val="006D440C"/>
+    <w:rsid w:val="006E60B8"/>
+    <w:rsid w:val="006F6AAB"/>
+    <w:rsid w:val="00700CF4"/>
     <w:rsid w:val="00700F4C"/>
     <w:rsid w:val="0070253A"/>
     <w:rsid w:val="00703BC4"/>
     <w:rsid w:val="00703E57"/>
+    <w:rsid w:val="0070707F"/>
     <w:rsid w:val="0071105C"/>
     <w:rsid w:val="00720B7A"/>
     <w:rsid w:val="00720E5D"/>
     <w:rsid w:val="007326C7"/>
     <w:rsid w:val="007327E1"/>
     <w:rsid w:val="00737CD2"/>
     <w:rsid w:val="00743E9D"/>
     <w:rsid w:val="00760118"/>
     <w:rsid w:val="0076E01C"/>
     <w:rsid w:val="007727D9"/>
     <w:rsid w:val="007745E4"/>
     <w:rsid w:val="00775A59"/>
     <w:rsid w:val="00786F9F"/>
     <w:rsid w:val="00796234"/>
     <w:rsid w:val="007B459C"/>
     <w:rsid w:val="007C3027"/>
     <w:rsid w:val="007C7BEF"/>
     <w:rsid w:val="007D292D"/>
     <w:rsid w:val="007D60AF"/>
     <w:rsid w:val="007D7B22"/>
     <w:rsid w:val="007E4B9E"/>
     <w:rsid w:val="007E4DBD"/>
     <w:rsid w:val="007F4AA9"/>
     <w:rsid w:val="007F6ADB"/>
     <w:rsid w:val="00801BE4"/>
     <w:rsid w:val="0080526B"/>
     <w:rsid w:val="0081406A"/>
     <w:rsid w:val="00816474"/>
     <w:rsid w:val="008217BC"/>
+    <w:rsid w:val="00823496"/>
     <w:rsid w:val="0082446C"/>
     <w:rsid w:val="00833913"/>
     <w:rsid w:val="008342CC"/>
+    <w:rsid w:val="00841088"/>
     <w:rsid w:val="00846B20"/>
     <w:rsid w:val="00851B2F"/>
     <w:rsid w:val="00856C7A"/>
     <w:rsid w:val="0087545A"/>
     <w:rsid w:val="008779F5"/>
+    <w:rsid w:val="00880203"/>
     <w:rsid w:val="008816AB"/>
     <w:rsid w:val="00882A45"/>
+    <w:rsid w:val="00886338"/>
     <w:rsid w:val="0089138B"/>
+    <w:rsid w:val="00897537"/>
     <w:rsid w:val="00897F32"/>
     <w:rsid w:val="008A4667"/>
     <w:rsid w:val="008A47AA"/>
+    <w:rsid w:val="008B07A1"/>
     <w:rsid w:val="008C0E19"/>
     <w:rsid w:val="008C4592"/>
     <w:rsid w:val="008D6F5C"/>
     <w:rsid w:val="008E4ADD"/>
     <w:rsid w:val="008E53B1"/>
     <w:rsid w:val="008E6BC4"/>
     <w:rsid w:val="00900E67"/>
     <w:rsid w:val="0090412F"/>
+    <w:rsid w:val="00905EF1"/>
     <w:rsid w:val="00912E8E"/>
     <w:rsid w:val="00921A83"/>
     <w:rsid w:val="009248F8"/>
+    <w:rsid w:val="00925654"/>
     <w:rsid w:val="00925968"/>
     <w:rsid w:val="00932749"/>
+    <w:rsid w:val="00940FBE"/>
     <w:rsid w:val="00947E7B"/>
     <w:rsid w:val="0095071F"/>
     <w:rsid w:val="009520F4"/>
     <w:rsid w:val="0095669B"/>
+    <w:rsid w:val="00966695"/>
     <w:rsid w:val="009743B0"/>
+    <w:rsid w:val="00974633"/>
     <w:rsid w:val="0098115E"/>
     <w:rsid w:val="00982755"/>
     <w:rsid w:val="00985CE8"/>
     <w:rsid w:val="00991298"/>
     <w:rsid w:val="009974A5"/>
     <w:rsid w:val="009A409C"/>
     <w:rsid w:val="009B1863"/>
     <w:rsid w:val="009B292B"/>
     <w:rsid w:val="009C7119"/>
     <w:rsid w:val="009D62D7"/>
     <w:rsid w:val="009D76A8"/>
     <w:rsid w:val="009E2639"/>
+    <w:rsid w:val="009E34C5"/>
     <w:rsid w:val="009E4187"/>
     <w:rsid w:val="009E4481"/>
     <w:rsid w:val="009F412F"/>
     <w:rsid w:val="00A01F18"/>
     <w:rsid w:val="00A114AF"/>
     <w:rsid w:val="00A13DED"/>
     <w:rsid w:val="00A1734C"/>
     <w:rsid w:val="00A21005"/>
     <w:rsid w:val="00A24D7E"/>
     <w:rsid w:val="00A27DAF"/>
     <w:rsid w:val="00A306C7"/>
     <w:rsid w:val="00A41C9C"/>
     <w:rsid w:val="00A54584"/>
     <w:rsid w:val="00A617A9"/>
     <w:rsid w:val="00A74566"/>
     <w:rsid w:val="00A75B90"/>
     <w:rsid w:val="00A77A53"/>
+    <w:rsid w:val="00A84645"/>
     <w:rsid w:val="00A9299B"/>
     <w:rsid w:val="00AA446E"/>
     <w:rsid w:val="00AA5AF5"/>
+    <w:rsid w:val="00AA6663"/>
     <w:rsid w:val="00AB24AB"/>
     <w:rsid w:val="00AB6EFF"/>
     <w:rsid w:val="00AC09F2"/>
+    <w:rsid w:val="00AC4A97"/>
     <w:rsid w:val="00AD4973"/>
     <w:rsid w:val="00AE46FC"/>
     <w:rsid w:val="00AF3C6B"/>
     <w:rsid w:val="00AF469C"/>
     <w:rsid w:val="00B05B34"/>
     <w:rsid w:val="00B13197"/>
     <w:rsid w:val="00B22F06"/>
     <w:rsid w:val="00B2642B"/>
     <w:rsid w:val="00B330BC"/>
     <w:rsid w:val="00B35853"/>
     <w:rsid w:val="00B43E9E"/>
     <w:rsid w:val="00B646C1"/>
     <w:rsid w:val="00B6789D"/>
     <w:rsid w:val="00B72B1F"/>
     <w:rsid w:val="00B75291"/>
     <w:rsid w:val="00B82046"/>
+    <w:rsid w:val="00B92389"/>
     <w:rsid w:val="00B96A62"/>
     <w:rsid w:val="00BA073B"/>
     <w:rsid w:val="00BA5BAD"/>
     <w:rsid w:val="00BB47EA"/>
+    <w:rsid w:val="00BC3D56"/>
     <w:rsid w:val="00BD5C50"/>
     <w:rsid w:val="00BE04E4"/>
     <w:rsid w:val="00BE05CA"/>
     <w:rsid w:val="00BE08D3"/>
     <w:rsid w:val="00BE150F"/>
     <w:rsid w:val="00BE7520"/>
     <w:rsid w:val="00BF31ED"/>
     <w:rsid w:val="00BF35AF"/>
     <w:rsid w:val="00BF4CC9"/>
+    <w:rsid w:val="00C12102"/>
     <w:rsid w:val="00C21FF6"/>
     <w:rsid w:val="00C23F20"/>
     <w:rsid w:val="00C26B39"/>
     <w:rsid w:val="00C30AD8"/>
     <w:rsid w:val="00C37A85"/>
     <w:rsid w:val="00C4361F"/>
+    <w:rsid w:val="00C54710"/>
+    <w:rsid w:val="00C56EF0"/>
     <w:rsid w:val="00C6087B"/>
+    <w:rsid w:val="00C622DD"/>
     <w:rsid w:val="00C623C0"/>
     <w:rsid w:val="00C65747"/>
     <w:rsid w:val="00C71A9E"/>
     <w:rsid w:val="00C72710"/>
     <w:rsid w:val="00C7711A"/>
     <w:rsid w:val="00C8042D"/>
     <w:rsid w:val="00C806FD"/>
     <w:rsid w:val="00C8101A"/>
     <w:rsid w:val="00CA18E8"/>
     <w:rsid w:val="00CA1D00"/>
     <w:rsid w:val="00CA338A"/>
     <w:rsid w:val="00CA4650"/>
     <w:rsid w:val="00CB07DC"/>
     <w:rsid w:val="00CB6293"/>
     <w:rsid w:val="00CB79F7"/>
     <w:rsid w:val="00CC7E96"/>
     <w:rsid w:val="00CD727F"/>
     <w:rsid w:val="00CE659F"/>
     <w:rsid w:val="00CE70BD"/>
     <w:rsid w:val="00D05017"/>
     <w:rsid w:val="00D110E1"/>
     <w:rsid w:val="00D13B1F"/>
     <w:rsid w:val="00D1614E"/>
     <w:rsid w:val="00D16A4C"/>
     <w:rsid w:val="00D27FCA"/>
     <w:rsid w:val="00D32295"/>
     <w:rsid w:val="00D36C94"/>
     <w:rsid w:val="00D378C0"/>
     <w:rsid w:val="00D44292"/>
     <w:rsid w:val="00D447A5"/>
     <w:rsid w:val="00D504AD"/>
     <w:rsid w:val="00D536E8"/>
     <w:rsid w:val="00D61A27"/>
     <w:rsid w:val="00D65BD6"/>
     <w:rsid w:val="00D702AE"/>
     <w:rsid w:val="00D71769"/>
     <w:rsid w:val="00D73255"/>
     <w:rsid w:val="00D74294"/>
     <w:rsid w:val="00DC039A"/>
     <w:rsid w:val="00DD18C1"/>
+    <w:rsid w:val="00DD36A0"/>
     <w:rsid w:val="00DD49E5"/>
+    <w:rsid w:val="00DD4C59"/>
     <w:rsid w:val="00DD5CD0"/>
     <w:rsid w:val="00DD6172"/>
     <w:rsid w:val="00DE6655"/>
     <w:rsid w:val="00DF27DE"/>
     <w:rsid w:val="00E03315"/>
     <w:rsid w:val="00E0425A"/>
     <w:rsid w:val="00E05579"/>
     <w:rsid w:val="00E11539"/>
     <w:rsid w:val="00E14A9E"/>
+    <w:rsid w:val="00E20AA2"/>
     <w:rsid w:val="00E27EF7"/>
     <w:rsid w:val="00E40B35"/>
     <w:rsid w:val="00E43096"/>
     <w:rsid w:val="00E52F38"/>
     <w:rsid w:val="00E57EDE"/>
     <w:rsid w:val="00E60DB4"/>
     <w:rsid w:val="00E65126"/>
+    <w:rsid w:val="00E90797"/>
     <w:rsid w:val="00E92F5F"/>
     <w:rsid w:val="00E9596D"/>
     <w:rsid w:val="00E95A7E"/>
     <w:rsid w:val="00EA0E1A"/>
+    <w:rsid w:val="00EA7C28"/>
     <w:rsid w:val="00ED108A"/>
     <w:rsid w:val="00ED3FAE"/>
     <w:rsid w:val="00ED4058"/>
     <w:rsid w:val="00ED420E"/>
     <w:rsid w:val="00EE45BD"/>
     <w:rsid w:val="00EE6AFA"/>
     <w:rsid w:val="00EF48F9"/>
     <w:rsid w:val="00EF6E1D"/>
     <w:rsid w:val="00F0177B"/>
     <w:rsid w:val="00F11409"/>
     <w:rsid w:val="00F15BE9"/>
     <w:rsid w:val="00F460EC"/>
     <w:rsid w:val="00F46B5E"/>
     <w:rsid w:val="00F63AC4"/>
     <w:rsid w:val="00F72DCE"/>
     <w:rsid w:val="00F7305B"/>
     <w:rsid w:val="00F74E6C"/>
     <w:rsid w:val="00F75D8F"/>
     <w:rsid w:val="00F7706F"/>
     <w:rsid w:val="00F77C2D"/>
     <w:rsid w:val="00F85D52"/>
     <w:rsid w:val="00F92C4E"/>
     <w:rsid w:val="00F93F8A"/>
     <w:rsid w:val="00FA7D63"/>
     <w:rsid w:val="00FB231C"/>
     <w:rsid w:val="00FB5763"/>
+    <w:rsid w:val="00FC18DF"/>
     <w:rsid w:val="00FC3A33"/>
     <w:rsid w:val="00FD3F5E"/>
     <w:rsid w:val="00FD5044"/>
     <w:rsid w:val="00FE6B94"/>
     <w:rsid w:val="04B64386"/>
     <w:rsid w:val="05322332"/>
     <w:rsid w:val="0B07DA74"/>
     <w:rsid w:val="0BA8957E"/>
     <w:rsid w:val="0E3125E4"/>
     <w:rsid w:val="0E5B2887"/>
     <w:rsid w:val="12F3C1D1"/>
     <w:rsid w:val="1614398C"/>
     <w:rsid w:val="16B05469"/>
     <w:rsid w:val="1A92BC77"/>
     <w:rsid w:val="1B5730F7"/>
     <w:rsid w:val="1DD24307"/>
     <w:rsid w:val="1DE068AF"/>
     <w:rsid w:val="23854A97"/>
     <w:rsid w:val="2425B786"/>
     <w:rsid w:val="27AB41D5"/>
     <w:rsid w:val="28649E86"/>
     <w:rsid w:val="2C110A82"/>
     <w:rsid w:val="2F766A57"/>
     <w:rsid w:val="34915217"/>
     <w:rsid w:val="3631D69A"/>
@@ -7166,52 +10531,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="037613763d915ae8fa29bb63301399cc">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0cee0f216cd659af1976c8a2b705f81d" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="61242466f594be8f8fdb74db1a547f36">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d439deac1ad3846731aaf41a775b7cd7" ns2:_="" ns3:_="">
     <xsd:import namespace="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <xsd:import namespace="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:BriefDescription" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -7390,125 +10764,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ca181a51-b58f-4101-967e-bee951ab042e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <BriefDescription xmlns="ca181a51-b58f-4101-967e-bee951ab042e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61D660EF-237D-4BC5-892C-59ADEC640EFA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285963D1-BBDF-4D7D-99FA-6E5D9BCDEA41}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5896D854-1F28-4D0D-80A6-735185F33C16}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
+    <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C2F6250-C6E2-41FB-88DB-34FCA00D1B0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA314F96-88F0-4E91-855E-1B95E5065C78}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4709</Characters>
+  <Pages>6</Pages>
+  <Words>1148</Words>
+  <Characters>6545</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>11</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5523</CharactersWithSpaces>
+  <CharactersWithSpaces>7678</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Guimaraes, Erica (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000E4AA08DB2E7574BB85FD0D75957E082</vt:lpwstr>