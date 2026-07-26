--- v1 (2026-04-03)
+++ v2 (2026-07-26)
@@ -824,7566 +824,11785 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Section Header</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55485D80" w14:textId="2120236B" w:rsidR="008E6BC4" w:rsidRPr="00462816" w:rsidRDefault="008E6BC4" w:rsidP="00611017">
+          <w:p w14:paraId="55485D80" w14:textId="3F603918" w:rsidR="008E6BC4" w:rsidRPr="00462816" w:rsidRDefault="008E6BC4" w:rsidP="00611017">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Update</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="00DD2D5D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00462816">
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5437C9D8" w14:textId="5FBAFB85" w:rsidR="008E6BC4" w:rsidRPr="00462816" w:rsidRDefault="008E6BC4" w:rsidP="00611017">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Update release date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00394858" w:rsidRPr="00462816" w14:paraId="408A39E7" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="006764C3" w:rsidRPr="00462816" w14:paraId="474F8CCC" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3324EBF0" w14:textId="188DB819" w:rsidR="00394858" w:rsidRPr="00462816" w:rsidRDefault="004211AF" w:rsidP="00394858">
-[...15 lines deleted...]
-              <w:t>RELDSOGI (all subcomponents</w:t>
+          <w:p w14:paraId="04BFEE48" w14:textId="36DC192E" w:rsidR="006764C3" w:rsidRDefault="006764C3" w:rsidP="006764C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7729">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RELDSOGI Data Completeness – Race</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A7C2131" w14:textId="5F74D2E8" w:rsidR="00394858" w:rsidRPr="00462816" w:rsidRDefault="00335D7F" w:rsidP="00394858">
-[...51 lines deleted...]
-              <w:t>, 39</w:t>
+          <w:p w14:paraId="5224EE16" w14:textId="34BED067" w:rsidR="006764C3" w:rsidRDefault="006764C3" w:rsidP="006764C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="771227D1" w14:textId="5ED5E324" w:rsidR="00394858" w:rsidRPr="00462816" w:rsidRDefault="004211AF" w:rsidP="00394858">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00462816">
+          <w:p w14:paraId="6DCEA917" w14:textId="174DDF54" w:rsidR="006764C3" w:rsidRDefault="006764C3" w:rsidP="006764C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E8E8706" w14:textId="5D2DE190" w:rsidR="00394858" w:rsidRPr="00462816" w:rsidRDefault="00335D7F" w:rsidP="00394858">
-[...15 lines deleted...]
-              <w:t>Eligible Population</w:t>
+          <w:p w14:paraId="2C39D529" w14:textId="217D602D" w:rsidR="006764C3" w:rsidRDefault="006764C3" w:rsidP="006764C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Overview</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CDE9BAB" w14:textId="13DF6901" w:rsidR="00394858" w:rsidRPr="00462816" w:rsidRDefault="00335D7F" w:rsidP="00394858">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> claims.</w:t>
+          <w:p w14:paraId="41B35ED6" w14:textId="61DF5CD6" w:rsidR="006764C3" w:rsidRDefault="006764C3" w:rsidP="006764C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified denominator source is MassHealth encounter data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5306A239" w14:textId="7D4A648B" w:rsidR="00394858" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="00394858">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="194A0286" w14:textId="549CCBA7" w:rsidR="006764C3" w:rsidRDefault="006764C3" w:rsidP="006764C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-              <w:t>3/9/26</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0053520E" w:rsidRPr="00462816" w14:paraId="48A35F91" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00EA6E7D" w:rsidRPr="00462816" w14:paraId="49B3C158" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="781051AD" w14:textId="260885CF" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="0053520E" w:rsidP="0053520E">
-[...15 lines deleted...]
-              <w:t>HRSN</w:t>
+          <w:p w14:paraId="32ACED20" w14:textId="4FDC30F0" w:rsidR="00EA6E7D" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RELDSOGI Data Completeness – Race</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="251A4DEA" w14:textId="595F61D6" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="0053520E" w:rsidP="0053520E">
-[...15 lines deleted...]
-              <w:t>45</w:t>
+          <w:p w14:paraId="2F11C3EF" w14:textId="4D4E4CCA" w:rsidR="00EA6E7D" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D2BCB6B" w14:textId="399F3904" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="0053520E" w:rsidP="0053520E">
-[...15 lines deleted...]
-              <w:t>Clarification</w:t>
+          <w:p w14:paraId="57968376" w14:textId="4FE4C6E9" w:rsidR="00EA6E7D" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1427B7AB" w14:textId="4AB9495E" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="0053520E" w:rsidP="0053520E">
-[...15 lines deleted...]
-              <w:t>Eligible Population</w:t>
+          <w:p w14:paraId="443E2553" w14:textId="16AFB735" w:rsidR="00EA6E7D" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52BDCEE5" w14:textId="254E63F1" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="0053520E" w:rsidP="0053520E">
-[...33 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="1F2ACABB" w14:textId="6E142892" w:rsidR="00EA6E7D" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Modified PY4-5 requirement to include self-reported data collected or verified within the past 3 years</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56B714BC" w14:textId="0CD6DA91" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="0053520E">
-[...15 lines deleted...]
-              <w:t>3/9/26</w:t>
+          <w:p w14:paraId="47B018C9" w14:textId="6FF30582" w:rsidR="00EA6E7D" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F619CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0053520E" w:rsidRPr="00462816" w14:paraId="2285B927" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00EA6E7D" w:rsidRPr="00462816" w14:paraId="7E4784C4" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7608B40A" w14:textId="473811B5" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="0053520E" w:rsidP="0053520E">
-[...13 lines deleted...]
-              <w:t>HRSN</w:t>
+          <w:p w14:paraId="29BF637A" w14:textId="5F64F4BD" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RELDSOGI Data Completeness – Race</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46EFD8E5" w14:textId="3F4ECF3A" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="0053520E" w:rsidP="0053520E">
-[...13 lines deleted...]
-              <w:t>53</w:t>
+          <w:p w14:paraId="2E5816EA" w14:textId="3F0DE149" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A60AD5E" w14:textId="67E66A3C" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="0053520E" w:rsidP="0053520E">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00462816">
+          <w:p w14:paraId="0473CF73" w14:textId="12887335" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69E7E9BB" w14:textId="0D8669E6" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="0053520E" w:rsidP="0053520E">
-[...13 lines deleted...]
-              <w:t>PY3-5 Performance Requirements &amp; Assessment</w:t>
+          <w:p w14:paraId="69EA2A58" w14:textId="17B868E3" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Measure Summary – Denominator </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00FE8B12" w14:textId="789957D2" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="0053520E" w:rsidP="0053520E">
-[...13 lines deleted...]
-              <w:t>Clarified due date (time – 5pm)</w:t>
+          <w:p w14:paraId="57675B51" w14:textId="189C7B86" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified denominator is the eligible population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4029E6BD" w14:textId="298BB01D" w:rsidR="0053520E" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="0053520E">
-[...15 lines deleted...]
-              <w:t>3/9/26</w:t>
+          <w:p w14:paraId="33271B1A" w14:textId="50AF4C1C" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F619CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="4203CA52" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00EA6E7D" w:rsidRPr="00462816" w14:paraId="7C8DAC04" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E622B30" w14:textId="00AFAD76" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="479712E4" w14:textId="10E2E4C6" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7729">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELDSOGI Data Completeness – </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Quality Performance Disparities Reduction</w:t>
+              <w:t>Ethnicity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="571F9419" w14:textId="05988679" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="09BC8A1A" w14:textId="6B6F3115" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>56</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71815DBE" w14:textId="483A866D" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="210AAFAF" w14:textId="23BAD277" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Technical Correction</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AF639FD" w14:textId="0843D5F3" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="320294CE" w14:textId="5128DEFE" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Additional Measure Information</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Overview</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="231B4B0C" w14:textId="2D73704B" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="28138093" w14:textId="27FFA638" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Removed section (not applicable to PY3-5)</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified denominator source is MassHealth encounter data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="691ABE4F" w14:textId="6EF00E4A" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>3/9/26</w:t>
+          <w:p w14:paraId="0F3843CC" w14:textId="6F4CBDB3" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F619CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="52E30A67" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00EA6E7D" w:rsidRPr="00462816" w14:paraId="23F66838" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="523C36D4" w14:textId="1BE0DD16" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>Quality Performance Disparities Reduction</w:t>
+          <w:p w14:paraId="1941ABAB" w14:textId="05126B22" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RELDSOGI Data Completeness – Ethnicity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B103549" w14:textId="1C8E5E80" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>56</w:t>
+          <w:p w14:paraId="0763778C" w14:textId="2EA4B3BF" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67D91C4A" w14:textId="1CCC0F3F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>Technical Correction</w:t>
+          <w:p w14:paraId="0DEDE0B9" w14:textId="7F90694B" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F1F3CF2" w14:textId="5B71A6F2" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>PY3-5 Performance Requirements and Assessment</w:t>
+          <w:p w14:paraId="79D2C8C9" w14:textId="62246A50" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C71BF45" w14:textId="321E818F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> to “to be further specified by MassHealth.”</w:t>
+          <w:p w14:paraId="266DADF9" w14:textId="2A0F79DF" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Modified PY4-5 requirement to include self-reported data collected or verified within the past 3 years</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72C38C1C" w14:textId="0A613136" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>3/9/26</w:t>
+          <w:p w14:paraId="58B7F31C" w14:textId="7004B10A" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F619CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="49D5C778" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00EA6E7D" w:rsidRPr="00462816" w14:paraId="7A190030" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A84892B" w14:textId="2C433CD6" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>Language Access</w:t>
+          <w:p w14:paraId="065EAFB4" w14:textId="10E2E524" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RELDSOGI Data Completeness – Ethnicity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="498F389F" w14:textId="573507CD" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>58</w:t>
+          <w:p w14:paraId="79874901" w14:textId="45A51B11" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="008B7631" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="167C0B4C" w14:textId="1783AC5F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="00EA7C28" w:rsidP="004B1BC7">
+          <w:p w14:paraId="5608A98B" w14:textId="4072FEA5" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Policy Update</w:t>
+              <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FCA2CCA" w14:textId="7581156B" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...14 lines deleted...]
-              <w:t>Eligible Population</w:t>
+          <w:p w14:paraId="255D0ED7" w14:textId="169FE5C6" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Measure Summary – Denominator </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A25147A" w14:textId="741FA8CC" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...13 lines deleted...]
-              <w:t>Clarified measurement period for PY3 (July 1 – December 31, 2025)</w:t>
+          <w:p w14:paraId="7E0F23AC" w14:textId="0F3E8AA4" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified denominator is the eligible population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B8F7704" w14:textId="4DA98FB3" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>3/9/26</w:t>
+          <w:p w14:paraId="25D867F6" w14:textId="0E201115" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F619CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="34638F49" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00EA6E7D" w:rsidRPr="00462816" w14:paraId="651574D8" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B6E405C" w14:textId="49661D23" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...14 lines deleted...]
-              <w:t>Language Access</w:t>
+          <w:p w14:paraId="574CC262" w14:textId="335B4F89" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7729">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">RELDSOGI Data Completeness – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Language</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FA7FE02" w14:textId="5E83BF81" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...24 lines deleted...]
-              <w:t>8</w:t>
+          <w:p w14:paraId="36CA0743" w14:textId="6A4054CE" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF75CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AC884D7" w14:textId="21CDCD7B" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00462816">
+          <w:p w14:paraId="7F857120" w14:textId="1791B7A4" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="799D1E71" w14:textId="6F50BA1A" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...14 lines deleted...]
-              <w:t>Eligible Population</w:t>
+          <w:p w14:paraId="3D51C605" w14:textId="4C3EC473" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Overview</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BA5DC73" w14:textId="06307511" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...32 lines deleted...]
-              <w:t>s.</w:t>
+          <w:p w14:paraId="05268F27" w14:textId="1F03609F" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified denominator source is MassHealth encounter data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4506E3F2" w14:textId="7CFAB0DF" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>3/9/26</w:t>
+          <w:p w14:paraId="334E7CC6" w14:textId="7F3BFDB6" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F619CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="64AE0BF6" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00EA6E7D" w:rsidRPr="00462816" w14:paraId="0534589C" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12629178" w14:textId="4C28F186" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...13 lines deleted...]
-              <w:t>Language Access</w:t>
+          <w:p w14:paraId="54946F0C" w14:textId="7EEF8A1E" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2B0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELDSOGI Data Completeness – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Language</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A736D73" w14:textId="7DB1876F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...14 lines deleted...]
-              <w:t>62</w:t>
+          <w:p w14:paraId="5D74F800" w14:textId="48D51DE7" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00CF75CB" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="693AD235" w14:textId="3165ED7E" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...13 lines deleted...]
-              <w:t>Clarification</w:t>
+          <w:p w14:paraId="6B5AED44" w14:textId="7EE29ABA" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="109F17A5" w14:textId="2E54DAFC" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...13 lines deleted...]
-              <w:t>PY3-5 Performance Requirements &amp; Assessment</w:t>
+          <w:p w14:paraId="1A4D3EAB" w14:textId="5656D8BD" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="425AC6FE" w14:textId="0861B1B8" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...13 lines deleted...]
-              <w:t>Clarified due date (time – 5pm)</w:t>
+          <w:p w14:paraId="2069EE6E" w14:textId="5CC5BE93" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Modified PY4-5 requirement to include self-reported data collected or verified within the past 3 years..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F90E500" w14:textId="38605BF7" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>3/9/26</w:t>
+          <w:p w14:paraId="1AECB04E" w14:textId="62CDF378" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F619CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="1B3224D1" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00EA6E7D" w:rsidRPr="00462816" w14:paraId="39CBF6B9" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4615107E" w14:textId="317C4D6D" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>Disability Competent Care</w:t>
+          <w:p w14:paraId="62336486" w14:textId="3AAD2753" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2B0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELDSOGI Data Completeness – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Language</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31267C07" w14:textId="3D6361B0" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...24 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="68A44238" w14:textId="410244C4" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF75CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C70F29C" w14:textId="77C4ABFC" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>Technical Correction</w:t>
+          <w:p w14:paraId="008D3A82" w14:textId="3583DF9C" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04180AE4" w14:textId="65687E89" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>Administrative Specifications</w:t>
+          <w:p w14:paraId="450A50BD" w14:textId="1F2632F3" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Measure Summary - Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2966737E" w14:textId="77A556B4" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...13 lines deleted...]
-              <w:t>Included the revised formula used to calculate the DCC Training Rate (Rate 1) and removed previous “Denominator” and “Numerator” descriptions</w:t>
+          <w:p w14:paraId="37C82F64" w14:textId="177D4E80" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Added note that r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC4DA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ates are calculated separately for preferred spoken language and preferred written language</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A69781F" w14:textId="63B4DD6F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="004B1BC7">
-[...16 lines deleted...]
-              <w:t>3/9/26</w:t>
+          <w:p w14:paraId="15CECE45" w14:textId="75D8C231" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F619CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="38FD4F5E" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00EA6E7D" w:rsidRPr="00462816" w14:paraId="6E207845" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C07E3D9" w14:textId="39F7E2CE" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>Disability Competent Care</w:t>
+          <w:p w14:paraId="651DB965" w14:textId="57EB9A91" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RELDSOGI Data Completeness – Language</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15BCD72C" w14:textId="5EB63CBC" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...24 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="405E380D" w14:textId="04959C9F" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08977693" w14:textId="3377B9DE" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>Technical Correction</w:t>
+          <w:p w14:paraId="799914D3" w14:textId="7AA64178" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35AC92BC" w14:textId="5A322461" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>PY3-5 Performance Requirements and Assessment</w:t>
+          <w:p w14:paraId="00C0D526" w14:textId="572AA442" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Measure Summary – Denominator </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38860C04" w14:textId="2B2D51A6" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...13 lines deleted...]
-              <w:t>Modified to state MassHealth will calculate the DCC Training Rate (Rate 1)</w:t>
+          <w:p w14:paraId="00BDB4E7" w14:textId="19EC67FF" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified denominator is the eligible population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0987C781" w14:textId="2C9FC8D6" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>3/9/26</w:t>
+          <w:p w14:paraId="08D1A7D6" w14:textId="41DA2E52" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F619CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="051800C0" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00EA6E7D" w:rsidRPr="00462816" w14:paraId="0D53D857" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16C2F32B" w14:textId="5DF156AF" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...14 lines deleted...]
-              <w:t>Disability Accommodation Needs</w:t>
+          <w:p w14:paraId="6225CFB4" w14:textId="1B37E702" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2B0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELDSOGI Data Completeness – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Language</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FF77A08" w14:textId="449E7A7F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...14 lines deleted...]
-              <w:t>68</w:t>
+          <w:p w14:paraId="5F9E228D" w14:textId="332995E6" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF75CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="641174B3" w14:textId="5D940742" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...14 lines deleted...]
-              <w:t>Technical Corrections</w:t>
+          <w:p w14:paraId="50A06638" w14:textId="5CD7DD8F" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CB6D12B" w14:textId="12E74A3E" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...14 lines deleted...]
-              <w:t>Eligible Population</w:t>
+          <w:p w14:paraId="347E5ADF" w14:textId="605B9356" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Additional Measure Information – Completeness Calculations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C8325CD" w14:textId="4E17E924" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...13 lines deleted...]
-              <w:t>Corrected age to “at least 6 years of age on the date of the visit”</w:t>
+          <w:p w14:paraId="6E70DF65" w14:textId="343022A9" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Modified PY4-5 requirement to include self-reported data collected or verified within the past 3 years</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E4E18BE" w14:textId="08E88799" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>3/9/26</w:t>
+          <w:p w14:paraId="7B372358" w14:textId="49D95A5B" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F619CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="795F5C0E" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00EA6E7D" w:rsidRPr="00462816" w14:paraId="5BE7B18D" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3589FBB7" w14:textId="5A795CD9" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...14 lines deleted...]
-              <w:t>Disability Accommodation Needs</w:t>
+          <w:p w14:paraId="1C24B677" w14:textId="2158452B" w:rsidR="00EA6E7D" w:rsidRPr="001B7729" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7729">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELDSOGI Data Completeness – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Disability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="098A61FE" w14:textId="1B3311C8" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...23 lines deleted...]
-              <w:t>8</w:t>
+          <w:p w14:paraId="4778B10C" w14:textId="098C4ECB" w:rsidR="00EA6E7D" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF75CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CDDFDD4" w14:textId="5EC89051" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00462816">
+          <w:p w14:paraId="7C2CED93" w14:textId="1D0FCB44" w:rsidR="00EA6E7D" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B5F7C78" w14:textId="4F555EF3" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...14 lines deleted...]
-              <w:t>Eligible Population</w:t>
+          <w:p w14:paraId="62A326E6" w14:textId="01F5A68E" w:rsidR="00EA6E7D" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Overview</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6936C1E3" w14:textId="35EC1F37" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...32 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="28182132" w14:textId="48034790" w:rsidR="00EA6E7D" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified denominator source is MassHealth encounter data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74B90770" w14:textId="5BA6A17E" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>3/9/26</w:t>
+          <w:p w14:paraId="40BE3442" w14:textId="7D5847D1" w:rsidR="00EA6E7D" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F619CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="50AB182D" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00EA6E7D" w:rsidRPr="00462816" w14:paraId="1D606571" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FBF378B" w14:textId="60606E8E" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...13 lines deleted...]
-              <w:t>Disability Accommodation Needs</w:t>
+          <w:p w14:paraId="4182364B" w14:textId="664645E9" w:rsidR="00EA6E7D" w:rsidRPr="001B7729" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2B0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELDSOGI Data Completeness – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Disability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35C2884B" w14:textId="215F6430" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...21 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w14:paraId="3B69B2B0" w14:textId="05FAD765" w:rsidR="00EA6E7D" w:rsidRDefault="00CF75CB" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02F372F3" w14:textId="7B43697E" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...13 lines deleted...]
-              <w:t>Clarification</w:t>
+          <w:p w14:paraId="60F8E2CD" w14:textId="3F74B345" w:rsidR="00EA6E7D" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="508D959D" w14:textId="64330088" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...13 lines deleted...]
-              <w:t>PY3-5 Performance Requirements &amp; Assessment</w:t>
+          <w:p w14:paraId="4721BCA5" w14:textId="7B0E2ACA" w:rsidR="00EA6E7D" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62B190DC" w14:textId="13A841B1" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...13 lines deleted...]
-              <w:t>Clarified due date (time – 5pm)</w:t>
+          <w:p w14:paraId="744EEE8A" w14:textId="698C8795" w:rsidR="00EA6E7D" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Modified PY4-5 requirement to include self-reported data collected or verified within the past 3 years</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="510F3D2F" w14:textId="228E3F5C" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>3/9/26</w:t>
+          <w:p w14:paraId="132213DB" w14:textId="1B748AF2" w:rsidR="00EA6E7D" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F619CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="570E807A" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00EA6E7D" w:rsidRPr="00462816" w14:paraId="75B744DC" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FD17925" w14:textId="6391F8B7" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>Achievement of External Standards for Health Equity</w:t>
+          <w:p w14:paraId="28F7ED60" w14:textId="0C319F85" w:rsidR="00EA6E7D" w:rsidRPr="001B7729" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2B0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELDSOGI Data Completeness – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Disability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32215FD4" w14:textId="20CC7A46" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...33 lines deleted...]
-              <w:t>-76</w:t>
+          <w:p w14:paraId="4A5A562A" w14:textId="6187F175" w:rsidR="00EA6E7D" w:rsidRPr="001B7729" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF75CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45660442" w14:textId="4C0B3727" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="06A85E61" w14:textId="27A8AA5D" w:rsidR="00EA6E7D" w:rsidRPr="001B7729" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75BE3350" w14:textId="40D2EF22" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>All sections</w:t>
+          <w:p w14:paraId="04396FE8" w14:textId="0C9C7A3F" w:rsidR="00EA6E7D" w:rsidRPr="001B7729" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Measure Summary – Denominator </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CC36E03" w14:textId="1090104A" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...13 lines deleted...]
-              <w:t>Noted the updated NCQA product name change from “Health Equity Accreditation” to “Health Outcomes Accreditation.”</w:t>
+          <w:p w14:paraId="2A86C165" w14:textId="6A0A68CC" w:rsidR="00EA6E7D" w:rsidRPr="001B7729" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified denominator is the eligible population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10603CF0" w14:textId="46216511" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="003A134D" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>3/9/26</w:t>
+          <w:p w14:paraId="0EB5F651" w14:textId="512269C8" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F619CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="2F61BFF8" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00EA6E7D" w:rsidRPr="00462816" w14:paraId="4FC7A04B" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D15B9BB" w14:textId="76DAA51D" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...16 lines deleted...]
-              <w:t>RELD SOGI Data Completeness – All Sub-measures</w:t>
+          <w:p w14:paraId="78CFEBB4" w14:textId="7A0846AE" w:rsidR="00EA6E7D" w:rsidRPr="001B7729" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2B0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELDSOGI Data Completeness – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Disability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="458334C4" w14:textId="3CFD4192" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>4,9,14, 22,34, 39</w:t>
+          <w:p w14:paraId="5B924602" w14:textId="3716CE9E" w:rsidR="00EA6E7D" w:rsidRPr="001B7729" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF75CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="558C2A87" w14:textId="5AC95794" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>Clarification</w:t>
+          <w:p w14:paraId="1594B10B" w14:textId="6AE615E8" w:rsidR="00EA6E7D" w:rsidRPr="001B7729" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D486963" w14:textId="7931A4ED" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>Eligible Population</w:t>
+          <w:p w14:paraId="04589F35" w14:textId="17E366E9" w:rsidR="00EA6E7D" w:rsidRPr="001B7729" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Additional Measure Information – Completeness Calculations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DFFEDD4" w14:textId="009101FA" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> permission from NCQA”</w:t>
+          <w:p w14:paraId="56E06E2C" w14:textId="09EFB56A" w:rsidR="00EA6E7D" w:rsidRPr="001B7729" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Modified PY4-5 requirement to include self-reported data collected or verified within the past 3 years</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E53C963" w14:textId="56057A42" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>06/06/25</w:t>
+          <w:p w14:paraId="7AEF777B" w14:textId="479FF218" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F619CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="016B1B3F" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00EA6E7D" w:rsidRPr="00462816" w14:paraId="0B49F0B2" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59BE0B96" w14:textId="2B3016C9" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>RELD SOGI Data Completeness – Disability Sub-measure</w:t>
+          <w:p w14:paraId="399652E8" w14:textId="15CD38A0" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7729">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RELDSOGI Data Completeness –</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Sexual Orientation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ACF599F" w14:textId="6EE6F608" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>23-24</w:t>
+          <w:p w14:paraId="56F75DA1" w14:textId="7D020778" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FAE2AB0" w14:textId="2D798905" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00462816">
+          <w:p w14:paraId="6ACFD109" w14:textId="51E59362" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47A87A94" w14:textId="2A8A3EE3" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...14 lines deleted...]
-              <w:t>Administrative Specification</w:t>
+          <w:p w14:paraId="41934785" w14:textId="6F53FC20" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Overview</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25735509" w14:textId="149B5B8A" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...14 lines deleted...]
-              <w:t>For Numerator, clarified ages for each of the six disability questions.</w:t>
+          <w:p w14:paraId="4A2B9FE5" w14:textId="03FC5C8D" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified denominator source is MassHealth encounter data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="549208DE" w14:textId="27138524" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>06/06/25</w:t>
+          <w:p w14:paraId="06A1E139" w14:textId="3879CBDE" w:rsidR="00EA6E7D" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004932F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="4D50F96F" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00EA6E7D" w:rsidRPr="00462816" w14:paraId="16C57B2B" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27BA1712" w14:textId="32E77EE9" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>HRSN Screening</w:t>
+          <w:p w14:paraId="15C5E9A1" w14:textId="2FEAF43A" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2B0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELDSOGI Data Completeness – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sexual Orientation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2913CAC2" w14:textId="75FC7966" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>45</w:t>
+          <w:p w14:paraId="64A0822E" w14:textId="63A82C36" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7756374F" w14:textId="71CA2634" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>Clarification</w:t>
+          <w:p w14:paraId="7CAEFD7E" w14:textId="45B4F6F9" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4194D2CD" w14:textId="7328854F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>Eligible Population</w:t>
+          <w:p w14:paraId="603FC25B" w14:textId="4A7382C0" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0567DB1E" w14:textId="748F219B" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> permission from NCQA”</w:t>
+          <w:p w14:paraId="0910195E" w14:textId="4C6BE6DA" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Modified PY4-5 requirement to include self-reported data collected or verified within the past 3 years.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C4DBCCD" w14:textId="32092587" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>06/06/25</w:t>
+          <w:p w14:paraId="49A9EBBD" w14:textId="087DF0FC" w:rsidR="00EA6E7D" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004932F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="7BA8ADEE" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00EA6E7D" w:rsidRPr="00462816" w14:paraId="0A975BFA" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72A54080" w14:textId="23F18D60" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>HRSN Screening</w:t>
+          <w:p w14:paraId="632B7471" w14:textId="7F7F1614" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2B0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELDSOGI Data Completeness – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sexual Orientation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48A87166" w14:textId="04C973D8" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>48</w:t>
+          <w:p w14:paraId="151F00E6" w14:textId="497EE770" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01133C7C" w14:textId="3F6DE263" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="617235F8" w14:textId="24819C5D" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A042023" w14:textId="7592BD4A" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...14 lines deleted...]
-              <w:t>Administrative Specification</w:t>
+          <w:p w14:paraId="758D50B2" w14:textId="1B586C1C" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Measure Summary – Denominator </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B51B64E" w14:textId="1974AB1C" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> permission from NCQA”</w:t>
+          <w:p w14:paraId="495DA231" w14:textId="2A383D39" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified denominator is the eligible population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38CBC09A" w14:textId="2BD501F4" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:t>06/06/25</w:t>
+          <w:p w14:paraId="28241070" w14:textId="31070CDE" w:rsidR="00EA6E7D" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004932F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="00F74075" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00EA6E7D" w:rsidRPr="00462816" w14:paraId="3B54AC6F" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20BBE3A9" w14:textId="25B8AAA2" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="7740C078" w14:textId="271D8BFA" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7729">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RELDSOGI Data Completeness –</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gender Identity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A24C072" w14:textId="2DAA7017" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF75CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EF78AD7" w14:textId="2DAE689F" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39962123" w14:textId="16F06B90" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Overview</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F821D0C" w14:textId="205B37F3" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified denominator source is MassHealth encounter data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DA12D53" w14:textId="7826712F" w:rsidR="00EA6E7D" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004932F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA6E7D" w:rsidRPr="00462816" w14:paraId="41017205" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="399260B8" w14:textId="2FD8DE36" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2B0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELDSOGI Data Completeness – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gender Identity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F953575" w14:textId="2DD19955" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A308F56" w14:textId="5CF411F1" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13F7BB2C" w14:textId="1A613002" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21D4542A" w14:textId="1D7B6DF5" w:rsidR="00EA6E7D" w:rsidRPr="00462816" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Modified PY4-5 requirement to include self-reported data collected or verified within the past 3 years.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69AD862E" w14:textId="71CB2B78" w:rsidR="00EA6E7D" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004932F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA6E7D" w:rsidRPr="00462816" w14:paraId="46CDC844" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36C792F8" w14:textId="6C21A0FB" w:rsidR="00EA6E7D" w:rsidRPr="001B7729" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2B0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELDSOGI Data Completeness – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gender Identity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="215E029F" w14:textId="6129A688" w:rsidR="00EA6E7D" w:rsidRPr="001B7729" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0916">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E974F07" w14:textId="15E6983C" w:rsidR="00EA6E7D" w:rsidRPr="001B7729" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DBF7B08" w14:textId="4A6AEDB1" w:rsidR="00EA6E7D" w:rsidRPr="001B7729" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Measure Summary – Denominator </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35DFEAA7" w14:textId="032D8C7A" w:rsidR="00EA6E7D" w:rsidRPr="001B7729" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified denominator is the eligible population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A39CF2C" w14:textId="77CD7A10" w:rsidR="00EA6E7D" w:rsidRDefault="00EA6E7D" w:rsidP="00EA6E7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004932F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="09052774" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25C48E47" w14:textId="6C5B07AC" w:rsidR="00C87761" w:rsidRPr="000F2B0D" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Language Access</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0092FE95" w14:textId="7B424A44" w:rsidR="00C87761" w:rsidRPr="00AA0916" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="223D43DE" w14:textId="39280B6A" w:rsidR="00C87761" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="236155CC" w14:textId="504AACF6" w:rsidR="00C87761" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Administrative Specifications: Component 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68253049" w14:textId="5BDA2FD5" w:rsidR="00C87761" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Noted an additional exclusion type where in contrast to the MassHealth’s records, there is documentation in the practice or sites’ medical record that the member reported English as their preferred spoken language at the outpatient visit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75BA596A" w14:textId="5C69EFBE" w:rsidR="00C87761" w:rsidRPr="004932F3" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004932F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="429BB6F6" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="458B472D" w14:textId="1C4930C5" w:rsidR="00C87761" w:rsidRPr="000F2B0D" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7729">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Disability Competent Care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B366045" w14:textId="00C7016B" w:rsidR="00C87761" w:rsidRPr="00AA0916" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7729">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7-</w:t>
+            </w:r>
+            <w:r w:rsidR="00F04F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4017DF27" w14:textId="4C8B139D" w:rsidR="00C87761" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7729">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6ED8BBD3" w14:textId="0E7C59DC" w:rsidR="00C87761" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7729">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PY3-5 Performance Requirements and Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BAA73A2" w14:textId="53900F02" w:rsidR="00C87761" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7729">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified the information reported in the DCC training report.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2522C992" w14:textId="589CA182" w:rsidR="00C87761" w:rsidRPr="004932F3" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004932F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/08/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="35AC6048" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BE59EE2" w14:textId="7A7B7F62" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RELDSOGI (all subcomponents</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="430D2103" w14:textId="6ED2DEB7" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4, 9, 14, 22, 34, 39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69B852EB" w14:textId="2AB70619" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F51F19D" w14:textId="4A71AB0C" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eligible Population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65AEF19E" w14:textId="05BBCD85" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified that encounters identified are MBHV encounter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> claims.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03783596" w14:textId="10C818D9" w:rsidR="00C87761" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="48A35F91" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="781051AD" w14:textId="260885CF" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>HRSN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="251A4DEA" w14:textId="595F61D6" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D2BCB6B" w14:textId="399F3904" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1427B7AB" w14:textId="4AB9495E" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eligible Population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52BDCEE5" w14:textId="254E63F1" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified that encounters identified are MBHV encounter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> claims</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56B714BC" w14:textId="0CD6DA91" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="2285B927" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7608B40A" w14:textId="473811B5" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>HRSN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46EFD8E5" w14:textId="3F4ECF3A" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A60AD5E" w14:textId="67E66A3C" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69E7E9BB" w14:textId="0D8669E6" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PY3-5 Performance Requirements &amp; Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00FE8B12" w14:textId="789957D2" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified due date (time – 5pm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4029E6BD" w14:textId="298BB01D" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="4203CA52" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E622B30" w14:textId="00AFAD76" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Quality Performance Disparities Reduction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="571F9419" w14:textId="05988679" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71815DBE" w14:textId="483A866D" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AF639FD" w14:textId="77777777" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Additional Measure Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="231B4B0C" w14:textId="2D73704B" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Removed section (not applicable to PY3-5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="691ABE4F" w14:textId="6EF00E4A" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="52E30A67" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="523C36D4" w14:textId="1BE0DD16" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Quality Performance Disparities Reduction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B103549" w14:textId="1C8E5E80" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67D91C4A" w14:textId="1CCC0F3F" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F1F3CF2" w14:textId="5B71A6F2" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PY3-5 Performance Requirements and Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C71BF45" w14:textId="321E818F" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Changed due date of Measure Assessment Report from Oct 31, 2025 to “to be further specified by MassHealth.”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72C38C1C" w14:textId="0A613136" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="49D5C778" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A84892B" w14:textId="2C433CD6" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Language Access</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="498F389F" w14:textId="573507CD" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="167C0B4C" w14:textId="1783AC5F" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FCA2CCA" w14:textId="7581156B" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eligible Population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A25147A" w14:textId="741FA8CC" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified measurement period for PY3 (July 1 – December 31, 2025)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B8F7704" w14:textId="4DA98FB3" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="34638F49" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B6E405C" w14:textId="49661D23" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Language Access</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FA7FE02" w14:textId="5E83BF81" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AC884D7" w14:textId="21CDCD7B" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="799D1E71" w14:textId="6F50BA1A" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eligible Population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BA5DC73" w14:textId="06307511" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified that encounters identified are MBHV encounter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> claim</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4506E3F2" w14:textId="7CFAB0DF" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="64AE0BF6" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12629178" w14:textId="4C28F186" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Language Access</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A736D73" w14:textId="7DB1876F" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="693AD235" w14:textId="3165ED7E" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="109F17A5" w14:textId="2E54DAFC" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PY3-5 Performance Requirements &amp; Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="425AC6FE" w14:textId="0861B1B8" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified due date (time – 5pm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F90E500" w14:textId="38605BF7" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="1B3224D1" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4615107E" w14:textId="317C4D6D" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Disability Competent Care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31267C07" w14:textId="3D6361B0" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C70F29C" w14:textId="77C4ABFC" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04180AE4" w14:textId="65687E89" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Administrative Specifications</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2966737E" w14:textId="77A556B4" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Included the revised formula used to calculate the DCC Training Rate (Rate 1) and removed previous “Denominator” and “Numerator” descriptions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A69781F" w14:textId="63B4DD6F" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="38FD4F5E" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C07E3D9" w14:textId="39F7E2CE" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Disability Competent Care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15BCD72C" w14:textId="5EB63CBC" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08977693" w14:textId="3377B9DE" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35AC92BC" w14:textId="5A322461" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PY3-5 Performance Requirements and Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38860C04" w14:textId="2B2D51A6" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Modified to state MassHealth will calculate the DCC Training Rate (Rate 1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0987C781" w14:textId="2C9FC8D6" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="051800C0" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16C2F32B" w14:textId="5DF156AF" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FF77A08" w14:textId="449E7A7F" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="641174B3" w14:textId="5D940742" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Technical Corrections</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CB6D12B" w14:textId="12E74A3E" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eligible Population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C8325CD" w14:textId="4E17E924" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Corrected age to “at least 6 years of age on the date of the visit”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E4E18BE" w14:textId="08E88799" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="795F5C0E" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3589FBB7" w14:textId="5A795CD9" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="098A61FE" w14:textId="1B3311C8" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CDDFDD4" w14:textId="5EC89051" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B5F7C78" w14:textId="4F555EF3" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eligible Population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6936C1E3" w14:textId="35EC1F37" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified that encounters identified are MBHV encounter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> claims</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74B90770" w14:textId="5BA6A17E" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="50AB182D" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FBF378B" w14:textId="60606E8E" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35C2884B" w14:textId="215F6430" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02F372F3" w14:textId="7B43697E" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="508D959D" w14:textId="64330088" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PY3-5 Performance Requirements &amp; Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62B190DC" w14:textId="13A841B1" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified due date (time – 5pm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="510F3D2F" w14:textId="228E3F5C" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="570E807A" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FD17925" w14:textId="6391F8B7" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Achievement of External Standards for Health Equity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32215FD4" w14:textId="20CC7A46" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45660442" w14:textId="4C0B3727" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75BE3350" w14:textId="40D2EF22" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>All sections</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CC36E03" w14:textId="1090104A" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Noted the updated NCQA product name change from “Health Equity Accreditation” to “Health Outcomes Accreditation.”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10603CF0" w14:textId="46216511" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3/9/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="2F61BFF8" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D15B9BB" w14:textId="76DAA51D" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness – All Sub-measures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="458334C4" w14:textId="3CFD4192" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4,9,14, 22,34, 39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="558C2A87" w14:textId="5AC95794" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D486963" w14:textId="7931A4ED" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eligible Population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DFFEDD4" w14:textId="009101FA" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Removed “pending” and replaced with “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> permission from NCQA”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E53C963" w14:textId="56057A42" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/06/25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="016B1B3F" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59BE0B96" w14:textId="2B3016C9" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness – Disability Sub-measure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6ACF599F" w14:textId="6EE6F608" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23-24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FAE2AB0" w14:textId="2D798905" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47A87A94" w14:textId="2A8A3EE3" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Administrative Specification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25735509" w14:textId="149B5B8A" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>For Numerator, clarified ages for each of the six disability questions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="549208DE" w14:textId="27138524" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/06/25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="4D50F96F" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27BA1712" w14:textId="32E77EE9" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>HRSN Screening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63197DDE" w14:textId="3876DD26" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="2913CAC2" w14:textId="75FC7966" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7756374F" w14:textId="71CA2634" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4194D2CD" w14:textId="7328854F" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eligible Population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0567DB1E" w14:textId="748F219B" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Removed “pending” and replaced with “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> permission from NCQA”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C4DBCCD" w14:textId="32092587" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/06/25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="7BA8ADEE" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72A54080" w14:textId="23F18D60" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>HRSN Screening</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48A87166" w14:textId="04C973D8" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01133C7C" w14:textId="3F6DE263" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A042023" w14:textId="7592BD4A" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Administrative Specification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B51B64E" w14:textId="1974AB1C" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Removed “pending” and replaced with “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> permission from NCQA”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38CBC09A" w14:textId="2BD501F4" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06/06/25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="00F74075" w14:textId="77777777" w:rsidTr="00462816">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20BBE3A9" w14:textId="25B8AAA2" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>HRSN Screening</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63197DDE" w14:textId="3876DD26" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63FEA5AF" w14:textId="430EBB8B" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="63FEA5AF" w14:textId="430EBB8B" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Technical Correction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B2703F7" w14:textId="273D9AF0" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="3B2703F7" w14:textId="273D9AF0" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Administrative Data Reporting Requirements – Housing Instability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62CFE8F4" w14:textId="016DC20E" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="62CFE8F4" w14:textId="016DC20E" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Added ICD-10 Code Z58.6 (</w:t>
             </w:r>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Inadequate drinking-water supply) to </w:t>
             </w:r>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Inadequate Housing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D28CAC1" w14:textId="6ABA56E5" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="5D28CAC1" w14:textId="6ABA56E5" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="3C69456B" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="3C69456B" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B144848" w14:textId="09A477CC" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1B144848" w14:textId="09A477CC" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Quality Performance Disparities Reduction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7425ABD9" w14:textId="05947B92" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="7425ABD9" w14:textId="05947B92" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="643E9ECA" w14:textId="2C5534D5" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="643E9ECA" w14:textId="2C5534D5" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="515E8812" w14:textId="5BD889F9" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="515E8812" w14:textId="5BD889F9" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Additional Measure Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3296E877" w14:textId="1D31F0F2" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="3296E877" w14:textId="1D31F0F2" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Provided additional clarification to general guidance. Added that “stratification may use imputed or other sources of data for race and ethnicity only when self-reported race and ethnicity data are not available.”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6260F379" w14:textId="1FF54570" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="6260F379" w14:textId="1FF54570" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="195CD167" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="195CD167" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19F95658" w14:textId="1F75A525" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="19F95658" w14:textId="1F75A525" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Language Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D7228B7" w14:textId="7F4D2C8B" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="0D7228B7" w14:textId="7F4D2C8B" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F90B78A" w14:textId="4EB2C1DD" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="6F90B78A" w14:textId="4EB2C1DD" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DDE18C7" w14:textId="3AC40E62" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="1DDE18C7" w14:textId="3AC40E62" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Measure Summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C6956A4" w14:textId="0E6889F1" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="6C6956A4" w14:textId="0E6889F1" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Added the word “eligible” to “eligible behavioral health outpatient visits” in Component 2 description.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="202DD54E" w14:textId="5B8088D6" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="202DD54E" w14:textId="5B8088D6" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="7DCE2940" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="7DCE2940" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41EBF4A4" w14:textId="6D0E72F9" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="41EBF4A4" w14:textId="6D0E72F9" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Language Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14150E20" w14:textId="5E5DB69D" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="14150E20" w14:textId="5E5DB69D" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06CB8D3D" w14:textId="4C337E20" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="06CB8D3D" w14:textId="4C337E20" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49F605B2" w14:textId="6E7A6A56" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="49F605B2" w14:textId="6E7A6A56" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Measure Summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E4561C4" w14:textId="694E67D7" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...23 lines deleted...]
-              <w:t>in language services” to “language assistance services”.</w:t>
+          <w:p w14:paraId="7E4561C4" w14:textId="694E67D7" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clarified Component 2, changing “either interpreter services or in language services” to “language assistance services”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46C48FD1" w14:textId="7FF29405" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="46C48FD1" w14:textId="7FF29405" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="394F1F4F" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="394F1F4F" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38252F63" w14:textId="182579C2" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="38252F63" w14:textId="182579C2" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Language Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0597AA4E" w14:textId="70BCB75A" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="0597AA4E" w14:textId="70BCB75A" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>58-59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="266D34CD" w14:textId="12D2FA86" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="266D34CD" w14:textId="12D2FA86" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Policy Update</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="468F545E" w14:textId="42E19FDA" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="468F545E" w14:textId="42E19FDA" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Eligible Population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03A48753" w14:textId="64BE385F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="03A48753" w14:textId="64BE385F" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Added an interim step to the process for identifying eligible events to exclude events that are coded as a CBHC core outpatient services encounter (encounter bundle) occurring with a CBHC provider.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59E82137" w14:textId="70858DF8" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="59E82137" w14:textId="70858DF8" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="28154E0A" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="28154E0A" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AD57168" w14:textId="4EA44DCB" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="1AD57168" w14:textId="4EA44DCB" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Language Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="096C531D" w14:textId="10493167" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="096C531D" w14:textId="10493167" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BBD3915" w14:textId="62F8E8EC" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="1BBD3915" w14:textId="62F8E8EC" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4543A149" w14:textId="020CA1E5" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="4543A149" w14:textId="020CA1E5" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Eligible Population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E8F525F" w14:textId="39AB80D8" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="4E8F525F" w14:textId="39AB80D8" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Removed “pending” and replaced with “</w:t>
             </w:r>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> permission from NCQA”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B57F315" w14:textId="037AB039" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="6B57F315" w14:textId="037AB039" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="2AC39B62" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="2AC39B62" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48E986B0" w14:textId="14C72558" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="48E986B0" w14:textId="14C72558" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Language Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41E0D6D8" w14:textId="36F06202" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="41E0D6D8" w14:textId="36F06202" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="699EEC31" w14:textId="3EECB3AE" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="699EEC31" w14:textId="3EECB3AE" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10D7F7D5" w14:textId="19B5E298" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="10D7F7D5" w14:textId="19B5E298" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Administrative Specification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="484B6CA9" w14:textId="71C2A686" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="484B6CA9" w14:textId="71C2A686" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarified Component 2 description and numerator, changing “either interpreter services or in language services” to “language assistance services”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="109477C6" w14:textId="537B638E" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="109477C6" w14:textId="537B638E" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="26D29B84" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="26D29B84" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="646DB7EF" w14:textId="3FA7289C" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="646DB7EF" w14:textId="3FA7289C" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Language Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60364B33" w14:textId="0ACDC357" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="60364B33" w14:textId="0ACDC357" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DEFDBA4" w14:textId="12CB8BD8" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="1DEFDBA4" w14:textId="12CB8BD8" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15C9DC93" w14:textId="25C08987" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="15C9DC93" w14:textId="25C08987" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Administrative Specification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C1FBD81" w14:textId="6668D263" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="7C1FBD81" w14:textId="6668D263" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>For Component 2 Numerator, addition of “language services documentation system (e.g., vendor logs) as an acceptable source of documentation for language assistance services provided.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68B5F05A" w14:textId="5E5C11B4" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="68B5F05A" w14:textId="5E5C11B4" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="072EB3E2" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="072EB3E2" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55FF777B" w14:textId="0D201C42" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="55FF777B" w14:textId="0D201C42" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="449792E2" w14:textId="23E8B8BD" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="449792E2" w14:textId="23E8B8BD" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05EAC2D8" w14:textId="3203FD4F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="05EAC2D8" w14:textId="3203FD4F" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A418AAC" w14:textId="5E198096" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="1A418AAC" w14:textId="5E198096" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Measure Summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F71B6C8" w14:textId="1366DFE0" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="5F71B6C8" w14:textId="1366DFE0" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Added the word “eligible” to “eligible behavioral health outpatient visits” in Rate 1 description.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="287E0FBE" w14:textId="6CA73EA2" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="287E0FBE" w14:textId="6CA73EA2" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="44D47A27" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="44D47A27" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54A93DBB" w14:textId="671AB7C6" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="54A93DBB" w14:textId="671AB7C6" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BB210B6" w14:textId="07090891" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="7BB210B6" w14:textId="07090891" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="793817E4" w14:textId="009A49CB" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="793817E4" w14:textId="009A49CB" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77F976BE" w14:textId="3A0D9D2E" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="77F976BE" w14:textId="3A0D9D2E" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Measure Summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="384D4D09" w14:textId="3753BC8A" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="384D4D09" w14:textId="3753BC8A" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarified title of Rate 2 to “Accommodation Needs Documented”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08912F69" w14:textId="2274BC5F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="08912F69" w14:textId="2274BC5F" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="48243244" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="48243244" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38458102" w14:textId="736B51DD" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="38458102" w14:textId="736B51DD" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D730D28" w14:textId="773084D1" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="5D730D28" w14:textId="773084D1" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21CC92CC" w14:textId="1B6437BF" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="21CC92CC" w14:textId="1B6437BF" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Policy Update</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="402858BA" w14:textId="6EBB4A90" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="402858BA" w14:textId="6EBB4A90" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Eligible Population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66E0AF62" w14:textId="22286EA6" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="66E0AF62" w14:textId="22286EA6" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Added an interim step to the process for identifying eligible events to exclude events that are coded as a CBHC core outpatient services encounter (encounter bundle) occurring with a CBHC provider.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54B53E4F" w14:textId="0429A55C" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="54B53E4F" w14:textId="0429A55C" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="142F3260" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="142F3260" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A3FBC1D" w14:textId="4CB95FBC" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="1A3FBC1D" w14:textId="4CB95FBC" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A2056BD" w14:textId="7E9A9AAA" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="1A2056BD" w14:textId="7E9A9AAA" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65AC5EF5" w14:textId="0C2C7721" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="65AC5EF5" w14:textId="0C2C7721" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Technical Correction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20C3D617" w14:textId="20E2DAC6" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="20C3D617" w14:textId="20E2DAC6" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Eligible Population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13F8F837" w14:textId="39EF90BB" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="13F8F837" w14:textId="39EF90BB" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Removed Note in “Events” row. Not applicable as MassHealth will identify the eligible population and provide a sample.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="515710E0" w14:textId="3690359E" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="515710E0" w14:textId="3690359E" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="7F02F1B2" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="7F02F1B2" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E8FDE74" w14:textId="5565C683" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="5E8FDE74" w14:textId="5565C683" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5055FF5A" w14:textId="3C7D80CF" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="5055FF5A" w14:textId="3C7D80CF" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E31F92A" w14:textId="35C34A49" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="0E31F92A" w14:textId="35C34A49" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E306F17" w14:textId="20059821" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="2E306F17" w14:textId="20059821" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Eligible Population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13228CFD" w14:textId="11A9FA04" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="13228CFD" w14:textId="11A9FA04" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Removed “pending” and replaced with “</w:t>
             </w:r>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> permission from NCQA”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F879243" w14:textId="40E91EA1" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="2F879243" w14:textId="40E91EA1" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="47AC6DBF" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="47AC6DBF" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0662350F" w14:textId="3CFB16CC" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="0662350F" w14:textId="3CFB16CC" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="009A2492" w14:textId="07A664DB" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="009A2492" w14:textId="07A664DB" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34799748" w14:textId="1577E9BF" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...8 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="34799748" w14:textId="1577E9BF" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Technical  Correction</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37AD7F5F" w14:textId="344F031A" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...14 lines deleted...]
-              <w:t>Definition— Covered Individuals with Self-reported Disability</w:t>
+          <w:p w14:paraId="37AD7F5F" w14:textId="344F031A" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Definition— Covered Individuals with Self-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>reported Disability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15FC392B" w14:textId="5636D78F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...13 lines deleted...]
-              <w:t>Revised ages for each of the six questions to align with the ages listed in the RELD SOGI Data Completeness – Disability Data Completeness measure (under Eligible Population)</w:t>
+          <w:p w14:paraId="15FC392B" w14:textId="5636D78F" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Revised ages for each of the six questions to align with the ages listed in the RELD SOGI Data </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Completeness – Disability Data Completeness measure (under Eligible Population)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0829D3BB" w14:textId="10F85DFF" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0829D3BB" w14:textId="10F85DFF" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="4C690A95" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="4C690A95" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FE722A3" w14:textId="74C7CE2B" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="5FE722A3" w14:textId="74C7CE2B" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4128B62F" w14:textId="303D31DF" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="4128B62F" w14:textId="303D31DF" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51E2034A" w14:textId="36AF015E" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="51E2034A" w14:textId="36AF015E" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66A4FC08" w14:textId="72D44651" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="66A4FC08" w14:textId="72D44651" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Definitions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6265AA0D" w14:textId="549A8317" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="6265AA0D" w14:textId="549A8317" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Added definition for “Covered Individual with Eligibility for MassHealth on the Basis of a Disability”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7139AB2E" w14:textId="46A3F853" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="7139AB2E" w14:textId="46A3F853" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="0CBCCE77" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="0CBCCE77" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="710924B6" w14:textId="42495ABC" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="710924B6" w14:textId="42495ABC" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06D24A10" w14:textId="132ABE48" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="06D24A10" w14:textId="132ABE48" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C7009AD" w14:textId="69D29DC8" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="4C7009AD" w14:textId="69D29DC8" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="012FFEBA" w14:textId="4FFBE263" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="012FFEBA" w14:textId="4FFBE263" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Administration Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="294BE6FC" w14:textId="0D28DCEA" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="294BE6FC" w14:textId="0D28DCEA" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarified title of Rate 2 to “Accommodation Needs Documented”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FE91AFA" w14:textId="73AFB487" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="5FE91AFA" w14:textId="73AFB487" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="6FEEE470" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="6FEEE470" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E1E656C" w14:textId="3ABE8344" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="7E1E656C" w14:textId="3ABE8344" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F25DB7D" w14:textId="39BE94CE" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="6F25DB7D" w14:textId="39BE94CE" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>72-73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A6242F9" w14:textId="5F5F7927" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="1A6242F9" w14:textId="5F5F7927" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Policy Update</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46B007F9" w14:textId="6CB7B098" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="46B007F9" w14:textId="6CB7B098" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Reporting Method</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A2EBA2A" w14:textId="5DFEB8D8" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...25 lines deleted...]
-              <w:t>which MBHV is required to report.</w:t>
+          <w:p w14:paraId="6A2EBA2A" w14:textId="5DFEB8D8" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Changed Reporting Method for Element 2 in which MassHealth provides a sample for which MBHV is required to report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DA8CDE1" w14:textId="1006199A" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...15 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="1DA8CDE1" w14:textId="1006199A" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="0847A84D" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="0847A84D" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33956718" w14:textId="401040F4" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="33956718" w14:textId="401040F4" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05A0D0D3" w14:textId="4A98A635" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="05A0D0D3" w14:textId="4A98A635" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>73-74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0577DE9C" w14:textId="5D2D29BA" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="0577DE9C" w14:textId="5D2D29BA" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Technical Correction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62A3C3BD" w14:textId="28A6A2AF" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="62A3C3BD" w14:textId="28A6A2AF" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PY3-5 Performance Requirements and Assessments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BBBCC73" w14:textId="77777777" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="1BBBCC73" w14:textId="77777777" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Changed due date for Reporting Element 2.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E9F0616" w14:textId="77777777" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...58 lines deleted...]
-          <w:p w14:paraId="3F9904EC" w14:textId="05B93736" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="0E9F0616" w14:textId="77777777" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In PY3: from ‘June 30 2026’ to ‘September 1 2026’.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F9904EC" w14:textId="05B93736" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">In PY4-5: from ‘June 30 following the PY’ to ‘September 1 following the PY’ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C5EB4B6" w14:textId="2D87D574" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="6C5EB4B6" w14:textId="2D87D574" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="4FFA6F65" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="4FFA6F65" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BC24EC2" w14:textId="559050A7" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="7BC24EC2" w14:textId="559050A7" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Patient Experience</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68545DD0" w14:textId="1C730424" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="68545DD0" w14:textId="1C730424" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="079FDFCA" w14:textId="03729B05" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="079FDFCA" w14:textId="03729B05" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B58F917" w14:textId="5EB1BC4C" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="1B58F917" w14:textId="5EB1BC4C" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Administrative Specification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F589D61" w14:textId="63919343" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="3F589D61" w14:textId="63919343" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clarified survey question response choices.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="459A6AA7" w14:textId="62CB6181" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="459A6AA7" w14:textId="62CB6181" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B1BC7" w:rsidRPr="00462816" w14:paraId="3F0747C6" w14:textId="77777777" w:rsidTr="00462816">
+      <w:tr w:rsidR="00C87761" w:rsidRPr="00462816" w14:paraId="3F0747C6" w14:textId="77777777" w:rsidTr="00462816">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="060FD545" w14:textId="15595950" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="060FD545" w14:textId="15595950" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Patient Experience</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28755C42" w14:textId="1FC4187F" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="28755C42" w14:textId="1FC4187F" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39611F8D" w14:textId="40EC9016" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="39611F8D" w14:textId="40EC9016" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Technical Correction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E043A50" w14:textId="4E606E90" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> Information</w:t>
+          <w:p w14:paraId="5E043A50" w14:textId="4E606E90" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00462816">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Additional  Measure Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="633E03F3" w14:textId="647E6A98" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="633E03F3" w14:textId="647E6A98" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Updated question scoring methodology. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D2A68E7" w14:textId="60CC32B7" w:rsidR="004B1BC7" w:rsidRPr="00462816" w:rsidRDefault="004B1BC7" w:rsidP="004B1BC7">
+          <w:p w14:paraId="5D2A68E7" w14:textId="60CC32B7" w:rsidR="00C87761" w:rsidRPr="00462816" w:rsidRDefault="00C87761" w:rsidP="00C87761">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462816">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06/06/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="5A361ACD" w14:textId="6720AE47" w:rsidR="00403F2D" w:rsidRPr="00246D3E" w:rsidRDefault="00403F2D" w:rsidP="00243506">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00403F2D" w:rsidRPr="00246D3E">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="570D9857" w14:textId="77777777" w:rsidR="0027186C" w:rsidRDefault="0027186C" w:rsidP="00246D3E">
+    <w:p w14:paraId="13AB14EC" w14:textId="77777777" w:rsidR="00262842" w:rsidRDefault="00262842" w:rsidP="00246D3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="175957C3" w14:textId="77777777" w:rsidR="0027186C" w:rsidRDefault="0027186C" w:rsidP="00246D3E">
+    <w:p w14:paraId="4A080034" w14:textId="77777777" w:rsidR="00262842" w:rsidRDefault="00262842" w:rsidP="00246D3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="65E43E49" w14:textId="77777777" w:rsidR="0027186C" w:rsidRDefault="0027186C">
+    <w:p w14:paraId="08098579" w14:textId="77777777" w:rsidR="00262842" w:rsidRDefault="00262842">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1135406674"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="08181890" w14:textId="69E47A5D" w:rsidR="00246D3E" w:rsidRDefault="00974633">
+          <w:p w14:paraId="08181890" w14:textId="202F6A09" w:rsidR="00246D3E" w:rsidRDefault="00974633">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
             </w:pPr>
             <w:r>
               <w:t>MBHV QEIP PY3-5 Technical Specifications Change Log</w:t>
             </w:r>
             <w:r w:rsidR="00925654">
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00925654">
               <w:t xml:space="preserve">Updated </w:t>
             </w:r>
-            <w:r w:rsidR="003A134D">
-              <w:t>March</w:t>
+            <w:r w:rsidR="007220C5">
+              <w:t>June</w:t>
             </w:r>
             <w:r w:rsidR="00925654">
               <w:t xml:space="preserve"> 2026               </w:t>
             </w:r>
             <w:r w:rsidR="003A134D">
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="00925654">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00246D3E">
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidR="00246D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00246D3E">
               <w:rPr>
                 <w:b/>
@@ -8451,71 +12670,71 @@
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00246D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AC5B383" w14:textId="77777777" w:rsidR="0027186C" w:rsidRDefault="0027186C" w:rsidP="00246D3E">
+    <w:p w14:paraId="2739D705" w14:textId="77777777" w:rsidR="00262842" w:rsidRDefault="00262842" w:rsidP="00246D3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49F7E7E8" w14:textId="77777777" w:rsidR="0027186C" w:rsidRDefault="0027186C" w:rsidP="00246D3E">
+    <w:p w14:paraId="5A39C200" w14:textId="77777777" w:rsidR="00262842" w:rsidRDefault="00262842" w:rsidP="00246D3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="012C02FA" w14:textId="77777777" w:rsidR="0027186C" w:rsidRDefault="0027186C">
+    <w:p w14:paraId="108A31D1" w14:textId="77777777" w:rsidR="00262842" w:rsidRDefault="00262842">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48BB7F1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF1C6F44"/>
     <w:lvl w:ilvl="0" w:tplc="3E1621BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -8579,181 +12798,191 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="85462267">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="52"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00900E67"/>
     <w:rsid w:val="00002683"/>
     <w:rsid w:val="00002931"/>
     <w:rsid w:val="00010E5A"/>
     <w:rsid w:val="00014BC1"/>
     <w:rsid w:val="00017DF7"/>
     <w:rsid w:val="000201C2"/>
     <w:rsid w:val="000212E1"/>
     <w:rsid w:val="00023251"/>
     <w:rsid w:val="000258CC"/>
     <w:rsid w:val="0002756D"/>
     <w:rsid w:val="00031DF1"/>
     <w:rsid w:val="000327FD"/>
     <w:rsid w:val="0003444D"/>
     <w:rsid w:val="00034DDC"/>
     <w:rsid w:val="00037F29"/>
     <w:rsid w:val="00040A48"/>
     <w:rsid w:val="00054B9A"/>
     <w:rsid w:val="00063810"/>
     <w:rsid w:val="00072B55"/>
+    <w:rsid w:val="00073FBC"/>
     <w:rsid w:val="00084277"/>
     <w:rsid w:val="000A27BC"/>
     <w:rsid w:val="000A3E1F"/>
+    <w:rsid w:val="000A7443"/>
     <w:rsid w:val="000A7DCE"/>
     <w:rsid w:val="000B51AA"/>
+    <w:rsid w:val="000C48B5"/>
     <w:rsid w:val="000D2B42"/>
     <w:rsid w:val="001074DF"/>
     <w:rsid w:val="0012545D"/>
     <w:rsid w:val="00132F52"/>
     <w:rsid w:val="00133DDD"/>
     <w:rsid w:val="001361F0"/>
     <w:rsid w:val="0014096D"/>
     <w:rsid w:val="001452FB"/>
     <w:rsid w:val="00154076"/>
     <w:rsid w:val="001558BF"/>
     <w:rsid w:val="00164C28"/>
     <w:rsid w:val="00172E98"/>
     <w:rsid w:val="001741BC"/>
     <w:rsid w:val="00183693"/>
     <w:rsid w:val="00187DDF"/>
     <w:rsid w:val="001911E2"/>
     <w:rsid w:val="00192CC3"/>
     <w:rsid w:val="00193743"/>
     <w:rsid w:val="001A0148"/>
     <w:rsid w:val="001A5E95"/>
     <w:rsid w:val="001B759E"/>
+    <w:rsid w:val="001D5BC0"/>
     <w:rsid w:val="001E251E"/>
     <w:rsid w:val="001E6D90"/>
     <w:rsid w:val="001E7DEE"/>
     <w:rsid w:val="002030F2"/>
     <w:rsid w:val="00243506"/>
     <w:rsid w:val="00246D3E"/>
     <w:rsid w:val="00247188"/>
     <w:rsid w:val="0025420D"/>
     <w:rsid w:val="00254AA4"/>
     <w:rsid w:val="002604AD"/>
     <w:rsid w:val="002606B4"/>
+    <w:rsid w:val="00260D9E"/>
     <w:rsid w:val="00261AC9"/>
+    <w:rsid w:val="00262842"/>
     <w:rsid w:val="002657E1"/>
     <w:rsid w:val="0027186C"/>
     <w:rsid w:val="002727DA"/>
     <w:rsid w:val="0027414D"/>
     <w:rsid w:val="0027527C"/>
     <w:rsid w:val="002805BD"/>
     <w:rsid w:val="0028696A"/>
     <w:rsid w:val="002A3C7D"/>
     <w:rsid w:val="002B12B2"/>
+    <w:rsid w:val="002B21A1"/>
     <w:rsid w:val="002B736D"/>
     <w:rsid w:val="002C03EC"/>
     <w:rsid w:val="002C36DB"/>
     <w:rsid w:val="002C4109"/>
     <w:rsid w:val="002D1902"/>
     <w:rsid w:val="002D5E91"/>
     <w:rsid w:val="002F4913"/>
     <w:rsid w:val="002F5D40"/>
+    <w:rsid w:val="00300508"/>
     <w:rsid w:val="00301065"/>
     <w:rsid w:val="00302CA9"/>
     <w:rsid w:val="00303FD1"/>
     <w:rsid w:val="00304F0F"/>
     <w:rsid w:val="00306651"/>
     <w:rsid w:val="003149AA"/>
     <w:rsid w:val="00320F9C"/>
     <w:rsid w:val="00324AFB"/>
     <w:rsid w:val="00327F3E"/>
     <w:rsid w:val="00335D7F"/>
     <w:rsid w:val="00335F09"/>
     <w:rsid w:val="0033747F"/>
     <w:rsid w:val="00341FC4"/>
     <w:rsid w:val="0034287B"/>
     <w:rsid w:val="00346F78"/>
     <w:rsid w:val="00350ECC"/>
     <w:rsid w:val="00355273"/>
+    <w:rsid w:val="003619BC"/>
     <w:rsid w:val="003643D2"/>
     <w:rsid w:val="00364FDA"/>
     <w:rsid w:val="003660C7"/>
+    <w:rsid w:val="00376B46"/>
     <w:rsid w:val="00382C48"/>
     <w:rsid w:val="00385DD2"/>
     <w:rsid w:val="00386A15"/>
     <w:rsid w:val="003941B0"/>
     <w:rsid w:val="00394858"/>
     <w:rsid w:val="003A134D"/>
     <w:rsid w:val="003A36ED"/>
     <w:rsid w:val="003A3913"/>
     <w:rsid w:val="003B30D4"/>
     <w:rsid w:val="003B7481"/>
+    <w:rsid w:val="003B75BE"/>
     <w:rsid w:val="003C6EAA"/>
     <w:rsid w:val="003D0E5C"/>
     <w:rsid w:val="003D584E"/>
     <w:rsid w:val="003E0CF7"/>
     <w:rsid w:val="003F74F4"/>
     <w:rsid w:val="00403F2D"/>
     <w:rsid w:val="0041119D"/>
     <w:rsid w:val="004211AF"/>
     <w:rsid w:val="00424CF0"/>
     <w:rsid w:val="00427DB1"/>
     <w:rsid w:val="00436684"/>
     <w:rsid w:val="0044507C"/>
     <w:rsid w:val="00445DB9"/>
     <w:rsid w:val="00451455"/>
     <w:rsid w:val="00453219"/>
     <w:rsid w:val="0045392D"/>
     <w:rsid w:val="00455669"/>
     <w:rsid w:val="004557D2"/>
     <w:rsid w:val="00457372"/>
     <w:rsid w:val="00457BC0"/>
     <w:rsid w:val="00460D13"/>
     <w:rsid w:val="00462816"/>
     <w:rsid w:val="0046489A"/>
     <w:rsid w:val="00467A44"/>
     <w:rsid w:val="0047583E"/>
@@ -8768,316 +12997,348 @@
     <w:rsid w:val="004C5211"/>
     <w:rsid w:val="004E03A3"/>
     <w:rsid w:val="004E3E1D"/>
     <w:rsid w:val="00502865"/>
     <w:rsid w:val="00505DE6"/>
     <w:rsid w:val="005148B0"/>
     <w:rsid w:val="00524158"/>
     <w:rsid w:val="00525323"/>
     <w:rsid w:val="00525731"/>
     <w:rsid w:val="005346F8"/>
     <w:rsid w:val="0053520E"/>
     <w:rsid w:val="00540C98"/>
     <w:rsid w:val="00541475"/>
     <w:rsid w:val="00541CBA"/>
     <w:rsid w:val="005437BD"/>
     <w:rsid w:val="0055740C"/>
     <w:rsid w:val="00561FA5"/>
     <w:rsid w:val="005642CC"/>
     <w:rsid w:val="00565AB4"/>
     <w:rsid w:val="00567324"/>
     <w:rsid w:val="005774C0"/>
     <w:rsid w:val="00580202"/>
     <w:rsid w:val="005852A7"/>
     <w:rsid w:val="0059111C"/>
     <w:rsid w:val="00594DB7"/>
+    <w:rsid w:val="00597C4B"/>
     <w:rsid w:val="005A0B91"/>
     <w:rsid w:val="005A4854"/>
     <w:rsid w:val="005A7621"/>
     <w:rsid w:val="005A7AD2"/>
     <w:rsid w:val="005B39D7"/>
     <w:rsid w:val="005C1DE2"/>
     <w:rsid w:val="005C534E"/>
     <w:rsid w:val="005C616C"/>
     <w:rsid w:val="005C67A4"/>
+    <w:rsid w:val="005E4562"/>
     <w:rsid w:val="005F20DD"/>
     <w:rsid w:val="005F6892"/>
     <w:rsid w:val="00605B8F"/>
     <w:rsid w:val="00611017"/>
     <w:rsid w:val="00614081"/>
     <w:rsid w:val="00614671"/>
+    <w:rsid w:val="0062310E"/>
     <w:rsid w:val="0062349A"/>
     <w:rsid w:val="00627029"/>
     <w:rsid w:val="006362DD"/>
     <w:rsid w:val="006419C4"/>
     <w:rsid w:val="00645A22"/>
     <w:rsid w:val="006463A3"/>
     <w:rsid w:val="006742BB"/>
+    <w:rsid w:val="006764C3"/>
+    <w:rsid w:val="00682C0A"/>
+    <w:rsid w:val="00682E99"/>
     <w:rsid w:val="00690137"/>
     <w:rsid w:val="00693B29"/>
     <w:rsid w:val="006946EE"/>
     <w:rsid w:val="006A1000"/>
     <w:rsid w:val="006B4B7E"/>
     <w:rsid w:val="006B7F88"/>
     <w:rsid w:val="006D0DB3"/>
     <w:rsid w:val="006D440C"/>
     <w:rsid w:val="006E60B8"/>
     <w:rsid w:val="006F6AAB"/>
     <w:rsid w:val="00700CF4"/>
     <w:rsid w:val="00700F4C"/>
     <w:rsid w:val="0070253A"/>
     <w:rsid w:val="00703BC4"/>
     <w:rsid w:val="00703E57"/>
     <w:rsid w:val="0070707F"/>
     <w:rsid w:val="0071105C"/>
     <w:rsid w:val="00720B7A"/>
     <w:rsid w:val="00720E5D"/>
+    <w:rsid w:val="007220C5"/>
     <w:rsid w:val="007326C7"/>
     <w:rsid w:val="007327E1"/>
     <w:rsid w:val="00737CD2"/>
     <w:rsid w:val="00743E9D"/>
     <w:rsid w:val="00760118"/>
     <w:rsid w:val="0076E01C"/>
     <w:rsid w:val="007727D9"/>
     <w:rsid w:val="007745E4"/>
     <w:rsid w:val="00775A59"/>
+    <w:rsid w:val="007773D9"/>
     <w:rsid w:val="00786F9F"/>
     <w:rsid w:val="00796234"/>
     <w:rsid w:val="007B459C"/>
     <w:rsid w:val="007C3027"/>
     <w:rsid w:val="007C7BEF"/>
     <w:rsid w:val="007D292D"/>
     <w:rsid w:val="007D60AF"/>
     <w:rsid w:val="007D7B22"/>
+    <w:rsid w:val="007E1640"/>
     <w:rsid w:val="007E4B9E"/>
     <w:rsid w:val="007E4DBD"/>
     <w:rsid w:val="007F4AA9"/>
     <w:rsid w:val="007F6ADB"/>
+    <w:rsid w:val="00800109"/>
     <w:rsid w:val="00801BE4"/>
     <w:rsid w:val="0080526B"/>
     <w:rsid w:val="0081406A"/>
     <w:rsid w:val="00816474"/>
     <w:rsid w:val="008217BC"/>
     <w:rsid w:val="00823496"/>
     <w:rsid w:val="0082446C"/>
     <w:rsid w:val="00833913"/>
     <w:rsid w:val="008342CC"/>
     <w:rsid w:val="00841088"/>
     <w:rsid w:val="00846B20"/>
     <w:rsid w:val="00851B2F"/>
     <w:rsid w:val="00856C7A"/>
     <w:rsid w:val="0087545A"/>
     <w:rsid w:val="008779F5"/>
     <w:rsid w:val="00880203"/>
     <w:rsid w:val="008816AB"/>
     <w:rsid w:val="00882A45"/>
     <w:rsid w:val="00886338"/>
     <w:rsid w:val="0089138B"/>
     <w:rsid w:val="00897537"/>
     <w:rsid w:val="00897F32"/>
     <w:rsid w:val="008A4667"/>
     <w:rsid w:val="008A47AA"/>
     <w:rsid w:val="008B07A1"/>
+    <w:rsid w:val="008B7631"/>
     <w:rsid w:val="008C0E19"/>
     <w:rsid w:val="008C4592"/>
+    <w:rsid w:val="008D69EE"/>
     <w:rsid w:val="008D6F5C"/>
     <w:rsid w:val="008E4ADD"/>
     <w:rsid w:val="008E53B1"/>
     <w:rsid w:val="008E6BC4"/>
     <w:rsid w:val="00900E67"/>
     <w:rsid w:val="0090412F"/>
     <w:rsid w:val="00905EF1"/>
     <w:rsid w:val="00912E8E"/>
     <w:rsid w:val="00921A83"/>
     <w:rsid w:val="009248F8"/>
     <w:rsid w:val="00925654"/>
     <w:rsid w:val="00925968"/>
     <w:rsid w:val="00932749"/>
     <w:rsid w:val="00940FBE"/>
     <w:rsid w:val="00947E7B"/>
     <w:rsid w:val="0095071F"/>
     <w:rsid w:val="009520F4"/>
     <w:rsid w:val="0095669B"/>
     <w:rsid w:val="00966695"/>
     <w:rsid w:val="009743B0"/>
     <w:rsid w:val="00974633"/>
     <w:rsid w:val="0098115E"/>
     <w:rsid w:val="00982755"/>
+    <w:rsid w:val="00982C8D"/>
     <w:rsid w:val="00985CE8"/>
     <w:rsid w:val="00991298"/>
     <w:rsid w:val="009974A5"/>
     <w:rsid w:val="009A409C"/>
     <w:rsid w:val="009B1863"/>
     <w:rsid w:val="009B292B"/>
     <w:rsid w:val="009C7119"/>
     <w:rsid w:val="009D62D7"/>
     <w:rsid w:val="009D76A8"/>
     <w:rsid w:val="009E2639"/>
     <w:rsid w:val="009E34C5"/>
     <w:rsid w:val="009E4187"/>
     <w:rsid w:val="009E4481"/>
     <w:rsid w:val="009F412F"/>
     <w:rsid w:val="00A01F18"/>
     <w:rsid w:val="00A114AF"/>
     <w:rsid w:val="00A13DED"/>
     <w:rsid w:val="00A1734C"/>
     <w:rsid w:val="00A21005"/>
     <w:rsid w:val="00A24D7E"/>
     <w:rsid w:val="00A27DAF"/>
     <w:rsid w:val="00A306C7"/>
     <w:rsid w:val="00A41C9C"/>
+    <w:rsid w:val="00A46E08"/>
     <w:rsid w:val="00A54584"/>
+    <w:rsid w:val="00A564FF"/>
     <w:rsid w:val="00A617A9"/>
     <w:rsid w:val="00A74566"/>
     <w:rsid w:val="00A75B90"/>
     <w:rsid w:val="00A77A53"/>
     <w:rsid w:val="00A84645"/>
     <w:rsid w:val="00A9299B"/>
     <w:rsid w:val="00AA446E"/>
     <w:rsid w:val="00AA5AF5"/>
     <w:rsid w:val="00AA6663"/>
     <w:rsid w:val="00AB24AB"/>
+    <w:rsid w:val="00AB57BA"/>
     <w:rsid w:val="00AB6EFF"/>
     <w:rsid w:val="00AC09F2"/>
     <w:rsid w:val="00AC4A97"/>
     <w:rsid w:val="00AD4973"/>
     <w:rsid w:val="00AE46FC"/>
     <w:rsid w:val="00AF3C6B"/>
     <w:rsid w:val="00AF469C"/>
     <w:rsid w:val="00B05B34"/>
+    <w:rsid w:val="00B079DE"/>
     <w:rsid w:val="00B13197"/>
+    <w:rsid w:val="00B21242"/>
     <w:rsid w:val="00B22F06"/>
     <w:rsid w:val="00B2642B"/>
     <w:rsid w:val="00B330BC"/>
     <w:rsid w:val="00B35853"/>
     <w:rsid w:val="00B43E9E"/>
+    <w:rsid w:val="00B5698F"/>
     <w:rsid w:val="00B646C1"/>
     <w:rsid w:val="00B6789D"/>
     <w:rsid w:val="00B72B1F"/>
     <w:rsid w:val="00B75291"/>
     <w:rsid w:val="00B82046"/>
+    <w:rsid w:val="00B85B6F"/>
     <w:rsid w:val="00B92389"/>
     <w:rsid w:val="00B96A62"/>
     <w:rsid w:val="00BA073B"/>
     <w:rsid w:val="00BA5BAD"/>
     <w:rsid w:val="00BB47EA"/>
     <w:rsid w:val="00BC3D56"/>
     <w:rsid w:val="00BD5C50"/>
     <w:rsid w:val="00BE04E4"/>
     <w:rsid w:val="00BE05CA"/>
     <w:rsid w:val="00BE08D3"/>
     <w:rsid w:val="00BE150F"/>
     <w:rsid w:val="00BE7520"/>
     <w:rsid w:val="00BF31ED"/>
     <w:rsid w:val="00BF35AF"/>
     <w:rsid w:val="00BF4CC9"/>
+    <w:rsid w:val="00C0656F"/>
     <w:rsid w:val="00C12102"/>
     <w:rsid w:val="00C21FF6"/>
     <w:rsid w:val="00C23F20"/>
     <w:rsid w:val="00C26B39"/>
+    <w:rsid w:val="00C27815"/>
     <w:rsid w:val="00C30AD8"/>
     <w:rsid w:val="00C37A85"/>
     <w:rsid w:val="00C4361F"/>
     <w:rsid w:val="00C54710"/>
     <w:rsid w:val="00C56EF0"/>
     <w:rsid w:val="00C6087B"/>
     <w:rsid w:val="00C622DD"/>
     <w:rsid w:val="00C623C0"/>
     <w:rsid w:val="00C65747"/>
     <w:rsid w:val="00C71A9E"/>
     <w:rsid w:val="00C72710"/>
     <w:rsid w:val="00C7711A"/>
     <w:rsid w:val="00C8042D"/>
     <w:rsid w:val="00C806FD"/>
     <w:rsid w:val="00C8101A"/>
+    <w:rsid w:val="00C87761"/>
     <w:rsid w:val="00CA18E8"/>
     <w:rsid w:val="00CA1D00"/>
     <w:rsid w:val="00CA338A"/>
     <w:rsid w:val="00CA4650"/>
     <w:rsid w:val="00CB07DC"/>
     <w:rsid w:val="00CB6293"/>
     <w:rsid w:val="00CB79F7"/>
     <w:rsid w:val="00CC7E96"/>
     <w:rsid w:val="00CD727F"/>
+    <w:rsid w:val="00CE27C0"/>
     <w:rsid w:val="00CE659F"/>
     <w:rsid w:val="00CE70BD"/>
+    <w:rsid w:val="00CF75CB"/>
     <w:rsid w:val="00D05017"/>
     <w:rsid w:val="00D110E1"/>
     <w:rsid w:val="00D13B1F"/>
     <w:rsid w:val="00D1614E"/>
     <w:rsid w:val="00D16A4C"/>
+    <w:rsid w:val="00D1715E"/>
     <w:rsid w:val="00D27FCA"/>
     <w:rsid w:val="00D32295"/>
     <w:rsid w:val="00D36C94"/>
     <w:rsid w:val="00D378C0"/>
     <w:rsid w:val="00D44292"/>
     <w:rsid w:val="00D447A5"/>
     <w:rsid w:val="00D504AD"/>
     <w:rsid w:val="00D536E8"/>
     <w:rsid w:val="00D61A27"/>
     <w:rsid w:val="00D65BD6"/>
     <w:rsid w:val="00D702AE"/>
     <w:rsid w:val="00D71769"/>
     <w:rsid w:val="00D73255"/>
     <w:rsid w:val="00D74294"/>
     <w:rsid w:val="00DC039A"/>
     <w:rsid w:val="00DD18C1"/>
+    <w:rsid w:val="00DD2D5D"/>
     <w:rsid w:val="00DD36A0"/>
     <w:rsid w:val="00DD49E5"/>
     <w:rsid w:val="00DD4C59"/>
     <w:rsid w:val="00DD5CD0"/>
     <w:rsid w:val="00DD6172"/>
     <w:rsid w:val="00DE6655"/>
     <w:rsid w:val="00DF27DE"/>
     <w:rsid w:val="00E03315"/>
     <w:rsid w:val="00E0425A"/>
     <w:rsid w:val="00E05579"/>
     <w:rsid w:val="00E11539"/>
     <w:rsid w:val="00E14A9E"/>
     <w:rsid w:val="00E20AA2"/>
     <w:rsid w:val="00E27EF7"/>
     <w:rsid w:val="00E40B35"/>
     <w:rsid w:val="00E43096"/>
+    <w:rsid w:val="00E464D9"/>
     <w:rsid w:val="00E52F38"/>
     <w:rsid w:val="00E57EDE"/>
     <w:rsid w:val="00E60DB4"/>
     <w:rsid w:val="00E65126"/>
     <w:rsid w:val="00E90797"/>
     <w:rsid w:val="00E92F5F"/>
     <w:rsid w:val="00E9596D"/>
     <w:rsid w:val="00E95A7E"/>
     <w:rsid w:val="00EA0E1A"/>
+    <w:rsid w:val="00EA6E7D"/>
     <w:rsid w:val="00EA7C28"/>
     <w:rsid w:val="00ED108A"/>
     <w:rsid w:val="00ED3FAE"/>
     <w:rsid w:val="00ED4058"/>
     <w:rsid w:val="00ED420E"/>
+    <w:rsid w:val="00ED75D2"/>
     <w:rsid w:val="00EE45BD"/>
+    <w:rsid w:val="00EE4BD7"/>
     <w:rsid w:val="00EE6AFA"/>
     <w:rsid w:val="00EF48F9"/>
     <w:rsid w:val="00EF6E1D"/>
     <w:rsid w:val="00F0177B"/>
+    <w:rsid w:val="00F04F9F"/>
     <w:rsid w:val="00F11409"/>
     <w:rsid w:val="00F15BE9"/>
     <w:rsid w:val="00F460EC"/>
     <w:rsid w:val="00F46B5E"/>
     <w:rsid w:val="00F63AC4"/>
     <w:rsid w:val="00F72DCE"/>
     <w:rsid w:val="00F7305B"/>
     <w:rsid w:val="00F74E6C"/>
     <w:rsid w:val="00F75D8F"/>
     <w:rsid w:val="00F7706F"/>
     <w:rsid w:val="00F77C2D"/>
     <w:rsid w:val="00F85D52"/>
     <w:rsid w:val="00F92C4E"/>
     <w:rsid w:val="00F93F8A"/>
     <w:rsid w:val="00FA7D63"/>
     <w:rsid w:val="00FB231C"/>
     <w:rsid w:val="00FB5763"/>
     <w:rsid w:val="00FC18DF"/>
     <w:rsid w:val="00FC3A33"/>
     <w:rsid w:val="00FD3F5E"/>
     <w:rsid w:val="00FD5044"/>
     <w:rsid w:val="00FE6B94"/>
     <w:rsid w:val="04B64386"/>
     <w:rsid w:val="05322332"/>
     <w:rsid w:val="0B07DA74"/>
@@ -10531,59 +14792,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="61242466f594be8f8fdb74db1a547f36">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d439deac1ad3846731aaf41a775b7cd7" ns2:_="" ns3:_="">
     <xsd:import namespace="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <xsd:import namespace="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:BriefDescription" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -10764,131 +15016,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ca181a51-b58f-4101-967e-bee951ab042e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <BriefDescription xmlns="ca181a51-b58f-4101-967e-bee951ab042e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5896D854-1F28-4D0D-80A6-735185F33C16}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C2F6250-C6E2-41FB-88DB-34FCA00D1B0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA314F96-88F0-4E91-855E-1B95E5065C78}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285963D1-BBDF-4D7D-99FA-6E5D9BCDEA41}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>6545</Characters>
+  <Pages>8</Pages>
+  <Words>1765</Words>
+  <Characters>10067</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>54</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>83</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7678</CharactersWithSpaces>
+  <CharactersWithSpaces>11809</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Guimaraes, Erica (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000E4AA08DB2E7574BB85FD0D75957E082</vt:lpwstr>