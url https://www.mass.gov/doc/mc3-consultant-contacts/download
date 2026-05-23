--- v0 (2025-10-31)
+++ v1 (2026-05-23)
@@ -1,1895 +1,2225 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="000E1848" w:rsidRPr="00E9533D" w:rsidRDefault="00E9533D" w:rsidP="00E9533D">
+    <w:p w14:paraId="01F043CF" w14:textId="094C4944" w:rsidR="46949358" w:rsidRDefault="46949358" w:rsidP="4B011F2B">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E9533D">
+      <w:r w:rsidRPr="4B011F2B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>MC3 Consultant Contacts</w:t>
+        <w:t>Medically Complex Care Consultation Programs (MC3): Consultant Contacts</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E9533D" w:rsidRDefault="00E9533D" w:rsidP="00E9533D"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="14395" w:type="dxa"/>
-[...3 lines deleted...]
-        </w:tblCellMar>
+        <w:tblW w:w="13096" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1197"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2970"/>
+        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="2625"/>
+        <w:gridCol w:w="2565"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="3795"/>
+        <w:gridCol w:w="1396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E9533D" w:rsidRPr="00E9533D" w:rsidTr="00B814A6">
+      <w:tr w:rsidR="4B011F2B" w14:paraId="59E504CE" w14:textId="77777777" w:rsidTr="1331859D">
         <w:trPr>
-          <w:trHeight w:val="390"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1197" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="EEEEEE"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="2D286B0C" w14:textId="1B1AE6C8" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-              <w:t>Area</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Region</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2018" w:type="dxa"/>
+            <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="EEEEEE"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="29412DDC" w14:textId="1ECD6E8D" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...17 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MC3 Program</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2565" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="EEEEEE"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="7D288FFA" w14:textId="55974F81" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-              <w:t>Mail Address</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2225" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="EEEEEE"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="2B387F78" w14:textId="42EDDC1E" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-              <w:t>MC3 Contact Name</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Contact name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:tcW w:w="3795" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="EEEEEE"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="023BE244" w14:textId="35C1B0B8" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-              <w:t>MC3 Email</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="1396" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="EEEEEE"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="713CD88D" w14:textId="093125D0" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...17 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E9533D" w:rsidRPr="00E9533D" w:rsidTr="00B814A6">
+      <w:tr w:rsidR="4B011F2B" w14:paraId="27632355" w14:textId="77777777" w:rsidTr="1331859D">
         <w:trPr>
-          <w:trHeight w:val="390"/>
+          <w:trHeight w:val="1008"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1197" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...15 lines deleted...]
-              <w:t>Boston</w:t>
+          <w:p w14:paraId="15643577" w14:textId="476C0DB1" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Central</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2018" w:type="dxa"/>
+            <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...15 lines deleted...]
-              <w:t>Thom Boston Metro Early Intervention Program</w:t>
+          <w:p w14:paraId="7EF64860" w14:textId="77777777" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Criterion Valley Early Intervention Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2565" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...15 lines deleted...]
-              <w:t>555 Amory Street</w:t>
+          <w:p w14:paraId="73CFBF87" w14:textId="2FF281C7" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="36"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>300 East Main St</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30050511" w14:textId="0BBBD40F" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="36"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Milford, MA 01757</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2225" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Katrina </w:t>
+          <w:p w14:paraId="73463168" w14:textId="77777777" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kim </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CE2038">
-[...6 lines deleted...]
-              <w:t>Veidins</w:t>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kinz</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:tcW w:w="3795" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...9 lines deleted...]
-              <w:r w:rsidRPr="00CE2038">
+          <w:p w14:paraId="1538047F" w14:textId="1600A3DB" w:rsidR="4B011F2B" w:rsidRDefault="00000000" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId7">
+              <w:r w:rsidR="4B011F2B" w:rsidRPr="4B011F2B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                  <w14:ligatures w14:val="none"/>
+                  <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>kveidins@thomchild.org</w:t>
+                <w:t>kkinz@criterionchild.com</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00E9533D">
-[...4 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r w:rsidR="4B011F2B" w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="1396" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...33 lines deleted...]
-              <w:t>383-6207</w:t>
+          <w:p w14:paraId="422E966F" w14:textId="7C6843E1" w:rsidR="4B011F2B" w:rsidRDefault="513F4F57" w:rsidP="1331859D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="1331859D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>508-498-6983</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E9533D" w:rsidRPr="00E9533D" w:rsidTr="00B814A6">
+      <w:tr w:rsidR="4B011F2B" w14:paraId="19D81252" w14:textId="77777777" w:rsidTr="1331859D">
         <w:trPr>
-          <w:trHeight w:val="390"/>
+          <w:trHeight w:val="1008"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1197" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...15 lines deleted...]
-              <w:t>Central</w:t>
+          <w:p w14:paraId="19A7CEAE" w14:textId="00D99CA0" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Boston Metro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2018" w:type="dxa"/>
+            <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...15 lines deleted...]
-              <w:t>Criterion Valley Early Intervention Program</w:t>
+          <w:p w14:paraId="405AC2A0" w14:textId="2504C495" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Thom Boston Metro Early Intervention Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2565" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...15 lines deleted...]
-              <w:t>300 East Main Street</w:t>
+          <w:p w14:paraId="405AD12D" w14:textId="3CCF7C18" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>555 Amory St</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45DBB315" w14:textId="602CD210" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Jamaica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Plain, MA 02130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2225" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...27 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="28C1E556" w14:textId="4BEAB4B2" w:rsidR="4B011F2B" w:rsidRDefault="201E1699" w:rsidP="1331859D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="1331859D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Meagan Golden</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:tcW w:w="3795" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...9 lines deleted...]
-              <w:r w:rsidRPr="00CE2038">
+          <w:p w14:paraId="407F799C" w14:textId="0FB44B32" w:rsidR="4B011F2B" w:rsidRDefault="00000000" w:rsidP="1331859D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId8">
+              <w:r w:rsidR="201E1699" w:rsidRPr="1331859D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                  <w14:ligatures w14:val="none"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>kkinz@criterionchild.</w:t>
-[...17 lines deleted...]
-                <w:t>om</w:t>
+                <w:t>mgolden@thomchild.org</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00E9533D">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="1396" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...15 lines deleted...]
-              <w:t>508-473-3422, Ext. 322</w:t>
+          <w:p w14:paraId="07B47DE1" w14:textId="4071AA09" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>781-558-8708 (c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E9533D" w:rsidRPr="00E9533D" w:rsidTr="00B814A6">
+      <w:tr w:rsidR="4B011F2B" w14:paraId="255209F3" w14:textId="77777777" w:rsidTr="1331859D">
         <w:trPr>
-          <w:trHeight w:val="390"/>
+          <w:trHeight w:val="1008"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1197" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...15 lines deleted...]
-              <w:t>Metro West</w:t>
+          <w:p w14:paraId="413FEC42" w14:textId="195CD7D3" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metro West </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2018" w:type="dxa"/>
+            <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...15 lines deleted...]
-              <w:t>Aspire Health Alliance (Step One)</w:t>
+          <w:p w14:paraId="3336AD42" w14:textId="77777777" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Step One Early Intervention </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="109290A1" w14:textId="2AEAFA57" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspire Health Alliance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2565" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...15 lines deleted...]
-              <w:t>1501 Washington Street 2nd Floor</w:t>
+          <w:p w14:paraId="02AD6081" w14:textId="5C8F4704" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1501 Washington St</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F82360F" w14:textId="7D75C7F0" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="36"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Braintree, MA 02184</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2225" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...13 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          <w:p w14:paraId="1A015ABF" w14:textId="77777777" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Emily Daggett</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:tcW w:w="3795" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...9 lines deleted...]
-              <w:r w:rsidRPr="00CE2038">
+          <w:p w14:paraId="62BE22C0" w14:textId="58CC4952" w:rsidR="4B011F2B" w:rsidRDefault="00000000" w:rsidP="1331859D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId9">
+              <w:r w:rsidR="710C6AF8" w:rsidRPr="1331859D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                  <w14:ligatures w14:val="none"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>edaggett@aspirehealthalliance.org</w:t>
+                <w:t>edaggett@aspirehcs.org</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00E9533D">
-[...4 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          </w:p>
+          <w:p w14:paraId="183809AD" w14:textId="6141DB0B" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="1331859D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1331859D">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="1396" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...13 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          <w:p w14:paraId="40FD5906" w14:textId="77777777" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>617-689-1853</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E9533D" w:rsidRPr="00E9533D" w:rsidTr="00B814A6">
+      <w:tr w:rsidR="4B011F2B" w14:paraId="7AB5A434" w14:textId="77777777" w:rsidTr="1331859D">
         <w:trPr>
-          <w:trHeight w:val="390"/>
+          <w:trHeight w:val="1008"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1197" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...15 lines deleted...]
-              <w:t>Northeast</w:t>
+          <w:p w14:paraId="587C26B2" w14:textId="6C30E621" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Northeast </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2018" w:type="dxa"/>
+            <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...13 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          <w:p w14:paraId="14081962" w14:textId="5AA1D775" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="36"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Aspire Developmental Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2565" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...13 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          <w:p w14:paraId="4687BAA0" w14:textId="66E1D624" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="36"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>176 Franklin St</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F7A00EA" w14:textId="3CA6F562" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="36"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lynn, MA 01904</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2225" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...15 lines deleted...]
-              <w:t>Jen Jackson</w:t>
+          <w:p w14:paraId="05E683E7" w14:textId="6D81C360" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jen Jackson </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:tcW w:w="3795" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...9 lines deleted...]
-              <w:r w:rsidRPr="00CE2038">
+          <w:p w14:paraId="4CA68A66" w14:textId="727B178B" w:rsidR="4B011F2B" w:rsidRDefault="00000000" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId10">
+              <w:r w:rsidR="4B011F2B" w:rsidRPr="4B011F2B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                  <w14:ligatures w14:val="none"/>
+                  <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>mc3@aspiredevelopmental.org</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00E9533D">
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="1396" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="616810E9" w14:textId="10E4DF76" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="36"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>781- 593-2727</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4106AC64" w14:textId="1429B135" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E9533D" w:rsidRPr="00E9533D" w:rsidTr="00B814A6">
+      <w:tr w:rsidR="4B011F2B" w14:paraId="6FA00E86" w14:textId="77777777" w:rsidTr="1331859D">
         <w:trPr>
-          <w:trHeight w:val="390"/>
+          <w:trHeight w:val="1008"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1197" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F4F2"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...13 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          <w:p w14:paraId="13F7754D" w14:textId="27C0E02D" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Southeast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2018" w:type="dxa"/>
+            <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F4F2"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...13 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          <w:p w14:paraId="61332134" w14:textId="77777777" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Meeting Street Early Intervention Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2565" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F4F2"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> Place</w:t>
+          <w:p w14:paraId="5E5D6C30" w14:textId="014EA33F" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="36"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>543 North Street</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F0C1C8C" w14:textId="6111A79E" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="36"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>New Bedford, MA 02740</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2225" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F4F2"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...13 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          <w:p w14:paraId="1055052F" w14:textId="77777777" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Karin Taylor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:tcW w:w="3795" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F4F2"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...9 lines deleted...]
-              <w:r w:rsidRPr="00CE2038">
+          <w:p w14:paraId="11804532" w14:textId="6CC316A0" w:rsidR="4B011F2B" w:rsidRDefault="00000000" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11">
+              <w:r w:rsidR="4B011F2B" w:rsidRPr="4B011F2B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                  <w14:ligatures w14:val="none"/>
+                  <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>ktaylor@meetingstreet.org</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00E9533D">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="1396" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F4F2"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00E9533D" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...70 lines deleted...]
-              <w:t>774-305-5527</w:t>
+          <w:p w14:paraId="0833D87A" w14:textId="3B7E3B9A" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>774-305-5527 (c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E9533D" w:rsidRPr="00E9533D" w:rsidTr="00B814A6">
+      <w:tr w:rsidR="4B011F2B" w14:paraId="01EB28B5" w14:textId="77777777" w:rsidTr="1331859D">
         <w:trPr>
-          <w:trHeight w:val="390"/>
+          <w:trHeight w:val="1008"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1197" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...15 lines deleted...]
-              <w:t>West</w:t>
+          <w:p w14:paraId="523D1C01" w14:textId="5DDC2732" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4B011F2B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Western</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2018" w:type="dxa"/>
+            <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...13 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+          <w:p w14:paraId="2D694F95" w14:textId="3E4EE657" w:rsidR="4B011F2B" w:rsidRDefault="044AA1BA" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="75047A6A">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Meeting Street Early Intervention Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2565" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...15 lines deleted...]
-              <w:t>543 North Street</w:t>
+          <w:p w14:paraId="060EE130" w14:textId="7A43203F" w:rsidR="4B011F2B" w:rsidRDefault="36256834" w:rsidP="75047A6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="75047A6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="474747"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">543 North Street </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="128DD85E" w14:textId="63992ED6" w:rsidR="4B011F2B" w:rsidRDefault="36256834" w:rsidP="75047A6A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="75047A6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="474747"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="75047A6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="474747"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bedford ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="75047A6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="474747"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ma 02740</w:t>
+            </w:r>
+            <w:r w:rsidR="4B011F2B">
+              <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2225" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...15 lines deleted...]
-              <w:t>Nicole Constantino</w:t>
+          <w:p w14:paraId="66B87BD1" w14:textId="44BC9CBC" w:rsidR="4B011F2B" w:rsidRDefault="6F60D754" w:rsidP="1331859D">
+            <w:r w:rsidRPr="1331859D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kenzie Camara</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:tcW w:w="3795" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRPr="00CE2038" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...9 lines deleted...]
-              <w:r w:rsidRPr="00CE2038">
+          <w:p w14:paraId="36AB337A" w14:textId="48F8E468" w:rsidR="4B011F2B" w:rsidRDefault="00000000" w:rsidP="1331859D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12">
+              <w:r w:rsidR="6F60D754" w:rsidRPr="1331859D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                  <w14:ligatures w14:val="none"/>
+                  <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>ncons</w:t>
-[...17 lines deleted...]
-                <w:t>antino@meetingstreet.org</w:t>
+                <w:t>kcamara@meetingstreet.org</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00E9533D">
-[...7 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="75BD6D62" w14:textId="69E93554" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="1396" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="EAEAEA"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E9533D" w:rsidRDefault="00E9533D" w:rsidP="00B814A6">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Fax: 508-991-8500  </w:t>
+          <w:p w14:paraId="68FB8C9D" w14:textId="26E47400" w:rsidR="4B011F2B" w:rsidRDefault="6F60D754" w:rsidP="1331859D">
+            <w:r w:rsidRPr="1331859D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>774-510-0932</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E9533D" w:rsidRPr="00E9533D" w:rsidRDefault="00E9533D" w:rsidP="00E9533D">
+    <w:p w14:paraId="3C17014B" w14:textId="77E995B7" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E9533D" w:rsidRPr="00E9533D" w:rsidRDefault="00E9533D" w:rsidP="00E9533D"/>
-    <w:sectPr w:rsidR="00E9533D" w:rsidRPr="00E9533D" w:rsidSect="00E9533D">
+    <w:p w14:paraId="48147FB3" w14:textId="443A19CF" w:rsidR="4B011F2B" w:rsidRDefault="4B011F2B" w:rsidP="4B011F2B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D6D4C12" w14:textId="601207A1" w:rsidR="4B011F2B" w:rsidRDefault="681C884F" w:rsidP="4B011F2B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1331859D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Updated:  </w:t>
+      </w:r>
+      <w:r w:rsidR="6892D5FB" w:rsidRPr="1331859D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4/1/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DCD583A" w14:textId="46BE2323" w:rsidR="5E140943" w:rsidRDefault="5E140943" w:rsidP="75047A6A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="75047A6A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="75047A6A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Regions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7898A028" w14:textId="6F7FFD56" w:rsidR="003B79A9" w:rsidRPr="003B79A9" w:rsidRDefault="003B79A9" w:rsidP="4B011F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4B011F2B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Department of Public Health </w:t>
+      </w:r>
+      <w:r w:rsidR="4E75E586" w:rsidRPr="4B011F2B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uses these regions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B011F2B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for statistical, care coordination and administrative purposes. The regions</w:t>
+      </w:r>
+      <w:r w:rsidR="3993F3CE" w:rsidRPr="4B011F2B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B011F2B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Western, Central, Northeast, Metro West, Boston</w:t>
+      </w:r>
+      <w:r w:rsidR="7A2D52DC" w:rsidRPr="4B011F2B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B011F2B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Southeast</w:t>
+      </w:r>
+      <w:r w:rsidR="58F8D8CE" w:rsidRPr="4B011F2B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B011F2B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are based on geographical groupings of cities and towns </w:t>
+      </w:r>
+      <w:r w:rsidR="1ADB0E0C" w:rsidRPr="4B011F2B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the map below: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B011F2B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12451F09" w14:textId="6CFEC0A0" w:rsidR="003B79A9" w:rsidRPr="003B79A9" w:rsidRDefault="003B79A9" w:rsidP="4B011F2B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="724FB879" wp14:editId="7EA6F8AA">
+            <wp:extent cx="6910208" cy="4267200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="764756087" name="Picture 2" descr="Map of the six regions that the Massachusetts Department of Public Health uses for the Medically Complex Care Consultation Programs (MC3) which include the following: Western, Central, Metro West, Boston, Northeast, and Southeast."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6910208" cy="4267200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="2AC8EA82">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753CA15C" w14:textId="6C740D81" w:rsidR="003B79A9" w:rsidRDefault="00000000" w:rsidP="4B011F2B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="003B79A9" w:rsidRPr="4B011F2B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>MassGIS</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="003B79A9" w:rsidRPr="4B011F2B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Data: MA Executive Office of Health &amp; Human Services Regions | Mass.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003B79A9" w:rsidRPr="4B011F2B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="003B79A9" w:rsidSect="00957316">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <int2:observations>
+    <int2:textHash int2:hashCode="U9Xy83C0nYrYFa" int2:id="4nGaj2ue">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="vzobxI6pd9oIJy" int2:id="dyBpZd4w">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
+</int2:intelligence>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="168"/>
+  <w:zoom w:percent="143"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CE2038"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E9533D"/>
+    <w:rsidRoot w:val="00957316"/>
+    <w:rsid w:val="00017C5A"/>
+    <w:rsid w:val="000233BD"/>
+    <w:rsid w:val="0002527C"/>
+    <w:rsid w:val="001241BE"/>
+    <w:rsid w:val="001D1B34"/>
+    <w:rsid w:val="0025578F"/>
+    <w:rsid w:val="002A1177"/>
+    <w:rsid w:val="002E2A2A"/>
+    <w:rsid w:val="002F7417"/>
+    <w:rsid w:val="00313774"/>
+    <w:rsid w:val="00313E83"/>
+    <w:rsid w:val="003817E9"/>
+    <w:rsid w:val="003A4B40"/>
+    <w:rsid w:val="003B79A9"/>
+    <w:rsid w:val="003C2EF6"/>
+    <w:rsid w:val="003E6C05"/>
+    <w:rsid w:val="00405B15"/>
+    <w:rsid w:val="00416562"/>
+    <w:rsid w:val="00513DF7"/>
+    <w:rsid w:val="005A2DED"/>
+    <w:rsid w:val="005D37BA"/>
+    <w:rsid w:val="006B5391"/>
+    <w:rsid w:val="00705297"/>
+    <w:rsid w:val="00751CA4"/>
+    <w:rsid w:val="007814A2"/>
+    <w:rsid w:val="007858DF"/>
+    <w:rsid w:val="007E400A"/>
+    <w:rsid w:val="0081047A"/>
+    <w:rsid w:val="008F1D19"/>
+    <w:rsid w:val="00916C15"/>
+    <w:rsid w:val="0091771C"/>
+    <w:rsid w:val="0092430D"/>
+    <w:rsid w:val="00957316"/>
+    <w:rsid w:val="009B31B6"/>
+    <w:rsid w:val="00A00241"/>
+    <w:rsid w:val="00A556C7"/>
+    <w:rsid w:val="00A70721"/>
+    <w:rsid w:val="00B1684B"/>
+    <w:rsid w:val="00B52E21"/>
+    <w:rsid w:val="00B632E4"/>
+    <w:rsid w:val="00BC4290"/>
+    <w:rsid w:val="00C40F10"/>
+    <w:rsid w:val="00CC31CF"/>
+    <w:rsid w:val="00CE099C"/>
+    <w:rsid w:val="00CF051D"/>
+    <w:rsid w:val="00D54866"/>
+    <w:rsid w:val="00E71385"/>
+    <w:rsid w:val="00E724F0"/>
+    <w:rsid w:val="00E944C2"/>
+    <w:rsid w:val="00EA25C7"/>
+    <w:rsid w:val="00EE0D4A"/>
+    <w:rsid w:val="00F4577F"/>
+    <w:rsid w:val="00F876C2"/>
+    <w:rsid w:val="00FE0CB4"/>
+    <w:rsid w:val="04283B86"/>
+    <w:rsid w:val="0447433D"/>
+    <w:rsid w:val="044AA1BA"/>
+    <w:rsid w:val="05DDCC38"/>
+    <w:rsid w:val="083C8471"/>
+    <w:rsid w:val="0BABC2E4"/>
+    <w:rsid w:val="0D32C167"/>
+    <w:rsid w:val="0F109D6D"/>
+    <w:rsid w:val="0FA772B6"/>
+    <w:rsid w:val="111CA63E"/>
+    <w:rsid w:val="1331859D"/>
+    <w:rsid w:val="14AD95D1"/>
+    <w:rsid w:val="15B66029"/>
+    <w:rsid w:val="1ADB0E0C"/>
+    <w:rsid w:val="1CA0D143"/>
+    <w:rsid w:val="201E1699"/>
+    <w:rsid w:val="20B27833"/>
+    <w:rsid w:val="29CE3489"/>
+    <w:rsid w:val="2AC8EA82"/>
+    <w:rsid w:val="2B24499F"/>
+    <w:rsid w:val="2C1900B1"/>
+    <w:rsid w:val="36256834"/>
+    <w:rsid w:val="38BF16EC"/>
+    <w:rsid w:val="3993F3CE"/>
+    <w:rsid w:val="3EBB9F68"/>
+    <w:rsid w:val="3ED5B271"/>
+    <w:rsid w:val="41C00D72"/>
+    <w:rsid w:val="428BE000"/>
+    <w:rsid w:val="4551086B"/>
+    <w:rsid w:val="46949358"/>
+    <w:rsid w:val="46AB248F"/>
+    <w:rsid w:val="48ADCB16"/>
+    <w:rsid w:val="4B011F2B"/>
+    <w:rsid w:val="4D8D6433"/>
+    <w:rsid w:val="4D942339"/>
+    <w:rsid w:val="4E3A3139"/>
+    <w:rsid w:val="4E75E586"/>
+    <w:rsid w:val="4EA28CEB"/>
+    <w:rsid w:val="51029BF8"/>
+    <w:rsid w:val="513F4F57"/>
+    <w:rsid w:val="51B0EFD8"/>
+    <w:rsid w:val="54DA2621"/>
+    <w:rsid w:val="5638B667"/>
+    <w:rsid w:val="58F8D8CE"/>
+    <w:rsid w:val="5ABE41A3"/>
+    <w:rsid w:val="5B1D6E81"/>
+    <w:rsid w:val="5E140943"/>
+    <w:rsid w:val="600F10D7"/>
+    <w:rsid w:val="60367F96"/>
+    <w:rsid w:val="61CBEE52"/>
+    <w:rsid w:val="63577850"/>
+    <w:rsid w:val="681C884F"/>
+    <w:rsid w:val="6892D5FB"/>
+    <w:rsid w:val="6D9E9F17"/>
+    <w:rsid w:val="6F60D754"/>
+    <w:rsid w:val="710C6AF8"/>
+    <w:rsid w:val="73483086"/>
+    <w:rsid w:val="75047A6A"/>
+    <w:rsid w:val="794B03A5"/>
+    <w:rsid w:val="7A2D52DC"/>
+    <w:rsid w:val="7E61064E"/>
+    <w:rsid w:val="7F8FDBAA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7DFE6419"/>
+  <w14:docId w14:val="3C16CAA0"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{EF6B2D8D-372A-F645-8BDE-381073F73158}"/>
+  <w15:docId w15:val="{CDF40BFE-4EE8-43CF-A95F-94DAF6681AEA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2236,179 +2566,896 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00E9533D"/>
+    <w:rsid w:val="00957316"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00957316"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00957316"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00957316"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00957316"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00957316"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00957316"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00957316"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00957316"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00957316"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00957316"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00957316"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00957316"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00957316"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00957316"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00957316"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00957316"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00957316"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00957316"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00957316"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00957316"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00957316"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00957316"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00957316"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00957316"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00957316"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00957316"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00957316"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00957316"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E9533D"/>
+    <w:rsid w:val="00405B15"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E9533D"/>
+    <w:rsid w:val="00405B15"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...5 lines deleted...]
-    <w:rsid w:val="00E9533D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsonormal">
+    <w:name w:val="x_msonormal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="006B5391"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FB4123"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="289751082">
+    <w:div w:id="24526462">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="26375734">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="101844622">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="282663457">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="632640004">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1969236211">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="47924361">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="410976360">
+    <w:div w:id="518930802">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="846946796">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1212380370">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1461804648">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1510486187">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1600479979">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="47802532">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="83842784">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="520902072">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="586109860">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1926642720">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1681933408">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1858930520">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2088187392">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ktaylor@meetingstreet.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mc3@aspiredevelopmental.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edaggett@aspirehealthalliance.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kkinz@criterionchild.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kveidins@thomchild.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nconstantino@meetingstreet.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mgolden@thomchild.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kkinz@criterionchild.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kcamara@meetingstreet.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ktaylor@meetingstreet.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mc3@aspiredevelopmental.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edaggett@aspirehcs.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/massgis-data-ma-executive-office-of-health-human-services-regions" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2662,59 +3709,406 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="67cbf261-e971-4a38-83b4-d85e273e70b4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="46f7fc10-315f-4884-8231-57a9c90b9c56" xsi:nil="true"/>
+    <DocumentCreated xmlns="67cbf261-e971-4a38-83b4-d85e273e70b4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A59D2FCE26A5CF42B73DB707666E1E83" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b468d2d1d0246585408673ef55543fab">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="67cbf261-e971-4a38-83b4-d85e273e70b4" xmlns:ns3="46f7fc10-315f-4884-8231-57a9c90b9c56" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b6eef24cd629020415fdbc4ec3b44e14" ns2:_="" ns3:_="">
+    <xsd:import namespace="67cbf261-e971-4a38-83b4-d85e273e70b4"/>
+    <xsd:import namespace="46f7fc10-315f-4884-8231-57a9c90b9c56"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentCreated" minOccurs="0"/>
+                <xsd:element ref="ns2:Document_x0020_Created_x003a__x0020_Created" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="67cbf261-e971-4a38-83b4-d85e273e70b4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="DocumentCreated" ma:index="22" nillable="true" ma:displayName="Document Created" ma:format="Dropdown" ma:list="4998fd0a-da04-47ef-86a4-2c79518da0f3" ma:internalName="DocumentCreated" ma:showField="Title">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Document_x0020_Created_x003a__x0020_Created" ma:index="23" nillable="true" ma:displayName="Document Created: Created" ma:format="Dropdown" ma:list="4998fd0a-da04-47ef-86a4-2c79518da0f3" ma:internalName="Document_x0020_Created_x003a__x0020_Created" ma:readOnly="true" ma:showField="Created">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="46f7fc10-315f-4884-8231-57a9c90b9c56" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{bd882662-6e4f-4dc4-a75c-96a86b1e788c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="46f7fc10-315f-4884-8231-57a9c90b9c56">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34879B1A-C501-45A0-92A9-0C1728F8B205}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="67cbf261-e971-4a38-83b4-d85e273e70b4"/>
+    <ds:schemaRef ds:uri="46f7fc10-315f-4884-8231-57a9c90b9c56"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11430619-5D54-40B9-8C3C-01733B42E930}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C22B791F-8B61-4924-860B-3D1FCA991B5E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="67cbf261-e971-4a38-83b4-d85e273e70b4"/>
+    <ds:schemaRef ds:uri="46f7fc10-315f-4884-8231-57a9c90b9c56"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1055</Characters>
+  <Pages>2</Pages>
+  <Words>267</Words>
+  <Characters>1523</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1238</CharactersWithSpaces>
+  <CharactersWithSpaces>1787</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Aynsley Chaneco</dc:creator>
+  <dc:creator>Hartblay, Marian C (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100A59D2FCE26A5CF42B73DB707666E1E83</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>