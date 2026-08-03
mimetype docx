--- v0 (2025-11-03)
+++ v1 (2026-08-03)
@@ -7,5569 +7,5575 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="13248" w:type="dxa"/>
+        <w:tblW w:w="14212" w:type="dxa"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="MCD08 CART Captioner List and Their Rates"/>
+        <w:tblDescription w:val="This table lists out all the CART captioners and CART captioner businesses currently on the MCD08 contract with MCDHH. The first column lists names, the 2nd column indicates if the CART captioner is &quot;doing business as&quot; or d/b/a another company name, the third column indicates each captioner's tier, the 4th column indicates their hourly rate, the 5th column indicates their solo rate for long assignments, the 6th column indicates their years of experience and the final column indicates the anniversary date by which MCDHH determines their years of experience to have begun."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2592"/>
         <w:gridCol w:w="2016"/>
         <w:gridCol w:w="1008"/>
         <w:gridCol w:w="1872"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1440"/>
-        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="2404"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00095313" w:rsidRPr="00AF2FE4" w14:paraId="004D6574" w14:textId="77777777" w:rsidTr="00095313">
+      <w:tr w:rsidR="00095313" w:rsidRPr="00E24312" w14:paraId="004D6574" w14:textId="77777777" w:rsidTr="00E24312">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:tblHeader/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13188" w:type="dxa"/>
+            <w:tcW w:w="14152" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6C0CB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57AC1924" w14:textId="68FA2B5C" w:rsidR="00095313" w:rsidRPr="00095313" w:rsidRDefault="00095313" w:rsidP="00095313">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial Rounded MT Bold" w:eastAsia="Arial Narrow" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial Narrow"/>
+          <w:p w14:paraId="57AC1924" w14:textId="68FA2B5C" w:rsidR="00095313" w:rsidRPr="00E24312" w:rsidRDefault="00095313" w:rsidP="00095313">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201F1E"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Rounded MT Bold" w:eastAsia="Arial Narrow" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial Narrow"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201F1E"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">MCD08 CART CAPTIONERS – Contract Vendors Effective </w:t>
             </w:r>
-            <w:r w:rsidR="00DE653D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Rounded MT Bold" w:eastAsia="Arial Narrow" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial Narrow"/>
+            <w:r w:rsidR="00DE653D" w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201F1E"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
-            <w:r w:rsidR="00006513">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Rounded MT Bold" w:eastAsia="Arial Narrow" w:hAnsi="Arial Rounded MT Bold" w:cs="Arial Narrow"/>
+            <w:r w:rsidR="00006513" w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201F1E"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1, 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00095313" w:rsidRPr="00AF2FE4" w14:paraId="7E3C9D2F" w14:textId="4C017AAD" w:rsidTr="00095313">
+      <w:tr w:rsidR="00095313" w:rsidRPr="00E24312" w14:paraId="7E3C9D2F" w14:textId="4C017AAD" w:rsidTr="00E24312">
         <w:trPr>
           <w:trHeight w:val="864"/>
           <w:tblHeader/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6C0CB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70F94706" w14:textId="0D5AEF79" w:rsidR="00095313" w:rsidRPr="00AF2FE4" w:rsidRDefault="00095313" w:rsidP="00F96B55">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:p w14:paraId="70F94706" w14:textId="0D5AEF79" w:rsidR="00095313" w:rsidRPr="00E24312" w:rsidRDefault="00095313" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201F1E"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201F1E"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>CART Captioner Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6C0CB"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CF36826" w14:textId="16AEC0E3" w:rsidR="00095313" w:rsidRPr="00AF2FE4" w:rsidRDefault="00095313" w:rsidP="00F96B55">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:p w14:paraId="2CF36826" w14:textId="0F42C257" w:rsidR="00095313" w:rsidRPr="00E24312" w:rsidRDefault="00095313" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>d/b/a</w:t>
             </w:r>
-          </w:p>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+            <w:r w:rsidR="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="201F1E"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (doing business as)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6C0CB"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50833587" w14:textId="45D5787F" w:rsidR="00095313" w:rsidRPr="00E24312" w:rsidRDefault="00095313" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201F1E"/>
-                <w:sz w:val="20"/>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201F1E"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rate Tier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6C0CB"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29E2E972" w14:textId="70EBE1F2" w:rsidR="00095313" w:rsidRPr="00E24312" w:rsidRDefault="00095313" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201F1E"/>
-                <w:sz w:val="20"/>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201F1E"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rate Effective Date [and Comments]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6C0CB"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A94EB0" w14:textId="5D6FECF9" w:rsidR="00095313" w:rsidRPr="00E24312" w:rsidRDefault="00095313" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201F1E"/>
-                <w:sz w:val="20"/>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201F1E"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hourly Rate Standard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6C0CB"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CBFC632" w14:textId="6CB28E04" w:rsidR="00095313" w:rsidRPr="00E24312" w:rsidRDefault="00095313" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201F1E"/>
-                <w:sz w:val="20"/>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201F1E"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hourly Rate Long Solo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6C0CB"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E38ED81" w14:textId="77777777" w:rsidR="00095313" w:rsidRPr="00E24312" w:rsidRDefault="00095313" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201F1E"/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201F1E"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Years’</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55E3168B" w14:textId="135B5D8F" w:rsidR="00095313" w:rsidRPr="00E24312" w:rsidRDefault="00095313" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201F1E"/>
-                <w:sz w:val="20"/>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201F1E"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Experience</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6C0CB"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6248B0AB" w14:textId="2558BD91" w:rsidR="00095313" w:rsidRPr="00E24312" w:rsidRDefault="00E24312" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201F1E"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Anniv. Date Years’ Experi-ence</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Anniversary</w:t>
+            </w:r>
+            <w:r w:rsidR="00095313" w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Date Years’ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Experience</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95420" w:rsidRPr="00343ACD" w14:paraId="719A5E3B" w14:textId="77777777" w:rsidTr="00095313">
+      <w:tr w:rsidR="00E95420" w:rsidRPr="00E24312" w14:paraId="719A5E3B" w14:textId="77777777" w:rsidTr="00E24312">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="219AF1A3" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="219AF1A3" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>[CART Captioning Business]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5034BA47" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:p w14:paraId="5034BA47" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>HRI CART Excellence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DB1177B" w14:textId="0E40376F" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1DB1177B" w14:textId="0E40376F" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00B267D4">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00B267D4" w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D65A931" w14:textId="2A3FB8AA" w:rsidR="00E95420" w:rsidRPr="00B267D4" w:rsidRDefault="00E95420" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4D65A931" w14:textId="2A3FB8AA" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7/1/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CAAE87A" w14:textId="561874BE" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5CAAE87A" w14:textId="561874BE" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="203926C7" w14:textId="4DF770AC" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="203926C7" w14:textId="4DF770AC" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$234</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B916BF8" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+          <w:p w14:paraId="4B916BF8" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E7F478" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>July 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95420" w:rsidRPr="00343ACD" w14:paraId="63DBCA09" w14:textId="77777777" w:rsidTr="00095313">
+      <w:tr w:rsidR="00E95420" w:rsidRPr="00E24312" w14:paraId="63DBCA09" w14:textId="77777777" w:rsidTr="00E24312">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A1DF7F1" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00714492">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4A1DF7F1" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00714492">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Deming, Shelley</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7ABDB1CA" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00714492">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7ABDB1CA" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00714492">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A5A7909" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00714492">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5A5A7909" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00714492">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE2226A" w14:textId="77777777" w:rsidR="00E95420" w:rsidRDefault="00E95420" w:rsidP="00714492">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5BE2226A" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00714492">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7/1/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D4F15AD" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00714492">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0D4F15AD" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00714492">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DFF472B" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00714492">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2DFF472B" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00714492">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$209</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="355A14BD" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00714492">
+          <w:p w14:paraId="355A14BD" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00714492">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BDA6183" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00714492">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>July 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95420" w:rsidRPr="00343ACD" w14:paraId="4ED00C47" w14:textId="77777777" w:rsidTr="00095313">
+      <w:tr w:rsidR="00E95420" w:rsidRPr="00E24312" w14:paraId="4ED00C47" w14:textId="77777777" w:rsidTr="00E24312">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01E2A73F" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="01E2A73F" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dwyer, Kathleen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F36C58B" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6F36C58B" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23456567" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="23456567" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="384FED38" w14:textId="77777777" w:rsidR="00E95420" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="384FED38" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7/1/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D4C5E26" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6D4C5E26" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$129</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25C4CBB8" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="25C4CBB8" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$215</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09C82BB0" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+          <w:p w14:paraId="09C82BB0" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F40AA3F" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>July 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95420" w:rsidRPr="00343ACD" w14:paraId="5B9A30A4" w14:textId="77777777" w:rsidTr="00095313">
+      <w:tr w:rsidR="00E95420" w:rsidRPr="00E24312" w14:paraId="5B9A30A4" w14:textId="77777777" w:rsidTr="00E24312">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E73CE05" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1E73CE05" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Farrell, Stefanie L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BB36191" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5BB36191" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB2EA05" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0BB2EA05" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69C87C55" w14:textId="77777777" w:rsidR="00E95420" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="69C87C55" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7/1/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B56C3C3" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4B56C3C3" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA0E57B" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5AA0E57B" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$234</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6990911F" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+          <w:p w14:paraId="6990911F" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...53 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1C529D" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>July 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95420" w:rsidRPr="00343ACD" w14:paraId="1A96C4A9" w14:textId="77777777" w:rsidTr="00095313">
+      <w:tr w:rsidR="00E95420" w:rsidRPr="00E24312" w14:paraId="1A96C4A9" w14:textId="77777777" w:rsidTr="00E24312">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4548FB17" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4548FB17" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Harrison, Linda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BD57055" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1BD57055" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66433196" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="66433196" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD236FC" w14:textId="77777777" w:rsidR="00E95420" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3AD236FC" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7/1/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D94462D" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2D94462D" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$129</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C550404" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2C550404" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$222</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5487D4DC" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+          <w:p w14:paraId="5487D4DC" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
-[...24 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79FDD9BB" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>July 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95420" w:rsidRPr="00343ACD" w14:paraId="5E6E63F0" w14:textId="77777777" w:rsidTr="00095313">
+      <w:tr w:rsidR="00E95420" w:rsidRPr="00E24312" w14:paraId="5E6E63F0" w14:textId="77777777" w:rsidTr="00E24312">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25034643" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="25034643" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Knapp, Deborah A.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09AB3B08" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="09AB3B08" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09044859" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="09044859" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="045838C8" w14:textId="77777777" w:rsidR="00E95420" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="045838C8" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7/1/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4786F7D8" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4786F7D8" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FDEF33C" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1FDEF33C" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$228</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47260F80" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+          <w:p w14:paraId="47260F80" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2D7F03" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>July 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95420" w:rsidRPr="00343ACD" w14:paraId="32DA8B49" w14:textId="77777777" w:rsidTr="00095313">
+      <w:tr w:rsidR="00E95420" w:rsidRPr="00E24312" w14:paraId="32DA8B49" w14:textId="77777777" w:rsidTr="00E24312">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BFCE3D3" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4BFCE3D3" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Leviton, Mona</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FBCF63C" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3FBCF63C" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F3F3ACE" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4F3F3ACE" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47BFD6F7" w14:textId="77777777" w:rsidR="00E95420" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="47BFD6F7" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7/1/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25A68B50" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="25A68B50" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="013B3DC7" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="013B3DC7" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$228</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58BDBA3B" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+          <w:p w14:paraId="58BDBA3B" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="019E5975" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>July 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95420" w:rsidRPr="00343ACD" w14:paraId="52142E25" w14:textId="77777777" w:rsidTr="00095313">
+      <w:tr w:rsidR="00E95420" w:rsidRPr="00E24312" w14:paraId="52142E25" w14:textId="77777777" w:rsidTr="00E24312">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="051E48B0" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="051E48B0" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Nihan-Demeule, Lisa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75D74CC2" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="75D74CC2" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FA8953D" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5FA8953D" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="617236D3" w14:textId="77777777" w:rsidR="00E95420" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="617236D3" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7/1/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75AE2B8B" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="75AE2B8B" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35C96D1B" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="35C96D1B" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$228</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B6B7729" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+          <w:p w14:paraId="0B6B7729" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C704E9" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>July 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95420" w:rsidRPr="00343ACD" w14:paraId="5076EFB7" w14:textId="77777777" w:rsidTr="00095313">
+      <w:tr w:rsidR="00E95420" w:rsidRPr="00E24312" w14:paraId="5076EFB7" w14:textId="77777777" w:rsidTr="00E24312">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3B1090" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6B3B1090" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Remillard, Jill</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53F75D52" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="53F75D52" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53C3FA1D" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="53C3FA1D" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="205F16E2" w14:textId="77777777" w:rsidR="00E95420" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="205F16E2" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7/1/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AFDA89A" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7AFDA89A" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="703A073D" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="703A073D" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$225</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D34B38E" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+          <w:p w14:paraId="7D34B38E" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D94D4A" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>July 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95420" w:rsidRPr="00343ACD" w14:paraId="496ED211" w14:textId="77777777" w:rsidTr="00095313">
+      <w:tr w:rsidR="00E95420" w:rsidRPr="00E24312" w14:paraId="496ED211" w14:textId="77777777" w:rsidTr="00E24312">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD72588" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7DD72588" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Speed, Megan L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41C7BB62" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="41C7BB62" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="266C6483" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="266C6483" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2758BB20" w14:textId="77777777" w:rsidR="00E95420" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2758BB20" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7/1/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="120F83AF" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="120F83AF" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="783B87DE" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="783B87DE" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$216</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ED851CD" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00343ACD" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+          <w:p w14:paraId="1ED851CD" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC6EC94" w14:textId="77777777" w:rsidR="00E95420" w:rsidRPr="00E24312" w:rsidRDefault="00E95420" w:rsidP="00F96B55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>July 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B267D4" w:rsidRPr="00343ACD" w14:paraId="470215CB" w14:textId="77777777" w:rsidTr="00095313">
+      <w:tr w:rsidR="00B267D4" w:rsidRPr="00E24312" w14:paraId="470215CB" w14:textId="77777777" w:rsidTr="00E24312">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54663274" w14:textId="13C210A3" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:p w14:paraId="54663274" w14:textId="13C210A3" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Turner, Rossolyn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FAA6946" w14:textId="1E0C47B0" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6FAA6946" w14:textId="1E0C47B0" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Playback Communications, LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77959A29" w14:textId="0F8440A4" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...35 lines deleted...]
-              <w:t>B</w:t>
+          <w:p w14:paraId="77959A29" w14:textId="0F8440A4" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A/B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4148214A" w14:textId="73BC4005" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4148214A" w14:textId="73BC4005" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8/24/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0731DA3F" w14:textId="27567B87" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0731DA3F" w14:textId="27567B87" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E8E4582" w14:textId="79575AE2" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1E8E4582" w14:textId="79575AE2" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$228</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="530D3C8E" w14:textId="28B0BABD" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="530D3C8E" w14:textId="28B0BABD" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD8F37F" w14:textId="7FBD944B" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>August 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B267D4" w:rsidRPr="00343ACD" w14:paraId="78425750" w14:textId="77777777" w:rsidTr="00095313">
+      <w:tr w:rsidR="00B267D4" w:rsidRPr="00E24312" w14:paraId="78425750" w14:textId="77777777" w:rsidTr="00E24312">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7DAA05" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:p w14:paraId="3B7DAA05" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="242424"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ukura, Tracy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF06578" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5EF06578" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TJ Steno Captioning, LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47719CC3" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="47719CC3" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C97BB74" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6C97BB74" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7/1/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13FF5072" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="13FF5072" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44BDF044" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="44BDF044" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$234</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45B74C26" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="45B74C26" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F139C7" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>July 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B267D4" w:rsidRPr="00343ACD" w14:paraId="625D012F" w14:textId="77777777" w:rsidTr="00095313">
+      <w:tr w:rsidR="00B267D4" w:rsidRPr="00E24312" w14:paraId="625D012F" w14:textId="77777777" w:rsidTr="00E24312">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="241C97F8" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="241C97F8" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Viera, Sherri A.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77FEBAF7" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="77FEBAF7" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02578694" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="02578694" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72D27E28" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="72D27E28" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7/1/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="103EACB0" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="103EACB0" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F73928F" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4F73928F" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FCA61C0" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="1FCA61C0" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3214C882" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>July 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B267D4" w:rsidRPr="00343ACD" w14:paraId="22BD9ADD" w14:textId="77777777" w:rsidTr="00095313">
+      <w:tr w:rsidR="00B267D4" w:rsidRPr="00E24312" w14:paraId="22BD9ADD" w14:textId="77777777" w:rsidTr="00E24312">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25035FBD" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="25035FBD" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Welch, Dana U.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D7C8C36" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:p w14:paraId="0D7C8C36" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Accurate Realtime Reporting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E1BB015" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7E1BB015" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="073F05E0" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="073F05E0" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7/1/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17D119C0" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="17D119C0" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$129</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD59724" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4BD59724" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$222</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C14295A" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="5C14295A" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C834368" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>July 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B267D4" w:rsidRPr="00343ACD" w14:paraId="6C6142AC" w14:textId="77777777" w:rsidTr="00095313">
+      <w:tr w:rsidR="00B267D4" w:rsidRPr="00E24312" w14:paraId="6C6142AC" w14:textId="77777777" w:rsidTr="00E24312">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EEADEF5" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5EEADEF5" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Zelinski, Catherine L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73785290" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="73785290" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A045E4A" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6A045E4A" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44A22003" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="44A22003" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7/1/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB2F8D8" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1AB2F8D8" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F014392" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5F014392" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$228</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E8A0E5B" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="4E8A0E5B" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21559C7E" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24312">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>July 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B267D4" w:rsidRPr="00343ACD" w14:paraId="4EA4B683" w14:textId="77777777" w:rsidTr="00095313">
+      <w:tr w:rsidR="00B267D4" w:rsidRPr="00E24312" w14:paraId="4EA4B683" w14:textId="77777777" w:rsidTr="00E24312">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="668DC0E6" w14:textId="2E759C38" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="668DC0E6" w14:textId="2E759C38" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="672E2E77" w14:textId="3CAF5C52" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:p w14:paraId="672E2E77" w14:textId="3CAF5C52" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69930952" w14:textId="16699260" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:p w14:paraId="69930952" w14:textId="16699260" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FBF6E28" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7FBF6E28" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48D97045" w14:textId="346AC975" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="48D97045" w14:textId="346AC975" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58B4ECF8" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="58B4ECF8" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51F8A259" w14:textId="25DCC6D0" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="51F8A259" w14:textId="25DCC6D0" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...27 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F5F7E9" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B267D4" w14:paraId="2F234CD1" w14:textId="77777777" w:rsidTr="00095313">
+      <w:tr w:rsidR="00B267D4" w:rsidRPr="00E24312" w14:paraId="2F234CD1" w14:textId="77777777" w:rsidTr="00E24312">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="547FF5D3" w14:textId="59B1228A" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="547FF5D3" w14:textId="59B1228A" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72BFB40F" w14:textId="277C7B3B" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="72BFB40F" w14:textId="277C7B3B" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="167CCEAD" w14:textId="4780ACEA" w:rsidR="00B267D4" w:rsidRPr="00343ACD" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="167CCEAD" w14:textId="4780ACEA" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78184D17" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="78184D17" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF1B190" w14:textId="6DF200DF" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="6DF1B190" w14:textId="6DF200DF" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C14CD0E" w14:textId="21B093AD" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="0C14CD0E" w14:textId="21B093AD" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="681EE2D2" w14:textId="0665C296" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="681EE2D2" w14:textId="0665C296" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="37D8AFBC" w14:textId="3CD43787" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D8AFBC" w14:textId="3CD43787" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B267D4" w14:paraId="011C5056" w14:textId="77777777" w:rsidTr="00095313">
+      <w:tr w:rsidR="00B267D4" w:rsidRPr="00E24312" w14:paraId="011C5056" w14:textId="77777777" w:rsidTr="00E24312">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5071BF41" w14:textId="2F5AB4DB" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="5071BF41" w14:textId="2F5AB4DB" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="477ACC52" w14:textId="2E15BA51" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="477ACC52" w14:textId="2E15BA51" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CADFF18" w14:textId="2B32435F" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="3CADFF18" w14:textId="2B32435F" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA1EDF6" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="0EA1EDF6" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE5720A" w14:textId="575262B7" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="3DE5720A" w14:textId="575262B7" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="283F1A8B" w14:textId="52581ED7" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="283F1A8B" w14:textId="52581ED7" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1C9EAB" w14:textId="0BFE81B2" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="1E1C9EAB" w14:textId="0BFE81B2" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="476C62CA" w14:textId="342E35A8" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="476C62CA" w14:textId="342E35A8" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B267D4" w14:paraId="29F3E166" w14:textId="77777777" w:rsidTr="00095313">
+      <w:tr w:rsidR="00B267D4" w:rsidRPr="00E24312" w14:paraId="29F3E166" w14:textId="77777777" w:rsidTr="00E24312">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F84D233" w14:textId="053E8401" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="7F84D233" w14:textId="053E8401" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31ED2FA4" w14:textId="6584AB63" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="31ED2FA4" w14:textId="6584AB63" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A3A0F49" w14:textId="5084186A" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="2A3A0F49" w14:textId="5084186A" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32C77F5C" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="32C77F5C" w14:textId="77777777" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="618D7427" w14:textId="7532A3EC" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="618D7427" w14:textId="7532A3EC" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E96C7B7" w14:textId="3BAE4B09" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="6E96C7B7" w14:textId="3BAE4B09" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D087385" w14:textId="47AE351C" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+          <w:p w14:paraId="2D087385" w14:textId="47AE351C" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="7D7E1310" w14:textId="314B8D06" w:rsidR="00B267D4" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2359" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7E1310" w14:textId="314B8D06" w:rsidR="00B267D4" w:rsidRPr="00E24312" w:rsidRDefault="00B267D4" w:rsidP="00B267D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="201F1E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E50A934" w14:textId="4F365966" w:rsidR="552CB4D1" w:rsidRDefault="552CB4D1" w:rsidP="0034059F">
+    <w:p w14:paraId="6E50A934" w14:textId="4F365966" w:rsidR="552CB4D1" w:rsidRPr="00E24312" w:rsidRDefault="552CB4D1" w:rsidP="0034059F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="552CB4D1" w:rsidSect="008B1B6A">
+    <w:sectPr w:rsidR="552CB4D1" w:rsidRPr="00E24312" w:rsidSect="008B1B6A">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="1008" w:right="864" w:bottom="720" w:left="864" w:header="432" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EFAB9DE" w14:textId="77777777" w:rsidR="00684A63" w:rsidRDefault="00684A63" w:rsidP="004A5809">
+    <w:p w14:paraId="4ECAB756" w14:textId="77777777" w:rsidR="007A7449" w:rsidRDefault="007A7449" w:rsidP="004A5809">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="081DD014" w14:textId="77777777" w:rsidR="00684A63" w:rsidRDefault="00684A63" w:rsidP="004A5809">
+    <w:p w14:paraId="575CF10A" w14:textId="77777777" w:rsidR="007A7449" w:rsidRDefault="007A7449" w:rsidP="004A5809">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="544A3B54" w14:textId="77777777" w:rsidR="00684A63" w:rsidRDefault="00684A63">
+    <w:p w14:paraId="14970B76" w14:textId="77777777" w:rsidR="007A7449" w:rsidRDefault="007A7449">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D5171AD" w14:textId="3F59C140" w:rsidR="008413C0" w:rsidRDefault="008413C0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F1B6E62" w14:textId="77777777" w:rsidR="00684A63" w:rsidRDefault="00684A63" w:rsidP="004A5809">
+    <w:p w14:paraId="59FB042D" w14:textId="77777777" w:rsidR="007A7449" w:rsidRDefault="007A7449" w:rsidP="004A5809">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EB1847C" w14:textId="77777777" w:rsidR="00684A63" w:rsidRDefault="00684A63" w:rsidP="004A5809">
+    <w:p w14:paraId="4F02D124" w14:textId="77777777" w:rsidR="007A7449" w:rsidRDefault="007A7449" w:rsidP="004A5809">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="40A633F6" w14:textId="77777777" w:rsidR="00684A63" w:rsidRDefault="00684A63">
+    <w:p w14:paraId="34C0CE70" w14:textId="77777777" w:rsidR="007A7449" w:rsidRDefault="007A7449">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21FCE363" w14:textId="77777777" w:rsidR="004A5809" w:rsidRDefault="004A5809">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048637CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35CC308C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5762,52 +5768,53 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9482E32A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="523784118">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1213231472">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007625EE"/>
@@ -5912,76 +5919,78 @@
     <w:rsid w:val="004F2BF3"/>
     <w:rsid w:val="004F6CB1"/>
     <w:rsid w:val="00526EA0"/>
     <w:rsid w:val="00527EF9"/>
     <w:rsid w:val="00541E12"/>
     <w:rsid w:val="005500FE"/>
     <w:rsid w:val="005675D6"/>
     <w:rsid w:val="00576C84"/>
     <w:rsid w:val="00592CBA"/>
     <w:rsid w:val="005A192C"/>
     <w:rsid w:val="005A2633"/>
     <w:rsid w:val="005C1D04"/>
     <w:rsid w:val="005D3C4C"/>
     <w:rsid w:val="005D7198"/>
     <w:rsid w:val="005E49B5"/>
     <w:rsid w:val="005F001B"/>
     <w:rsid w:val="005F2FFF"/>
     <w:rsid w:val="005F70F1"/>
     <w:rsid w:val="00611CAA"/>
     <w:rsid w:val="00615079"/>
     <w:rsid w:val="00627920"/>
     <w:rsid w:val="00643A13"/>
     <w:rsid w:val="00644301"/>
     <w:rsid w:val="00655CD2"/>
     <w:rsid w:val="00656B0E"/>
+    <w:rsid w:val="0066254F"/>
     <w:rsid w:val="00683ABB"/>
     <w:rsid w:val="00684A63"/>
     <w:rsid w:val="006856F8"/>
     <w:rsid w:val="00692C83"/>
     <w:rsid w:val="006B055E"/>
     <w:rsid w:val="006C04D0"/>
     <w:rsid w:val="006C0F9F"/>
     <w:rsid w:val="006C55FC"/>
     <w:rsid w:val="006D2C7D"/>
     <w:rsid w:val="006D2EDA"/>
     <w:rsid w:val="006D30A0"/>
     <w:rsid w:val="006D638C"/>
     <w:rsid w:val="006E540E"/>
     <w:rsid w:val="0071043C"/>
     <w:rsid w:val="00712EBF"/>
     <w:rsid w:val="00714492"/>
     <w:rsid w:val="00725FED"/>
     <w:rsid w:val="00734927"/>
     <w:rsid w:val="00735A1D"/>
     <w:rsid w:val="007369E5"/>
     <w:rsid w:val="007400CC"/>
     <w:rsid w:val="00745D8A"/>
     <w:rsid w:val="007625EE"/>
     <w:rsid w:val="00762A03"/>
     <w:rsid w:val="007736D5"/>
     <w:rsid w:val="007A596D"/>
+    <w:rsid w:val="007A7449"/>
     <w:rsid w:val="007C23FF"/>
     <w:rsid w:val="007C7ACE"/>
     <w:rsid w:val="007D239C"/>
     <w:rsid w:val="007D3510"/>
     <w:rsid w:val="007E2A43"/>
     <w:rsid w:val="008111FA"/>
     <w:rsid w:val="00826BDF"/>
     <w:rsid w:val="0083EF4C"/>
     <w:rsid w:val="008413C0"/>
     <w:rsid w:val="00847F22"/>
     <w:rsid w:val="00860373"/>
     <w:rsid w:val="00873B69"/>
     <w:rsid w:val="00882A89"/>
     <w:rsid w:val="00884986"/>
     <w:rsid w:val="008863D0"/>
     <w:rsid w:val="00886752"/>
     <w:rsid w:val="00894EC1"/>
     <w:rsid w:val="00896AF6"/>
     <w:rsid w:val="008B1B6A"/>
     <w:rsid w:val="008B2545"/>
     <w:rsid w:val="008C4CBF"/>
     <w:rsid w:val="008D20B3"/>
     <w:rsid w:val="008D6C86"/>
     <w:rsid w:val="008F3851"/>
     <w:rsid w:val="009006EB"/>
@@ -6035,108 +6044,111 @@
     <w:rsid w:val="00B267D4"/>
     <w:rsid w:val="00B436B6"/>
     <w:rsid w:val="00B519E9"/>
     <w:rsid w:val="00B55D8B"/>
     <w:rsid w:val="00B7038A"/>
     <w:rsid w:val="00B83559"/>
     <w:rsid w:val="00B84977"/>
     <w:rsid w:val="00B87D84"/>
     <w:rsid w:val="00BA738D"/>
     <w:rsid w:val="00BD7221"/>
     <w:rsid w:val="00BE5142"/>
     <w:rsid w:val="00BF4D7F"/>
     <w:rsid w:val="00BF7CC4"/>
     <w:rsid w:val="00C07251"/>
     <w:rsid w:val="00C11FB8"/>
     <w:rsid w:val="00C13E81"/>
     <w:rsid w:val="00C22AC6"/>
     <w:rsid w:val="00C24A49"/>
     <w:rsid w:val="00C4220A"/>
     <w:rsid w:val="00C46D70"/>
     <w:rsid w:val="00C52EF3"/>
     <w:rsid w:val="00C566D6"/>
     <w:rsid w:val="00C73965"/>
     <w:rsid w:val="00C80FAC"/>
     <w:rsid w:val="00C92652"/>
+    <w:rsid w:val="00CA03BB"/>
     <w:rsid w:val="00CC0479"/>
     <w:rsid w:val="00CC4756"/>
     <w:rsid w:val="00CC5ECF"/>
     <w:rsid w:val="00CD0B41"/>
     <w:rsid w:val="00CD510C"/>
     <w:rsid w:val="00CE0A1E"/>
     <w:rsid w:val="00CF3939"/>
     <w:rsid w:val="00CF4A3F"/>
     <w:rsid w:val="00D02BEE"/>
     <w:rsid w:val="00D03626"/>
     <w:rsid w:val="00D30B5B"/>
     <w:rsid w:val="00D3758C"/>
     <w:rsid w:val="00D37A7A"/>
     <w:rsid w:val="00D41BF0"/>
     <w:rsid w:val="00D63EFB"/>
     <w:rsid w:val="00D64F7C"/>
     <w:rsid w:val="00D6690C"/>
     <w:rsid w:val="00D6715D"/>
     <w:rsid w:val="00D7283C"/>
     <w:rsid w:val="00D866DD"/>
     <w:rsid w:val="00DA3A4C"/>
     <w:rsid w:val="00DA7342"/>
     <w:rsid w:val="00DA73D4"/>
     <w:rsid w:val="00DB28A5"/>
     <w:rsid w:val="00DC3172"/>
     <w:rsid w:val="00DD4599"/>
     <w:rsid w:val="00DD4B53"/>
     <w:rsid w:val="00DE653D"/>
     <w:rsid w:val="00DF53AE"/>
     <w:rsid w:val="00E033CA"/>
     <w:rsid w:val="00E13381"/>
+    <w:rsid w:val="00E24312"/>
     <w:rsid w:val="00E26F8F"/>
     <w:rsid w:val="00E35FFA"/>
     <w:rsid w:val="00E50C9A"/>
     <w:rsid w:val="00E60C93"/>
     <w:rsid w:val="00E77A64"/>
     <w:rsid w:val="00E92329"/>
     <w:rsid w:val="00E92660"/>
     <w:rsid w:val="00E94F40"/>
     <w:rsid w:val="00E95420"/>
     <w:rsid w:val="00E967EF"/>
     <w:rsid w:val="00EB2312"/>
     <w:rsid w:val="00EB5541"/>
     <w:rsid w:val="00EB6C03"/>
     <w:rsid w:val="00EE4217"/>
     <w:rsid w:val="00EE5227"/>
     <w:rsid w:val="00EF016E"/>
     <w:rsid w:val="00EF7EB7"/>
     <w:rsid w:val="00F123B2"/>
     <w:rsid w:val="00F138A4"/>
     <w:rsid w:val="00F27DC5"/>
     <w:rsid w:val="00F32E44"/>
     <w:rsid w:val="00F350CD"/>
     <w:rsid w:val="00F74F12"/>
     <w:rsid w:val="00F763C2"/>
     <w:rsid w:val="00F85C95"/>
     <w:rsid w:val="00F861DD"/>
     <w:rsid w:val="00F96B55"/>
+    <w:rsid w:val="00F975ED"/>
     <w:rsid w:val="00FB5DE2"/>
     <w:rsid w:val="00FC096A"/>
     <w:rsid w:val="00FC165F"/>
     <w:rsid w:val="00FC49A2"/>
     <w:rsid w:val="00FC5E79"/>
     <w:rsid w:val="00FF6208"/>
     <w:rsid w:val="00FF69F8"/>
     <w:rsid w:val="013F094D"/>
     <w:rsid w:val="019D87C7"/>
     <w:rsid w:val="020761C5"/>
     <w:rsid w:val="02644EF5"/>
     <w:rsid w:val="04795718"/>
     <w:rsid w:val="048F8A7E"/>
     <w:rsid w:val="04A2AD5A"/>
     <w:rsid w:val="0588E59E"/>
     <w:rsid w:val="05DEFC13"/>
     <w:rsid w:val="05F83722"/>
     <w:rsid w:val="06080DFC"/>
     <w:rsid w:val="064047FE"/>
     <w:rsid w:val="06522D73"/>
     <w:rsid w:val="069451BC"/>
     <w:rsid w:val="06B9E294"/>
     <w:rsid w:val="06D7A89C"/>
     <w:rsid w:val="076B1C6F"/>
     <w:rsid w:val="079E65DB"/>
@@ -6559,51 +6571,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="41503C6C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1E4DB7E8-84E1-497D-8C7B-0BD04D8F97EB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7109,51 +7121,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00B2178E"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="242841050">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7446,56 +7458,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010011B0838152D8B248B9E57EBF2A55A452" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f9952f206b634c3401c5dfdce7bdaf15">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="8a9123c3-a155-4ca0-aec1-96e689d81eae" xmlns:ns4="b4794af5-d5e4-472a-8e47-b4378eb64749" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6c6a42e2fad05f119dc199292967f510" ns3:_="" ns4:_="">
     <xsd:import namespace="8a9123c3-a155-4ca0-aec1-96e689d81eae"/>
     <xsd:import namespace="b4794af5-d5e4-472a-8e47-b4378eb64749"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -7666,137 +7672,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE6673EB-7B14-4ACA-9155-4817F9874007}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8a9123c3-a155-4ca0-aec1-96e689d81eae"/>
     <ds:schemaRef ds:uri="b4794af5-d5e4-472a-8e47-b4378eb64749"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{477032C8-DEC6-4B7B-89A3-4B317603AE55}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{115021A0-E05D-4AC4-A03E-DFB27453EFFB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81C1CCA4-6B34-4226-A52F-450FA2F82BC5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81C1CCA4-6B34-4226-A52F-450FA2F82BC5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{115021A0-E05D-4AC4-A03E-DFB27453EFFB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>169</Words>
-  <Characters>966</Characters>
+  <Words>172</Words>
+  <Characters>987</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1133</CharactersWithSpaces>
+  <CharactersWithSpaces>1157</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jane Sokol Shulman</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010011B0838152D8B248B9E57EBF2A55A452</vt:lpwstr>