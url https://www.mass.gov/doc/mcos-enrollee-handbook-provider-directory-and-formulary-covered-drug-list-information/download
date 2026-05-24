--- v0 (2025-12-20)
+++ v1 (2026-05-24)
@@ -4,546 +4,499 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="6DB8A71F" w14:textId="597B57AF" w:rsidR="00A01791" w:rsidRDefault="00A01791">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08F5D5FC" w14:textId="10FB12F4" w:rsidR="0021658F" w:rsidRDefault="0021658F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D42E75D" w14:textId="4C64913B" w:rsidR="0021658F" w:rsidRDefault="0021658F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable6Colorful"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="3420"/>
         <w:gridCol w:w="3330"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00571ADC" w:rsidRPr="00F06877" w14:paraId="5C57C3C5" w14:textId="77777777" w:rsidTr="00CE0F91">
+      <w:tr w:rsidR="00472941" w:rsidRPr="00F06877" w14:paraId="13FC82C3" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC684A7" w14:textId="77777777" w:rsidR="00571ADC" w:rsidRPr="00472941" w:rsidRDefault="00571ADC" w:rsidP="00CE0F91">
+          <w:p w14:paraId="698C0452" w14:textId="08A456DE" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Managed Care Organization</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B20338">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> (MCO</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B20338">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50DBE331" w14:textId="77777777" w:rsidR="00571ADC" w:rsidRPr="00472941" w:rsidRDefault="00571ADC" w:rsidP="00CE0F91">
+          <w:p w14:paraId="3B8EB886" w14:textId="77777777" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Enrollee Handbook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EA7B7A1" w14:textId="77777777" w:rsidR="00571ADC" w:rsidRPr="00472941" w:rsidRDefault="00571ADC" w:rsidP="00CE0F91">
+          <w:p w14:paraId="6D49B462" w14:textId="77777777" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Provider Directory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="233C5363" w14:textId="77777777" w:rsidR="00571ADC" w:rsidRPr="00472941" w:rsidRDefault="00571ADC" w:rsidP="00CE0F91">
+          <w:p w14:paraId="3F9A0D49" w14:textId="77777777" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="33080100">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Formulary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00571ADC" w:rsidRPr="00F06877" w14:paraId="315DBB22" w14:textId="77777777" w:rsidTr="00CE0F91">
+      <w:tr w:rsidR="00F73DA5" w:rsidRPr="00F06877" w14:paraId="2FEF0A00" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DFE4F5C" w14:textId="77777777" w:rsidR="00571ADC" w:rsidRPr="00F06877" w:rsidRDefault="00571ADC" w:rsidP="00CE0F91">
+          <w:p w14:paraId="59313321" w14:textId="04109F20" w:rsidR="00472941" w:rsidRPr="00F06877" w:rsidRDefault="0033349A" w:rsidP="0055342B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>WellSense</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Essential MCO </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10373A64" w14:textId="77777777" w:rsidR="00571ADC" w:rsidRPr="00741718" w:rsidRDefault="00571ADC" w:rsidP="00CE0F91">
+          <w:p w14:paraId="4F834CFB" w14:textId="1D276865" w:rsidR="00472941" w:rsidRPr="00741718" w:rsidRDefault="008B278D" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Essential_MCO_Member_Handbook.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31C7CA1F" w14:textId="77777777" w:rsidR="00571ADC" w:rsidRPr="00741718" w:rsidRDefault="00571ADC" w:rsidP="00CE0F91">
+          <w:p w14:paraId="7B2D2AC6" w14:textId="2ADC78D2" w:rsidR="00472941" w:rsidRPr="00741718" w:rsidRDefault="003220E7" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/members/ma/masshealth/find-a-provider</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00741718">
+            <w:r w:rsidR="00472941" w:rsidRPr="00741718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58A1DF27" w14:textId="77777777" w:rsidR="00571ADC" w:rsidRPr="00741718" w:rsidRDefault="00571ADC" w:rsidP="00CE0F91">
+          <w:p w14:paraId="2C784967" w14:textId="33F18D2A" w:rsidR="00472941" w:rsidRPr="00741718" w:rsidRDefault="5995ABF5" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="54FAB77B" w14:textId="77777777" w:rsidR="00571ADC" w:rsidRPr="00741718" w:rsidRDefault="00571ADC" w:rsidP="00CE0F91">
+          <w:p w14:paraId="0ECED5DC" w14:textId="0B646601" w:rsidR="00472941" w:rsidRPr="00741718" w:rsidRDefault="00472941" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00571ADC" w:rsidRPr="00F06877" w14:paraId="6A53853F" w14:textId="77777777" w:rsidTr="00CE0F91">
+      <w:tr w:rsidR="00F73DA5" w:rsidRPr="00F06877" w14:paraId="2DABF4E8" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73E0CBD5" w14:textId="77777777" w:rsidR="00571ADC" w:rsidRPr="00F06877" w:rsidRDefault="00571ADC" w:rsidP="00CE0F91">
+          <w:p w14:paraId="005F7ADF" w14:textId="6F97C2A9" w:rsidR="00472941" w:rsidRPr="00F06877" w:rsidRDefault="00472941" w:rsidP="48150CD7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F06877">
-[...20 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11F8AB55" w14:textId="77777777" w:rsidR="00571ADC" w:rsidRPr="00741718" w:rsidRDefault="00571ADC" w:rsidP="00CE0F91">
-[...22 lines deleted...]
-          <w:p w14:paraId="0BD1A696" w14:textId="77777777" w:rsidR="00571ADC" w:rsidRPr="00741718" w:rsidRDefault="00571ADC" w:rsidP="00CE0F91">
+          <w:p w14:paraId="69F95A75" w14:textId="77C88F0B" w:rsidR="00472941" w:rsidRPr="00741718" w:rsidRDefault="00472941" w:rsidP="48150CD7">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04F07FA5" w14:textId="77777777" w:rsidR="00571ADC" w:rsidRPr="00741718" w:rsidRDefault="00571ADC" w:rsidP="00CE0F91">
-[...22 lines deleted...]
-          <w:p w14:paraId="195D846E" w14:textId="77777777" w:rsidR="00571ADC" w:rsidRPr="00741718" w:rsidRDefault="00571ADC" w:rsidP="00CE0F91">
+          <w:p w14:paraId="1378E19A" w14:textId="47F9241E" w:rsidR="00472941" w:rsidRPr="00741718" w:rsidRDefault="00472941" w:rsidP="48150CD7">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33AE3F3C" w14:textId="77777777" w:rsidR="00571ADC" w:rsidRPr="00741718" w:rsidRDefault="00571ADC" w:rsidP="00CE0F91">
+          <w:p w14:paraId="1F73846C" w14:textId="19540FF8" w:rsidR="00472941" w:rsidRPr="00741718" w:rsidRDefault="00472941" w:rsidP="48150CD7">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78A3917D" w14:textId="5EF1F2BD" w:rsidR="00472941" w:rsidRPr="00571ADC" w:rsidRDefault="00472941" w:rsidP="00571ADC"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId13"/>
+    <w:p w14:paraId="64429647" w14:textId="7BDD1F4B" w:rsidR="00472941" w:rsidRDefault="00472941">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05BF1871" w14:textId="62E2ECD2" w:rsidR="0021658F" w:rsidRPr="003A3F5C" w:rsidRDefault="0021658F" w:rsidP="6B2DA506">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0021658F" w:rsidRPr="003A3F5C" w:rsidSect="00BA2640">
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DC33081" w14:textId="77777777" w:rsidR="00AF2C3E" w:rsidRDefault="00AF2C3E" w:rsidP="004071E2">
+    <w:p w14:paraId="58F8313C" w14:textId="77777777" w:rsidR="00A84B7A" w:rsidRDefault="00A84B7A" w:rsidP="004071E2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="121E7671" w14:textId="77777777" w:rsidR="00AF2C3E" w:rsidRDefault="00AF2C3E" w:rsidP="004071E2">
+    <w:p w14:paraId="5776E276" w14:textId="77777777" w:rsidR="00A84B7A" w:rsidRDefault="00A84B7A" w:rsidP="004071E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C2A6A85" w14:textId="77777777" w:rsidR="00AF2C3E" w:rsidRDefault="00AF2C3E"/>
+    <w:p w14:paraId="0E9D948A" w14:textId="77777777" w:rsidR="00A84B7A" w:rsidRDefault="00A84B7A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -575,65 +528,65 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00358CF8" w14:textId="77777777" w:rsidR="00AF2C3E" w:rsidRDefault="00AF2C3E" w:rsidP="004071E2">
+    <w:p w14:paraId="54A7ADD6" w14:textId="77777777" w:rsidR="00A84B7A" w:rsidRDefault="00A84B7A" w:rsidP="004071E2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07E9A980" w14:textId="77777777" w:rsidR="00AF2C3E" w:rsidRDefault="00AF2C3E" w:rsidP="004071E2">
+    <w:p w14:paraId="7C1AC9C3" w14:textId="77777777" w:rsidR="00A84B7A" w:rsidRDefault="00A84B7A" w:rsidP="004071E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7E4CBEBD" w14:textId="77777777" w:rsidR="00AF2C3E" w:rsidRDefault="00AF2C3E"/>
+    <w:p w14:paraId="6A5F53BA" w14:textId="77777777" w:rsidR="00A84B7A" w:rsidRDefault="00A84B7A"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C3304BB" w14:textId="6D97A1C4" w:rsidR="004071E2" w:rsidRPr="00BA2640" w:rsidRDefault="004071E2" w:rsidP="004071E2">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="078E0ED8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="64DA8A28"/>
     <w:lvl w:ilvl="0">
@@ -760,50 +713,163 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1383CA89"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD5A8C2A"/>
+    <w:lvl w:ilvl="0" w:tplc="906E3A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7166C55A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8BC6BF8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="82126984">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7D048DAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="947AA304">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="83468BD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8BBC48C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9392C316">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FB0640D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="30A81146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -908,724 +974,1280 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1943996873">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="244D3AAE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="09929878"/>
+    <w:lvl w:ilvl="0" w:tplc="C3E493D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C632ED56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="82D2324E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2B163D9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D1228F06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="57E08970">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="09D22CD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="60807C30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C30E7BE8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3750AA87"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="307C672C"/>
+    <w:lvl w:ilvl="0" w:tplc="71B6B7A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4BC41402">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0CD4A58A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="39664C98">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F588285C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A0C4188A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AAC82F84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="42C01856">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0D40A0F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="699E1351"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C1E5D12"/>
+    <w:lvl w:ilvl="0" w:tplc="F8D49FC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9606DDDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0EE48732">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="EF262F02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BC3E1800">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="36D87B58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4D5404FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4AC01576">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A358EC40">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D2F0957"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2856CB72"/>
+    <w:lvl w:ilvl="0" w:tplc="6F768118">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F918A830">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B55E8E2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="522CF934">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="06A0A23A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1FB2463C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DDBACA7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7B0AC4B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2C504A38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1329750245">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1636134694">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1022054984">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2103527706">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1616207570">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1943996873">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1010061051">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="7" w16cid:durableId="1010061051">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00002DBF"/>
     <w:rsid w:val="00002DBF"/>
+    <w:rsid w:val="00007D69"/>
     <w:rsid w:val="00016086"/>
     <w:rsid w:val="00016248"/>
     <w:rsid w:val="000252AD"/>
     <w:rsid w:val="00030E07"/>
     <w:rsid w:val="00030F71"/>
     <w:rsid w:val="00033812"/>
     <w:rsid w:val="00042FA6"/>
     <w:rsid w:val="000545BA"/>
+    <w:rsid w:val="000550D9"/>
     <w:rsid w:val="000555E2"/>
     <w:rsid w:val="00060459"/>
     <w:rsid w:val="0006223F"/>
     <w:rsid w:val="00066325"/>
     <w:rsid w:val="000706F4"/>
+    <w:rsid w:val="0007074A"/>
     <w:rsid w:val="000719FC"/>
     <w:rsid w:val="00074703"/>
     <w:rsid w:val="000826D3"/>
     <w:rsid w:val="00083A31"/>
     <w:rsid w:val="00090E9F"/>
     <w:rsid w:val="000935F5"/>
     <w:rsid w:val="000950AE"/>
+    <w:rsid w:val="000A390E"/>
     <w:rsid w:val="000B1A4F"/>
     <w:rsid w:val="000B6002"/>
     <w:rsid w:val="000B7F78"/>
     <w:rsid w:val="000C0ADC"/>
     <w:rsid w:val="000E1CFB"/>
     <w:rsid w:val="000E78B6"/>
-    <w:rsid w:val="000E7ABF"/>
     <w:rsid w:val="000F0C8D"/>
     <w:rsid w:val="000F4FC2"/>
     <w:rsid w:val="000F5D63"/>
     <w:rsid w:val="00107420"/>
     <w:rsid w:val="00110CE5"/>
     <w:rsid w:val="001246C4"/>
+    <w:rsid w:val="00132BD7"/>
     <w:rsid w:val="001436C5"/>
     <w:rsid w:val="001525A1"/>
     <w:rsid w:val="00155C82"/>
     <w:rsid w:val="0016004C"/>
     <w:rsid w:val="00163573"/>
+    <w:rsid w:val="001663E7"/>
     <w:rsid w:val="001668ED"/>
     <w:rsid w:val="001807E4"/>
     <w:rsid w:val="00183CF1"/>
+    <w:rsid w:val="00185E2B"/>
     <w:rsid w:val="00191859"/>
     <w:rsid w:val="001954F9"/>
     <w:rsid w:val="00196271"/>
     <w:rsid w:val="001A03A6"/>
+    <w:rsid w:val="001A14ED"/>
+    <w:rsid w:val="001A1CBC"/>
     <w:rsid w:val="001A5732"/>
     <w:rsid w:val="001A6003"/>
     <w:rsid w:val="001B7BFE"/>
     <w:rsid w:val="001C058D"/>
     <w:rsid w:val="001C64FD"/>
     <w:rsid w:val="001D2251"/>
     <w:rsid w:val="001E213F"/>
     <w:rsid w:val="001E4CDE"/>
     <w:rsid w:val="001F1FC5"/>
     <w:rsid w:val="00200FE9"/>
     <w:rsid w:val="0020266F"/>
+    <w:rsid w:val="0021658F"/>
     <w:rsid w:val="002213FE"/>
     <w:rsid w:val="00222214"/>
     <w:rsid w:val="002234B8"/>
     <w:rsid w:val="002330A4"/>
     <w:rsid w:val="00237A9E"/>
     <w:rsid w:val="00242635"/>
     <w:rsid w:val="00244D1E"/>
     <w:rsid w:val="002520AA"/>
     <w:rsid w:val="00254880"/>
     <w:rsid w:val="0025661D"/>
     <w:rsid w:val="00263CB9"/>
     <w:rsid w:val="00271403"/>
     <w:rsid w:val="00272921"/>
     <w:rsid w:val="0027502C"/>
     <w:rsid w:val="00285980"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002A2200"/>
     <w:rsid w:val="002A2DC8"/>
     <w:rsid w:val="002A5CAE"/>
     <w:rsid w:val="002A6AE8"/>
+    <w:rsid w:val="002B2DDD"/>
     <w:rsid w:val="002C1483"/>
     <w:rsid w:val="002C5AF0"/>
     <w:rsid w:val="002D02A7"/>
     <w:rsid w:val="002D3809"/>
+    <w:rsid w:val="002D4D98"/>
     <w:rsid w:val="002D66E2"/>
     <w:rsid w:val="002D6763"/>
+    <w:rsid w:val="002D6C5A"/>
+    <w:rsid w:val="002F04ED"/>
+    <w:rsid w:val="002F1FDD"/>
     <w:rsid w:val="002F44CD"/>
     <w:rsid w:val="002F4A56"/>
     <w:rsid w:val="0030004B"/>
     <w:rsid w:val="003022B3"/>
     <w:rsid w:val="0030289F"/>
     <w:rsid w:val="00306D16"/>
     <w:rsid w:val="00312243"/>
     <w:rsid w:val="00312665"/>
     <w:rsid w:val="003220E7"/>
     <w:rsid w:val="003260D2"/>
     <w:rsid w:val="00327191"/>
     <w:rsid w:val="0032788D"/>
     <w:rsid w:val="00331D5B"/>
     <w:rsid w:val="0033349A"/>
     <w:rsid w:val="0033472B"/>
     <w:rsid w:val="003534CA"/>
     <w:rsid w:val="00356B8B"/>
     <w:rsid w:val="0036720E"/>
     <w:rsid w:val="00374C6A"/>
     <w:rsid w:val="003828A9"/>
     <w:rsid w:val="00382A5C"/>
     <w:rsid w:val="003852E1"/>
     <w:rsid w:val="0038595B"/>
     <w:rsid w:val="00390039"/>
     <w:rsid w:val="00390A26"/>
     <w:rsid w:val="00395D7B"/>
     <w:rsid w:val="00397456"/>
+    <w:rsid w:val="003A3F5C"/>
     <w:rsid w:val="003B735D"/>
     <w:rsid w:val="003D08BF"/>
     <w:rsid w:val="003D1152"/>
     <w:rsid w:val="003D3122"/>
     <w:rsid w:val="003D568B"/>
     <w:rsid w:val="003E2E09"/>
     <w:rsid w:val="003E556D"/>
     <w:rsid w:val="003F1298"/>
     <w:rsid w:val="004071E2"/>
     <w:rsid w:val="0040733A"/>
     <w:rsid w:val="00421650"/>
     <w:rsid w:val="00421701"/>
+    <w:rsid w:val="0044148E"/>
     <w:rsid w:val="00444A84"/>
     <w:rsid w:val="004505E5"/>
     <w:rsid w:val="00456F4B"/>
     <w:rsid w:val="004572E5"/>
     <w:rsid w:val="00457875"/>
     <w:rsid w:val="00462CA8"/>
     <w:rsid w:val="00470F13"/>
     <w:rsid w:val="00472941"/>
     <w:rsid w:val="004750A7"/>
+    <w:rsid w:val="0047699B"/>
     <w:rsid w:val="00482269"/>
     <w:rsid w:val="00484EBA"/>
     <w:rsid w:val="00486855"/>
-    <w:rsid w:val="00494D48"/>
     <w:rsid w:val="004955B6"/>
     <w:rsid w:val="004A2D4D"/>
     <w:rsid w:val="004A55C6"/>
+    <w:rsid w:val="004A6A0C"/>
     <w:rsid w:val="004B16E2"/>
     <w:rsid w:val="004C1287"/>
     <w:rsid w:val="004C322B"/>
     <w:rsid w:val="004D072E"/>
     <w:rsid w:val="004D233E"/>
     <w:rsid w:val="004D39AE"/>
     <w:rsid w:val="004D41B3"/>
     <w:rsid w:val="004E5EFD"/>
     <w:rsid w:val="004F0E3F"/>
     <w:rsid w:val="005009E3"/>
     <w:rsid w:val="00500A69"/>
+    <w:rsid w:val="00501671"/>
     <w:rsid w:val="00506121"/>
     <w:rsid w:val="00515F9D"/>
     <w:rsid w:val="005250DC"/>
     <w:rsid w:val="00525119"/>
     <w:rsid w:val="00540B17"/>
     <w:rsid w:val="00542AB6"/>
     <w:rsid w:val="00543C48"/>
     <w:rsid w:val="00547044"/>
     <w:rsid w:val="0055342B"/>
     <w:rsid w:val="005619C2"/>
-    <w:rsid w:val="00565F97"/>
     <w:rsid w:val="00567E94"/>
     <w:rsid w:val="0057073F"/>
-    <w:rsid w:val="00571ADC"/>
     <w:rsid w:val="0057243F"/>
     <w:rsid w:val="005824BA"/>
     <w:rsid w:val="00583389"/>
     <w:rsid w:val="00584A31"/>
     <w:rsid w:val="00587E56"/>
     <w:rsid w:val="00596044"/>
     <w:rsid w:val="005A1D06"/>
     <w:rsid w:val="005B0411"/>
     <w:rsid w:val="005C3CBB"/>
     <w:rsid w:val="005C75A1"/>
     <w:rsid w:val="005D1B5A"/>
     <w:rsid w:val="005D3515"/>
+    <w:rsid w:val="005D5EB5"/>
     <w:rsid w:val="005E31BE"/>
     <w:rsid w:val="005E46D6"/>
     <w:rsid w:val="005F14D6"/>
     <w:rsid w:val="005F233D"/>
     <w:rsid w:val="00601906"/>
+    <w:rsid w:val="006060F4"/>
     <w:rsid w:val="00616D53"/>
+    <w:rsid w:val="00617357"/>
+    <w:rsid w:val="00617A4F"/>
     <w:rsid w:val="006206C5"/>
     <w:rsid w:val="00645F74"/>
     <w:rsid w:val="00652FC1"/>
     <w:rsid w:val="00655E3D"/>
     <w:rsid w:val="006562FC"/>
     <w:rsid w:val="00656574"/>
     <w:rsid w:val="00665F17"/>
     <w:rsid w:val="0067373D"/>
     <w:rsid w:val="006751B8"/>
     <w:rsid w:val="00684989"/>
     <w:rsid w:val="00686158"/>
     <w:rsid w:val="00687AF1"/>
     <w:rsid w:val="00690210"/>
     <w:rsid w:val="006A12B4"/>
     <w:rsid w:val="006A19E1"/>
     <w:rsid w:val="006B138D"/>
     <w:rsid w:val="006B5CCC"/>
     <w:rsid w:val="006B6730"/>
+    <w:rsid w:val="006C4E32"/>
     <w:rsid w:val="006C70C8"/>
     <w:rsid w:val="006E4AA4"/>
     <w:rsid w:val="006E6F6E"/>
     <w:rsid w:val="006E7BDC"/>
+    <w:rsid w:val="006F20BA"/>
     <w:rsid w:val="00706BF6"/>
     <w:rsid w:val="007100F7"/>
     <w:rsid w:val="0071337D"/>
     <w:rsid w:val="00717D66"/>
     <w:rsid w:val="00721E07"/>
     <w:rsid w:val="00722877"/>
     <w:rsid w:val="00731C38"/>
     <w:rsid w:val="00732FF3"/>
     <w:rsid w:val="007415C7"/>
+    <w:rsid w:val="00741718"/>
     <w:rsid w:val="0074266B"/>
     <w:rsid w:val="007427E9"/>
     <w:rsid w:val="00745971"/>
     <w:rsid w:val="00753B55"/>
     <w:rsid w:val="00762C89"/>
     <w:rsid w:val="00777902"/>
     <w:rsid w:val="007800EA"/>
     <w:rsid w:val="00792E8F"/>
+    <w:rsid w:val="0079585B"/>
     <w:rsid w:val="007A274B"/>
     <w:rsid w:val="007A696F"/>
     <w:rsid w:val="007B5203"/>
     <w:rsid w:val="007D0F59"/>
     <w:rsid w:val="007D3D41"/>
     <w:rsid w:val="007D4102"/>
     <w:rsid w:val="007D63CD"/>
     <w:rsid w:val="007E0CE5"/>
     <w:rsid w:val="007E0FC5"/>
     <w:rsid w:val="007E5DB3"/>
     <w:rsid w:val="007E5E88"/>
     <w:rsid w:val="007E65A9"/>
     <w:rsid w:val="007E6CFF"/>
     <w:rsid w:val="007F090C"/>
     <w:rsid w:val="00802A84"/>
     <w:rsid w:val="008035BE"/>
     <w:rsid w:val="008219FB"/>
     <w:rsid w:val="00834493"/>
     <w:rsid w:val="008700D3"/>
     <w:rsid w:val="008711E2"/>
     <w:rsid w:val="0087329E"/>
     <w:rsid w:val="00873808"/>
     <w:rsid w:val="00875C7C"/>
     <w:rsid w:val="008875CF"/>
     <w:rsid w:val="008A7B74"/>
     <w:rsid w:val="008B278D"/>
+    <w:rsid w:val="008B4CF0"/>
     <w:rsid w:val="008B5115"/>
     <w:rsid w:val="008B6DB5"/>
     <w:rsid w:val="008C38C4"/>
     <w:rsid w:val="008C592F"/>
     <w:rsid w:val="008C619A"/>
     <w:rsid w:val="008C7263"/>
     <w:rsid w:val="008D67D4"/>
     <w:rsid w:val="008E48A1"/>
     <w:rsid w:val="008F5883"/>
     <w:rsid w:val="008F5A20"/>
     <w:rsid w:val="008F7BCD"/>
     <w:rsid w:val="00901DD3"/>
-    <w:rsid w:val="00902AB6"/>
+    <w:rsid w:val="00917076"/>
+    <w:rsid w:val="00924575"/>
     <w:rsid w:val="00924983"/>
     <w:rsid w:val="00933102"/>
     <w:rsid w:val="00933CFD"/>
     <w:rsid w:val="00942143"/>
     <w:rsid w:val="00943095"/>
     <w:rsid w:val="009432A2"/>
     <w:rsid w:val="00946F8E"/>
     <w:rsid w:val="00954756"/>
     <w:rsid w:val="009700AE"/>
     <w:rsid w:val="00985FA9"/>
     <w:rsid w:val="00994667"/>
+    <w:rsid w:val="00994B07"/>
     <w:rsid w:val="00996182"/>
     <w:rsid w:val="009A006B"/>
     <w:rsid w:val="009A06BC"/>
     <w:rsid w:val="009A2EED"/>
     <w:rsid w:val="009B03FC"/>
+    <w:rsid w:val="009B04BE"/>
     <w:rsid w:val="009C0E46"/>
     <w:rsid w:val="009E5F59"/>
     <w:rsid w:val="009E6965"/>
     <w:rsid w:val="00A003C8"/>
     <w:rsid w:val="00A01791"/>
     <w:rsid w:val="00A0404F"/>
     <w:rsid w:val="00A07E13"/>
     <w:rsid w:val="00A12F1F"/>
     <w:rsid w:val="00A15FD1"/>
     <w:rsid w:val="00A22E66"/>
     <w:rsid w:val="00A26332"/>
     <w:rsid w:val="00A269FA"/>
     <w:rsid w:val="00A26B91"/>
     <w:rsid w:val="00A53CC9"/>
     <w:rsid w:val="00A61E2B"/>
     <w:rsid w:val="00A6689C"/>
+    <w:rsid w:val="00A72847"/>
     <w:rsid w:val="00A80894"/>
+    <w:rsid w:val="00A84B7A"/>
     <w:rsid w:val="00A93E3F"/>
     <w:rsid w:val="00A94684"/>
     <w:rsid w:val="00A96D7D"/>
     <w:rsid w:val="00AB0768"/>
     <w:rsid w:val="00AB327E"/>
     <w:rsid w:val="00AB46A4"/>
     <w:rsid w:val="00AE5E26"/>
     <w:rsid w:val="00AF0A60"/>
     <w:rsid w:val="00AF2C3E"/>
     <w:rsid w:val="00AF51B5"/>
     <w:rsid w:val="00AF7962"/>
     <w:rsid w:val="00B103BF"/>
     <w:rsid w:val="00B1175A"/>
+    <w:rsid w:val="00B137C6"/>
     <w:rsid w:val="00B202A6"/>
     <w:rsid w:val="00B20338"/>
+    <w:rsid w:val="00B20D0B"/>
     <w:rsid w:val="00B31106"/>
     <w:rsid w:val="00B36A84"/>
     <w:rsid w:val="00B44BAA"/>
     <w:rsid w:val="00B5173D"/>
     <w:rsid w:val="00B54A1F"/>
     <w:rsid w:val="00B5734D"/>
     <w:rsid w:val="00B575F2"/>
     <w:rsid w:val="00B57FC9"/>
     <w:rsid w:val="00B70688"/>
+    <w:rsid w:val="00B77301"/>
     <w:rsid w:val="00B91DE6"/>
     <w:rsid w:val="00B946AB"/>
     <w:rsid w:val="00BA16AD"/>
     <w:rsid w:val="00BA2640"/>
     <w:rsid w:val="00BA6A78"/>
     <w:rsid w:val="00BB74C1"/>
     <w:rsid w:val="00BC30C5"/>
     <w:rsid w:val="00BC771C"/>
+    <w:rsid w:val="00BC7D7B"/>
     <w:rsid w:val="00BD3B49"/>
     <w:rsid w:val="00BD47ED"/>
     <w:rsid w:val="00BD679D"/>
     <w:rsid w:val="00BF38DE"/>
     <w:rsid w:val="00BF6E66"/>
     <w:rsid w:val="00C03983"/>
     <w:rsid w:val="00C04E5F"/>
     <w:rsid w:val="00C121ED"/>
+    <w:rsid w:val="00C13DAF"/>
+    <w:rsid w:val="00C22F46"/>
     <w:rsid w:val="00C23120"/>
     <w:rsid w:val="00C24D56"/>
+    <w:rsid w:val="00C367B6"/>
     <w:rsid w:val="00C451D9"/>
     <w:rsid w:val="00C46E01"/>
     <w:rsid w:val="00C46EE2"/>
     <w:rsid w:val="00C6263C"/>
     <w:rsid w:val="00C72845"/>
     <w:rsid w:val="00C7481E"/>
     <w:rsid w:val="00CA2137"/>
     <w:rsid w:val="00CB2A0C"/>
     <w:rsid w:val="00CB3DBE"/>
     <w:rsid w:val="00CB565B"/>
     <w:rsid w:val="00CC0E66"/>
     <w:rsid w:val="00CC1719"/>
+    <w:rsid w:val="00CE139F"/>
     <w:rsid w:val="00CE56B6"/>
+    <w:rsid w:val="00CE79EF"/>
     <w:rsid w:val="00D17AF2"/>
     <w:rsid w:val="00D21052"/>
     <w:rsid w:val="00D3102C"/>
     <w:rsid w:val="00D37DD1"/>
     <w:rsid w:val="00D40A9E"/>
     <w:rsid w:val="00D40AD7"/>
     <w:rsid w:val="00D41A13"/>
     <w:rsid w:val="00D56802"/>
     <w:rsid w:val="00D5682E"/>
     <w:rsid w:val="00D60BED"/>
+    <w:rsid w:val="00D80C0B"/>
     <w:rsid w:val="00D95785"/>
     <w:rsid w:val="00DB1F20"/>
     <w:rsid w:val="00DD29A5"/>
     <w:rsid w:val="00DF1827"/>
     <w:rsid w:val="00E02413"/>
     <w:rsid w:val="00E2297D"/>
     <w:rsid w:val="00E3211A"/>
     <w:rsid w:val="00E368A3"/>
+    <w:rsid w:val="00E4329C"/>
+    <w:rsid w:val="00E56E9C"/>
     <w:rsid w:val="00E82B2B"/>
     <w:rsid w:val="00E8381D"/>
     <w:rsid w:val="00E83EB5"/>
     <w:rsid w:val="00E84560"/>
     <w:rsid w:val="00E8621D"/>
     <w:rsid w:val="00E86CD9"/>
     <w:rsid w:val="00E95DAF"/>
     <w:rsid w:val="00EC1652"/>
     <w:rsid w:val="00EC21D1"/>
+    <w:rsid w:val="00EC65D4"/>
     <w:rsid w:val="00EC6820"/>
     <w:rsid w:val="00ED4D94"/>
     <w:rsid w:val="00ED55A6"/>
     <w:rsid w:val="00EE27BC"/>
+    <w:rsid w:val="00EE4051"/>
     <w:rsid w:val="00EF02E7"/>
     <w:rsid w:val="00EF0D8C"/>
     <w:rsid w:val="00EF7487"/>
+    <w:rsid w:val="00F0142D"/>
     <w:rsid w:val="00F05984"/>
     <w:rsid w:val="00F06877"/>
     <w:rsid w:val="00F12A12"/>
     <w:rsid w:val="00F14923"/>
     <w:rsid w:val="00F276AC"/>
     <w:rsid w:val="00F308A6"/>
     <w:rsid w:val="00F3603F"/>
     <w:rsid w:val="00F41CD0"/>
     <w:rsid w:val="00F50D70"/>
     <w:rsid w:val="00F56B8E"/>
     <w:rsid w:val="00F610F7"/>
     <w:rsid w:val="00F63339"/>
     <w:rsid w:val="00F7064D"/>
     <w:rsid w:val="00F722A3"/>
     <w:rsid w:val="00F73DA5"/>
     <w:rsid w:val="00F745F9"/>
     <w:rsid w:val="00F80A17"/>
+    <w:rsid w:val="00F85D65"/>
+    <w:rsid w:val="00F91482"/>
     <w:rsid w:val="00F9330F"/>
+    <w:rsid w:val="00FA53C4"/>
     <w:rsid w:val="00FA75C0"/>
     <w:rsid w:val="00FB1963"/>
     <w:rsid w:val="00FB6C19"/>
     <w:rsid w:val="00FC5010"/>
     <w:rsid w:val="00FC71B2"/>
     <w:rsid w:val="00FD64DA"/>
     <w:rsid w:val="00FD693A"/>
     <w:rsid w:val="00FE3123"/>
     <w:rsid w:val="00FF2486"/>
     <w:rsid w:val="00FF3DCD"/>
     <w:rsid w:val="00FF6BF7"/>
     <w:rsid w:val="019369FC"/>
     <w:rsid w:val="01C1A610"/>
     <w:rsid w:val="01C7A8BD"/>
     <w:rsid w:val="01E1FF50"/>
+    <w:rsid w:val="023D429E"/>
     <w:rsid w:val="0313BA5A"/>
     <w:rsid w:val="031A2C41"/>
+    <w:rsid w:val="043DEEA8"/>
     <w:rsid w:val="050AE418"/>
     <w:rsid w:val="05903DFF"/>
     <w:rsid w:val="0591C900"/>
+    <w:rsid w:val="06CF83FA"/>
     <w:rsid w:val="06D7A6C2"/>
     <w:rsid w:val="07869094"/>
     <w:rsid w:val="07C627C3"/>
     <w:rsid w:val="08E977D5"/>
     <w:rsid w:val="09C54474"/>
     <w:rsid w:val="0A0CFDEA"/>
     <w:rsid w:val="0A7B371B"/>
     <w:rsid w:val="0AA4DF07"/>
     <w:rsid w:val="0ACB41A9"/>
     <w:rsid w:val="0AF50B6B"/>
     <w:rsid w:val="0BF2C4FF"/>
     <w:rsid w:val="0C0E895D"/>
     <w:rsid w:val="0E9F20D6"/>
     <w:rsid w:val="0EDD51B9"/>
+    <w:rsid w:val="0F5063BE"/>
     <w:rsid w:val="0FB021D7"/>
     <w:rsid w:val="111B3C85"/>
     <w:rsid w:val="118BD64B"/>
     <w:rsid w:val="118DEBB3"/>
     <w:rsid w:val="1191151D"/>
     <w:rsid w:val="119A3792"/>
     <w:rsid w:val="11BA2F64"/>
     <w:rsid w:val="1200742C"/>
     <w:rsid w:val="13CD364E"/>
     <w:rsid w:val="145B2CEA"/>
     <w:rsid w:val="1499D849"/>
+    <w:rsid w:val="150BF632"/>
     <w:rsid w:val="156D77E9"/>
     <w:rsid w:val="159E5A1E"/>
     <w:rsid w:val="165E09E2"/>
     <w:rsid w:val="17BD98CE"/>
     <w:rsid w:val="187B995A"/>
     <w:rsid w:val="18E2E3A4"/>
     <w:rsid w:val="19239C2D"/>
+    <w:rsid w:val="193DADC0"/>
     <w:rsid w:val="197C4B1B"/>
     <w:rsid w:val="19A55C85"/>
     <w:rsid w:val="1AED530C"/>
     <w:rsid w:val="1B4612E8"/>
     <w:rsid w:val="1C3C6454"/>
+    <w:rsid w:val="1C90195D"/>
     <w:rsid w:val="1E6C3CF1"/>
     <w:rsid w:val="1E897A49"/>
     <w:rsid w:val="1FEB3ADC"/>
+    <w:rsid w:val="20663E0A"/>
     <w:rsid w:val="21B63516"/>
     <w:rsid w:val="23568850"/>
     <w:rsid w:val="2552A5DF"/>
     <w:rsid w:val="255BF39C"/>
     <w:rsid w:val="258A20A3"/>
     <w:rsid w:val="2654F9E1"/>
+    <w:rsid w:val="2672FF85"/>
+    <w:rsid w:val="2787DA7B"/>
+    <w:rsid w:val="279CDBFE"/>
+    <w:rsid w:val="27DA3442"/>
     <w:rsid w:val="2873B4C2"/>
     <w:rsid w:val="29778F27"/>
+    <w:rsid w:val="29BD1F26"/>
     <w:rsid w:val="2A77A88F"/>
     <w:rsid w:val="2AAF28D7"/>
     <w:rsid w:val="2B89BD1A"/>
     <w:rsid w:val="2BD568A5"/>
     <w:rsid w:val="2C43F94D"/>
     <w:rsid w:val="2C83DE5A"/>
     <w:rsid w:val="2CE5090E"/>
     <w:rsid w:val="2D2AC015"/>
     <w:rsid w:val="2D2E70E0"/>
+    <w:rsid w:val="2DDA2D6D"/>
     <w:rsid w:val="2E678AE3"/>
     <w:rsid w:val="2F77FEB4"/>
     <w:rsid w:val="2FF9A792"/>
     <w:rsid w:val="309C8CCA"/>
     <w:rsid w:val="30BA2720"/>
     <w:rsid w:val="31B327F3"/>
     <w:rsid w:val="31EB2315"/>
     <w:rsid w:val="31EC12DF"/>
     <w:rsid w:val="32322979"/>
     <w:rsid w:val="325AFB2F"/>
     <w:rsid w:val="33080100"/>
+    <w:rsid w:val="344C8222"/>
     <w:rsid w:val="347E5174"/>
     <w:rsid w:val="3562602E"/>
     <w:rsid w:val="35FC6122"/>
     <w:rsid w:val="36A3A6E9"/>
     <w:rsid w:val="36B6A708"/>
     <w:rsid w:val="372B061F"/>
     <w:rsid w:val="38948DA1"/>
     <w:rsid w:val="392748A1"/>
     <w:rsid w:val="39B7BB8F"/>
     <w:rsid w:val="39BDD2B2"/>
     <w:rsid w:val="39C6B0EC"/>
     <w:rsid w:val="39D3157C"/>
     <w:rsid w:val="3AB05798"/>
     <w:rsid w:val="3B4BD82A"/>
     <w:rsid w:val="3B96E2A5"/>
     <w:rsid w:val="3C1E32D7"/>
     <w:rsid w:val="3C4EC80B"/>
     <w:rsid w:val="3D142C16"/>
     <w:rsid w:val="3D8CE8CF"/>
     <w:rsid w:val="3EC167BF"/>
     <w:rsid w:val="40021FD1"/>
     <w:rsid w:val="409FE2F0"/>
     <w:rsid w:val="411B05A0"/>
     <w:rsid w:val="414A42B8"/>
+    <w:rsid w:val="418BE9B1"/>
     <w:rsid w:val="419C8C60"/>
     <w:rsid w:val="42310CE0"/>
     <w:rsid w:val="42622F1E"/>
     <w:rsid w:val="42D29389"/>
     <w:rsid w:val="4343FC5E"/>
+    <w:rsid w:val="4560C692"/>
     <w:rsid w:val="45B13DEA"/>
     <w:rsid w:val="462BC5CB"/>
     <w:rsid w:val="46389374"/>
+    <w:rsid w:val="46B20CFB"/>
+    <w:rsid w:val="48150CD7"/>
     <w:rsid w:val="48E032AF"/>
     <w:rsid w:val="495789DD"/>
     <w:rsid w:val="49A8A26C"/>
     <w:rsid w:val="49EA499F"/>
     <w:rsid w:val="4A9B4383"/>
     <w:rsid w:val="4B26D34E"/>
     <w:rsid w:val="4B56F0D5"/>
     <w:rsid w:val="4BEDE797"/>
     <w:rsid w:val="4BF09DC6"/>
     <w:rsid w:val="4CE80B21"/>
     <w:rsid w:val="4D6C4A5E"/>
     <w:rsid w:val="4D8F563E"/>
     <w:rsid w:val="506FB009"/>
     <w:rsid w:val="50D159A2"/>
+    <w:rsid w:val="51297A27"/>
     <w:rsid w:val="5132149F"/>
+    <w:rsid w:val="524EA00C"/>
     <w:rsid w:val="52AB7ACE"/>
     <w:rsid w:val="52FD6786"/>
     <w:rsid w:val="54520244"/>
+    <w:rsid w:val="54CC573C"/>
     <w:rsid w:val="558202E7"/>
     <w:rsid w:val="55CF2422"/>
     <w:rsid w:val="55EB6E8E"/>
     <w:rsid w:val="563591C3"/>
     <w:rsid w:val="569B7155"/>
     <w:rsid w:val="57D4D231"/>
+    <w:rsid w:val="57E2637F"/>
+    <w:rsid w:val="581A56FD"/>
     <w:rsid w:val="588FAA7F"/>
+    <w:rsid w:val="58A24B79"/>
+    <w:rsid w:val="58EA8AB0"/>
     <w:rsid w:val="59174EE5"/>
     <w:rsid w:val="5995ABF5"/>
     <w:rsid w:val="59C1EAD8"/>
+    <w:rsid w:val="5A63DB36"/>
     <w:rsid w:val="5A86CBB3"/>
     <w:rsid w:val="5ABB0829"/>
     <w:rsid w:val="5ABFF502"/>
     <w:rsid w:val="5ACC8C40"/>
     <w:rsid w:val="5B70FCE0"/>
     <w:rsid w:val="5BE242A0"/>
     <w:rsid w:val="5C16EB88"/>
+    <w:rsid w:val="5C9D0E58"/>
     <w:rsid w:val="5DB66A4B"/>
     <w:rsid w:val="5DFD0631"/>
     <w:rsid w:val="5E0FDC2B"/>
     <w:rsid w:val="5F130AB9"/>
     <w:rsid w:val="5F4FAE95"/>
     <w:rsid w:val="5F61E14E"/>
+    <w:rsid w:val="5F734E14"/>
+    <w:rsid w:val="5F86FF34"/>
+    <w:rsid w:val="5FEBED26"/>
     <w:rsid w:val="60008F03"/>
     <w:rsid w:val="609C97E9"/>
     <w:rsid w:val="60AB2769"/>
     <w:rsid w:val="61265468"/>
     <w:rsid w:val="62AF40EF"/>
     <w:rsid w:val="63B1D4B0"/>
     <w:rsid w:val="641E70E6"/>
     <w:rsid w:val="65DFDBF6"/>
     <w:rsid w:val="65E00A77"/>
     <w:rsid w:val="66513724"/>
+    <w:rsid w:val="665B6973"/>
     <w:rsid w:val="66965BF5"/>
     <w:rsid w:val="67127125"/>
     <w:rsid w:val="6727C813"/>
+    <w:rsid w:val="689CA159"/>
     <w:rsid w:val="69F2ED08"/>
     <w:rsid w:val="6A3778A8"/>
     <w:rsid w:val="6A7F4AB8"/>
+    <w:rsid w:val="6AA6D486"/>
+    <w:rsid w:val="6B2DA506"/>
+    <w:rsid w:val="6BAB3BE1"/>
     <w:rsid w:val="6BB45653"/>
     <w:rsid w:val="6C1C3203"/>
     <w:rsid w:val="6C4AC6B7"/>
     <w:rsid w:val="6C847FD0"/>
     <w:rsid w:val="6C861F87"/>
     <w:rsid w:val="6D376F72"/>
     <w:rsid w:val="6E9AD756"/>
+    <w:rsid w:val="6EE55417"/>
     <w:rsid w:val="706C89C8"/>
     <w:rsid w:val="709AC0D6"/>
     <w:rsid w:val="70E7E455"/>
     <w:rsid w:val="71380857"/>
     <w:rsid w:val="713E9211"/>
     <w:rsid w:val="719200C9"/>
+    <w:rsid w:val="71A50A9B"/>
     <w:rsid w:val="71DA1861"/>
     <w:rsid w:val="72FB677D"/>
     <w:rsid w:val="73D34047"/>
     <w:rsid w:val="742DC01A"/>
     <w:rsid w:val="74F86DAA"/>
     <w:rsid w:val="75D046E8"/>
     <w:rsid w:val="75F990F2"/>
     <w:rsid w:val="77150EFA"/>
     <w:rsid w:val="77DFBDA5"/>
     <w:rsid w:val="78F395B5"/>
     <w:rsid w:val="78FD389D"/>
     <w:rsid w:val="79EC312A"/>
     <w:rsid w:val="7B4B42E4"/>
     <w:rsid w:val="7C028DE3"/>
     <w:rsid w:val="7C0BDE48"/>
+    <w:rsid w:val="7C88287A"/>
+    <w:rsid w:val="7D762EBC"/>
     <w:rsid w:val="7D960543"/>
     <w:rsid w:val="7E201B02"/>
+    <w:rsid w:val="7E5E9CFB"/>
     <w:rsid w:val="7EB73914"/>
     <w:rsid w:val="7ECCE749"/>
     <w:rsid w:val="7F12CC3C"/>
     <w:rsid w:val="7F5A073F"/>
     <w:rsid w:val="7F752E82"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3E57F40B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{64955E74-539F-4A83-80A2-85EB43AECBE2}"/>
+  <w15:docId w15:val="{5888D238-2564-4050-9177-69E3FE3A2374}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5746,51 +6368,51 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2116048762">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Essential_MCO_Member_Handbook.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://point32health.healthsparq.com/healthsparq/public/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wwwassets.tuftshealthplan.com/documents/member/together-member-handbook-2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Essential_MCO_Member_Handbook.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6055,55 +6677,70 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>83</Words>
-  <Characters>1230</Characters>
+  <Words>41</Words>
+  <Characters>581</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1283</CharactersWithSpaces>
+  <CharactersWithSpaces>608</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jasmin Choi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>